--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,1551 +47,1551 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4403426</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 15/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5146/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-6/</t>
   </si>
   <si>
     <t>4403427</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 18/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5147/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-6/</t>
   </si>
   <si>
     <t>4403428</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 22/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5148/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-6/</t>
   </si>
   <si>
     <t>4403429</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 25/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5149/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-6/</t>
   </si>
   <si>
     <t>4403430</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 28/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5150/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-6/</t>
   </si>
   <si>
     <t>4403431</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 30/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5151/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-6/</t>
   </si>
   <si>
     <t>4403432</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 35/6</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5152/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-6/</t>
   </si>
   <si>
     <t>4403433</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 15/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5153/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-9/</t>
   </si>
   <si>
     <t>4403434</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 18/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5154/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-9/</t>
   </si>
   <si>
     <t>4403435</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 22/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5155/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-9/</t>
   </si>
   <si>
     <t>4403436</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 25/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5156/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-9/</t>
   </si>
   <si>
     <t>4403437</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 28/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5157/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-9/</t>
   </si>
   <si>
     <t>4403438</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 35/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5158/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-9/</t>
   </si>
   <si>
     <t>4403439</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 42/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5159/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-9/</t>
   </si>
   <si>
     <t>4403440</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 45/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5160/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-9/</t>
   </si>
   <si>
     <t>4403441</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 48/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5161/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-9/</t>
   </si>
   <si>
     <t>4403442</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 54/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5162/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-9/</t>
   </si>
   <si>
     <t>4403443</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 60/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5163/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-9/</t>
   </si>
   <si>
     <t>4403444</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 64/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5164/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-9/</t>
   </si>
   <si>
     <t>4403445</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 70/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5165/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-9/</t>
   </si>
   <si>
     <t>4403446</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 76/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5166/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-9/</t>
   </si>
   <si>
     <t>4403447</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 89/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5167/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-9/</t>
   </si>
   <si>
     <t>4403448</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 110/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5168/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-9/</t>
   </si>
   <si>
     <t>4403449</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 114/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5169/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-9/</t>
   </si>
   <si>
     <t>4403450</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 133/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5170/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-9/</t>
   </si>
   <si>
     <t>4403451</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 140/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5171/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-9/</t>
   </si>
   <si>
     <t>4403452</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 160/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5172/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-9/</t>
   </si>
   <si>
     <t>4403453</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 15/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5173/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-13/</t>
   </si>
   <si>
     <t>4403454</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 18/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5174/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-13/</t>
   </si>
   <si>
     <t>4403455</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 22/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5175/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-13/</t>
   </si>
   <si>
     <t>4403456</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 25/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5176/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-13/</t>
   </si>
   <si>
     <t>4403457</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 28/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5177/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-13/</t>
   </si>
   <si>
     <t>4403458</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 30/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5178/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-13/</t>
   </si>
   <si>
     <t>4403459</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 35/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5179/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-13/</t>
   </si>
   <si>
     <t>4403460</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 42/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5180/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-13/</t>
   </si>
   <si>
     <t>4403461</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 45/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5181/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-13/</t>
   </si>
   <si>
     <t>4403462</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 48/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5182/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-13/</t>
   </si>
   <si>
     <t>4403463</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 54/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5183/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-13/</t>
   </si>
   <si>
     <t>4403464</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 60/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5184/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-13/</t>
   </si>
   <si>
     <t>4403465</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 64/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5185/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-13/</t>
   </si>
   <si>
     <t>4403466</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 70/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5186/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-13/</t>
   </si>
   <si>
     <t>4403467</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 76/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5187/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-13/</t>
   </si>
   <si>
     <t>4403468</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 89/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5188/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-13/</t>
   </si>
   <si>
     <t>4403469</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 110/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5189/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-13/</t>
   </si>
   <si>
     <t>4403470</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 114/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5190/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-13/</t>
   </si>
   <si>
     <t>4403471</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 133/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5191/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-13/</t>
   </si>
   <si>
     <t>4403472</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 140/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5192/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-13/</t>
   </si>
   <si>
     <t>4403473</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 160/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5193/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-13/</t>
   </si>
   <si>
     <t>4403474</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 22/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5194/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-20/</t>
   </si>
   <si>
     <t>4403475</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5195/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-20/</t>
   </si>
   <si>
     <t>4403476</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 28/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5196/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-20/</t>
   </si>
   <si>
     <t>4403477</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 30/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5197/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-20/</t>
   </si>
   <si>
     <t>4403478</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 35/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5198/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-20/</t>
   </si>
   <si>
     <t>4403479</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 42/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5199/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-20/</t>
   </si>
   <si>
     <t>4403480</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 45/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5200/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-20/</t>
   </si>
   <si>
     <t>4403481</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 48/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5201/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-20/</t>
   </si>
   <si>
     <t>4403482</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 54/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5202/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-20/</t>
   </si>
   <si>
     <t>4403483</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 60/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5203/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-20/</t>
   </si>
   <si>
     <t>4403484</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 64/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5204/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-20/</t>
   </si>
   <si>
     <t>4403485</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 70/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5205/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-20/</t>
   </si>
   <si>
     <t>4403486</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 76/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5206/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-20/</t>
   </si>
   <si>
     <t>4403487</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 89/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5207/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-20/</t>
   </si>
   <si>
     <t>4403488</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 110/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5208/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-20/</t>
   </si>
   <si>
     <t>4403489</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 114/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5209/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-20/</t>
   </si>
   <si>
     <t>4403490</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 133/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5210/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-20/</t>
   </si>
   <si>
     <t>4403491</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 140/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5211/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-20/</t>
   </si>
   <si>
     <t>4403492</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 160/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5212/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-20/</t>
   </si>
   <si>
     <t>4403493</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 22/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5213/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-25/</t>
   </si>
   <si>
     <t>4403494</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 28/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5214/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-25/</t>
   </si>
   <si>
     <t>4403495</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 35/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5215/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-25/</t>
   </si>
   <si>
     <t>4403496</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 42/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5216/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-25/</t>
   </si>
   <si>
     <t>4403497</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 48/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5217/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-25/</t>
   </si>
   <si>
     <t>4403498</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 54/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5218/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-25/</t>
   </si>
   <si>
     <t>4403499</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 60/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5219/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-25/</t>
   </si>
   <si>
     <t>4403500</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 64/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5220/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-25/</t>
   </si>
   <si>
     <t>4403501</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 76/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5221/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-25/</t>
   </si>
   <si>
     <t>4403502</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 89/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5222/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-25/</t>
   </si>
   <si>
     <t>4403503</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 110/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5223/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-25/</t>
   </si>
   <si>
     <t>4403504</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 2м, вспененный полиэтилен, 95С, 114/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5224/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-25/</t>
   </si>
   <si>
     <t>6100493</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 15/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11308/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-15-9/</t>
   </si>
   <si>
     <t>6100494</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 18/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11309/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-18-9/</t>
   </si>
   <si>
     <t>6100495</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 22/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11310/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-22-9/</t>
   </si>
   <si>
     <t>6100496</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 28/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11311/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-28-9/</t>
   </si>
   <si>
     <t>6100497</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 35/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11312/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-35-9/</t>
   </si>
   <si>
     <t>6100498</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super 1м, вспененный полиэтилен, 95С, 42/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11313/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-42-9/</t>
   </si>
   <si>
     <t>Трубки Energoflex Super SK самоклеящиеся</t>
   </si>
   <si>
     <t>4403505</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 18/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5225/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-18-13/</t>
   </si>
   <si>
     <t>4403506</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 22/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5226/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-22-13/</t>
   </si>
   <si>
     <t>4403507</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 28/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5227/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-28-13/</t>
   </si>
   <si>
     <t>4403508</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 35/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5228/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-35-13/</t>
   </si>
   <si>
     <t>4403509</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 42/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5229/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-42-13/</t>
   </si>
   <si>
     <t>4403510</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 48/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5230/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-48-13/</t>
   </si>
   <si>
     <t>4403511</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 54/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5231/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-54-13/</t>
   </si>
   <si>
     <t>4403512</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 60/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5232/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-60-13/</t>
   </si>
   <si>
     <t>4403513</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 22/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5233/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-22-20/</t>
   </si>
   <si>
     <t>4403514</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 28/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5234/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-28-20/</t>
   </si>
   <si>
     <t>4403515</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 35/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5235/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-35-20/</t>
   </si>
   <si>
     <t>4403516</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 42/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5236/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-42-20/</t>
   </si>
   <si>
     <t>4403517</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 48/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5237/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-48-20/</t>
   </si>
   <si>
     <t>4403518</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 54/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5238/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-54-20/</t>
   </si>
   <si>
     <t>4403519</t>
   </si>
   <si>
     <t>Трубка Energoflex™ Super SK самокл 2м, вспененный полиэтилен, 95С, 60/20</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5239/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-60-20/</t>
   </si>
   <si>
     <t>Трубки Energocell HT</t>
   </si>
   <si>
     <t>4403520</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 22/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5240/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-9/</t>
   </si>
   <si>
     <t>4403521</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 28/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5241/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-9/</t>
   </si>
   <si>
     <t>4403522</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 35/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5242/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-9/</t>
   </si>
   <si>
     <t>4403523</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 42/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5243/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-9/</t>
   </si>
   <si>
     <t>4403524</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 48/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5244/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-9/</t>
   </si>
   <si>
     <t>4403525</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 54/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5245/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-9/</t>
   </si>
   <si>
     <t>4403526</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 60/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5246/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-9/</t>
   </si>
   <si>
     <t>4403527</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 76/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5247/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-9/</t>
   </si>
   <si>
     <t>4403528</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 89/9</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5248/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-9/</t>
   </si>
   <si>
     <t>4403529</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 22/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5249/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-13/</t>
   </si>
   <si>
     <t>4403530</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 28/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5250/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-13/</t>
   </si>
   <si>
     <t>4403531</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 35/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5251/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-13/</t>
   </si>
   <si>
     <t>4403532</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 42/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5252/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-13/</t>
   </si>
   <si>
     <t>4403533</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 48/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5253/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-13/</t>
   </si>
   <si>
     <t>4403534</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 54/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5254/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-13/</t>
   </si>
   <si>
     <t>4403535</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 60/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5255/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-13/</t>
   </si>
   <si>
     <t>4403536</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 76/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5256/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-13/</t>
   </si>
   <si>
     <t>4403537</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 89/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5257/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-13/</t>
   </si>
   <si>
     <t>4403538</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 108/13</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5258/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-13/</t>
   </si>
   <si>
     <t>4403539</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 22/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5259/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-19/</t>
   </si>
   <si>
     <t>4403540</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 28/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5260/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-19/</t>
   </si>
   <si>
     <t>4403541</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 35/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5261/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-19/</t>
   </si>
   <si>
     <t>4403542</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 42/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5262/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-19/</t>
   </si>
   <si>
     <t>4403543</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 48/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5263/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-19/</t>
   </si>
   <si>
     <t>4403544</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 54/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5264/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-19/</t>
   </si>
   <si>
     <t>4403545</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 60/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5265/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-19/</t>
   </si>
   <si>
     <t>4403546</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 76/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5266/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-19/</t>
   </si>
   <si>
     <t>4403547</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 89/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5267/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-19/</t>
   </si>
   <si>
     <t>4403548</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 108/19</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5268/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-19/</t>
   </si>
   <si>
     <t>4403549</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 28/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5269/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-25/</t>
   </si>
   <si>
     <t>4403550</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 35/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5270/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-25/</t>
   </si>
   <si>
     <t>4403551</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 42/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5271/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-25/</t>
   </si>
   <si>
     <t>4403552</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 48/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5272/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-25/</t>
   </si>
   <si>
     <t>4403553</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 54/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5273/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-25/</t>
   </si>
   <si>
     <t>4403554</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 60/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5274/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-25/</t>
   </si>
   <si>
     <t>4403555</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 76/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5275/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-25/</t>
   </si>
   <si>
     <t>4403556</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 89/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5276/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-25/</t>
   </si>
   <si>
     <t>4403557</t>
   </si>
   <si>
     <t>Трубка Energocell™ HT 2м, вспененный каучук, 150С, 108/25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5277/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-25/</t>
   </si>
   <si>
     <t>Рулоны Energoflex, Energofloor и Energopack</t>
   </si>
   <si>
     <t>4403558</t>
   </si>
   <si>
     <t>Рулон Energoflex™ Super AL, вспененный полиэтилен, фольгированный алюминием,95С, 1х30/3</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5278/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s/</t>
   </si>
   <si>
     <t>4403559</t>
   </si>
   <si>
     <t>Рулон Energoflex™ Super AL, вспененный полиэтилен, фольгированный алюминием,95С, 1х15/5</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5279/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s-2/</t>
   </si>
   <si>
     <t>4403560</t>
   </si>
   <si>
     <t>Рулон Energoflex™ Super AL, вспененный полиэтилен, фольгированный алюминием,95С, 1х10/10</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5280/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s-3/</t>
   </si>
   <si>
     <t>4403561</t>
   </si>
   <si>
     <t>Рулон Energofloor™ Compact, вспен ПЭ, фольгированный алюминием, 95С, 1х30/3, "теплый пол"</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5281/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energofloor-compact-vspen-pe-folgirovannyj-alyuminiem-95s-1x30-3-teplyj/</t>
   </si>
   <si>
     <t>4403562</t>
   </si>
   <si>
     <t>Рулон Energofloor™ Compact, вспен ПЭ, фольгированный алюминием, 95С, 1х20/5, "теплый пол"</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5282/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energofloor-compact-vspen-pe-folgirovannyj-alyuminiem-95s-1x20-5-teplyj/</t>
   </si>
   <si>
     <t>4403563</t>
   </si>
   <si>
     <t>Рулон Energopack™ TK, покровный материал для защиты теплоизоляции, 1х25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5283/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energopack-tk-pokrovnyj-material-dlya-zashhity-teploizolyacii-1x25/</t>
   </si>
   <si>
     <t>4403564</t>
   </si>
   <si>
     <t>Рулон Energopack™ TK, покровный материал для защиты теплоизоляции, самокл, 1х25</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5284/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energopack-tk-pokrovnyj-material-dlya-zashhity-teploizolyacii-samokl-1x25/</t>
   </si>
   <si>
     <t>Аксессуары Energoflex для теплоизоляции</t>
   </si>
   <si>
     <t>4403565</t>
   </si>
   <si>
     <t>Лента армированная серая Energoflex™, самокл 0,048х10</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5285/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-armirovannaya-seraya-energoflex-samokl-0-048x10/</t>
   </si>
   <si>
     <t>4403566</t>
   </si>
   <si>
     <t>Лента армированная серая Energoflex™, самокл 0,048х50</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5286/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-armirovannaya-seraya-energoflex-samokl-0-048x50/</t>
   </si>
   <si>
     <t>4403567</t>
   </si>
   <si>
     <t>Лента алюминиевая Energoflex™, самокл 0,05х50</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5287/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-alyuminievaya-energoflex-samokl-0-05x50/</t>
   </si>
   <si>
     <t>4403568</t>
   </si>
   <si>
     <t>Клей Energoflex™ Extra 0,5 л</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5288/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-0-5-l/</t>
   </si>
   <si>
     <t>4403569</t>
   </si>
   <si>
     <t>Клей Energoflex™ Extra 0,8 л</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5289/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-0-8-l/</t>
   </si>
   <si>
     <t>4403570</t>
   </si>
   <si>
     <t>Клей Energoflex™ Extra 2,6 л</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5290/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-2-6-l/</t>
   </si>
   <si>
     <t>4403571</t>
   </si>
   <si>
     <t>Клей контактный Energocell HT 2,6 л</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5291/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-kontaktnyj-energocell-ht-2-6-l/</t>
   </si>
   <si>
     <t>4403572</t>
   </si>
   <si>
     <t>Зажимы Energoflex™, 100шт.</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5292/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/zazhimy-energoflex/</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ</t>
   </si>
   <si>
     <t>9940250</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 18/9 (150 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11314/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-18-9-150-m/</t>
   </si>
   <si>
     <t>9940251</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 22/9 (150 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11315/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-22-9-150-m/</t>
   </si>
   <si>
     <t>9940252</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 25/9 (100 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11316/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-25-9-100-m/</t>
   </si>
   <si>
     <t>9940253</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 28/9 (100 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11317/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-28-9-100-m/</t>
   </si>
   <si>
     <t>9940254</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 35/9 (100 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11318/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-35-9-100-m/</t>
   </si>
   <si>
     <t>9940255</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 42/9 (100 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11319/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-42-9-100-m/</t>
   </si>
   <si>
     <t>9940256</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 48/9 (50 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11320/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-48-9-50-m/</t>
   </si>
   <si>
     <t>9940257</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 54/9 (50 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11321/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-54-9-50-m/</t>
   </si>
   <si>
     <t>9940258</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 60/9 (50 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11322/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-60-9-50-m/</t>
   </si>
   <si>
     <t>9940259</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 64/9 (50 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11323/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-64-9-50-m/</t>
   </si>
   <si>
     <t>9940260</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 76/9 (50 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11324/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-76-9-50-m/</t>
   </si>
   <si>
     <t>9940261</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 89/9 (30 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11325/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-89-9-30-m/</t>
   </si>
   <si>
     <t>9940262</t>
   </si>
   <si>
     <t>Трубная изоляция ИЗОКОМ 114/9 (20 м)</t>
   </si>
   <si>
-    <t>https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11326/</t>
+    <t>https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-114-9-20-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1977,51 +1977,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5146/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5147/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5148/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5149/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5150/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5151/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5152/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5153/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5154/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5155/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5156/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5157/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5158/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5159/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5160/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5161/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5162/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5163/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5164/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5165/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5166/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5167/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5168/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5169/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5170/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5171/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5172/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5175/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5176/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5177/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5178/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5179/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5180/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5181/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5182/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5183/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5184/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5185/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5186/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5187/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5188/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5189/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5190/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5191/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5192/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5193/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5194/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5195/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5196/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5197/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5198/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5199/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5201/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5202/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5203/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5204/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5205/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5206/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5207/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5208/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5209/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5210/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5211/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5212/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5213/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5214/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5215/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5216/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5217/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5218/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5219/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5220/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5221/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5222/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5223/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/5224/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11308/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11309/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11310/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11311/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11312/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-trubka/11313/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5225/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5226/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5227/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5228/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5229/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5230/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5232/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5233/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5234/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5235/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5236/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5237/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5238/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energofleks-super-2-metra-sk-samokleushayasya/5239/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5240/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5241/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5243/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5244/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5245/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5246/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5247/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5248/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5249/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5250/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5251/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5252/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5253/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5254/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5255/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5256/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5257/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5258/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5259/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5260/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5261/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5262/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5263/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5264/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5265/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5266/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5267/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5268/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5269/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5270/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5271/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5272/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5273/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5274/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5275/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5276/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/energosell-ht/5277/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5278/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5279/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5280/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5281/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5282/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5283/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/rulony-Energoflex-Energofloor-Energopack/5284/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5285/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5286/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5287/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5288/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5289/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5290/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5291/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/lenta-kley-zazhimy/5292/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11314/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11315/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11316/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11317/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11318/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11319/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11320/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11321/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11322/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11323/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11324/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11325/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyatsiya_1/category_418/11326/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-15-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-18-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-30-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-45-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-70-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-133-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-140-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-160-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-22-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-28-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-35-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-42-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-48-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-54-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-60-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-64-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-76-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-89-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-110-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-2m-vspenennyj-polietilen-95s-114-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-18-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-22-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-28-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-35-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super/trubka-energoflex-super-1m-vspenennyj-polietilen-95s-42-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-18-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-22-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-28-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-35-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-42-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-48-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-54-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-22-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-28-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-35-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-42-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-48-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-54-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energoflex-super-sk-samokleyashhiesya/trubka-energoflex-super-sk-samokl-2m-vspenennyj-polietilen-95s-60-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-22-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-28-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-35-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-42-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-48-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-54-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-60-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-76-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-89-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubki-energocell-ht/trubka-energocell-ht-2m-vspenennyj-kauchuk-150s-108-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energoflex-super-al-vspenennyj-polietilen-folgirovannyj-alyuminiem-95s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energofloor-compact-vspen-pe-folgirovannyj-alyuminiem-95s-1x30-3-teplyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energofloor-compact-vspen-pe-folgirovannyj-alyuminiem-95s-1x20-5-teplyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energopack-tk-pokrovnyj-material-dlya-zashhity-teploizolyacii-1x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/rulony-energoflex-energofloor-i-energopack/rulon-energopack-tk-pokrovnyj-material-dlya-zashhity-teploizolyacii-samokl-1x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-armirovannaya-seraya-energoflex-samokl-0-048x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-armirovannaya-seraya-energoflex-samokl-0-048x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/lenta-alyuminievaya-energoflex-samokl-0-05x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-0-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-0-8-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-energoflex-extra-2-6-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/klej-kontaktnyj-energocell-ht-2-6-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/aksessuary-energoflex-dlya-teploizolyacii/zazhimy-energoflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-18-9-150-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-22-9-150-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-25-9-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-28-9-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-35-9-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-42-9-100-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-48-9-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-54-9-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-60-9-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-64-9-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-76-9-50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-89-9-30-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/trubnaya-teploizolyaciya/trubnaya-izolyaciya-izokom/trubnaya-izolyaciya-izokom-114-9-20-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F182" sqref="F182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2068,1651 +2068,1651 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>24.5</v>
+        <v>376</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>26.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>28.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>1000</v>
       </c>
       <c r="F10" s="14">
-        <v>33.01</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>1000</v>
       </c>
       <c r="F11" s="14">
-        <v>36.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>1000</v>
       </c>
       <c r="F12" s="14">
-        <v>24.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
         <v>1000</v>
       </c>
       <c r="F13" s="14">
-        <v>45.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>1000</v>
       </c>
       <c r="F14" s="14">
-        <v>33.01</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>1000</v>
       </c>
       <c r="F15" s="14">
-        <v>35.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
         <v>1000</v>
       </c>
       <c r="F16" s="14">
-        <v>38.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>1000</v>
       </c>
       <c r="F17" s="14">
-        <v>43.56</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>45.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>58.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
         <v>1000</v>
       </c>
       <c r="F20" s="14">
-        <v>73.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6">
         <v>1000</v>
       </c>
       <c r="F21" s="14">
-        <v>83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>92.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>111.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>132.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>142.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
         <v>1000</v>
       </c>
       <c r="F27" s="14">
-        <v>179.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
         <v>1000</v>
       </c>
       <c r="F28" s="14">
-        <v>278.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
         <v>1000</v>
       </c>
       <c r="F29" s="14">
-        <v>330.9</v>
+        <v>455</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
         <v>1000</v>
       </c>
       <c r="F30" s="14">
-        <v>339.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
         <v>1000</v>
       </c>
       <c r="F31" s="14">
-        <v>388.19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>0</v>
+        <v>682</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6">
         <v>1000</v>
       </c>
       <c r="F33" s="14">
-        <v>450.75</v>
+        <v>894</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
         <v>1000</v>
       </c>
       <c r="F34" s="14">
-        <v>51.03</v>
+        <v>376</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6">
         <v>1000</v>
       </c>
       <c r="F35" s="14">
-        <v>56.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6">
         <v>1000</v>
       </c>
       <c r="F36" s="14">
-        <v>58.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6">
         <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>64.90000000000001</v>
+        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
         <v>1000</v>
       </c>
       <c r="F38" s="14">
-        <v>65.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6">
         <v>1000</v>
       </c>
       <c r="F40" s="14">
-        <v>79.73999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>104.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>121.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>123.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>147.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>157.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6">
         <v>1000</v>
       </c>
       <c r="F46" s="14">
-        <v>168.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6">
         <v>1000</v>
       </c>
       <c r="F47" s="14">
-        <v>102.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6">
         <v>1000</v>
       </c>
       <c r="F48" s="14">
-        <v>202</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6">
         <v>1000</v>
       </c>
       <c r="F49" s="14">
-        <v>308.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6">
         <v>1000</v>
       </c>
       <c r="F50" s="14">
-        <v>359.54</v>
+        <v>455</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6">
         <v>1000</v>
       </c>
       <c r="F51" s="14">
-        <v>364.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6">
         <v>1000</v>
       </c>
       <c r="F52" s="14">
-        <v>419.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>0</v>
+        <v>682</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6">
         <v>1000</v>
       </c>
       <c r="F54" s="14">
-        <v>495.98</v>
+        <v>894</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>137.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>146.99</v>
+        <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6">
         <v>1000</v>
       </c>
       <c r="F57" s="14">
-        <v>155.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6">
         <v>1000</v>
       </c>
       <c r="F58" s="14">
-        <v>90.68000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6">
         <v>1000</v>
       </c>
       <c r="F59" s="14">
-        <v>177.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="6">
         <v>1000</v>
       </c>
       <c r="F60" s="14">
-        <v>186.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="6">
         <v>1000</v>
       </c>
       <c r="F61" s="14">
-        <v>194.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="6">
         <v>1000</v>
       </c>
       <c r="F62" s="14">
-        <v>208.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="6">
         <v>1000</v>
       </c>
       <c r="F63" s="14">
-        <v>235.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="6">
         <v>1000</v>
       </c>
       <c r="F64" s="14">
-        <v>250.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6">
         <v>1000</v>
       </c>
       <c r="F65" s="14">
-        <v>266.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6">
         <v>1000</v>
       </c>
       <c r="F66" s="14">
-        <v>161.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6">
         <v>1000</v>
       </c>
       <c r="F67" s="14">
-        <v>308.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6">
         <v>1000</v>
       </c>
       <c r="F68" s="14">
-        <v>458.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="6">
         <v>1000</v>
       </c>
       <c r="F69" s="14">
-        <v>547.98</v>
+        <v>455</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="6">
         <v>1000</v>
       </c>
       <c r="F70" s="14">
-        <v>562.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="6">
         <v>1000</v>
       </c>
       <c r="F71" s="14">
-        <v>643.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="14">
-        <v>0</v>
+        <v>682</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="6">
         <v>1000</v>
       </c>
       <c r="F73" s="14">
-        <v>757.51</v>
+        <v>894</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="6">
         <v>1000</v>
       </c>
       <c r="F74" s="14">
-        <v>277.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="6">
         <v>1000</v>
       </c>
       <c r="F75" s="14">
-        <v>289.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="6">
         <v>1000</v>
       </c>
       <c r="F76" s="14">
-        <v>328.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="6">
         <v>1000</v>
       </c>
       <c r="F77" s="14">
-        <v>364.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="6">
         <v>1000</v>
       </c>
       <c r="F78" s="14">
-        <v>400.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="6">
         <v>1000</v>
       </c>
       <c r="F79" s="14">
-        <v>429.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="6">
         <v>1000</v>
       </c>
       <c r="F80" s="14">
-        <v>462.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="6">
         <v>1000</v>
       </c>
       <c r="F81" s="14">
-        <v>573.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="6">
         <v>1000</v>
       </c>
       <c r="F82" s="14">
-        <v>659.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="6">
         <v>1000</v>
       </c>
       <c r="F83" s="14">
-        <v>776.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="6">
         <v>1000</v>
       </c>
       <c r="F84" s="14">
-        <v>908.26</v>
+        <v>455</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="6">
         <v>1000</v>
       </c>
       <c r="F85" s="14">
-        <v>989.6799999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="6">
         <v>1000</v>
       </c>
       <c r="F86" s="14">
-        <v>12.14</v>
+        <v>376</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E87" s="6">
         <v>1000</v>
       </c>
       <c r="F87" s="14">
-        <v>12.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E88" s="6">
         <v>0</v>
       </c>
       <c r="F88" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>83</v>
@@ -3798,1771 +3798,1771 @@
       </c>
       <c r="E93" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F93" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>1</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E94" s="6">
         <v>1000</v>
       </c>
       <c r="F94" s="14">
-        <v>74.84999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>2</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
         <v>1000</v>
       </c>
       <c r="F95" s="14">
-        <v>77.70999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>3</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
         <v>1000</v>
       </c>
       <c r="F96" s="14">
-        <v>87.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>4</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
         <v>1000</v>
       </c>
       <c r="F97" s="14">
-        <v>105.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>5</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
         <v>1000</v>
       </c>
       <c r="F98" s="14">
-        <v>138.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>6</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
         <v>1000</v>
       </c>
       <c r="F99" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>7</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
         <v>1000</v>
       </c>
       <c r="F100" s="14">
-        <v>195.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>8</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="6">
         <v>1000</v>
       </c>
       <c r="F101" s="14">
-        <v>208.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>9</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E102" s="6">
         <v>1000</v>
       </c>
       <c r="F102" s="14">
-        <v>182.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>10</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E103" s="6">
         <v>1000</v>
       </c>
       <c r="F103" s="14">
-        <v>205.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>11</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E104" s="6">
         <v>1000</v>
       </c>
       <c r="F104" s="14">
-        <v>235.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>12</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E105" s="6">
         <v>1000</v>
       </c>
       <c r="F105" s="14">
-        <v>248.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>13</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E106" s="6">
         <v>1000</v>
       </c>
       <c r="F106" s="14">
-        <v>276.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>14</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E107" s="6">
         <v>1000</v>
       </c>
       <c r="F107" s="14">
-        <v>313.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>15</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="6">
         <v>1000</v>
       </c>
       <c r="F108" s="14">
-        <v>331.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="7"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="14"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E110" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F110" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E111" s="6">
         <v>1000</v>
       </c>
       <c r="F111" s="14">
-        <v>293.2</v>
+        <v>249</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>2</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E112" s="6">
         <v>1000</v>
       </c>
       <c r="F112" s="14">
-        <v>327.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>3</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E113" s="6">
         <v>1000</v>
       </c>
       <c r="F113" s="14">
-        <v>368.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>4</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E114" s="6">
         <v>1000</v>
       </c>
       <c r="F114" s="14">
-        <v>422.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>5</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E115" s="6">
         <v>1000</v>
       </c>
       <c r="F115" s="14">
-        <v>492.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>6</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E116" s="6">
         <v>1000</v>
       </c>
       <c r="F116" s="14">
-        <v>575.11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>7</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E117" s="6">
         <v>1000</v>
       </c>
       <c r="F117" s="14">
-        <v>715.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>8</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E118" s="6">
         <v>1000</v>
       </c>
       <c r="F118" s="14">
-        <v>928.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>9</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E119" s="6">
         <v>1000</v>
       </c>
       <c r="F119" s="14">
-        <v>1034.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>10</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E120" s="6">
         <v>1000</v>
       </c>
       <c r="F120" s="14">
-        <v>417.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>11</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E121" s="6">
         <v>1000</v>
       </c>
       <c r="F121" s="14">
-        <v>449.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>12</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E122" s="6">
         <v>1000</v>
       </c>
       <c r="F122" s="14">
-        <v>546.46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>13</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E123" s="6">
         <v>1000</v>
       </c>
       <c r="F123" s="14">
-        <v>612.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>14</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E124" s="6">
         <v>1000</v>
       </c>
       <c r="F124" s="14">
-        <v>701.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>15</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E125" s="6">
         <v>1000</v>
       </c>
       <c r="F125" s="14">
-        <v>926.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>16</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E126" s="6">
         <v>1000</v>
       </c>
       <c r="F126" s="14">
-        <v>923.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>17</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E127" s="6">
         <v>1000</v>
       </c>
       <c r="F127" s="14">
-        <v>1235.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>18</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E128" s="6">
         <v>1000</v>
       </c>
       <c r="F128" s="14">
-        <v>1383.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>19</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E129" s="6">
         <v>1000</v>
       </c>
       <c r="F129" s="14">
-        <v>1620.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>20</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E130" s="6">
         <v>1000</v>
       </c>
       <c r="F130" s="14">
-        <v>812.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>21</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E131" s="6">
         <v>1000</v>
       </c>
       <c r="F131" s="14">
-        <v>942.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>22</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E132" s="6">
         <v>1000</v>
       </c>
       <c r="F132" s="14">
-        <v>1038.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>23</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E133" s="6">
         <v>1000</v>
       </c>
       <c r="F133" s="14">
-        <v>1172.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>24</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E134" s="6">
         <v>1000</v>
       </c>
       <c r="F134" s="14">
-        <v>1428.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>25</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E135" s="6">
         <v>1000</v>
       </c>
       <c r="F135" s="14">
-        <v>1620.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>26</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E136" s="6">
         <v>1000</v>
       </c>
       <c r="F136" s="14">
-        <v>1809</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>27</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E137" s="6">
         <v>1000</v>
       </c>
       <c r="F137" s="14">
-        <v>2231.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>28</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E138" s="6">
         <v>1000</v>
       </c>
       <c r="F138" s="14">
-        <v>2457.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>29</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E139" s="6">
         <v>1000</v>
       </c>
       <c r="F139" s="14">
-        <v>3180.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>30</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E140" s="6">
         <v>1000</v>
       </c>
       <c r="F140" s="14">
-        <v>1337.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>31</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E141" s="6">
         <v>1000</v>
       </c>
       <c r="F141" s="14">
-        <v>1515.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>32</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="6">
         <v>1000</v>
       </c>
       <c r="F142" s="14">
-        <v>1658.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>33</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E143" s="6">
         <v>1000</v>
       </c>
       <c r="F143" s="14">
-        <v>1922.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>34</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E144" s="6">
         <v>1000</v>
       </c>
       <c r="F144" s="14">
-        <v>2027.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>35</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
         <v>1000</v>
       </c>
       <c r="F145" s="14">
-        <v>2231.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>36</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
         <v>1000</v>
       </c>
       <c r="F146" s="14">
-        <v>2660.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>37</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E147" s="6">
         <v>1000</v>
       </c>
       <c r="F147" s="14">
-        <v>2886.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>38</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
         <v>1000</v>
       </c>
       <c r="F148" s="14">
-        <v>3633.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="3" t="s">
         <v>425</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7"/>
       <c r="D149" s="6"/>
       <c r="E149" s="6"/>
       <c r="F149" s="14"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E150" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F150" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>1</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>428</v>
       </c>
       <c r="E151" s="6">
         <v>1000</v>
       </c>
       <c r="F151" s="14">
-        <v>3173.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>2</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>429</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>431</v>
       </c>
       <c r="E152" s="6">
         <v>1000</v>
       </c>
       <c r="F152" s="14">
-        <v>2494.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>3</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E153" s="6">
         <v>1000</v>
       </c>
       <c r="F153" s="14">
-        <v>1861.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>4</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>435</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E154" s="6">
         <v>1000</v>
       </c>
       <c r="F154" s="14">
-        <v>7597.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>5</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E155" s="6">
         <v>1000</v>
       </c>
       <c r="F155" s="14">
-        <v>6376.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>6</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>441</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E156" s="6">
         <v>1000</v>
       </c>
       <c r="F156" s="14">
-        <v>5916.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>7</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>446</v>
       </c>
       <c r="E157" s="6">
         <v>1000</v>
       </c>
       <c r="F157" s="14">
-        <v>9813.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="7"/>
       <c r="D158" s="6"/>
       <c r="E158" s="6"/>
       <c r="F158" s="14"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D159" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E159" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F159" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>1</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E160" s="6">
         <v>1000</v>
       </c>
       <c r="F160" s="14">
-        <v>152.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>2</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E161" s="6">
         <v>1000</v>
       </c>
       <c r="F161" s="14">
-        <v>572.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>3</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E162" s="6">
         <v>1000</v>
       </c>
       <c r="F162" s="14">
-        <v>430.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>4</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E163" s="6">
         <v>1000</v>
       </c>
       <c r="F163" s="14">
-        <v>519.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>5</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E164" s="6">
         <v>1000</v>
       </c>
       <c r="F164" s="14">
-        <v>764.3099999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>6</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E165" s="6">
         <v>1000</v>
       </c>
       <c r="F165" s="14">
-        <v>2306.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>7</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E166" s="6">
         <v>1000</v>
       </c>
       <c r="F166" s="14">
-        <v>2404.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>8</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E167" s="6">
         <v>1000</v>
       </c>
       <c r="F167" s="14">
-        <v>244.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="3" t="s">
         <v>472</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7"/>
       <c r="D168" s="6"/>
       <c r="E168" s="6"/>
       <c r="F168" s="14"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D169" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E169" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F169" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>1</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E170" s="6">
         <v>1000</v>
       </c>
       <c r="F170" s="14">
-        <v>19.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>2</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E171" s="6">
         <v>1000</v>
       </c>
       <c r="F171" s="14">
-        <v>22.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>3</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E172" s="6">
         <v>1000</v>
       </c>
       <c r="F172" s="14">
-        <v>22.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>4</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E173" s="6">
         <v>1000</v>
       </c>
       <c r="F173" s="14">
-        <v>24.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>5</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E174" s="6">
         <v>1000</v>
       </c>
       <c r="F174" s="14">
-        <v>32.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>6</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E175" s="6">
         <v>1000</v>
       </c>
       <c r="F175" s="14">
-        <v>37.77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>7</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E176" s="6">
         <v>1000</v>
       </c>
       <c r="F176" s="14">
-        <v>50.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>8</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E177" s="6">
         <v>1000</v>
       </c>
       <c r="F177" s="14">
-        <v>56.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>9</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E178" s="6">
         <v>1000</v>
       </c>
       <c r="F178" s="14">
-        <v>64.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>10</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E179" s="6">
         <v>1000</v>
       </c>
       <c r="F179" s="14">
-        <v>65.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>11</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E180" s="6">
         <v>1000</v>
       </c>
       <c r="F180" s="14">
-        <v>86.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>12</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E181" s="6">
         <v>1000</v>
       </c>
       <c r="F181" s="14">
-        <v>116.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>13</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E182" s="6">
         <v>1000</v>
       </c>
       <c r="F182" s="14">
-        <v>154.05</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A92:F92"/>
     <mergeCell ref="A109:F109"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A158:F158"/>
     <mergeCell ref="A168:F168"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>