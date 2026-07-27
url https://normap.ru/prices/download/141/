--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -44,294 +44,294 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4403573</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,3м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5293/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403593</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 0,3м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5313/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403583</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,3м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5303/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403574</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,4м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5294/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403594</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 0,4м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5314/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403575</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,5м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5295/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403595</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 0,5м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5315/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403584</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,4м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5304/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403576</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,6м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5296/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403596</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 0,6м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5316/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403577</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,8м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5297/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403597</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 0,8м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5317/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403585</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,5м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5305/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
+  </si>
+  <si>
+    <t>4403598</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 1,0м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403578</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,0м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5298/</t>
-[...8 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5318/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
+  </si>
+  <si>
+    <t>4403599</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 1,2м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403579</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,2м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5299/</t>
-[...8 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5319/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
+  </si>
+  <si>
+    <t>4403600</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 1,5м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403580</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,5м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5300/</t>
-[...8 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5320/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403586</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,6м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5306/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403581</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,8м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5301/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403582</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 2,0м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5302/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403587</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,8м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5307/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403588</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,0м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5308/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403589</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,2м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5309/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403590</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,5м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5310/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403591</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,8м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5311/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403592</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 2,0м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5312/</t>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -705,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5293/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5313/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5303/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5294/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5314/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5295/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5315/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5304/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5296/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5316/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5297/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5317/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5305/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5298/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5318/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5299/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5319/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5300/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5320/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5306/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5301/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5302/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5307/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5308/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5309/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5310/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5311/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-smesitel/5312/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -786,591 +786,591 @@
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
         <v>1000</v>
       </c>
       <c r="F6" s="13">
-        <v>71.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>1000</v>
       </c>
       <c r="F8" s="13">
-        <v>81.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5">
         <v>1000</v>
       </c>
       <c r="F9" s="13">
-        <v>91.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>1000</v>
       </c>
       <c r="F10" s="13">
-        <v>149.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>1000</v>
       </c>
       <c r="F11" s="13">
-        <v>88.70999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>1000</v>
       </c>
       <c r="F12" s="13">
-        <v>166.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>1000</v>
       </c>
       <c r="F13" s="13">
-        <v>93.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
         <v>1000</v>
       </c>
       <c r="F14" s="13">
-        <v>107.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
         <v>1000</v>
       </c>
       <c r="F15" s="13">
-        <v>180.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>1000</v>
       </c>
       <c r="F16" s="13">
-        <v>123.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="5">
         <v>1000</v>
       </c>
       <c r="F17" s="13">
-        <v>220.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5">
         <v>1000</v>
       </c>
       <c r="F18" s="13">
-        <v>95.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="5">
         <v>1000</v>
       </c>
       <c r="F19" s="13">
-        <v>123.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>1000</v>
       </c>
       <c r="F20" s="13">
-        <v>259.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5">
         <v>1000</v>
       </c>
       <c r="F21" s="13">
-        <v>137.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5">
         <v>1000</v>
       </c>
       <c r="F22" s="13">
-        <v>269.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5">
         <v>1000</v>
       </c>
       <c r="F23" s="13">
-        <v>161.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5">
         <v>1000</v>
       </c>
       <c r="F24" s="13">
-        <v>315.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="5">
         <v>1000</v>
       </c>
       <c r="F25" s="13">
-        <v>105.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5">
         <v>1000</v>
       </c>
       <c r="F26" s="13">
-        <v>183.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5">
         <v>1000</v>
       </c>
       <c r="F27" s="13">
-        <v>220.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5">
         <v>1000</v>
       </c>
       <c r="F28" s="13">
-        <v>129.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5">
         <v>1000</v>
       </c>
       <c r="F29" s="13">
-        <v>132.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5">
         <v>1000</v>
       </c>
       <c r="F30" s="13">
-        <v>160.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5">
         <v>1000</v>
       </c>
       <c r="F31" s="13">
-        <v>171.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5">
         <v>1000</v>
       </c>
       <c r="F32" s="13">
-        <v>192.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5">
         <v>1000</v>
       </c>
       <c r="F33" s="13">
-        <v>208.04</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>