--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -38,228 +38,228 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Гибкая подводка для воды нержавеющая</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>4403593</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 0,3м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+  </si>
+  <si>
     <t>4403573</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,3м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
-    <t>4403593</t>
-[...7 lines deleted...]
-  <si>
     <t>4403583</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,3м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
+    <t>4403594</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 0,4м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+  </si>
+  <si>
     <t>4403574</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,4м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
-    <t>4403594</t>
-[...5 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+    <t>4403595</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 0,5м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403575</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,5м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
-    <t>4403595</t>
-[...5 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+    <t>4403596</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 0,6м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+  </si>
+  <si>
+    <t>4403576</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для воды 0,6м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403584</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,4м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
-    <t>4403576</t>
-[...14 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
+    <t>4403597</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для смесителя 0,8м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403577</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,8м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
-    <t>4403597</t>
-[...7 lines deleted...]
-  <si>
     <t>4403585</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,5м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403598</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 1,0м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
     <t>4403578</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,0м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
+    <t>4403579</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для воды 1,2м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
+  </si>
+  <si>
     <t>4403599</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 1,2м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
   </si>
   <si>
-    <t>4403579</t>
-[...5 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
+    <t>4403586</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для воды 0,6м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
+  </si>
+  <si>
+    <t>4403580</t>
+  </si>
+  <si>
+    <t>Гибкая подводка для воды 1,5м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
+  </si>
+  <si>
+    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403600</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 1,5м нержавеющая сталь гайка-штуцер М10 (к-т)</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/</t>
   </si>
   <si>
     <t>4403581</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,8м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403582</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 2,0м нержавеющая сталь гайка-гайка 1/2, Ду 15</t>
   </si>
   <si>
     <t>https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/</t>
   </si>
   <si>
     <t>4403587</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 0,8м нержавеющая сталь гайка-штуцер 1/2, Ду 15</t>
   </si>
@@ -705,51 +705,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-3m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-4m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-6m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-smesitelya-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-m10-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-gajka-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-0-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-2m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-5m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-1-8m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/gibkaya-podvodka-dlya-vody-nerzhaveyushhaya/gibkaya-podvodka-dlya-vody-2-0m-nerzhaveyushhaya-stal-gajka-shtucer-1-2-du15/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -783,71 +783,71 @@
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5">
         <v>1000</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
     </row>