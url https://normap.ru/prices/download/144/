--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -12,4844 +12,4865 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1605">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Запорная арматура</t>
   </si>
   <si>
     <t>Грязевики вертикальные</t>
   </si>
   <si>
     <t>Грязевики вертикальные фланцевые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4404291</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8376/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du40/</t>
   </si>
   <si>
     <t>4404292</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8377/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du50/</t>
   </si>
   <si>
     <t>4404293</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8378/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du65/</t>
   </si>
   <si>
     <t>4404294</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8379/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du80/</t>
   </si>
   <si>
     <t>4404295</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8380/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du100/</t>
   </si>
   <si>
     <t>4404296</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8381/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du125/</t>
   </si>
   <si>
     <t>4404297</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8382/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du150/</t>
   </si>
   <si>
     <t>4404298</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8383/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du200/</t>
   </si>
   <si>
     <t>4404299</t>
   </si>
   <si>
     <t>Грязевик вертикальный фланцевый Т150С, Ру-10, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8384/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du250/</t>
   </si>
   <si>
     <t>Грязевики вертикальные под приварку</t>
   </si>
   <si>
     <t>4404300</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8385/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du50/</t>
   </si>
   <si>
     <t>4404301</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8386/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du65/</t>
   </si>
   <si>
     <t>4404302</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8387/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du80/</t>
   </si>
   <si>
     <t>4404303</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8388/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du100/</t>
   </si>
   <si>
     <t>4404304</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8389/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du125/</t>
   </si>
   <si>
     <t>4404305</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8390/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du150/</t>
   </si>
   <si>
     <t>4404306</t>
   </si>
   <si>
     <t>Грязевик вертикальный под приварку Т150С, Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8391/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du200/</t>
   </si>
   <si>
     <t>Фильтры сетчатые</t>
   </si>
   <si>
     <t>Фильтры сетчатые муфтовые</t>
   </si>
   <si>
     <t>4404307</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый РФ, Т 120С, Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8392/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-rf-t-120s-pn16-du15/</t>
   </si>
   <si>
     <t>4404308</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, Т 120С, Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8393/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t-120s-pn16-du15/</t>
   </si>
   <si>
     <t>4404309</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8394/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du20/</t>
   </si>
   <si>
     <t>4404310</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8395/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du25/</t>
   </si>
   <si>
     <t>4404311</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8396/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du32/</t>
   </si>
   <si>
     <t>4404312</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8397/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du40/</t>
   </si>
   <si>
     <t>4404313</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8398/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du50/</t>
   </si>
   <si>
     <t>4404314</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8399/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du65/</t>
   </si>
   <si>
     <t>4404315</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый SGL, T 120С Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8400/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du80/</t>
   </si>
   <si>
     <t>4404316</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8401/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du15/</t>
   </si>
   <si>
     <t>4404317</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8402/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du20/</t>
   </si>
   <si>
     <t>4404318</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8403/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du25/</t>
   </si>
   <si>
     <t>4404319</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8404/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du32/</t>
   </si>
   <si>
     <t>4404320</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8405/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du40/</t>
   </si>
   <si>
     <t>4404321</t>
   </si>
   <si>
     <t>Фильтр сетчатый муфтовый БАЗ, T 100С Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8406/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du50/</t>
   </si>
   <si>
     <t>Фильтры сетчатые фланцевые</t>
   </si>
   <si>
     <t>4404322</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый РФ, T 150С Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8407/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du50/</t>
   </si>
   <si>
     <t>4404323</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый РФ, T 150С Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8408/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du65/</t>
   </si>
   <si>
     <t>4404324</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый РФ, T 150С Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8409/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du80/</t>
   </si>
   <si>
     <t>4404325</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый РФ, T 150С Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8410/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du100/</t>
   </si>
   <si>
     <t>4404326</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8411/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du50/</t>
   </si>
   <si>
     <t>4404327</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8412/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du65/</t>
   </si>
   <si>
     <t>4404328</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8413/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du80/</t>
   </si>
   <si>
     <t>4404329</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8414/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du100/</t>
   </si>
   <si>
     <t>4404330</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8415/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du125/</t>
   </si>
   <si>
     <t>4404331</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8416/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du150/</t>
   </si>
   <si>
     <t>4404332</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8417/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du200/</t>
   </si>
   <si>
     <t>4404333</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8418/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du250/</t>
   </si>
   <si>
     <t>4404334</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8419/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du300/</t>
   </si>
   <si>
     <t>4404335</t>
   </si>
   <si>
     <t>Фильтр сетчатый фланцевый КНР, T 150С Ру-16, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8420/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du400/</t>
   </si>
   <si>
     <t>Фильтры магнитомеханические</t>
   </si>
   <si>
     <t>Фильтры магнитомеханические муфтовые</t>
   </si>
   <si>
     <t>4404336</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический муфтовый (ФММ) РФ, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8421/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du25/</t>
   </si>
   <si>
     <t>4404337</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический муфтовый (ФММ) РФ, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8422/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du32/</t>
   </si>
   <si>
     <t>4404338</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический муфтовый (ФММ) РФ, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8423/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du40/</t>
   </si>
   <si>
     <t>Фильтры магнитомеханические фланцевые</t>
   </si>
   <si>
     <t>4404339</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) РФ, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8424/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du50/</t>
   </si>
   <si>
     <t>4404340</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) РФ, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8425/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du65/</t>
   </si>
   <si>
     <t>4404341</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) РФ, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8426/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du80/</t>
   </si>
   <si>
     <t>4404342</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) РФ, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8427/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du100/</t>
   </si>
   <si>
     <t>4404343</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) РФ, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8428/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du150/</t>
   </si>
   <si>
     <t>4404344</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8429/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du50/</t>
   </si>
   <si>
     <t>4404345</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8430/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du65/</t>
   </si>
   <si>
     <t>4404346</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8431/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du80/</t>
   </si>
   <si>
     <t>4404347</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8432/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du100/</t>
   </si>
   <si>
     <t>4404348</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8433/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du125/</t>
   </si>
   <si>
     <t>4404349</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8434/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du150/</t>
   </si>
   <si>
     <t>4404350</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8435/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du200/</t>
   </si>
   <si>
     <t>4404351</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8436/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du250/</t>
   </si>
   <si>
     <t>4404352</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) КНР, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8437/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du300/</t>
   </si>
   <si>
     <t>4404353</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8438/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du50/</t>
   </si>
   <si>
     <t>4404354</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8439/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du65/</t>
   </si>
   <si>
     <t>4404355</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8440/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du80/</t>
   </si>
   <si>
     <t>4404356</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8441/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du100/</t>
   </si>
   <si>
     <t>4404357</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8442/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du150/</t>
   </si>
   <si>
     <t>4404358</t>
   </si>
   <si>
     <t>Фильтр магнитомеханический фланцевый (ФМФ) Водоприбор, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8443/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du200/</t>
   </si>
   <si>
     <t>Клапаны обратные</t>
   </si>
   <si>
     <t>Клапаны обратные муфтовые латунные</t>
   </si>
   <si>
     <t>4404683</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8725/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du15/</t>
   </si>
   <si>
     <t>4404684</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8726/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du20/</t>
   </si>
   <si>
     <t>4404685</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8727/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du25/</t>
   </si>
   <si>
     <t>4404686</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8728/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du32/</t>
   </si>
   <si>
     <t>4404687</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8729/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du40/</t>
   </si>
   <si>
     <t>4404688</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8730/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du50/</t>
   </si>
   <si>
     <t>9940325</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SEAGULL Т 80С, Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11234/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-t-80s-pn10-du15/</t>
   </si>
   <si>
     <t>9940326</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SEAGULL Т 80С, Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11235/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-t-80s-pn10-du20/</t>
   </si>
   <si>
     <t>6100710</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11236/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du15/</t>
   </si>
   <si>
     <t>6100711</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11237/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du20/</t>
   </si>
   <si>
     <t>6100712</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11238/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du25/</t>
   </si>
   <si>
     <t>6100713</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11239/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du32/</t>
   </si>
   <si>
     <t>6100714</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11240/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du40/</t>
   </si>
   <si>
     <t>6100715</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11241/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du50/</t>
   </si>
   <si>
     <t>6100716</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11242/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du65/</t>
   </si>
   <si>
     <t>6100717</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11243/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du80/</t>
   </si>
   <si>
     <t>6100718</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SGL Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11244/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du100/</t>
   </si>
   <si>
     <t>9940327</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SEAGULL с лат. золотником, Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11245/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du15/</t>
   </si>
   <si>
     <t>9940328</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SEAGULL с лат. золотником, Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11246/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du20/</t>
   </si>
   <si>
     <t>9940329</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый пружинный SEAGULL с лат. золотником, Ру-10, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11247/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du25/</t>
   </si>
   <si>
     <t>6100719</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11248/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du15/</t>
   </si>
   <si>
     <t>6100720</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11249/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du20/</t>
   </si>
   <si>
     <t>6100721</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11250/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du25/</t>
   </si>
   <si>
     <t>6100722</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11251/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du32/</t>
   </si>
   <si>
     <t>6100723</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11252/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du40/</t>
   </si>
   <si>
     <t>6100724</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11253/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du50/</t>
   </si>
   <si>
     <t>6100725</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11254/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du65/</t>
   </si>
   <si>
     <t>6100726</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11255/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du80/</t>
   </si>
   <si>
     <t>6100727</t>
   </si>
   <si>
     <t>Клапан обратный латунный муфтовый поворотный, прямоточный SGL Ру-16, Т 80С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11256/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du100/</t>
   </si>
   <si>
     <t>Клапаны обратные межфланцевые поворотные 19ч21бр</t>
   </si>
   <si>
     <t>4404689</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8731/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du50/</t>
   </si>
   <si>
     <t>4404690</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8732/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du80/</t>
   </si>
   <si>
     <t>4404691</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8733/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du100/</t>
   </si>
   <si>
     <t>4404692</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8734/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du150/</t>
   </si>
   <si>
     <t>4404693</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8735/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du200/</t>
   </si>
   <si>
     <t>4404694</t>
   </si>
   <si>
     <t>Клапан обратный дисковый межфланцевый поворотный 19ч21бр, Ру-16, Т-225 С, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8736/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du250/</t>
   </si>
   <si>
     <t>Клапаны обратные двухдисковые межфланцевые ЗОЧ 16</t>
   </si>
   <si>
     <t>4404695</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8737/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du40/</t>
   </si>
   <si>
     <t>4404696</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8738/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du50/</t>
   </si>
   <si>
     <t>4404697</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8739/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du65/</t>
   </si>
   <si>
     <t>4404698</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8740/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du80/</t>
   </si>
   <si>
     <t>4404699</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8741/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du100/</t>
   </si>
   <si>
     <t>4404700</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8742/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du125/</t>
   </si>
   <si>
     <t>4404701</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8743/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du150/</t>
   </si>
   <si>
     <t>4404702</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8744/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du200/</t>
   </si>
   <si>
     <t>4404703</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8745/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du250/</t>
   </si>
   <si>
     <t>4404704</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8746/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du300/</t>
   </si>
   <si>
     <t>4404705</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый ЗОЧ 16, Ру-16, Т-120 С, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8747/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du400/</t>
   </si>
   <si>
     <t>9940330</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11257/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du50/</t>
   </si>
   <si>
     <t>9940331</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11258/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du65/</t>
   </si>
   <si>
     <t>9940332</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11259/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du80/</t>
   </si>
   <si>
     <t>9940333</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11260/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du100/</t>
   </si>
   <si>
     <t>9940334</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11261/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du125/</t>
   </si>
   <si>
     <t>9940335</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11262/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du150/</t>
   </si>
   <si>
     <t>9940336</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11263/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du200/</t>
   </si>
   <si>
     <t>9940337</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11264/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du250/</t>
   </si>
   <si>
     <t>9940338</t>
   </si>
   <si>
     <t>Клапан обратный двухдисковый межфланцевый SEAGULL, Ру-16, Т-120 С, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11265/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du300/</t>
   </si>
   <si>
     <t>Клапаны обратные подъемные фланцевые 16кч9п</t>
   </si>
   <si>
     <t>4404706</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16кч9п, Ру-25, Т-225 С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8748/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du32/</t>
   </si>
   <si>
     <t>4404707</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16кч9п, Ру-25, Т-225 С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8749/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du40/</t>
   </si>
   <si>
     <t>4404708</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16кч9п, Ру-25, Т-225 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8750/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du50/</t>
   </si>
   <si>
     <t>4404709</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16кч9п, Ру-25, Т-225 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8751/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du65/</t>
   </si>
   <si>
     <t>4404710</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16кч9п, Ру-25, Т-225 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8752/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du80/</t>
   </si>
   <si>
     <t>Клапаны обратные подъемные фланцевые 16кч6п</t>
   </si>
   <si>
     <t>4404711</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8753/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du32/</t>
   </si>
   <si>
     <t>4404712</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8754/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du40/</t>
   </si>
   <si>
     <t>4404713</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8755/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du50/</t>
   </si>
   <si>
     <t>4404714</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8756/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du65/</t>
   </si>
   <si>
     <t>4404715</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8757/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du80/</t>
   </si>
   <si>
     <t>4404716</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8758/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du100/</t>
   </si>
   <si>
     <t>4404717</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8759/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du150/</t>
   </si>
   <si>
     <t>4404718</t>
   </si>
   <si>
     <t>Клапан обратный подъемный фланцевый 16ч6п, Ру-16, Т-225 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8760/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du200/</t>
   </si>
   <si>
     <t>Клапаны обратные приемные с сеткой фланцевые 16ч42р</t>
   </si>
   <si>
     <t>4404719</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8761/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du50/</t>
   </si>
   <si>
     <t>4404720</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8762/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du80/</t>
   </si>
   <si>
     <t>4404721</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8763/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du100/</t>
   </si>
   <si>
     <t>4404722</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8764/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du150/</t>
   </si>
   <si>
     <t>4404723</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8765/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du200/</t>
   </si>
   <si>
     <t>4404724</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8766/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du250/</t>
   </si>
   <si>
     <t>4404725</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8767/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du300/</t>
   </si>
   <si>
     <t>4404726</t>
   </si>
   <si>
     <t>Клапан обратный приемный с сеткой фланцевый 16ч42р Ру-25, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8768/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du400/</t>
   </si>
   <si>
     <t>Клапаны предохранительные пружинные стальные 17с28нж</t>
   </si>
   <si>
     <t>4404727</t>
   </si>
   <si>
     <t>Клапан предохранительный пружинный 17с28нж, Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/predohranitrlnye-pruzhinnye-17s28/8769/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-predohranitelnye-pruzhinnye-stalnye-17s28nzh/klapan-predohranitelnyj-pruzhinnyj-17s28nzh-pn16-du50/</t>
   </si>
   <si>
     <t>4404728</t>
   </si>
   <si>
     <t>Клапан предохранительный пружинный 17с28нж, Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/predohranitrlnye-pruzhinnye-17s28/8770/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-predohranitelnye-pruzhinnye-stalnye-17s28nzh/klapan-predohranitelnyj-pruzhinnyj-17s28nzh-pn16-du80/</t>
   </si>
   <si>
     <t>Клапаны регулирующие чугунные с электроприводом</t>
   </si>
   <si>
     <t>4404729</t>
   </si>
   <si>
     <t>Клапан чугунный регулирующий двухседельный с ЭИМ, 25ч940нж, Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8771/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du25/</t>
   </si>
   <si>
     <t>4404730</t>
   </si>
   <si>
     <t>Клапан чугунный регулирующий двухседельный с ЭИМ, 25ч940нж, Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8772/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du40/</t>
   </si>
   <si>
     <t>4404731</t>
   </si>
   <si>
     <t>Клапан чугунный регулирующий двухседельный с ЭИМ, 25ч940нж, Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8773/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du50/</t>
   </si>
   <si>
     <t>4404732</t>
   </si>
   <si>
     <t>Клапан чугунный регулирующий двухседельный с ЭИМ, 25ч940нж, Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8774/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du80/</t>
   </si>
   <si>
     <t>4404733</t>
   </si>
   <si>
     <t>Клапан чугунный регулирующий односедельный с ЭИМ, 25ч945п, 25ч945нж, 25ч945бр Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8775/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-odnosedelnyj-s-eim-25ch945p-25ch945nzh/</t>
   </si>
   <si>
     <t>Конденсатоотводчики термодинамические</t>
   </si>
   <si>
     <t>4404734</t>
   </si>
   <si>
     <t>Конденсатоотводчик термодинамический под приварку 45с15нж1, Ру-4, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8776/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du15/</t>
   </si>
   <si>
     <t>4404735</t>
   </si>
   <si>
     <t>Конденсатоотводчик термодинамический под приварку 45с15нж1, Ру-4, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8777/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du20/</t>
   </si>
   <si>
     <t>4404736</t>
   </si>
   <si>
     <t>Конденсатоотводчик термодинамический под приварку 45с15нж1, Ру-4, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8778/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du25/</t>
   </si>
   <si>
     <t>Задвижки стальные фланцевые</t>
   </si>
   <si>
     <t>4404389</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8444/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du150-pn16/</t>
   </si>
   <si>
     <t>4404390</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8445/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du200-pn16/</t>
   </si>
   <si>
     <t>4404391</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8446/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du250-pn16/</t>
   </si>
   <si>
     <t>4404392</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8447/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du300-pn16/</t>
   </si>
   <si>
     <t>4404393</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-400 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8448/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du400-pn16/</t>
   </si>
   <si>
     <t>4404394</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар) Ду-500 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8449/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du500-pn16/</t>
   </si>
   <si>
     <t>4404403</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8450/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du50-pn16/</t>
   </si>
   <si>
     <t>4404404</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8451/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du80-pn16/</t>
   </si>
   <si>
     <t>4404405</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8452/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du100/</t>
   </si>
   <si>
     <t>4404398</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-125 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8453/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du125/</t>
   </si>
   <si>
     <t>4404407</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8454/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du150/</t>
   </si>
   <si>
     <t>4404408</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8455/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du200/</t>
   </si>
   <si>
     <t>4404401</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8456/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du250/</t>
   </si>
   <si>
     <t>4404402</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8457/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du300/</t>
   </si>
   <si>
     <t>4404411</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (вода, пар, нефть) Ду-400 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8458/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du400/</t>
   </si>
   <si>
     <t>4404412</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8459/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du50-pn16/</t>
   </si>
   <si>
     <t>4404413</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8460/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du80-pn16/</t>
   </si>
   <si>
     <t>4404414</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8461/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du100/</t>
   </si>
   <si>
     <t>4404415</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8462/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du150/</t>
   </si>
   <si>
     <t>4404416</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8463/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du200/</t>
   </si>
   <si>
     <t>4404417</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8464/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du250/</t>
   </si>
   <si>
     <t>4404418</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, ЗКЛ2-16 (природный газ) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8465/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du300/</t>
   </si>
   <si>
     <t>4404419</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8466/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du50/</t>
   </si>
   <si>
     <t>4404420</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8467/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du80/</t>
   </si>
   <si>
     <t>4404421</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8468/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du100/</t>
   </si>
   <si>
     <t>4404422</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8469/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du150/</t>
   </si>
   <si>
     <t>4404423</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8470/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du200/</t>
   </si>
   <si>
     <t>4404424</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8471/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du250/</t>
   </si>
   <si>
     <t>4404425</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-25 (вода, пар, нефть)  Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8472/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du300/</t>
   </si>
   <si>
     <t>4404426</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8473/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du50/</t>
   </si>
   <si>
     <t>4404427</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8474/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du80/</t>
   </si>
   <si>
     <t>4404428</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8475/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du100/</t>
   </si>
   <si>
     <t>4404429</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8476/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du150/</t>
   </si>
   <si>
     <t>4404430</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8477/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du200/</t>
   </si>
   <si>
     <t>4404431</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с64нж Ру-40 (вода, пар, нефть)  Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8478/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du250/</t>
   </si>
   <si>
     <t>4404432</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8479/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du50-pn16/</t>
   </si>
   <si>
     <t>4404433</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8480/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du80-pn16/</t>
   </si>
   <si>
     <t>4404434</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8481/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du100-pn16/</t>
   </si>
   <si>
     <t>4404435</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8482/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du150-pn16/</t>
   </si>
   <si>
     <t>4404436</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8483/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du200-pn16/</t>
   </si>
   <si>
     <t>4404437</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8484/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du250-pn16/</t>
   </si>
   <si>
     <t>4404438</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая под электропривод 30с941нж Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8485/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du300-pn16/</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду- 50 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du50-pn16/</t>
+  </si>
+  <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду- 80 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du80-pn16/</t>
+  </si>
+  <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-100 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du100-pn16/</t>
+  </si>
+  <si>
     <t>4404406</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-125 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du125-pn16/</t>
+  </si>
+  <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-150 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du150-pn16/</t>
+  </si>
+  <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-200 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du200-pn16/</t>
+  </si>
+  <si>
     <t>4404410</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-300 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du300-pn16/</t>
+  </si>
+  <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, МЗТА (вода, пар, нефть) Ду-400 Ру-16</t>
   </si>
   <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du400-pn16/</t>
+  </si>
+  <si>
     <t>6100658</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11158/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du50-pn16/</t>
   </si>
   <si>
     <t>6100659</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11159/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du80-pn16/</t>
   </si>
   <si>
     <t>6100660</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11160/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du100-pn16/</t>
   </si>
   <si>
     <t>6100661</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-125 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11161/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du125-pn16/</t>
   </si>
   <si>
     <t>6100662</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11162/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du150-pn16/</t>
   </si>
   <si>
     <t>6100663</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11163/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du200-pn16/</t>
   </si>
   <si>
     <t>6100664</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11164/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du250-pn16/</t>
   </si>
   <si>
     <t>6100665</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11165/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du300-pn16/</t>
   </si>
   <si>
     <t>6100666</t>
   </si>
   <si>
     <t>Задвижка стальная клиновая фланцевая 30с41нж, КНР (вода, пар, нефть) Ду-400 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11166/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du400-pn16/</t>
   </si>
   <si>
     <t>6100667</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая 30с64нж Ру-40 (вода, пар, нефть) Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11167/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du50/</t>
   </si>
   <si>
     <t>6100668</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая 30с64нж Ру-40 (вода, пар, нефть) Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11168/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du80/</t>
   </si>
   <si>
     <t>6100669</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая 30с64нж Ру-40 (вода, пар, нефть) Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11169/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du100/</t>
   </si>
   <si>
     <t>6100670</t>
   </si>
   <si>
     <t>Задвижка стальная фланцевая 30с64нж Ру-40 (вода, пар, нефть) Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11170/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du150/</t>
   </si>
   <si>
     <t>Задвижки чугунные фланцевые</t>
   </si>
   <si>
     <t>4404480</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8486/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du50/</t>
   </si>
   <si>
     <t>4404481</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8487/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du80/</t>
   </si>
   <si>
     <t>4404482</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8488/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du100/</t>
   </si>
   <si>
     <t>4404483</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8489/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du125/</t>
   </si>
   <si>
     <t>4404484</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8490/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du150/</t>
   </si>
   <si>
     <t>4404485</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8491/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du200/</t>
   </si>
   <si>
     <t>4404486</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8492/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du250/</t>
   </si>
   <si>
     <t>4404487</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч6бр/31ч6бр Ру-10, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8493/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du300/</t>
   </si>
   <si>
     <t>4404439</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8494/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du50/</t>
   </si>
   <si>
     <t>4404440</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8495/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du80/</t>
   </si>
   <si>
     <t>4404441</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8496/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du100/</t>
   </si>
   <si>
     <t>4404442</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8497/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du150/</t>
   </si>
   <si>
     <t>4404443</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8498/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du200/</t>
   </si>
   <si>
     <t>4404444</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8499/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du250/</t>
   </si>
   <si>
     <t>4404445</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВ) Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8500/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du300/</t>
   </si>
   <si>
     <t>4404446</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВГ) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8501/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du50/</t>
   </si>
   <si>
     <t>4404447</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВГ) Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8502/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du80/</t>
   </si>
   <si>
     <t>4404448</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МЗВГ) Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8503/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du100/</t>
   </si>
   <si>
     <t>4404449</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МГС) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8504/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du50/</t>
   </si>
   <si>
     <t>4404450</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МГС) Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8505/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du80/</t>
   </si>
   <si>
     <t>4404451</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (МГС) Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8506/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du100/</t>
   </si>
   <si>
     <t>4404452</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8507/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du50/</t>
   </si>
   <si>
     <t>4404453</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8508/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du65/</t>
   </si>
   <si>
     <t>4404454</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8509/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du80/</t>
   </si>
   <si>
     <t>4404455</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8510/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du100/</t>
   </si>
   <si>
     <t>4404456</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8511/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du125/</t>
   </si>
   <si>
     <t>4404457</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8512/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du150/</t>
   </si>
   <si>
     <t>4404458</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8513/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du200/</t>
   </si>
   <si>
     <t>4404459</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8514/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du250/</t>
   </si>
   <si>
     <t>4404460</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8515/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du300/</t>
   </si>
   <si>
     <t>4404461</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8516/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du400/</t>
   </si>
   <si>
     <t>4404462</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8517/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du500/</t>
   </si>
   <si>
     <t>4404463</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру-16, Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8518/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du600/</t>
   </si>
   <si>
     <t>4404464</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8519/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du200/</t>
   </si>
   <si>
     <t>4404465</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8520/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du250/</t>
   </si>
   <si>
     <t>4404466</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8521/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du300/</t>
   </si>
   <si>
     <t>4404467</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8522/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du400/</t>
   </si>
   <si>
     <t>4404468</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8523/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du500/</t>
   </si>
   <si>
     <t>4404469</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8524/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du600/</t>
   </si>
   <si>
     <t>4404499</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч7бк, 31ч17бк1 (природный, топливный газ) Ру-6, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8525/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj/</t>
   </si>
   <si>
     <t>4404500</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч7бк, 31ч17бк1 (природный, топливный газ) Ру-6, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8526/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-2/</t>
   </si>
   <si>
     <t>4404501</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч7бк, 31ч17бк1 (природный, топливный газ) Ру-6, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8527/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-3/</t>
   </si>
   <si>
     <t>4404502</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч7бк, 31ч17бк1 (природный, топливный газ) Ру-6, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8528/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-4/</t>
   </si>
   <si>
     <t>4404503</t>
   </si>
   <si>
     <t>Задвижка чугунная клиновая фланцевая 30ч7бк, 31ч17бк1 (природный, топливный газ) Ру-6, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8529/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-5/</t>
   </si>
   <si>
     <t>4404470</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная (шиберная) фланцевая 30ч6бр (вода, пар), Ду- 50 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8530/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du50/</t>
   </si>
   <si>
     <t>4404488</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8530/?sku=8573</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du50/?sku=8573</t>
   </si>
   <si>
     <t>4404471</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная (шиберная) фланцевая 30ч6бр (вода, пар), Ду- 80 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8531/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du80/</t>
   </si>
   <si>
     <t>4404489</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8531/?sku=8574</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du80/?sku=8574</t>
   </si>
   <si>
     <t>4404472</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная (шиберная) фланцевая 30ч6бр (вода, пар), Ду-100 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8532/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du100/</t>
   </si>
   <si>
     <t>4404490</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8532/?sku=8575</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du100/?sku=8575</t>
   </si>
   <si>
     <t>4404473</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная (шиберная) фланцевая 30ч6бр (вода, пар), Ду-125 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8533/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du125/</t>
   </si>
   <si>
     <t>4404474</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-150 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8534/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10/</t>
   </si>
   <si>
     <t>4404491</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8534/?sku=8576</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10/?sku=8576</t>
   </si>
   <si>
     <t>4404475</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-200 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8535/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du200-pn10/</t>
   </si>
   <si>
     <t>4404492</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8535/?sku=8577</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du200-pn10/?sku=8577</t>
   </si>
   <si>
     <t>4404476</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-250 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8536/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du250-pn10/</t>
   </si>
   <si>
     <t>4404477</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-300 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8537/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du300-pn10/</t>
   </si>
   <si>
     <t>4404478</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-400 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8538/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du400-pn10/</t>
   </si>
   <si>
     <t>4404479</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-500 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8539/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du500-pn10/</t>
   </si>
   <si>
     <t>4404493</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч73бр (аналог 30ч6бр) (вода, пар), Ду-400 Ру-10</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8540/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch73br-analog-30ch6br-voda-par/</t>
   </si>
   <si>
     <t>4404494</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду- 50 Ру-10/16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8541/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du50-pn10-16/</t>
   </si>
   <si>
     <t>4404495</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду- 80 Ру-10/16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8542/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du80-pn10-16/</t>
   </si>
   <si>
     <t>4404496</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-100 Ру-10/16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8543/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du100-pn10-16/</t>
   </si>
   <si>
     <t>4404497</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная фланцевая 30ч6бр (вода, пар), Ду-150 Ру-10/16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8544/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10-16/</t>
   </si>
   <si>
     <t>4404498</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная с невыдвижным шпинделем 30ч15бр Ру-10, Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8545/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-s-nevydvizhnym-shpindelem-30ch15br-pn10-du500/</t>
   </si>
   <si>
     <t>4404504</t>
   </si>
   <si>
     <t>Задвижка МТР чугунная параллельная 30ч3бр Ру-10, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8546/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-mtr-chugunnaya-parallelnaya-30ch3br-pn10-du400/</t>
   </si>
   <si>
     <t>4404505</t>
   </si>
   <si>
     <t>Задвижка МТР чугунная параллельная 30ч3бр Ру-10, Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8547/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-mtr-chugunnaya-parallelnaya-30ch3br-pn10-du600/</t>
   </si>
   <si>
     <t>4404506</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8548/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du50/</t>
   </si>
   <si>
     <t>4404507</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8549/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du80/</t>
   </si>
   <si>
     <t>4404508</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8550/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du100/</t>
   </si>
   <si>
     <t>4404509</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8551/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du125/</t>
   </si>
   <si>
     <t>4404510</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8552/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du150/</t>
   </si>
   <si>
     <t>4404511</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8553/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du200/</t>
   </si>
   <si>
     <t>4404512</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8554/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du250/</t>
   </si>
   <si>
     <t>4404513</t>
   </si>
   <si>
     <t>Задвижка чугунная фланцевая 30ч906бр/31ч917бр под эл.привод, Ру-10, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8555/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du400/</t>
   </si>
   <si>
     <t>6100331</t>
   </si>
   <si>
     <t>Задвижка чугунная параллельная (шиберная) фланцевая 30ч6бр (вода, пар), Ду-200 Ру-10/16</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11171/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du200/</t>
   </si>
   <si>
     <t>9940311</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р Ру -10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11172/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du150/</t>
   </si>
   <si>
     <t>9940312</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11173/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du200/</t>
   </si>
   <si>
     <t>9940313</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11174/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du250/</t>
   </si>
   <si>
     <t>9940314</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11175/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du300/</t>
   </si>
   <si>
     <t>9940315</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11176/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du400/</t>
   </si>
   <si>
     <t>9940316</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11177/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du500/</t>
   </si>
   <si>
     <t>9940317</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-10, Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11178/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du600/</t>
   </si>
   <si>
     <t>6100671</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11179/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du50/</t>
   </si>
   <si>
     <t>6100672</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11180/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du65/</t>
   </si>
   <si>
     <t>6100673</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11181/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du80/</t>
   </si>
   <si>
     <t>6100674</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11182/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du100/</t>
   </si>
   <si>
     <t>6100675</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11183/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du125/</t>
   </si>
   <si>
     <t>6100676</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11184/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du150/</t>
   </si>
   <si>
     <t>6100677</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11185/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du200/</t>
   </si>
   <si>
     <t>6100678</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11186/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du250/</t>
   </si>
   <si>
     <t>6100679</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11187/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du300/</t>
   </si>
   <si>
     <t>6100680</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11188/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du400/</t>
   </si>
   <si>
     <t>6100681</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11189/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du500/</t>
   </si>
   <si>
     <t>6100682</t>
   </si>
   <si>
     <t>Задвижка чугунная с обрезиненным клином фланцевая 30ч39р (РФ) Ру-16, Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11190/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du600/</t>
   </si>
   <si>
     <t>Электроприводы для задвижек многооборотные</t>
   </si>
   <si>
     <t>4404514</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-А. 70/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8556/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-70-24/</t>
   </si>
   <si>
     <t>4404515</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-А. 100/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8557/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-100-24/</t>
   </si>
   <si>
     <t>4404516</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-А. 150/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8558/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-150-24/</t>
   </si>
   <si>
     <t>4404517</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-Б. 200/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8559/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-b-200-24/</t>
   </si>
   <si>
     <t>4404518</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-Б. 300/36</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8560/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-b-300-36/</t>
   </si>
   <si>
     <t>4404519</t>
   </si>
   <si>
     <t>Электропривод многооборотный ГЗ-В. 600/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8561/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-v-600-24/</t>
   </si>
   <si>
     <t>4404520</t>
   </si>
   <si>
     <t>Электропривод взрывозащищенный ГЗ-ВА. 70/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8562/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-va-70-24/</t>
   </si>
   <si>
     <t>4404521</t>
   </si>
   <si>
     <t>Электропривод взрывозащищенный ГЗ-ВА. 150/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8563/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-va-150-24/</t>
   </si>
   <si>
     <t>4404522</t>
   </si>
   <si>
     <t>Электропривод взрывозащищенный ГЗ-ВБ. 200/24</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8564/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-vb-200-24/</t>
   </si>
   <si>
     <t>4404523</t>
   </si>
   <si>
     <t>Электропривод ПЭМ-А03 (Ялби.4213.12.014-03)</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8565/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-a03-yalbi-4213-12-014-03/</t>
   </si>
   <si>
     <t>4404524</t>
   </si>
   <si>
     <t>Электропривод ПЭМ-А11 (Ялби 4213.12.014-11)</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8566/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-a11-yalbi-4213-12-014-11/</t>
   </si>
   <si>
     <t>4404525</t>
   </si>
   <si>
     <t>Электропривод ПЭМ-Б07 (Ялби 4213.12.017-13)</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8567/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-b07-yalbi-4213-12-017-13/</t>
   </si>
   <si>
     <t>4404526</t>
   </si>
   <si>
     <t>Электропривод РП-А01</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8568/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-a01/</t>
   </si>
   <si>
     <t>4404527</t>
   </si>
   <si>
     <t>Электропривод РП-А02</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8569/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-a02/</t>
   </si>
   <si>
     <t>4404528</t>
   </si>
   <si>
     <t>Электропривод РП-Б01</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8570/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b01/</t>
   </si>
   <si>
     <t>4404529</t>
   </si>
   <si>
     <t>Электропривод РП-Б02-1 (для Ду200)</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8571/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b02-1-dlya-du200/</t>
   </si>
   <si>
     <t>4404530</t>
   </si>
   <si>
     <t>Электропривод РП-Б02-2 (для Ду250,300)</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8572/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b02-2-dlya-du250-300/</t>
   </si>
   <si>
     <t>4404531</t>
   </si>
   <si>
     <t>Электропривод РП-Б03</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8573/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b03/</t>
   </si>
   <si>
     <t>4404532</t>
   </si>
   <si>
     <t>Электропривод РП-Б04</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8574/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b04/</t>
   </si>
   <si>
     <t>4404533</t>
   </si>
   <si>
     <t>Выключатель путевой ВП-4М-2 для электропривода типа РП-А</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8575/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/vyklyuchatel-putevoj-vp-4m-2-dlya-elektroprivoda-tipa-rp-a/</t>
   </si>
   <si>
     <t>4404534</t>
   </si>
   <si>
     <t>Выключатель путевой ВП-4М-3 для электропривода типа РП-Б</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8576/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/vyklyuchatel-putevoj-vp-4m-3-dlya-elektroprivoda-tipa-rp-b/</t>
   </si>
   <si>
     <t>Затворы чугунные поворотные дисковые</t>
   </si>
   <si>
     <t>4404535</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8577/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du32/</t>
   </si>
   <si>
     <t>4404536</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8578/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du40/</t>
   </si>
   <si>
     <t>4404537</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8579/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du50/</t>
   </si>
   <si>
     <t>4404538</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8580/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du65/</t>
   </si>
   <si>
     <t>4404539</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8581/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du80/</t>
   </si>
   <si>
     <t>4404540</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8582/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du100/</t>
   </si>
   <si>
     <t>4404541</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8583/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du125/</t>
   </si>
   <si>
     <t>4404542</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8584/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du150/</t>
   </si>
   <si>
     <t>4404543</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-200 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8585/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du200-s-golym/</t>
   </si>
   <si>
     <t>4404544</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-250 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8586/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du250-s-golym/</t>
   </si>
   <si>
     <t>4404545</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-300 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8587/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du300-s-golym/</t>
   </si>
   <si>
     <t>4404546</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-400 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8588/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du400-s-golym/</t>
   </si>
   <si>
     <t>4404547</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - нерж.) EPDM, Ру-16, Т 130С, Ду-500 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8589/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du500-s-golym/</t>
   </si>
   <si>
     <t>4404548</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8590/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du32/</t>
   </si>
   <si>
     <t>4404549</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8591/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du40/</t>
   </si>
   <si>
     <t>4404550</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8592/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du50/</t>
   </si>
   <si>
     <t>4404551</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8593/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du65/</t>
   </si>
   <si>
     <t>4404552</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8594/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du80/</t>
   </si>
   <si>
     <t>4404553</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8595/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du100/</t>
   </si>
   <si>
     <t>4404554</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8596/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du125/</t>
   </si>
   <si>
     <t>4404555</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8597/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du150/</t>
   </si>
   <si>
     <t>4404556</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-200 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8598/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du200-s-golym/</t>
   </si>
   <si>
     <t>4404557</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-250 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8599/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du250-s-golym/</t>
   </si>
   <si>
     <t>4404558</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-300 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8600/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du300-s-golym/</t>
   </si>
   <si>
     <t>4404559</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-400 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8601/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du400-s-golym/</t>
   </si>
   <si>
     <t>4404560</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-500 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8602/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du500-s-golym/</t>
   </si>
   <si>
     <t>4404561</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-600 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8603/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du600-s-golym/</t>
   </si>
   <si>
     <t>4404562</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16, Т 130С, Ду-800 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8604/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du800-s-golym/</t>
   </si>
   <si>
     <t>4404563</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8605/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du32/</t>
   </si>
   <si>
     <t>4404564</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8606/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du40/</t>
   </si>
   <si>
     <t>4404565</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8607/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du50/</t>
   </si>
   <si>
     <t>4404566</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8608/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du65/</t>
   </si>
   <si>
     <t>4404567</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8609/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du80/</t>
   </si>
   <si>
     <t>4404568</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8610/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du100/</t>
   </si>
   <si>
     <t>4404569</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8611/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du125/</t>
   </si>
   <si>
     <t>4404570</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8612/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du150/</t>
   </si>
   <si>
     <t>4404571</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-200 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8613/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du200-s-golym/</t>
   </si>
   <si>
     <t>4404572</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-250 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8614/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du250-s-golym/</t>
   </si>
   <si>
     <t>4404573</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-300 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8615/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du300-s-golym/</t>
   </si>
   <si>
     <t>4404574</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-400 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8616/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du400-s-golym/</t>
   </si>
   <si>
     <t>4404575</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-500 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8617/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du500-s-golym/</t>
   </si>
   <si>
     <t>4404576</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-600 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8618/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du600-s-golym/</t>
   </si>
   <si>
     <t>4404577</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) NBR, Ру-16, Т 130С, Ду-800 с голым штоком</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8619/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du800-s-golym/</t>
   </si>
   <si>
     <t>4404578</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8620/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du32/</t>
   </si>
   <si>
     <t>4404579</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8621/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du40/</t>
   </si>
   <si>
     <t>4404580</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8622/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du50/</t>
   </si>
   <si>
     <t>4404581</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8623/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du65/</t>
   </si>
   <si>
     <t>4404582</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8624/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du80/</t>
   </si>
   <si>
     <t>4404583</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8625/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du100/</t>
   </si>
   <si>
     <t>4404584</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8626/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du125/</t>
   </si>
   <si>
     <t>4404585</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8627/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du150/</t>
   </si>
   <si>
     <t>4404586</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8628/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du200/</t>
   </si>
   <si>
     <t>4404587</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM, Ру-16 Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8629/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du250/</t>
   </si>
   <si>
     <t>6100332</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM с редуктором, Ру-16 Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11191/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du300/</t>
   </si>
   <si>
     <t>6100333</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM с редуктором, Ру-16 Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11192/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du400/</t>
   </si>
   <si>
     <t>6100334</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM с редуктором, Ру-16 Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11193/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du500/</t>
   </si>
   <si>
     <t>6100335</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый (диск - чуг.) EPDM с редуктором, Ру-16 Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11194/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du600/</t>
   </si>
   <si>
     <t>6100683</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11195/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du40/</t>
   </si>
   <si>
     <t>6100684</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11196/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du50/</t>
   </si>
   <si>
     <t>6100685</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11197/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du65/</t>
   </si>
   <si>
     <t>6100686</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11198/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du80/</t>
   </si>
   <si>
     <t>6100687</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11199/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du100/</t>
   </si>
   <si>
     <t>6100688</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11200/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du125/</t>
   </si>
   <si>
     <t>6100689</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11201/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du150/</t>
   </si>
   <si>
     <t>6100690</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11202/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du200/</t>
   </si>
   <si>
     <t>6100691</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM, Ру-16 Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11203/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du250/</t>
   </si>
   <si>
     <t>6100692</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM с редуктором, Ру-16 Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11204/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du300/</t>
   </si>
   <si>
     <t>6100693</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM с редуктором, Ру-16 Ду-350</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11205/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du350/</t>
   </si>
   <si>
     <t>6100694</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM с редуктором, Ру-16 Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11206/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du400/</t>
   </si>
   <si>
     <t>6100695</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM с редуктором, Ру-16 Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11207/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du500/</t>
   </si>
   <si>
     <t>6100696</t>
   </si>
   <si>
     <t>Затвор чугунный поворотный дисковый PR (диск - чуг.) EPDM с редуктором, Ру-16 Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11208/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du600/</t>
   </si>
   <si>
     <t>Редукторы для затворов</t>
   </si>
   <si>
     <t>4404588</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8630/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du50/</t>
   </si>
   <si>
     <t>4404589</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8631/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du65/</t>
   </si>
   <si>
     <t>4404590</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8632/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du80/</t>
   </si>
   <si>
     <t>4404591</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8633/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du100/</t>
   </si>
   <si>
     <t>4404592</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8634/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du125/</t>
   </si>
   <si>
     <t>4404593</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8635/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du150/</t>
   </si>
   <si>
     <t>4404594</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8636/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du200/</t>
   </si>
   <si>
     <t>4404595</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8637/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du250/</t>
   </si>
   <si>
     <t>4404596</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8638/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du300/</t>
   </si>
   <si>
     <t>4404597</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8639/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du400/</t>
   </si>
   <si>
     <t>4404598</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8640/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du500/</t>
   </si>
   <si>
     <t>4404599</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8641/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du600/</t>
   </si>
   <si>
     <t>4404600</t>
   </si>
   <si>
     <t>Редуктор для затвора Ду-800</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8642/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du800/</t>
   </si>
   <si>
     <t>Электроприводы для затворов однооборотные</t>
   </si>
   <si>
     <t>4404601</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(К) - 25/5.5 для затворов Ду50-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8643/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-25-5-5-dlya-zatvorov-du50-65/</t>
   </si>
   <si>
     <t>4404602</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(К) - 25/5.5 для затворов Ду80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8644/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-25-5-5-dlya-zatvorov-du80/</t>
   </si>
   <si>
     <t>4404603</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(К) - 45/11 для затворов Ду100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8645/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-45-11-dlya-zatvorov-du100/</t>
   </si>
   <si>
     <t>4404604</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(М) - 70/5.5 для затворов Ду125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8646/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-70-5-5-dlya-zatvorov-du125/</t>
   </si>
   <si>
     <t>4404605</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(М) - 110/11 для затворов Ду150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8647/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-110-11-dlya-zatvorov-du150/</t>
   </si>
   <si>
     <t>4404606</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8648/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du200/</t>
   </si>
   <si>
     <t>4404607</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8649/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du250/</t>
   </si>
   <si>
     <t>4404608</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8650/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du300/</t>
   </si>
   <si>
     <t>4404609</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду400</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8651/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du400/</t>
   </si>
   <si>
     <t>4404610</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду500</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8652/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du500/</t>
   </si>
   <si>
     <t>4404611</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду600</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8653/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du600/</t>
   </si>
   <si>
     <t>4404612</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ для затворов Ду800</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8654/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du800/</t>
   </si>
   <si>
     <t>6100336</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(К) - 80/21 для затворов Ду125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11209/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-80-21-dlya-zatvorov-du125/</t>
   </si>
   <si>
     <t>6100337</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(М) - 200/14 для затворов Ду200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11210/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-200-14-dlya-zatvorov-du200/</t>
   </si>
   <si>
     <t>6100338</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ(М) - 300/28 для затворов Ду250</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11211/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-300-28-dlya-zatvorov-du250/</t>
   </si>
   <si>
     <t>6100339</t>
   </si>
   <si>
     <t>Электропривод ГЗ-ОФ 630/7,5 для затворов Ду300</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11212/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-630-7-5-dlya-zatvorov-du300/</t>
   </si>
   <si>
     <t>Клапаны запорные (вентили)</t>
   </si>
   <si>
     <t>Вентили муфтовые бронзовые 15б3р 15б1п</t>
   </si>
   <si>
     <t>4404613</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-15 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8655/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du15-bologoe/</t>
   </si>
   <si>
     <t>4404614</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-20 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8656/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du20-bologoe/</t>
   </si>
   <si>
     <t>4404615</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-25 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8657/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du25-bologoe/</t>
   </si>
   <si>
     <t>4404616</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-32 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8658/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du32-bologoe/</t>
   </si>
   <si>
     <t>4404617</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-40 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8659/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du40-bologoe/</t>
   </si>
   <si>
     <t>4404618</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-50 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8660/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du50-bologoe/</t>
   </si>
   <si>
     <t>6100697</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р/э Т +70 С, Ру-10 Ду-20 Бологое</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11213/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-e-t-plus-70-s-pn10-du20-bologoe/</t>
   </si>
   <si>
     <t>6100698</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-15 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11214/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du15-vzza/</t>
   </si>
   <si>
     <t>6100699</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-20 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11215/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du20-vzza/</t>
   </si>
   <si>
     <t>6100700</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-25 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11216/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du25-vzza/</t>
   </si>
   <si>
     <t>6100701</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-32 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11217/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du32-vzza/</t>
   </si>
   <si>
     <t>6100702</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-40 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11218/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du40-vzza/</t>
   </si>
   <si>
     <t>6100703</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б3р Т +70 С, Ру-10 Ду-50 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11219/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du50-vzza/</t>
   </si>
   <si>
     <t>!!Клапаны запорные (вентили) муфтовые 15б1п</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/muftovye-15b1p/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/muftovye-15b1p/</t>
+  </si>
+  <si>
+    <t>4404619</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-15 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du15-bologoe/</t>
+  </si>
+  <si>
+    <t>4404620</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-20 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du20-bologoe/</t>
+  </si>
+  <si>
+    <t>4404621</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-25 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du25-bologoe/</t>
+  </si>
+  <si>
+    <t>4404622</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-32 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du32-bologoe/</t>
+  </si>
+  <si>
+    <t>4404623</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-40 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du40-bologoe/</t>
+  </si>
+  <si>
+    <t>4404624</t>
+  </si>
+  <si>
+    <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +200 С, Ру-16, Ду-50 Бологое</t>
+  </si>
+  <si>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du50-bologoe/</t>
   </si>
   <si>
     <t>6100704</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-15 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11221/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du15-vzza/</t>
   </si>
   <si>
     <t>6100705</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-20 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11222/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du20-vzza/</t>
   </si>
   <si>
     <t>6100706</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-25 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11223/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du25-vzza/</t>
   </si>
   <si>
     <t>6100707</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-32 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11224/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du32-vzza/</t>
   </si>
   <si>
     <t>6100708</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-40 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11225/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du40-vzza/</t>
   </si>
   <si>
     <t>6100709</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15б1п Т +150 С, Ру-16, Ду-50 ВЗЗА</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11226/</t>
-[...56 lines deleted...]
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8666/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du50-vzza/</t>
   </si>
   <si>
     <t>Вентили чугунные муфтовые 15ч8п 15ч18п</t>
   </si>
   <si>
     <t>4404654</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8667/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du15/</t>
   </si>
   <si>
     <t>4404655</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8668/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du20/</t>
   </si>
   <si>
     <t>4404656</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8669/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du25/</t>
   </si>
   <si>
     <t>4404657</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8670/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du32/</t>
   </si>
   <si>
     <t>4404658</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8671/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du40/</t>
   </si>
   <si>
     <t>4404659</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8672/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du50/</t>
   </si>
   <si>
     <t>4404660</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной муфтовый 15ч8п/15ч18п, Ру-16, (вода, пар) Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8673/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du65/</t>
   </si>
   <si>
     <t>Вентили стальные фланцевые 15с22нж</t>
   </si>
   <si>
     <t>4404625</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8674/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du15/</t>
   </si>
   <si>
     <t>4404626</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8675/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du20/</t>
   </si>
   <si>
     <t>4404627</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8676/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du25/</t>
   </si>
   <si>
     <t>4404628</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8677/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du32/</t>
   </si>
   <si>
     <t>4404629</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8678/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du40/</t>
   </si>
   <si>
     <t>4404630</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8679/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du50/</t>
   </si>
   <si>
     <t>4404631</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8680/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du65/</t>
   </si>
   <si>
     <t>4404632</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8681/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du80/</t>
   </si>
   <si>
     <t>4404633</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8682/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du100/</t>
   </si>
   <si>
     <t>4404634</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8683/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du125/</t>
   </si>
   <si>
     <t>4404635</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8684/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du150/</t>
   </si>
   <si>
     <t>4404636</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с22нж, Ру-40, Т-425 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8685/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du200/</t>
   </si>
   <si>
     <t>Вентиль фланцевый из ковкого чугуна 15кч16нж</t>
   </si>
   <si>
     <t>4404644</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16нж Ру-25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8686/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du32/</t>
   </si>
   <si>
     <t>4404645</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16нж Ру-25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8687/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du40/</t>
   </si>
   <si>
     <t>4404646</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16нж Ру-25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8688/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du50/</t>
   </si>
   <si>
     <t>4404647</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16нж Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8689/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du65/</t>
   </si>
   <si>
     <t>4404648</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16нж Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8690/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du80/</t>
   </si>
   <si>
     <t>Вентиль фланцевый ковкий чугун 15кч16п1</t>
   </si>
   <si>
     <t>4404649</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16п1 Ру-25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8691/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du32/</t>
   </si>
   <si>
     <t>4404650</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16п1 Ру-25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8692/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du40/</t>
   </si>
   <si>
     <t>4404651</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16п1 Ру-25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8693/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du50/</t>
   </si>
   <si>
     <t>4404652</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16п1 Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8694/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du65/</t>
   </si>
   <si>
     <t>4404653</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15кч16п1 Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8695/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du80/</t>
   </si>
   <si>
     <t>Вентили чугунные фланцевые 15ч9п 15ч19п</t>
   </si>
   <si>
     <t>4404661</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч9п/15ч19п (вода, пар) Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8696/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du25/</t>
   </si>
   <si>
     <t>4404662</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч9п/15ч19п (вода, пар) Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8697/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du32/</t>
   </si>
   <si>
     <t>4404663</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч9п/15ч19п (вода, пар) Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8698/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du40/</t>
   </si>
   <si>
     <t>4404664</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч9п/15ч19п (вода, пар) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8699/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du50/</t>
   </si>
   <si>
     <t>Вентиль чугунный фланцевый 15ч14п</t>
   </si>
   <si>
     <t>4404665</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8700/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du65/</t>
   </si>
   <si>
     <t>4404666</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8701/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du80/</t>
   </si>
   <si>
     <t>4404667</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8702/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du100/</t>
   </si>
   <si>
     <t>4404668</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8703/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du125/</t>
   </si>
   <si>
     <t>4404669</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8704/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du150/</t>
   </si>
   <si>
     <t>4404670</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15ч14п, Ру-16, Т до +225 С, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8705/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du200/</t>
   </si>
   <si>
     <t>Вентили стальные фланцевые 15с65нж</t>
   </si>
   <si>
     <t>4404671</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8706/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du15/</t>
   </si>
   <si>
     <t>4404672</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8707/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du20/</t>
   </si>
   <si>
     <t>4404673</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8708/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du25/</t>
   </si>
   <si>
     <t>4404674</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8709/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du32/</t>
   </si>
   <si>
     <t>4404675</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8710/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du40/</t>
   </si>
   <si>
     <t>4404676</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8711/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du50/</t>
   </si>
   <si>
     <t>4404677</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8712/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du65/</t>
   </si>
   <si>
     <t>4404678</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8713/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du80/</t>
   </si>
   <si>
     <t>4404679</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8714/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du100/</t>
   </si>
   <si>
     <t>4404680</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8715/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du125/</t>
   </si>
   <si>
     <t>4404681</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8716/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du150/</t>
   </si>
   <si>
     <t>4404682</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной фланцевый 15с65нж, Ру-16, (вода, пар) Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8717/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du200/</t>
   </si>
   <si>
     <t>Вентили стальные высокого давления 15с52нж10</t>
   </si>
   <si>
     <t>4404637</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной с ответными фланцами 15с52нж10, Ру-63, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8718/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du15/</t>
   </si>
   <si>
     <t>4404638</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной с ответными фланцами 15с52нж10, Ру-63, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8719/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du20/</t>
   </si>
   <si>
     <t>4404639</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной с ответными фланцами 15с52нж10, Ру-63, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8720/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du25/</t>
   </si>
   <si>
     <t>4404640</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной с ответными фланцами 15с52нж10, Ру-63, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8721/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du32/</t>
   </si>
   <si>
     <t>4404641</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) проходной с ответными фланцами 15с52нж10, Ру-63, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8722/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du40/</t>
   </si>
   <si>
     <t>Вентили пожарные угловые 15кч11р КПЧ</t>
   </si>
   <si>
     <t>4404642</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой 15кч11р, КПЧ, (вода) Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309/8723/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-uglovye-15kch11r-kpch/klapan-zapornyj-ventil-pozharnyj-uglovoj-15kch11r-kpch-voda-pn16-du50/</t>
   </si>
   <si>
     <t>4404643</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой 15кч11р, КПЧ, (вода) Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309/8724/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-uglovye-15kch11r-kpch/klapan-zapornyj-ventil-pozharnyj-uglovoj-15kch11r-kpch-voda-pn16-du65/</t>
   </si>
   <si>
     <t>Вентили пожарные запорные</t>
   </si>
   <si>
     <t>9940318</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой КПК-2 (аналог 15кч11р), угол 125, Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11227/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpk-2-analog-15kch11r-ugol-125-pn16/</t>
   </si>
   <si>
     <t>9940319</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой КПК-2 (аналог 15кч11р), угол 125, Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11228/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpk-2-analog-15kch11r-ugol-125-pn16-2/</t>
   </si>
   <si>
     <t>9940320</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой КПЛ-1, угол 125, Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11229/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpl-1-ugol-125-pn16-du50/</t>
   </si>
   <si>
     <t>9940321</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой КПЛ-1, угол 125, Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11230/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpl-1-ugol-125-pn16-du65/</t>
   </si>
   <si>
     <t>9940322</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный прямой 15Б3р БАЗ, (вода) Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11231/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-pryamoj-15b3r-baz-voda-pn10-du50/</t>
   </si>
   <si>
     <t>9940323</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный прямой 15Б3р, (вода) Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11232/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-pryamoj-15b3r-voda-pn10-du50/</t>
   </si>
   <si>
     <t>9940324</t>
   </si>
   <si>
     <t>Клапан запорный (вентиль) пожарный угловой 15Б3р, (вода) Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11233/</t>
+    <t>https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-15b3r-voda-pn10-du50/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -5247,62 +5268,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8377/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8378/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8379/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8380/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8381/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8382/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8383/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/flantsevye/8384/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8385/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8386/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8387/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8388/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8389/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8390/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/pod-privarku-privarnye/8391/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8392/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8393/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8394/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8395/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8396/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8397/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8398/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8399/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8401/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8402/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8403/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8404/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8405/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/latunnye-muftovye/8406/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8407/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8408/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8409/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8410/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8411/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8412/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8413/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8414/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8415/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8416/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8417/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8418/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8419/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/flantsevye/8420/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8421/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8422/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/muftovye-fmm/8423/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8424/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8425/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8426/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8427/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8428/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8429/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8430/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8431/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8432/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8433/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8434/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8435/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8436/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8437/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8438/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8439/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8440/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8441/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8442/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/magnitomehanicheskie/flantsevye-fmf/8443/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8725/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8726/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8727/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8728/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8729/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/8730/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11234/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11235/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11236/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11237/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11238/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11239/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11240/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11241/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11242/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11243/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11244/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11245/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11246/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11247/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11248/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11249/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11250/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11251/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11252/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11253/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11254/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11255/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/latunnye-muftovye-pruzhinnye/11256/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8731/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8732/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8733/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8734/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8735/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-povorotnye-19ch21br/8736/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8737/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8738/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8739/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8740/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8741/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8742/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8743/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8744/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8745/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8746/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/8747/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11257/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11258/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11259/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11260/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11261/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11262/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11263/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11264/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/mezhflantsevye-dvuhdiskovye/11265/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8748/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8749/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8750/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8751/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye/8752/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8753/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8754/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8755/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8756/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8757/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8758/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8759/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/flantsevye-podyomnye-16kch6p/8760/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8761/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8762/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8763/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8764/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8765/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8766/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8767/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/priyomnye-s-setkoi/8768/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/predohranitrlnye-pruzhinnye-17s28/8769/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/predohranitrlnye-pruzhinnye-17s28/8770/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8771/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8772/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8773/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8774/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/chugunnye-s-eim/8775/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8776/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8777/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/obratnye/kondensatootvodchiki/8778/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8444/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8445/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8446/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8447/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8448/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8449/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8450/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8451/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8452/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8453/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8454/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8455/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8456/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8457/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8458/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8459/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8460/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8461/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8462/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8463/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8464/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8465/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8466/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8467/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8468/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8469/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8470/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8471/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8472/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8473/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8474/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8476/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8477/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8478/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8479/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8480/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8481/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8482/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8483/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8484/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8485/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8450/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8451/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8452/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8453/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8454/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8455/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8457/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/8458/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11158/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11159/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11160/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11161/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11162/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11163/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11164/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11165/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11166/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11167/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11168/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11169/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30s41nzh/11170/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8486/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8487/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8488/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8489/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8490/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8491/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8492/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8493/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8494/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8496/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8497/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8498/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8499/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8500/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8501/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8502/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8503/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8504/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8505/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8506/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8507/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8508/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8509/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8510/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8511/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8512/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8513/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8514/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8515/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8516/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8517/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8518/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8519/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8520/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8521/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8522/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8523/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8524/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8525/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8526/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8528/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8529/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8530/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8530/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8531/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8531/?sku=8574" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8532/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8532/?sku=8575" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8533/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8534/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8534/?sku=8576" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8535/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8535/?sku=8577" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8536/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8537/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8538/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8539/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8540/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8541/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8542/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8543/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8544/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8545/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8546/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8547/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8548/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8549/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8550/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8551/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8552/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8553/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8554/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/8555/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11171/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11172/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11174/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11175/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11176/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11177/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11178/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11179/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11180/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11181/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11182/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11183/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11184/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11185/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11186/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11187/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11188/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11189/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/30ch6br/11190/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8556/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8557/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8558/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8559/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8560/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8561/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8562/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8563/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8564/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8565/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8566/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8567/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8568/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8569/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8570/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8571/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8572/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8573/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8574/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8575/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-a-b-v-rp/8576/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8577/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8578/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8579/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8580/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8581/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8582/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8583/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8584/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8585/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8586/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8587/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8588/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8589/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8590/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8592/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8593/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8594/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8595/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8596/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8597/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8598/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8599/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8600/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8601/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8602/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8603/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8604/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8605/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8606/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8607/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8608/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8609/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8611/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8615/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8616/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8617/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8618/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8619/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8620/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8621/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8622/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8623/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8624/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8625/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8626/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8627/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8628/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/8629/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11191/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11192/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11193/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11194/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11195/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11196/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11197/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11198/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11199/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11200/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11201/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11202/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11203/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11204/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11205/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11206/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11207/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/chugunnye-povorotnye-diskovye/11208/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8630/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8631/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8632/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8633/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8634/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8635/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8636/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8637/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8638/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8639/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8640/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8641/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/8642/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8643/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8644/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8645/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8646/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8647/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8648/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8649/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8650/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8651/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8652/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8653/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/8654/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11209/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11210/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11211/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-gz-of/11212/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8655/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8656/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8657/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8658/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8659/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/8660/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11213/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11214/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11215/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11216/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11217/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11218/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11219/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/muftovye-15b1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11221/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11222/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11223/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11224/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11225/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b3r/11226/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8661/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8662/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8663/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8664/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8665/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15b1p/8666/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8667/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8668/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8669/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8670/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8671/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8672/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/muftovye-15ch8p/8673/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8674/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8675/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8676/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8677/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8678/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8679/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8680/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8681/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8682/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8683/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8684/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s22nzh/8685/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8686/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8687/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8688/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8689/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16nzh/8690/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8691/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8692/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8693/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8694/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15kch16p1/8695/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8696/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8697/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8698/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch9p/8699/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8700/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8701/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8702/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8703/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8704/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15ch14p/8705/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8706/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8707/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8708/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8709/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8710/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8711/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8712/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8713/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8714/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8715/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8716/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s65nzh/8717/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8718/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8719/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8720/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8721/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/flantsevye-15s52/8722/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309/8723/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309/8724/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11227/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11228/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11229/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11230/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11231/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11232/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/ventili-zapornye/category_309_1/11233/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-flancevye/gryazevik-vertikalnyj-flancevyj-t150s-pn10-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/gryazeviki-vertikalnye/gryazeviki-vertikalnye-pod-privarku/gryazevik-vertikalnyj-pod-privarku-t150s-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-rf-t-120s-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t-120s-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-sgl-t120c-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-muftovye/filtr-setchatyj-muftovyj-baz-t100c-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-rf-t150c-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-setchatye/filtry-setchatye-flancevye/filtr-setchatyj-flancevyj-knr-t150c-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-muftovye/filtr-magnitomehanicheskij-muftovyj-fmm-rf-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-rf-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-knr-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/filtry-magnitomehanicheskie/filtry-magnitomehanicheskie-flancevye/filtr-magnitomehanicheskij-flancevyj-fmf-vodopribor-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-t-80s-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-t-80s-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-sgl-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-pruzhinnyj-seagull-s-lat-zolotnikom-pn10-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-muftovye-latunnye/klapan-obratnyj-latunnyj-muftovyj-povorotnyj-pryamotochnyj-sgl-pn16-t-80s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-mezhflancevye-povorotnye-19ch21br/klapan-obratnyj-diskovyj-mezhflancevyj-povorotnyj-19ch21br-pn16-t-225-s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-zoch-16-pn16-t-120-s-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-dvuhdiskovye-mezhflancevye-zoch-16/klapan-obratnyj-dvuhdiskovyj-mezhflancevyj-seagull-pn16-t-120-s-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch9p/klapan-obratnyj-podemnyj-flancevyj-16kch9p-pn25-t-225-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-podemnye-flancevye-16kch6p/klapan-obratnyj-podemnyj-flancevyj-16ch6p-pn16-t-225-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-obratnye-priemnye-s-setkoj-flancevye-16ch42r/klapan-obratnyj-priemnyj-s-setkoj-flancevyj-16ch42r-pn25-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-predohranitelnye-pruzhinnye-stalnye-17s28nzh/klapan-predohranitelnyj-pruzhinnyj-17s28nzh-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-predohranitelnye-pruzhinnye-stalnye-17s28nzh/klapan-predohranitelnyj-pruzhinnyj-17s28nzh-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-dvuhsedelnyj-s-eim-25ch940nzh-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/klapany-reguliruyushhie-chugunnye-s-elektroprivodom/klapan-chugunnyj-reguliruyushhij-odnosedelnyj-s-eim-25ch945p-25ch945nzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-obratnye/kondensatootvodchiki-termodinamicheskie/kondensatootvodchik-termodinamicheskij-pod-privarku-45s15nzh1-pn4-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-du500-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-voda-par-neft-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-zkl2-16-prirodnyj-gaz-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn25-voda-par-neft-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s64nzh-pn40-voda-par-neft-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-pod-elektroprivod-30s941nzh-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-mzta-voda-par-neft-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-klinovaya-flancevaya-30s41nzh-knr-voda-par-neft-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-stalnye-flancevye/zadvizhka-stalnaya-flancevaya-30s64nzh-pn40-voda-par-neft-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch6br-31ch6br-pn10-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzv-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mzvg-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-mgs-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn16-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-klinovaya-flancevaya-30ch7bk-31ch17bk1-prirodnyj-toplivnyj-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du50/?sku=8573" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du80/?sku=8574" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du100/?sku=8575" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10/?sku=8576" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du200-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du200-pn10/?sku=8577" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du250-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du300-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du400-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du500-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch73br-analog-30ch6br-voda-par/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du50-pn10-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du80-pn10-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du100-pn10-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-flancevaya-30ch6br-voda-par-du150-pn10-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-s-nevydvizhnym-shpindelem-30ch15br-pn10-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-mtr-chugunnaya-parallelnaya-30ch3br-pn10-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-mtr-chugunnaya-parallelnaya-30ch3br-pn10-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-flancevaya-30ch906br-31ch917br-pod-el-privod-pn10-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-parallelnaya-shibernaya-flancevaya-30ch6br-voda-par-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn10-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zadvizhki-chugunnye-flancevye/zadvizhka-chugunnaya-s-obrezinennym-klinom-flancevaya-30ch39r-rf-pn16-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-70-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-100-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-a-150-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-b-200-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-b-300-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-mnogooborotnyj-gz-v-600-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-va-70-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-va-150-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-vzryvozashhishhennyj-gz-vb-200-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-a03-yalbi-4213-12-014-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-a11-yalbi-4213-12-014-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-pem-b07-yalbi-4213-12-017-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-a01/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-a02/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b01/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b02-1-dlya-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b02-2-dlya-du250-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b03/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/elektroprivod-rp-b04/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/vyklyuchatel-putevoj-vp-4m-2-dlya-elektroprivoda-tipa-rp-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zadvizhek-mnogooborotnye/vyklyuchatel-putevoj-vp-4m-3-dlya-elektroprivoda-tipa-rp-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du200-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du250-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du300-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du400-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-nerzh-epdm-pn16-t-130s-du500-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du200-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du250-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du300-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du400-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du500-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du600-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-t-130s-du800-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du200-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du250-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du300-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du400-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du500-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du600-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-nbr-pn16-t-130s-du800-s-golym/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-disk-chug-epdm-s-reduktorom-pn16-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-pn16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du350/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/zatvory-chugunnye-povorotnye-diskovye/zatvor-chugunnyj-povorotnyj-diskovyj-pr-disk-chug-epdm-s-reduktorom-pn16-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/reduktory-dlya-zatvorov/reduktor-dlya-zatvora-du800/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-25-5-5-dlya-zatvorov-du50-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-25-5-5-dlya-zatvorov-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-45-11-dlya-zatvorov-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-70-5-5-dlya-zatvorov-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-110-11-dlya-zatvorov-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du600/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-dlya-zatvorov-du800/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-k-80-21-dlya-zatvorov-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-200-14-dlya-zatvorov-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-m-300-28-dlya-zatvorov-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/elektroprivody-dlya-zatvorov-odnooborotnye/elektroprivod-gz-of-630-7-5-dlya-zatvorov-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du15-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du20-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du25-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du32-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du40-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du50-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-e-t-plus-70-s-pn10-du20-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du15-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du20-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du25-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du32-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du40-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b3r-t-plus-70-s-pn10-du50-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/muftovye-15b1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du15-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du20-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du25-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du32-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du40-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-200-s-pn16-du50-bologoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du15-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du20-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du25-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du32-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du40-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-muftovye-bronzovye-15b3r-15b1p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15b1p-t-plus-150-s-pn16-du50-vzza/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-muftovye-15ch8p-15ch18p/klapan-zapornyj-ventil-prohodnoj-muftovyj-15ch8p-15ch18p-pn16-voda-par-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s22nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s22nzh-pn40-t-425-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-iz-kovkogo-chuguna-15kch16nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16nzh-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-flancevyj-kovkij-chugun-15kch16p1/klapan-zapornyj-ventil-prohodnoj-flancevyj-15kch16p1-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-chugunnye-flancevye-15ch9p-15ch19p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch9p-15ch19p-voda-par-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventil-chugunnyj-flancevyj-15ch14p/klapan-zapornyj-ventil-prohodnoj-flancevyj-15ch14p-pn16-t-do-plus-225-s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-flancevye-15s65nzh/klapan-zapornyj-ventil-prohodnoj-flancevyj-15s65nzh-pn16-voda-par-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-stalnye-vysokogo-davleniya-15s52nzh10/klapan-zapornyj-ventil-prohodnoj-s-otvetnymi-flancami-15s52nzh10-pn63-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-uglovye-15kch11r-kpch/klapan-zapornyj-ventil-pozharnyj-uglovoj-15kch11r-kpch-voda-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-uglovye-15kch11r-kpch/klapan-zapornyj-ventil-pozharnyj-uglovoj-15kch11r-kpch-voda-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpk-2-analog-15kch11r-ugol-125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpk-2-analog-15kch11r-ugol-125-pn16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpl-1-ugol-125-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-kpl-1-ugol-125-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-pryamoj-15b3r-baz-voda-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-pryamoj-15b3r-voda-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/zapornaya-armatura-zadvizhki-zatvory-klapany/klapany-zapornye-ventili/ventili-pozharnye-zapornye/klapan-zapornyj-ventil-pozharnyj-uglovoj-15b3r-voda-pn10-du50/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F599"/>
+  <dimension ref="A1:F597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F599" sqref="F599"/>
+      <selection activeCell="F597" sqref="F597"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -5348,381 +5369,381 @@
       </c>
       <c r="E7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>3376.8</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="6">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>4778.78</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>6926.98</v>
+        <v>5248</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>7650.58</v>
+        <v>5828</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="7">
         <v>1000</v>
       </c>
       <c r="F12" s="15">
-        <v>10341.45</v>
+        <v>8382</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="6">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="7">
         <v>1000</v>
       </c>
       <c r="F13" s="15">
-        <v>11901.73</v>
+        <v>13805</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>16002.13</v>
+        <v>18478</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>22220.55</v>
+        <v>26512</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>34056.95</v>
+        <v>62811</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="15"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="6">
         <v>1</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="7">
         <v>1000</v>
       </c>
       <c r="F19" s="15">
-        <v>3987.35</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="6">
         <v>2</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="7">
         <v>1000</v>
       </c>
       <c r="F20" s="15">
-        <v>5894.33</v>
+        <v>5248</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="6">
         <v>3</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="7">
         <v>1000</v>
       </c>
       <c r="F21" s="15">
-        <v>6459.65</v>
+        <v>5828</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="6">
         <v>4</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="7">
         <v>1000</v>
       </c>
       <c r="F22" s="15">
-        <v>8426.93</v>
+        <v>8382</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="6">
         <v>5</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>9926.9</v>
+        <v>13805</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="7">
         <v>1000</v>
       </c>
       <c r="F24" s="15">
-        <v>12610.25</v>
+        <v>18478</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6">
         <v>7</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>20351.25</v>
+        <v>26512</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="15"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="15"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>4</v>
@@ -5738,641 +5759,641 @@
       </c>
       <c r="E28" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="6">
         <v>1</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="7">
         <v>0</v>
       </c>
       <c r="F29" s="15">
-        <v>0</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6">
         <v>2</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="7">
         <v>0</v>
       </c>
       <c r="F30" s="15">
-        <v>0</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="6">
         <v>3</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E31" s="7">
         <v>0</v>
       </c>
       <c r="F31" s="15">
-        <v>0</v>
+        <v>361</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6">
         <v>4</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="7">
         <v>0</v>
       </c>
       <c r="F32" s="15">
-        <v>0</v>
+        <v>432</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6">
         <v>5</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="7">
         <v>0</v>
       </c>
       <c r="F33" s="15">
-        <v>0</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="6">
         <v>6</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="15">
-        <v>0</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6">
         <v>7</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
       <c r="F35" s="15">
-        <v>0</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6">
         <v>8</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="15">
-        <v>0</v>
+        <v>8441</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="6">
         <v>9</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="15">
-        <v>0</v>
+        <v>11783</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6">
         <v>10</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E38" s="7">
         <v>0</v>
       </c>
       <c r="F38" s="15">
-        <v>0</v>
+        <v>199</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="6">
         <v>11</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="7">
         <v>0</v>
       </c>
       <c r="F39" s="15">
-        <v>0</v>
+        <v>361</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="6">
         <v>12</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="7">
         <v>0</v>
       </c>
       <c r="F40" s="15">
-        <v>0</v>
+        <v>432</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="6">
         <v>13</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E41" s="7">
         <v>0</v>
       </c>
       <c r="F41" s="15">
-        <v>0</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="6">
         <v>14</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E42" s="7">
         <v>0</v>
       </c>
       <c r="F42" s="15">
-        <v>0</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="6">
         <v>15</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E43" s="7">
         <v>0</v>
       </c>
       <c r="F43" s="15">
-        <v>0</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="15"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6">
         <v>1</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E46" s="7">
         <v>0</v>
       </c>
       <c r="F46" s="15">
-        <v>0</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="6">
         <v>2</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E47" s="7">
         <v>0</v>
       </c>
       <c r="F47" s="15">
-        <v>0</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6">
         <v>3</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E48" s="7">
         <v>0</v>
       </c>
       <c r="F48" s="15">
-        <v>0</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6">
         <v>4</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="15">
-        <v>0</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="6">
         <v>5</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E50" s="7">
         <v>1000</v>
       </c>
       <c r="F50" s="15">
-        <v>1665.8</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6">
         <v>6</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E51" s="7">
         <v>1000</v>
       </c>
       <c r="F51" s="15">
-        <v>2298.95</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="6">
         <v>7</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E52" s="7">
         <v>1000</v>
       </c>
       <c r="F52" s="15">
-        <v>2668.28</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="6">
         <v>8</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E53" s="7">
         <v>1000</v>
       </c>
       <c r="F53" s="15">
-        <v>4198.4</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
         <v>9</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E54" s="7">
         <v>1000</v>
       </c>
       <c r="F54" s="15">
-        <v>5854.13</v>
+        <v>5286</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
         <v>10</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>136</v>
       </c>
       <c r="E55" s="7">
         <v>1000</v>
       </c>
       <c r="F55" s="15">
-        <v>8366.629999999999</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
         <v>11</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E56" s="7">
         <v>1000</v>
       </c>
       <c r="F56" s="15">
-        <v>12708.23</v>
+        <v>13117</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
         <v>12</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>142</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="15">
-        <v>17645.3</v>
+        <v>27331</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
         <v>13</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>145</v>
       </c>
       <c r="E58" s="7">
         <v>1000</v>
       </c>
       <c r="F58" s="15">
-        <v>27104.85</v>
+        <v>42178</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
         <v>14</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="7">
         <v>1000</v>
       </c>
       <c r="F59" s="15">
-        <v>50425.88</v>
+        <v>78584</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="15"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="15"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5" t="s">
         <v>4</v>
@@ -6388,521 +6409,521 @@
       </c>
       <c r="E62" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F62" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
         <v>1</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="7">
         <v>1000</v>
       </c>
       <c r="F63" s="15">
-        <v>915.8099999999999</v>
+        <v>763</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
         <v>2</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>156</v>
       </c>
       <c r="E64" s="7">
         <v>1000</v>
       </c>
       <c r="F64" s="15">
-        <v>1092.95</v>
+        <v>923</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
         <v>3</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E65" s="7">
         <v>1000</v>
       </c>
       <c r="F65" s="15">
-        <v>1306.5</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="15"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E67" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
         <v>1</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E68" s="7">
         <v>1000</v>
       </c>
       <c r="F68" s="15">
-        <v>1763.78</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="6">
         <v>2</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>166</v>
       </c>
       <c r="E69" s="7">
         <v>1000</v>
       </c>
       <c r="F69" s="15">
-        <v>2713.5</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="6">
         <v>3</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E70" s="7">
         <v>1000</v>
       </c>
       <c r="F70" s="15">
-        <v>3972.28</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
         <v>4</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>172</v>
       </c>
       <c r="E71" s="7">
         <v>1000</v>
       </c>
       <c r="F71" s="15">
-        <v>4145.63</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
         <v>5</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E72" s="7">
         <v>1000</v>
       </c>
       <c r="F72" s="15">
-        <v>13944.38</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6">
         <v>6</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E73" s="7">
         <v>1000</v>
       </c>
       <c r="F73" s="15">
-        <v>1809</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="6">
         <v>7</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E74" s="7">
         <v>1000</v>
       </c>
       <c r="F74" s="15">
-        <v>2525.08</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="6">
         <v>8</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>184</v>
       </c>
       <c r="E75" s="7">
         <v>1000</v>
       </c>
       <c r="F75" s="15">
-        <v>3248.68</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6">
         <v>9</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E76" s="7">
         <v>1000</v>
       </c>
       <c r="F76" s="15">
-        <v>4047.65</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
         <v>10</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E77" s="7">
         <v>1000</v>
       </c>
       <c r="F77" s="15">
-        <v>6909.38</v>
+        <v>5286</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
         <v>11</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>193</v>
       </c>
       <c r="E78" s="7">
         <v>1000</v>
       </c>
       <c r="F78" s="15">
-        <v>9489.73</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
         <v>12</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>194</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E79" s="7">
         <v>1000</v>
       </c>
       <c r="F79" s="15">
-        <v>18074.93</v>
+        <v>13117</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
         <v>13</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E80" s="7">
         <v>1000</v>
       </c>
       <c r="F80" s="15">
-        <v>28567.13</v>
+        <v>27331</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
         <v>14</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>200</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="7">
         <v>1000</v>
       </c>
       <c r="F81" s="15">
-        <v>44260.2</v>
+        <v>42178</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
         <v>15</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>205</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
-        <v>0</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
         <v>16</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>206</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
-        <v>0</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
         <v>17</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>211</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
-        <v>0</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="6">
         <v>18</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E85" s="7">
         <v>0</v>
       </c>
       <c r="F85" s="15">
-        <v>0</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="6">
         <v>19</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
-        <v>0</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
         <v>20</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>220</v>
       </c>
       <c r="E87" s="7">
         <v>0</v>
       </c>
       <c r="F87" s="15">
-        <v>0</v>
+        <v>13117</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8"/>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="15"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="15"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5" t="s">
         <v>4</v>
@@ -6918,311 +6939,311 @@
       </c>
       <c r="E90" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F90" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
         <v>1</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E91" s="7">
         <v>1000</v>
       </c>
       <c r="F91" s="15">
-        <v>139.96</v>
+        <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
         <v>2</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E92" s="7">
         <v>1000</v>
       </c>
       <c r="F92" s="15">
-        <v>251.25</v>
+        <v>559</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
         <v>3</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E93" s="7">
         <v>1000</v>
       </c>
       <c r="F93" s="15">
-        <v>355.78</v>
+        <v>919</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
         <v>4</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>232</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E94" s="7">
         <v>1000</v>
       </c>
       <c r="F94" s="15">
-        <v>408.54</v>
+        <v>950</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
         <v>5</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>237</v>
       </c>
       <c r="E95" s="7">
         <v>1000</v>
       </c>
       <c r="F95" s="15">
-        <v>609.03</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
         <v>6</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
-        <v>0</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
         <v>7</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E97" s="7">
         <v>0</v>
       </c>
       <c r="F97" s="15">
-        <v>0</v>
+        <v>341</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
         <v>8</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E98" s="7">
         <v>0</v>
       </c>
       <c r="F98" s="15">
-        <v>0</v>
+        <v>559</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
         <v>9</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>249</v>
       </c>
       <c r="E99" s="7">
         <v>1000</v>
       </c>
       <c r="F99" s="15">
-        <v>138.84</v>
+        <v>341</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
         <v>10</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E100" s="7">
         <v>1000</v>
       </c>
       <c r="F100" s="15">
-        <v>156.03</v>
+        <v>559</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
         <v>11</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>255</v>
       </c>
       <c r="E101" s="7">
         <v>1000</v>
       </c>
       <c r="F101" s="15">
-        <v>217.08</v>
+        <v>919</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>12</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E102" s="7">
         <v>0</v>
       </c>
       <c r="F102" s="15">
-        <v>0</v>
+        <v>950</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>13</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E103" s="7">
         <v>0</v>
       </c>
       <c r="F103" s="15">
-        <v>0</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>14</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E104" s="7">
         <v>0</v>
       </c>
       <c r="F104" s="15">
-        <v>0</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>15</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E105" s="7">
         <v>0</v>
       </c>
       <c r="F105" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>16</v>
@@ -7258,9642 +7279,9611 @@
       </c>
       <c r="E107" s="7">
         <v>0</v>
       </c>
       <c r="F107" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>18</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>174.13</v>
+        <v>341</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>19</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>279</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>173.38</v>
+        <v>559</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>20</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>280</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E110" s="7">
         <v>1000</v>
       </c>
       <c r="F110" s="15">
-        <v>281.91</v>
+        <v>919</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
         <v>21</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E111" s="7">
         <v>1000</v>
       </c>
       <c r="F111" s="15">
-        <v>150</v>
+        <v>73</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
         <v>22</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>286</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E112" s="7">
         <v>1000</v>
       </c>
       <c r="F112" s="15">
-        <v>185.43</v>
+        <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
         <v>23</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E113" s="7">
         <v>1000</v>
       </c>
       <c r="F113" s="15">
-        <v>246.48</v>
+        <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
         <v>24</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>496.73</v>
+        <v>307</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
         <v>25</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>297</v>
       </c>
       <c r="E115" s="7">
         <v>0</v>
       </c>
       <c r="F115" s="15">
-        <v>0</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6">
         <v>26</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>300</v>
       </c>
       <c r="E116" s="7">
         <v>0</v>
       </c>
       <c r="F116" s="15">
-        <v>0</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
         <v>27</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E117" s="7">
         <v>0</v>
       </c>
       <c r="F117" s="15">
-        <v>0</v>
+        <v>8468</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
         <v>28</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E118" s="7">
         <v>0</v>
       </c>
       <c r="F118" s="15">
-        <v>0</v>
+        <v>11255</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
         <v>29</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E119" s="7">
         <v>1000</v>
       </c>
       <c r="F119" s="15">
-        <v>2286.38</v>
+        <v>25293</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8"/>
       <c r="D120" s="7"/>
       <c r="E120" s="7"/>
       <c r="F120" s="15"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E121" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F121" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
         <v>1</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E122" s="7">
         <v>1000</v>
       </c>
       <c r="F122" s="15">
-        <v>961.04</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
         <v>2</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>314</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>316</v>
       </c>
       <c r="E123" s="7">
         <v>1000</v>
       </c>
       <c r="F123" s="15">
-        <v>1445.7</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
         <v>3</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E124" s="7">
         <v>1000</v>
       </c>
       <c r="F124" s="15">
-        <v>1884.38</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
         <v>4</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>320</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E125" s="7">
         <v>1000</v>
       </c>
       <c r="F125" s="15">
-        <v>3738.6</v>
+        <v>7411</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
         <v>5</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E126" s="7">
         <v>1000</v>
       </c>
       <c r="F126" s="15">
-        <v>7236</v>
+        <v>16006</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
         <v>6</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E127" s="7">
         <v>1000</v>
       </c>
       <c r="F127" s="15">
-        <v>11381.63</v>
+        <v>23904</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8"/>
       <c r="D128" s="7"/>
       <c r="E128" s="7"/>
       <c r="F128" s="15"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E129" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F129" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
         <v>1</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E130" s="7">
         <v>1000</v>
       </c>
       <c r="F130" s="15">
-        <v>767.33</v>
+        <v>542</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
         <v>2</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>673.86</v>
+        <v>498</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
         <v>3</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>997.96</v>
+        <v>693</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
         <v>4</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E133" s="7">
         <v>1000</v>
       </c>
       <c r="F133" s="15">
-        <v>932.39</v>
+        <v>816</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
         <v>5</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E134" s="7">
         <v>1000</v>
       </c>
       <c r="F134" s="15">
-        <v>1252.74</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
         <v>6</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E135" s="7">
         <v>1000</v>
       </c>
       <c r="F135" s="15">
-        <v>2125.58</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
         <v>7</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E136" s="7">
         <v>1000</v>
       </c>
       <c r="F136" s="15">
-        <v>3497.4</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
         <v>8</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E137" s="7">
         <v>1000</v>
       </c>
       <c r="F137" s="15">
-        <v>4462.2</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
         <v>9</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E138" s="7">
         <v>1000</v>
       </c>
       <c r="F138" s="15">
-        <v>6369.2</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
         <v>10</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E139" s="7">
         <v>1000</v>
       </c>
       <c r="F139" s="15">
-        <v>8555.08</v>
+        <v>8858</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
         <v>11</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E140" s="7">
         <v>1000</v>
       </c>
       <c r="F140" s="15">
-        <v>22665.28</v>
+        <v>20935</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
         <v>12</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E141" s="7">
         <v>1000</v>
       </c>
       <c r="F141" s="15">
-        <v>1869.3</v>
+        <v>498</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
         <v>13</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E142" s="7">
         <v>1000</v>
       </c>
       <c r="F142" s="15">
-        <v>2374.33</v>
+        <v>693</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
         <v>14</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E143" s="7">
         <v>1000</v>
       </c>
       <c r="F143" s="15">
-        <v>3625.55</v>
+        <v>816</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
         <v>15</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E144" s="7">
         <v>1000</v>
       </c>
       <c r="F144" s="15">
-        <v>5012.45</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
         <v>16</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E145" s="7">
         <v>1000</v>
       </c>
       <c r="F145" s="15">
-        <v>4733.55</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
         <v>17</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E146" s="7">
         <v>1000</v>
       </c>
       <c r="F146" s="15">
-        <v>8592.75</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>18</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E147" s="7">
         <v>1000</v>
       </c>
       <c r="F147" s="15">
-        <v>11110.28</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>19</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E148" s="7">
         <v>1000</v>
       </c>
       <c r="F148" s="15">
-        <v>17916.65</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
         <v>20</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E149" s="7">
         <v>1000</v>
       </c>
       <c r="F149" s="15">
-        <v>24195.38</v>
+        <v>8858</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8"/>
       <c r="D150" s="7"/>
       <c r="E150" s="7"/>
       <c r="F150" s="15"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E151" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F151" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>1</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>393</v>
       </c>
       <c r="E152" s="7">
         <v>1000</v>
       </c>
       <c r="F152" s="15">
-        <v>2728.58</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="6">
         <v>2</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>394</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E153" s="7">
         <v>1000</v>
       </c>
       <c r="F153" s="15">
-        <v>3633.08</v>
+        <v>5334</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
         <v>3</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>399</v>
       </c>
       <c r="E154" s="7">
         <v>1000</v>
       </c>
       <c r="F154" s="15">
-        <v>4341.6</v>
+        <v>6738</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>4</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>400</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E155" s="7">
         <v>0</v>
       </c>
       <c r="F155" s="15">
-        <v>0</v>
+        <v>8138</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
         <v>5</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E156" s="7">
         <v>1000</v>
       </c>
       <c r="F156" s="15">
-        <v>12474.58</v>
+        <v>29189</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8"/>
       <c r="D157" s="7"/>
       <c r="E157" s="7"/>
       <c r="F157" s="15"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D158" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E158" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F158" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>1</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E159" s="7">
         <v>1000</v>
       </c>
       <c r="F159" s="15">
-        <v>1891.93</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
         <v>2</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E160" s="7">
         <v>1000</v>
       </c>
       <c r="F160" s="15">
-        <v>2999.93</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
         <v>3</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>415</v>
       </c>
       <c r="E161" s="7">
         <v>1000</v>
       </c>
       <c r="F161" s="15">
-        <v>3670.78</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
         <v>4</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>416</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E162" s="7">
         <v>1000</v>
       </c>
       <c r="F162" s="15">
-        <v>2819.03</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>5</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>421</v>
       </c>
       <c r="E163" s="7">
         <v>1000</v>
       </c>
       <c r="F163" s="15">
-        <v>7168.18</v>
+        <v>4645</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
         <v>6</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>423</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E164" s="7">
         <v>1000</v>
       </c>
       <c r="F164" s="15">
-        <v>9994.73</v>
+        <v>5982</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
         <v>7</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>427</v>
       </c>
       <c r="E165" s="7">
         <v>1000</v>
       </c>
       <c r="F165" s="15">
-        <v>19597.5</v>
+        <v>12991</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>8</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>428</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E166" s="7">
         <v>1000</v>
       </c>
       <c r="F166" s="15">
-        <v>36745.33</v>
+        <v>34328</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="15"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D168" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E168" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F168" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
         <v>1</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E169" s="7">
         <v>1000</v>
       </c>
       <c r="F169" s="15">
-        <v>2057.75</v>
+        <v>18613</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="6">
         <v>2</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E170" s="7">
         <v>1000</v>
       </c>
       <c r="F170" s="15">
-        <v>3422.03</v>
+        <v>29189</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="6">
         <v>3</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E171" s="7">
         <v>1000</v>
       </c>
       <c r="F171" s="15">
-        <v>4884.3</v>
+        <v>15370</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
         <v>4</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E172" s="7">
         <v>1000</v>
       </c>
       <c r="F172" s="15">
-        <v>9150.530000000001</v>
+        <v>26266</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
         <v>5</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E173" s="7">
         <v>1000</v>
       </c>
       <c r="F173" s="15">
-        <v>14615.23</v>
+        <v>85984</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
         <v>6</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E174" s="7">
         <v>1000</v>
       </c>
       <c r="F174" s="15">
-        <v>28989.23</v>
+        <v>61580</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
         <v>7</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E175" s="7">
         <v>1000</v>
       </c>
       <c r="F175" s="15">
-        <v>44652.15</v>
+        <v>83468</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
         <v>8</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E176" s="7">
         <v>1000</v>
       </c>
       <c r="F176" s="15">
-        <v>67965.64999999999</v>
+        <v>482252</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="15"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E178" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F178" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>1</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>459</v>
       </c>
       <c r="E179" s="7">
         <v>1000</v>
       </c>
       <c r="F179" s="15">
-        <v>16868.93</v>
+        <v>34014</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>2</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>460</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>462</v>
       </c>
       <c r="E180" s="7">
         <v>1000</v>
       </c>
       <c r="F180" s="15">
-        <v>26305.88</v>
+        <v>34014</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8"/>
       <c r="D181" s="7"/>
       <c r="E181" s="7"/>
       <c r="F181" s="15"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
         <v>1</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>466</v>
       </c>
       <c r="E183" s="7">
         <v>1000</v>
       </c>
       <c r="F183" s="15">
-        <v>58362.88</v>
+        <v>38052</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
         <v>2</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>469</v>
       </c>
       <c r="E184" s="7">
         <v>1000</v>
       </c>
       <c r="F184" s="15">
-        <v>71636.39999999999</v>
+        <v>14608</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
         <v>3</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>472</v>
       </c>
       <c r="E185" s="7">
         <v>1000</v>
       </c>
       <c r="F185" s="15">
-        <v>77628.73</v>
+        <v>9881</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
         <v>4</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>475</v>
       </c>
       <c r="E186" s="7">
         <v>1000</v>
       </c>
       <c r="F186" s="15">
-        <v>97015.17999999999</v>
+        <v>166057</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
         <v>5</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E187" s="7">
         <v>1000</v>
       </c>
       <c r="F187" s="15">
-        <v>47471.18</v>
+        <v>58906</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4" t="s">
         <v>479</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8"/>
       <c r="D188" s="7"/>
       <c r="E188" s="7"/>
       <c r="F188" s="15"/>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D189" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E189" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F189" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
         <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E190" s="7">
         <v>0</v>
       </c>
       <c r="F190" s="15">
-        <v>0</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
         <v>2</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>483</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>485</v>
       </c>
       <c r="E191" s="7">
         <v>0</v>
       </c>
       <c r="F191" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
         <v>3</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E192" s="7">
         <v>0</v>
       </c>
       <c r="F192" s="15">
-        <v>0</v>
+        <v>13256</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="3" t="s">
         <v>489</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8"/>
       <c r="D193" s="7"/>
       <c r="E193" s="7"/>
       <c r="F193" s="15"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D194" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F194" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
         <v>1</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>490</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>492</v>
       </c>
       <c r="E195" s="7">
         <v>0</v>
       </c>
       <c r="F195" s="15">
-        <v>0</v>
+        <v>18641</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
         <v>2</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>493</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>495</v>
       </c>
       <c r="E196" s="7">
         <v>0</v>
       </c>
       <c r="F196" s="15">
-        <v>0</v>
+        <v>27932</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
         <v>3</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>496</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E197" s="7">
         <v>0</v>
       </c>
       <c r="F197" s="15">
-        <v>0</v>
+        <v>54112</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
         <v>4</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>499</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>0</v>
+        <v>60732</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="6">
         <v>5</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>502</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E199" s="7">
         <v>0</v>
       </c>
       <c r="F199" s="15">
-        <v>0</v>
+        <v>180872</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="6">
         <v>6</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>505</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>507</v>
       </c>
       <c r="E200" s="7">
         <v>0</v>
       </c>
       <c r="F200" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
         <v>7</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>508</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>510</v>
       </c>
       <c r="E201" s="7">
         <v>1000</v>
       </c>
       <c r="F201" s="15">
-        <v>4033.17</v>
+        <v>18754</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
         <v>8</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>513</v>
       </c>
       <c r="E202" s="7">
         <v>1000</v>
       </c>
       <c r="F202" s="15">
-        <v>6478.68</v>
+        <v>29542</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
         <v>9</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>514</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E203" s="7">
         <v>1000</v>
       </c>
       <c r="F203" s="15">
-        <v>8687.32</v>
+        <v>36122</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
         <v>10</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E204" s="7">
         <v>1000</v>
       </c>
       <c r="F204" s="15">
-        <v>16959.38</v>
+        <v>18658</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
         <v>11</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>522</v>
       </c>
       <c r="E205" s="7">
         <v>1000</v>
       </c>
       <c r="F205" s="15">
-        <v>16305.51</v>
+        <v>24422</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
         <v>12</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E206" s="7">
         <v>1000</v>
       </c>
       <c r="F206" s="15">
-        <v>28084.9</v>
+        <v>28128</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
         <v>13</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>526</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>528</v>
       </c>
       <c r="E207" s="7">
         <v>1000</v>
       </c>
       <c r="F207" s="15">
-        <v>54963.45</v>
+        <v>42654</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
         <v>14</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E208" s="7">
         <v>1000</v>
       </c>
       <c r="F208" s="15">
-        <v>58046.3</v>
+        <v>56937</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
         <v>15</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E209" s="7">
         <v>1000</v>
       </c>
       <c r="F209" s="15">
-        <v>185653.66</v>
+        <v>139676</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
         <v>16</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E210" s="7">
         <v>1000</v>
       </c>
       <c r="F210" s="15">
-        <v>9587.700000000001</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
         <v>17</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E211" s="7">
         <v>1000</v>
       </c>
       <c r="F211" s="15">
-        <v>14019.75</v>
+        <v>7482</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="6">
         <v>18</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E212" s="7">
         <v>1000</v>
       </c>
       <c r="F212" s="15">
-        <v>19740.73</v>
+        <v>11821</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
         <v>19</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E213" s="7">
         <v>1000</v>
       </c>
       <c r="F213" s="15">
-        <v>38365.88</v>
+        <v>24422</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
         <v>20</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E214" s="7">
         <v>1000</v>
       </c>
       <c r="F214" s="15">
-        <v>56493.58</v>
+        <v>28128</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>21</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E215" s="7">
         <v>1000</v>
       </c>
       <c r="F215" s="15">
-        <v>115482.05</v>
+        <v>42654</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>22</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E216" s="7">
         <v>1000</v>
       </c>
       <c r="F216" s="15">
-        <v>170980.65</v>
+        <v>56937</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
         <v>23</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E217" s="7">
         <v>1000</v>
       </c>
       <c r="F217" s="15">
-        <v>11615.3</v>
+        <v>7018</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
         <v>24</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>559</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>561</v>
       </c>
       <c r="E218" s="7">
         <v>1000</v>
       </c>
       <c r="F218" s="15">
-        <v>16273.48</v>
+        <v>12014</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
         <v>25</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>564</v>
       </c>
       <c r="E219" s="7">
         <v>1000</v>
       </c>
       <c r="F219" s="15">
-        <v>23456.7</v>
+        <v>40178</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
         <v>26</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>567</v>
       </c>
       <c r="E220" s="7">
         <v>1000</v>
       </c>
       <c r="F220" s="15">
-        <v>52295.18</v>
+        <v>30214</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
         <v>27</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>568</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>569</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>570</v>
       </c>
       <c r="E221" s="7">
         <v>1000</v>
       </c>
       <c r="F221" s="15">
-        <v>61649.23</v>
+        <v>42973</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="6">
         <v>28</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>573</v>
       </c>
       <c r="E222" s="7">
         <v>1000</v>
       </c>
       <c r="F222" s="15">
-        <v>134793.13</v>
+        <v>74907</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
         <v>29</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>574</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>576</v>
       </c>
       <c r="E223" s="7">
         <v>1000</v>
       </c>
       <c r="F223" s="15">
-        <v>188957.6</v>
+        <v>274017</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
         <v>30</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>577</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>579</v>
       </c>
       <c r="E224" s="7">
         <v>1000</v>
       </c>
       <c r="F224" s="15">
-        <v>13228.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="6">
         <v>31</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>580</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>581</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>582</v>
       </c>
       <c r="E225" s="7">
         <v>1000</v>
       </c>
       <c r="F225" s="15">
-        <v>23886.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="6">
         <v>32</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>583</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>585</v>
       </c>
       <c r="E226" s="7">
         <v>1000</v>
       </c>
       <c r="F226" s="15">
-        <v>33368.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="6">
         <v>33</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>586</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>587</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>588</v>
       </c>
       <c r="E227" s="7">
         <v>1000</v>
       </c>
       <c r="F227" s="15">
-        <v>67257.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
         <v>34</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>589</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>590</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>591</v>
       </c>
       <c r="E228" s="7">
         <v>1000</v>
       </c>
       <c r="F228" s="15">
-        <v>110921.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="6">
         <v>35</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>592</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>594</v>
       </c>
       <c r="E229" s="7">
         <v>1000</v>
       </c>
       <c r="F229" s="15">
-        <v>166322.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="6">
         <v>36</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>595</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>596</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>597</v>
       </c>
       <c r="E230" s="7">
         <v>1000</v>
       </c>
       <c r="F230" s="15">
-        <v>12308.75</v>
+        <v>11929</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="6">
         <v>37</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>598</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>600</v>
       </c>
       <c r="E231" s="7">
         <v>1000</v>
       </c>
       <c r="F231" s="15">
-        <v>17132.75</v>
+        <v>14896</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
         <v>38</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>601</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>602</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>603</v>
       </c>
       <c r="E232" s="7">
         <v>1000</v>
       </c>
       <c r="F232" s="15">
-        <v>22763.25</v>
+        <v>22371</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="6">
         <v>39</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>604</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E233" s="7">
         <v>1000</v>
       </c>
       <c r="F233" s="15">
-        <v>47177.23</v>
+        <v>29014</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="6">
         <v>40</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>607</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>609</v>
       </c>
       <c r="E234" s="7">
         <v>1000</v>
       </c>
       <c r="F234" s="15">
-        <v>72141.42999999999</v>
+        <v>37765</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="6">
         <v>41</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>610</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E235" s="7">
         <v>1000</v>
       </c>
       <c r="F235" s="15">
-        <v>124790.85</v>
+        <v>50550</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="6">
         <v>42</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>615</v>
       </c>
       <c r="E236" s="7">
         <v>1000</v>
       </c>
       <c r="F236" s="15">
-        <v>177787.03</v>
+        <v>84123</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="6">
         <v>43</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>508</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>510</v>
+        <v>617</v>
       </c>
       <c r="E237" s="7">
         <v>1000</v>
       </c>
       <c r="F237" s="15">
         <v>7989.75</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="6">
         <v>44</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>513</v>
+        <v>619</v>
       </c>
       <c r="E238" s="7">
         <v>1000</v>
       </c>
       <c r="F238" s="15">
         <v>11683.13</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="6">
         <v>45</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>514</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>516</v>
+        <v>621</v>
       </c>
       <c r="E239" s="7">
         <v>1000</v>
       </c>
       <c r="F239" s="15">
         <v>16446.83</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="6">
         <v>46</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>519</v>
+        <v>624</v>
       </c>
       <c r="E240" s="7">
         <v>1000</v>
       </c>
       <c r="F240" s="15">
-        <v>35275.5</v>
+        <v>18658</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="6">
         <v>47</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>522</v>
+        <v>626</v>
       </c>
       <c r="E241" s="7">
         <v>1000</v>
       </c>
       <c r="F241" s="15">
         <v>33225.3</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="6">
         <v>48</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>525</v>
+        <v>628</v>
       </c>
       <c r="E242" s="7">
         <v>1000</v>
       </c>
       <c r="F242" s="15">
         <v>49408.33</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="6">
         <v>49</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>531</v>
+        <v>631</v>
       </c>
       <c r="E243" s="7">
         <v>1000</v>
       </c>
       <c r="F243" s="15">
-        <v>142488.9</v>
+        <v>248652</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="6">
         <v>50</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>534</v>
+        <v>633</v>
       </c>
       <c r="E244" s="7">
         <v>1000</v>
       </c>
       <c r="F244" s="15">
         <v>277749.35</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="6">
         <v>51</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="E245" s="7">
         <v>1000</v>
       </c>
       <c r="F245" s="15">
-        <v>4974.75</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="6">
         <v>52</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="E246" s="7">
         <v>1000</v>
       </c>
       <c r="F246" s="15">
-        <v>7462.13</v>
+        <v>7482</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="6">
         <v>53</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="E247" s="7">
         <v>1000</v>
       </c>
       <c r="F247" s="15">
-        <v>9678.15</v>
+        <v>9940</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="6">
         <v>54</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="E248" s="7">
         <v>1000</v>
       </c>
       <c r="F248" s="15">
-        <v>19220.63</v>
+        <v>18658</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="6">
         <v>55</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="E249" s="7">
         <v>1000</v>
       </c>
       <c r="F249" s="15">
-        <v>20313.58</v>
+        <v>18641</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="6">
         <v>56</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="E250" s="7">
         <v>1000</v>
       </c>
       <c r="F250" s="15">
-        <v>31092.2</v>
+        <v>27932</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="6">
         <v>57</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="E251" s="7">
         <v>1000</v>
       </c>
       <c r="F251" s="15">
-        <v>48232.48</v>
+        <v>54112</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="6">
         <v>58</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="E252" s="7">
         <v>1000</v>
       </c>
       <c r="F252" s="15">
-        <v>58046.3</v>
+        <v>60732</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="6">
         <v>59</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="E253" s="7">
         <v>1000</v>
       </c>
       <c r="F253" s="15">
-        <v>115580.03</v>
+        <v>180872</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="6">
         <v>60</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="E254" s="7">
         <v>1000</v>
       </c>
       <c r="F254" s="15">
-        <v>5525</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="6">
         <v>61</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="E255" s="7">
         <v>1000</v>
       </c>
       <c r="F255" s="15">
-        <v>9911.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="6">
         <v>62</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="E256" s="7">
         <v>1000</v>
       </c>
       <c r="F256" s="15">
-        <v>13559.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="6">
         <v>63</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="E257" s="7">
         <v>1000</v>
       </c>
       <c r="F257" s="15">
-        <v>23057.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="3" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8"/>
       <c r="D258" s="7"/>
       <c r="E258" s="7"/>
       <c r="F258" s="15"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E259" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F259" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="6">
         <v>1</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
-        <v>0</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6">
         <v>2</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="E261" s="7">
         <v>0</v>
       </c>
       <c r="F261" s="15">
-        <v>0</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="6">
         <v>3</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="E262" s="7">
         <v>0</v>
       </c>
       <c r="F262" s="15">
-        <v>0</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="6">
         <v>4</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
-        <v>0</v>
+        <v>8203</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="6">
         <v>5</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="E264" s="7">
         <v>0</v>
       </c>
       <c r="F264" s="15">
-        <v>0</v>
+        <v>10763</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="6">
         <v>6</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>0</v>
+        <v>16405</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="6">
         <v>7</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>0</v>
+        <v>35318</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="6">
         <v>8</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
-        <v>0</v>
+        <v>47081</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="6">
         <v>9</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
-        <v>0</v>
+        <v>7586</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="6">
         <v>10</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>0</v>
+        <v>11271</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="6">
         <v>11</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="E270" s="7">
         <v>0</v>
       </c>
       <c r="F270" s="15">
-        <v>0</v>
+        <v>13431</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="6">
         <v>12</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="E271" s="7">
         <v>0</v>
       </c>
       <c r="F271" s="15">
-        <v>0</v>
+        <v>27354</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="6">
         <v>13</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="E272" s="7">
         <v>0</v>
       </c>
       <c r="F272" s="15">
-        <v>0</v>
+        <v>9258</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="6">
         <v>14</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
-        <v>0</v>
+        <v>16079</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="6">
         <v>15</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C274" s="8" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
-        <v>0</v>
+        <v>21494</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="6">
         <v>16</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="C275" s="8" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="E275" s="7">
         <v>0</v>
       </c>
       <c r="F275" s="15">
-        <v>0</v>
+        <v>7586</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="6">
         <v>17</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
-        <v>0</v>
+        <v>11271</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="6">
         <v>18</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="E277" s="7">
         <v>0</v>
       </c>
       <c r="F277" s="15">
-        <v>0</v>
+        <v>13431</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="6">
         <v>19</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="E278" s="7">
         <v>0</v>
       </c>
       <c r="F278" s="15">
-        <v>0</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="6">
         <v>20</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="E279" s="7">
         <v>0</v>
       </c>
       <c r="F279" s="15">
-        <v>0</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6">
         <v>21</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="E280" s="7">
         <v>0</v>
       </c>
       <c r="F280" s="15">
-        <v>0</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="6">
         <v>22</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="E281" s="7">
         <v>1000</v>
       </c>
       <c r="F281" s="15">
-        <v>3045.15</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="6">
         <v>23</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="E282" s="7">
         <v>1000</v>
       </c>
       <c r="F282" s="15">
-        <v>4055.18</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6">
         <v>24</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="E283" s="7">
         <v>1000</v>
       </c>
       <c r="F283" s="15">
-        <v>4228.55</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="6">
         <v>25</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="E284" s="7">
         <v>1000</v>
       </c>
       <c r="F284" s="15">
-        <v>5238.58</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="6">
         <v>26</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="E285" s="7">
         <v>1000</v>
       </c>
       <c r="F285" s="15">
-        <v>6467.18</v>
+        <v>5274</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="6">
         <v>27</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="E286" s="7">
         <v>1000</v>
       </c>
       <c r="F286" s="15">
-        <v>9233.450000000001</v>
+        <v>5357</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6">
         <v>28</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="E287" s="7">
         <v>1000</v>
       </c>
       <c r="F287" s="15">
-        <v>12994.65</v>
+        <v>9258</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="6">
         <v>29</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="E288" s="7">
         <v>1000</v>
       </c>
       <c r="F288" s="15">
-        <v>19921.63</v>
+        <v>16079</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="6">
         <v>30</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="E289" s="7">
         <v>1000</v>
       </c>
       <c r="F289" s="15">
-        <v>29712.83</v>
+        <v>21494</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="6">
         <v>31</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="E290" s="7">
         <v>1000</v>
       </c>
       <c r="F290" s="15">
-        <v>82912.5</v>
+        <v>71692</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="6">
         <v>32</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="E291" s="7">
         <v>1000</v>
       </c>
       <c r="F291" s="15">
-        <v>165825</v>
+        <v>109593</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="6">
         <v>33</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="E292" s="7">
         <v>1000</v>
       </c>
       <c r="F292" s="15">
-        <v>200376.9</v>
+        <v>140890</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="6">
         <v>34</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="E293" s="7">
         <v>1000</v>
       </c>
       <c r="F293" s="15">
-        <v>13590.13</v>
+        <v>8732</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="6">
         <v>35</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="E294" s="7">
         <v>1000</v>
       </c>
       <c r="F294" s="15">
-        <v>20871.35</v>
+        <v>15453</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="6">
         <v>36</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="E295" s="7">
         <v>1000</v>
       </c>
       <c r="F295" s="15">
-        <v>30255.53</v>
+        <v>20444</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="6">
         <v>37</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="E296" s="7">
         <v>1000</v>
       </c>
       <c r="F296" s="15">
-        <v>82912.5</v>
+        <v>73221</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="6">
         <v>38</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="E297" s="7">
         <v>1000</v>
       </c>
       <c r="F297" s="15">
-        <v>165825</v>
+        <v>133286</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="6">
         <v>39</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="E298" s="7">
         <v>1000</v>
       </c>
       <c r="F298" s="15">
-        <v>218625.2</v>
+        <v>193333</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="6">
         <v>40</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="E299" s="7">
         <v>1000</v>
       </c>
       <c r="F299" s="15">
-        <v>3904.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="6">
         <v>41</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="E300" s="7">
         <v>1000</v>
       </c>
       <c r="F300" s="15">
-        <v>6414.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="6">
         <v>42</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="E301" s="7">
         <v>1000</v>
       </c>
       <c r="F301" s="15">
-        <v>8298.799999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="6">
         <v>43</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="E302" s="7">
         <v>1000</v>
       </c>
       <c r="F302" s="15">
-        <v>14743.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="6">
         <v>44</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="E303" s="7">
         <v>1000</v>
       </c>
       <c r="F303" s="15">
-        <v>26637.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="6">
         <v>45</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="E304" s="7">
         <v>1000</v>
       </c>
       <c r="F304" s="15">
-        <v>2638.13</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="6">
         <v>46</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="E305" s="7">
         <v>0</v>
       </c>
       <c r="F305" s="15">
-        <v>0</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="6">
         <v>47</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="E306" s="7">
         <v>1000</v>
       </c>
       <c r="F306" s="15">
-        <v>4017.5</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="6">
         <v>48</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="E307" s="7">
         <v>0</v>
       </c>
       <c r="F307" s="15">
-        <v>0</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="6">
         <v>49</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="E308" s="7">
         <v>1000</v>
       </c>
       <c r="F308" s="15">
-        <v>5947.1</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="6">
         <v>50</v>
       </c>
       <c r="B309" s="11" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="E309" s="7">
         <v>0</v>
       </c>
       <c r="F309" s="15">
-        <v>0</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="6">
         <v>51</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="E310" s="7">
         <v>1000</v>
       </c>
       <c r="F310" s="15">
-        <v>10507.28</v>
+        <v>8203</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="6">
         <v>52</v>
       </c>
       <c r="B311" s="11" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="E311" s="7">
         <v>1000</v>
       </c>
       <c r="F311" s="15">
-        <v>13409.23</v>
+        <v>10763</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="6">
         <v>53</v>
       </c>
       <c r="B312" s="11" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="E312" s="7">
         <v>0</v>
       </c>
       <c r="F312" s="15">
-        <v>0</v>
+        <v>10763</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="6">
         <v>54</v>
       </c>
       <c r="B313" s="11" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="E313" s="7">
         <v>1000</v>
       </c>
       <c r="F313" s="15">
-        <v>23079.83</v>
+        <v>16405</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="6">
         <v>55</v>
       </c>
       <c r="B314" s="11" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="C314" s="8" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="E314" s="7">
         <v>1000</v>
       </c>
       <c r="F314" s="15">
-        <v>24421.5</v>
+        <v>16405</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="6">
         <v>56</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="E315" s="7">
         <v>1000</v>
       </c>
       <c r="F315" s="15">
-        <v>36700.1</v>
+        <v>35318</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="6">
         <v>57</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="C316" s="8" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="E316" s="7">
         <v>1000</v>
       </c>
       <c r="F316" s="15">
-        <v>52234.88</v>
+        <v>47081</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="6">
         <v>58</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="E317" s="7">
         <v>1000</v>
       </c>
       <c r="F317" s="15">
-        <v>129901.28</v>
+        <v>118602</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="6">
         <v>59</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="E318" s="7">
         <v>0</v>
       </c>
       <c r="F318" s="15">
-        <v>0</v>
+        <v>289800</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="6">
         <v>60</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E319" s="7">
         <v>1000</v>
       </c>
       <c r="F319" s="15">
-        <v>181440.18</v>
+        <v>118602</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="6">
         <v>61</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="E320" s="7">
         <v>1000</v>
       </c>
       <c r="F320" s="15">
-        <v>2728.58</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="6">
         <v>62</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="E321" s="7">
         <v>1000</v>
       </c>
       <c r="F321" s="15">
-        <v>4319</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="6">
         <v>63</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="E322" s="7">
         <v>1000</v>
       </c>
       <c r="F322" s="15">
-        <v>6293.83</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="6">
         <v>64</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="E323" s="7">
         <v>1000</v>
       </c>
       <c r="F323" s="15">
-        <v>14863.95</v>
+        <v>10763</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="6">
         <v>65</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="E324" s="7">
         <v>1000</v>
       </c>
       <c r="F324" s="15">
-        <v>378872.45</v>
+        <v>289800</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="6">
         <v>66</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="E325" s="7">
         <v>0</v>
       </c>
       <c r="F325" s="15">
-        <v>0</v>
+        <v>102848</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="6">
         <v>67</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="E326" s="7">
         <v>0</v>
       </c>
       <c r="F326" s="15">
-        <v>0</v>
+        <v>425833</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="6">
         <v>68</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="E327" s="7">
         <v>1000</v>
       </c>
       <c r="F327" s="15">
-        <v>6700.85</v>
+        <v>12730</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="6">
         <v>69</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="E328" s="7">
         <v>1000</v>
       </c>
       <c r="F328" s="15">
-        <v>9414.35</v>
+        <v>17380</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="6">
         <v>70</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="E329" s="7">
         <v>1000</v>
       </c>
       <c r="F329" s="15">
-        <v>9029.93</v>
+        <v>22351</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="6">
         <v>71</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="E330" s="7">
         <v>1000</v>
       </c>
       <c r="F330" s="15">
-        <v>14102.68</v>
+        <v>32152</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="6">
         <v>72</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="E331" s="7">
         <v>1000</v>
       </c>
       <c r="F331" s="15">
-        <v>18851.3</v>
+        <v>36196</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="6">
         <v>73</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="E332" s="7">
         <v>1000</v>
       </c>
       <c r="F332" s="15">
-        <v>33051.95</v>
+        <v>144862</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="6">
         <v>74</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="E333" s="7">
         <v>1000</v>
       </c>
       <c r="F333" s="15">
-        <v>50229.9</v>
+        <v>104733</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="6">
         <v>75</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="E334" s="7">
         <v>1000</v>
       </c>
       <c r="F334" s="15">
-        <v>189103.33</v>
+        <v>172151</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="6">
         <v>76</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="E335" s="7">
         <v>1000</v>
       </c>
       <c r="F335" s="15">
-        <v>27376.2</v>
+        <v>16405</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="6">
         <v>77</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
-        <v>0</v>
+        <v>6272</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="6">
         <v>78</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="E337" s="7">
         <v>1000</v>
       </c>
       <c r="F337" s="15">
-        <v>19348.78</v>
+        <v>8732</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="6">
         <v>79</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="E338" s="7">
         <v>1000</v>
       </c>
       <c r="F338" s="15">
-        <v>29901.28</v>
+        <v>15453</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="6">
         <v>80</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="E339" s="7">
         <v>1000</v>
       </c>
       <c r="F339" s="15">
-        <v>40453.78</v>
+        <v>20444</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="6">
         <v>81</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="E340" s="7">
         <v>1000</v>
       </c>
       <c r="F340" s="15">
-        <v>89696.25</v>
+        <v>73221</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="6">
         <v>82</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="E341" s="7">
         <v>1000</v>
       </c>
       <c r="F341" s="15">
-        <v>175880.03</v>
+        <v>133286</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="6">
         <v>83</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="E342" s="7">
         <v>1000</v>
       </c>
       <c r="F342" s="15">
-        <v>246227.53</v>
+        <v>193333</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="6">
         <v>84</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="E343" s="7">
         <v>1000</v>
       </c>
       <c r="F343" s="15">
-        <v>3874.28</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="6">
         <v>85</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E344" s="7">
         <v>1000</v>
       </c>
       <c r="F344" s="15">
-        <v>5102.9</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="6">
         <v>86</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="E345" s="7">
         <v>1000</v>
       </c>
       <c r="F345" s="15">
-        <v>5457.15</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="6">
         <v>87</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="E346" s="7">
         <v>1000</v>
       </c>
       <c r="F346" s="15">
-        <v>6158.15</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="6">
         <v>88</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="E347" s="7">
         <v>1000</v>
       </c>
       <c r="F347" s="15">
-        <v>10552.5</v>
+        <v>5274</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="6">
         <v>89</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="E348" s="7">
         <v>1000</v>
       </c>
       <c r="F348" s="15">
-        <v>10906.78</v>
+        <v>5357</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="6">
         <v>90</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="E349" s="7">
         <v>1000</v>
       </c>
       <c r="F349" s="15">
-        <v>19348.78</v>
+        <v>9258</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="6">
         <v>91</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="E350" s="7">
         <v>1000</v>
       </c>
       <c r="F350" s="15">
-        <v>29901.28</v>
+        <v>16079</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="6">
         <v>92</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="E351" s="7">
         <v>1000</v>
       </c>
       <c r="F351" s="15">
-        <v>40453.78</v>
+        <v>21494</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="6">
         <v>93</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="E352" s="7">
         <v>1000</v>
       </c>
       <c r="F352" s="15">
-        <v>89696.25</v>
+        <v>71692</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="6">
         <v>94</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="E353" s="7">
         <v>1000</v>
       </c>
       <c r="F353" s="15">
-        <v>175880.03</v>
+        <v>109593</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="6">
         <v>95</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="E354" s="7">
         <v>1000</v>
       </c>
       <c r="F354" s="15">
-        <v>246227.53</v>
+        <v>140890</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="3" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="B355" s="7"/>
       <c r="C355" s="8"/>
       <c r="D355" s="7"/>
       <c r="E355" s="7"/>
       <c r="F355" s="15"/>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D356" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E356" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F356" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="6">
         <v>1</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="E357" s="7">
         <v>1000</v>
       </c>
       <c r="F357" s="15">
-        <v>50825.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="6">
         <v>2</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="E358" s="7">
         <v>1000</v>
       </c>
       <c r="F358" s="15">
-        <v>63217.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="6">
         <v>3</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="E359" s="7">
         <v>1000</v>
       </c>
       <c r="F359" s="15">
-        <v>75088.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="6">
         <v>4</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="E360" s="7">
         <v>1000</v>
       </c>
       <c r="F360" s="15">
-        <v>100120.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="6">
         <v>5</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="E361" s="7">
         <v>1000</v>
       </c>
       <c r="F361" s="15">
-        <v>104334.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="6">
         <v>6</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="E362" s="7">
         <v>1000</v>
       </c>
       <c r="F362" s="15">
-        <v>162305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="6">
         <v>7</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="E363" s="7">
         <v>1000</v>
       </c>
       <c r="F363" s="15">
-        <v>94882.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="6">
         <v>8</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="E364" s="7">
         <v>1000</v>
       </c>
       <c r="F364" s="15">
-        <v>102924.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="6">
         <v>9</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="E365" s="7">
         <v>1000</v>
       </c>
       <c r="F365" s="15">
-        <v>118248.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="6">
         <v>10</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="E366" s="7">
         <v>0</v>
       </c>
       <c r="F366" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="6">
         <v>11</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="E367" s="7">
         <v>1000</v>
       </c>
       <c r="F367" s="15">
-        <v>39622.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="6">
         <v>12</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="E368" s="7">
         <v>0</v>
       </c>
       <c r="F368" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="6">
         <v>13</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="C369" s="8" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E369" s="7">
         <v>0</v>
       </c>
       <c r="F369" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="6">
         <v>14</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="E370" s="7">
         <v>0</v>
       </c>
       <c r="F370" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="6">
         <v>15</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="E371" s="7">
         <v>1000</v>
       </c>
       <c r="F371" s="15">
-        <v>66314.92999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="6">
         <v>16</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="E372" s="7">
         <v>1000</v>
       </c>
       <c r="F372" s="15">
-        <v>68312.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="6">
         <v>17</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="E373" s="7">
         <v>1000</v>
       </c>
       <c r="F373" s="15">
-        <v>80447.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="6">
         <v>18</v>
       </c>
       <c r="B374" s="11" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="E374" s="7">
         <v>1000</v>
       </c>
       <c r="F374" s="15">
-        <v>87623.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="6">
         <v>19</v>
       </c>
       <c r="B375" s="11" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="E375" s="7">
         <v>1000</v>
       </c>
       <c r="F375" s="15">
-        <v>95997.60000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="6">
         <v>20</v>
       </c>
       <c r="B376" s="11" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="E376" s="7">
         <v>1000</v>
       </c>
       <c r="F376" s="15">
-        <v>9045</v>
+        <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="6">
         <v>21</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="E377" s="7">
         <v>1000</v>
       </c>
       <c r="F377" s="15">
-        <v>5879.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="3" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="B378" s="7"/>
       <c r="C378" s="8"/>
       <c r="D378" s="7"/>
       <c r="E378" s="7"/>
       <c r="F378" s="15"/>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D379" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E379" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F379" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="6">
         <v>1</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="E380" s="7">
         <v>1000</v>
       </c>
       <c r="F380" s="15">
-        <v>2939.63</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="6">
         <v>2</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="C381" s="8" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="E381" s="7">
         <v>1000</v>
       </c>
       <c r="F381" s="15">
-        <v>2939.63</v>
+        <v>568</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="6">
         <v>3</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="E382" s="7">
         <v>1000</v>
       </c>
       <c r="F382" s="15">
-        <v>4032.58</v>
+        <v>574</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="6">
         <v>4</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="E383" s="7">
         <v>1000</v>
       </c>
       <c r="F383" s="15">
-        <v>4394.38</v>
+        <v>671</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="6">
         <v>5</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="E384" s="7">
         <v>1000</v>
       </c>
       <c r="F384" s="15">
-        <v>5374.25</v>
+        <v>756</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="6">
         <v>6</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="E385" s="7">
         <v>1000</v>
       </c>
       <c r="F385" s="15">
-        <v>7077.73</v>
+        <v>942</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="6">
         <v>7</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>1029</v>
+        <v>1037</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>1030</v>
+        <v>1038</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="E386" s="7">
         <v>1000</v>
       </c>
       <c r="F386" s="15">
-        <v>9143</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="6">
         <v>8</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1033</v>
+        <v>1041</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="E387" s="7">
         <v>1000</v>
       </c>
       <c r="F387" s="15">
-        <v>12572.55</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="6">
         <v>9</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>1037</v>
+        <v>1045</v>
       </c>
       <c r="E388" s="7">
         <v>1000</v>
       </c>
       <c r="F388" s="15">
-        <v>20720.6</v>
+        <v>19769</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="6">
         <v>10</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="E389" s="7">
         <v>1000</v>
       </c>
       <c r="F389" s="15">
-        <v>31695.2</v>
+        <v>24440</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="6">
         <v>11</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
       <c r="E390" s="7">
         <v>1000</v>
       </c>
       <c r="F390" s="15">
-        <v>47418.43</v>
+        <v>31553</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="6">
         <v>12</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="C391" s="8" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
       <c r="E391" s="7">
         <v>1000</v>
       </c>
       <c r="F391" s="15">
-        <v>92650.95</v>
+        <v>137986</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="6">
         <v>13</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="E392" s="7">
         <v>1000</v>
       </c>
       <c r="F392" s="15">
-        <v>152355.5</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="6">
         <v>14</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
       <c r="E393" s="7">
         <v>1000</v>
       </c>
       <c r="F393" s="15">
-        <v>2200.95</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="6">
         <v>15</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="E394" s="7">
         <v>1000</v>
       </c>
       <c r="F394" s="15">
-        <v>2442.15</v>
+        <v>571</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="6">
         <v>16</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="E395" s="7">
         <v>1000</v>
       </c>
       <c r="F395" s="15">
-        <v>3180.83</v>
+        <v>545</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="6">
         <v>17</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="C396" s="8" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
       <c r="E396" s="7">
         <v>1000</v>
       </c>
       <c r="F396" s="15">
-        <v>3874.28</v>
+        <v>644</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="6">
         <v>18</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="E397" s="7">
         <v>1000</v>
       </c>
       <c r="F397" s="15">
-        <v>4160.7</v>
+        <v>725</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="6">
         <v>19</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="E398" s="7">
         <v>1000</v>
       </c>
       <c r="F398" s="15">
-        <v>5487.3</v>
+        <v>905</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="6">
         <v>20</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
       <c r="E399" s="7">
         <v>1000</v>
       </c>
       <c r="F399" s="15">
-        <v>6746.08</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="6">
         <v>21</v>
       </c>
       <c r="B400" s="11" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="E400" s="7">
         <v>1000</v>
       </c>
       <c r="F400" s="15">
-        <v>8185.73</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="6">
         <v>22</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="E401" s="7">
         <v>1000</v>
       </c>
       <c r="F401" s="15">
-        <v>11954.48</v>
+        <v>11933</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="6">
         <v>23</v>
       </c>
       <c r="B402" s="11" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="E402" s="7">
         <v>1000</v>
       </c>
       <c r="F402" s="15">
-        <v>18285.98</v>
+        <v>26798</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="6">
         <v>24</v>
       </c>
       <c r="B403" s="11" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="C403" s="8" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="E403" s="7">
         <v>1000</v>
       </c>
       <c r="F403" s="15">
-        <v>23773.28</v>
+        <v>31554</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="6">
         <v>25</v>
       </c>
       <c r="B404" s="11" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="E404" s="7">
         <v>1000</v>
       </c>
       <c r="F404" s="15">
-        <v>59742.23</v>
+        <v>137986</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="6">
         <v>26</v>
       </c>
       <c r="B405" s="11" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="C405" s="8" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="E405" s="7">
         <v>1000</v>
       </c>
       <c r="F405" s="15">
-        <v>118836.23</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="6">
         <v>27</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="C406" s="8" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="E406" s="7">
         <v>1000</v>
       </c>
       <c r="F406" s="15">
-        <v>92723.8</v>
+        <v>215471</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="6">
         <v>28</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="E407" s="7">
         <v>1000</v>
       </c>
       <c r="F407" s="15">
-        <v>234717.75</v>
+        <v>413608</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="6">
         <v>29</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="C408" s="8" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="E408" s="7">
         <v>1000</v>
       </c>
       <c r="F408" s="15">
-        <v>713.55</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="6">
         <v>30</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="E409" s="7">
         <v>0</v>
       </c>
       <c r="F409" s="15">
-        <v>0</v>
+        <v>571</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="6">
         <v>31</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="E410" s="7">
         <v>1000</v>
       </c>
       <c r="F410" s="15">
-        <v>3180.83</v>
+        <v>545</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="6">
         <v>32</v>
       </c>
       <c r="B411" s="11" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="C411" s="8" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="E411" s="7">
         <v>1000</v>
       </c>
       <c r="F411" s="15">
-        <v>3791.38</v>
+        <v>644</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="6">
         <v>33</v>
       </c>
       <c r="B412" s="11" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="C412" s="8" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="E412" s="7">
         <v>1000</v>
       </c>
       <c r="F412" s="15">
-        <v>4160.7</v>
+        <v>725</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="6">
         <v>34</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="C413" s="8" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="E413" s="7">
         <v>1000</v>
       </c>
       <c r="F413" s="15">
-        <v>5487.3</v>
+        <v>905</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="6">
         <v>35</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="C414" s="8" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="E414" s="7">
         <v>1000</v>
       </c>
       <c r="F414" s="15">
-        <v>6723.45</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="6">
         <v>36</v>
       </c>
       <c r="B415" s="11" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="E415" s="7">
         <v>1000</v>
       </c>
       <c r="F415" s="15">
-        <v>8185.73</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="6">
         <v>37</v>
       </c>
       <c r="B416" s="11" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="E416" s="7">
         <v>1000</v>
       </c>
       <c r="F416" s="15">
-        <v>11954.48</v>
+        <v>11933</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="6">
         <v>38</v>
       </c>
       <c r="B417" s="11" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="E417" s="7">
         <v>1000</v>
       </c>
       <c r="F417" s="15">
-        <v>18285.98</v>
+        <v>26798</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="6">
         <v>39</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="E418" s="7">
         <v>1000</v>
       </c>
       <c r="F418" s="15">
-        <v>24383.83</v>
+        <v>31554</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="6">
         <v>40</v>
       </c>
       <c r="B419" s="11" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="C419" s="8" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="E419" s="7">
         <v>1000</v>
       </c>
       <c r="F419" s="15">
-        <v>54850.4</v>
+        <v>137986</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="6">
         <v>41</v>
       </c>
       <c r="B420" s="11" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C420" s="8" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="E420" s="7">
         <v>1000</v>
       </c>
       <c r="F420" s="15">
-        <v>51506.25</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="6">
         <v>42</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="E421" s="7">
         <v>1000</v>
       </c>
       <c r="F421" s="15">
-        <v>86756.63</v>
+        <v>215471</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="6">
         <v>43</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="E422" s="7">
         <v>1000</v>
       </c>
       <c r="F422" s="15">
-        <v>263674.3</v>
+        <v>413608</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="6">
         <v>44</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="E423" s="7">
         <v>0</v>
       </c>
       <c r="F423" s="15">
-        <v>0</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="6">
         <v>45</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="E424" s="7">
         <v>1000</v>
       </c>
       <c r="F424" s="15">
-        <v>712.29</v>
+        <v>571</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="6">
         <v>46</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="E425" s="7">
         <v>1000</v>
       </c>
       <c r="F425" s="15">
-        <v>736.41</v>
+        <v>545</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="6">
         <v>47</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="C426" s="8" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="E426" s="7">
         <v>1000</v>
       </c>
       <c r="F426" s="15">
-        <v>934.65</v>
+        <v>644</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="6">
         <v>48</v>
       </c>
       <c r="B427" s="11" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
       <c r="C427" s="8" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="E427" s="7">
         <v>1000</v>
       </c>
       <c r="F427" s="15">
-        <v>1106.5</v>
+        <v>725</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="6">
         <v>49</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="C428" s="8" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="E428" s="7">
         <v>1000</v>
       </c>
       <c r="F428" s="15">
-        <v>1575.35</v>
+        <v>905</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="6">
         <v>50</v>
       </c>
       <c r="B429" s="11" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="C429" s="8" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="E429" s="7">
         <v>1000</v>
       </c>
       <c r="F429" s="15">
-        <v>2012.53</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="6">
         <v>51</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="E430" s="7">
         <v>1000</v>
       </c>
       <c r="F430" s="15">
-        <v>2231.1</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="6">
         <v>52</v>
       </c>
       <c r="B431" s="11" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="C431" s="8" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E431" s="7">
         <v>1000</v>
       </c>
       <c r="F431" s="15">
-        <v>4009.95</v>
+        <v>11933</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="6">
         <v>53</v>
       </c>
       <c r="B432" s="11" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="C432" s="8" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="E432" s="7">
         <v>1000</v>
       </c>
       <c r="F432" s="15">
-        <v>6648.08</v>
+        <v>26798</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="6">
         <v>54</v>
       </c>
       <c r="B433" s="11" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="C433" s="8" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
       <c r="E433" s="7">
         <v>0</v>
       </c>
       <c r="F433" s="15">
-        <v>0</v>
+        <v>58110</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="6">
         <v>55</v>
       </c>
       <c r="B434" s="11" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="C434" s="8" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="E434" s="7">
         <v>1000</v>
       </c>
       <c r="F434" s="15">
-        <v>38682.45</v>
+        <v>170599</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="6">
         <v>56</v>
       </c>
       <c r="B435" s="11" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="C435" s="8" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="E435" s="7">
         <v>1000</v>
       </c>
       <c r="F435" s="15">
-        <v>50893.2</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="6">
         <v>57</v>
       </c>
       <c r="B436" s="11" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="C436" s="8" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="E436" s="7">
         <v>1000</v>
       </c>
       <c r="F436" s="15">
-        <v>83108.48</v>
+        <v>215471</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="6">
         <v>58</v>
       </c>
       <c r="B437" s="11" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="C437" s="8" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="E437" s="7">
         <v>1000</v>
       </c>
       <c r="F437" s="15">
-        <v>722.1</v>
+        <v>571</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="6">
         <v>59</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="E438" s="7">
         <v>1000</v>
       </c>
       <c r="F438" s="15">
-        <v>837.4299999999999</v>
+        <v>545</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="6">
         <v>60</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
       <c r="E439" s="7">
         <v>1000</v>
       </c>
       <c r="F439" s="15">
-        <v>964.05</v>
+        <v>644</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="6">
         <v>61</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="C440" s="8" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="E440" s="7">
         <v>1000</v>
       </c>
       <c r="F440" s="15">
-        <v>994.95</v>
+        <v>725</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="6">
         <v>62</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="C441" s="8" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="E441" s="7">
         <v>1000</v>
       </c>
       <c r="F441" s="15">
-        <v>1290.43</v>
+        <v>905</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="6">
         <v>63</v>
       </c>
       <c r="B442" s="11" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="C442" s="8" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="E442" s="7">
         <v>1000</v>
       </c>
       <c r="F442" s="15">
-        <v>2118.05</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="6">
         <v>64</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C443" s="8" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="E443" s="7">
         <v>1000</v>
       </c>
       <c r="F443" s="15">
-        <v>3097.93</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="6">
         <v>65</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="C444" s="8" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="E444" s="7">
         <v>1000</v>
       </c>
       <c r="F444" s="15">
-        <v>4771.25</v>
+        <v>11933</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="6">
         <v>66</v>
       </c>
       <c r="B445" s="11" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="C445" s="8" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="E445" s="7">
         <v>1000</v>
       </c>
       <c r="F445" s="15">
-        <v>6414.43</v>
+        <v>26798</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="6">
         <v>67</v>
       </c>
       <c r="B446" s="11" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="C446" s="8" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="E446" s="7">
         <v>1000</v>
       </c>
       <c r="F446" s="15">
-        <v>10198.25</v>
+        <v>58110</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="6">
         <v>68</v>
       </c>
       <c r="B447" s="11" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="C447" s="8" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="E447" s="7">
         <v>1000</v>
       </c>
       <c r="F447" s="15">
-        <v>15549.88</v>
+        <v>138047</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="6">
         <v>69</v>
       </c>
       <c r="B448" s="11" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="C448" s="8" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="E448" s="7">
         <v>1000</v>
       </c>
       <c r="F448" s="15">
-        <v>35298.13</v>
+        <v>170599</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="6">
         <v>70</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="C449" s="8" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="E449" s="7">
         <v>1000</v>
       </c>
       <c r="F449" s="15">
-        <v>58928.18</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="6">
         <v>71</v>
       </c>
       <c r="B450" s="11" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="C450" s="8" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="E450" s="7">
         <v>1000</v>
       </c>
       <c r="F450" s="15">
-        <v>116537.3</v>
+        <v>215471</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="3" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="B451" s="7"/>
       <c r="C451" s="8"/>
       <c r="D451" s="7"/>
       <c r="E451" s="7"/>
       <c r="F451" s="15"/>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C452" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D452" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E452" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F452" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="6">
         <v>1</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="C453" s="8" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="E453" s="7">
         <v>1000</v>
       </c>
       <c r="F453" s="15">
-        <v>2615.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="6">
         <v>2</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="C454" s="8" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="E454" s="7">
         <v>1000</v>
       </c>
       <c r="F454" s="15">
-        <v>2600.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="6">
         <v>3</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="C455" s="8" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="E455" s="7">
         <v>1000</v>
       </c>
       <c r="F455" s="15">
-        <v>2600.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="6">
         <v>4</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="C456" s="8" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="E456" s="7">
         <v>1000</v>
       </c>
       <c r="F456" s="15">
-        <v>3128.08</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="6">
         <v>5</v>
       </c>
       <c r="B457" s="11" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="E457" s="7">
         <v>1000</v>
       </c>
       <c r="F457" s="15">
-        <v>3128.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="6">
         <v>6</v>
       </c>
       <c r="B458" s="11" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="C458" s="8" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="E458" s="7">
         <v>1000</v>
       </c>
       <c r="F458" s="15">
-        <v>3128.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="6">
         <v>7</v>
       </c>
       <c r="B459" s="11" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="E459" s="7">
         <v>1000</v>
       </c>
       <c r="F459" s="15">
-        <v>5313.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="6">
         <v>8</v>
       </c>
       <c r="B460" s="11" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="C460" s="8" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="E460" s="7">
         <v>1000</v>
       </c>
       <c r="F460" s="15">
-        <v>5502.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="6">
         <v>9</v>
       </c>
       <c r="B461" s="11" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="C461" s="8" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="E461" s="7">
         <v>1000</v>
       </c>
       <c r="F461" s="15">
-        <v>5630.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="6">
         <v>10</v>
       </c>
       <c r="B462" s="11" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="E462" s="7">
         <v>1000</v>
       </c>
       <c r="F462" s="15">
-        <v>16062.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="6">
         <v>11</v>
       </c>
       <c r="B463" s="11" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="C463" s="8" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="E463" s="7">
         <v>1000</v>
       </c>
       <c r="F463" s="15">
-        <v>20886.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="6">
         <v>12</v>
       </c>
       <c r="B464" s="11" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="C464" s="8" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="E464" s="7">
         <v>1000</v>
       </c>
       <c r="F464" s="15">
-        <v>29260.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="6">
         <v>13</v>
       </c>
       <c r="B465" s="11" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="C465" s="8" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="E465" s="7">
         <v>1000</v>
       </c>
       <c r="F465" s="15">
-        <v>33745.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="3" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="B466" s="7"/>
       <c r="C466" s="8"/>
       <c r="D466" s="7"/>
       <c r="E466" s="7"/>
       <c r="F466" s="15"/>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C467" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D467" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E467" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F467" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="6">
         <v>1</v>
       </c>
       <c r="B468" s="11" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="E468" s="7">
         <v>1000</v>
       </c>
       <c r="F468" s="15">
-        <v>29117.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="6">
         <v>2</v>
       </c>
       <c r="B469" s="11" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="C469" s="8" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
       <c r="E469" s="7">
         <v>1000</v>
       </c>
       <c r="F469" s="15">
-        <v>29117.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="6">
         <v>3</v>
       </c>
       <c r="B470" s="11" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
       <c r="C470" s="8" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="E470" s="7">
         <v>1000</v>
       </c>
       <c r="F470" s="15">
-        <v>29373.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="6">
         <v>4</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="E471" s="7">
         <v>1000</v>
       </c>
       <c r="F471" s="15">
-        <v>40355.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="6">
         <v>5</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
       <c r="E472" s="7">
         <v>1000</v>
       </c>
       <c r="F472" s="15">
-        <v>41252.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="6">
         <v>6</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1282</v>
+        <v>1290</v>
       </c>
       <c r="E473" s="7">
         <v>1000</v>
       </c>
       <c r="F473" s="15">
-        <v>60149.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="6">
         <v>7</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="C474" s="8" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="E474" s="7">
         <v>1000</v>
       </c>
       <c r="F474" s="15">
-        <v>69473.14999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="6">
         <v>8</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="C475" s="8" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="E475" s="7">
         <v>1000</v>
       </c>
       <c r="F475" s="15">
-        <v>93864.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="6">
         <v>9</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
       <c r="C476" s="8" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="E476" s="7">
         <v>1000</v>
       </c>
       <c r="F476" s="15">
-        <v>103180.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="6">
         <v>10</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="E477" s="7">
         <v>1000</v>
       </c>
       <c r="F477" s="15">
-        <v>127828.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="6">
         <v>11</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="E478" s="7">
         <v>1000</v>
       </c>
       <c r="F478" s="15">
-        <v>127828.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="6">
         <v>12</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="E479" s="7">
         <v>1000</v>
       </c>
       <c r="F479" s="15">
-        <v>157586.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="6">
         <v>13</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="E480" s="7">
         <v>1000</v>
       </c>
       <c r="F480" s="15">
-        <v>30270.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="6">
         <v>14</v>
       </c>
       <c r="B481" s="11" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="E481" s="7">
         <v>1000</v>
       </c>
       <c r="F481" s="15">
-        <v>54021.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="6">
         <v>15</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="C482" s="8" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="E482" s="7">
         <v>1000</v>
       </c>
       <c r="F482" s="15">
-        <v>60533.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="6">
         <v>16</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="C483" s="8" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="E483" s="7">
         <v>1000</v>
       </c>
       <c r="F483" s="15">
-        <v>95266.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="3" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="B484" s="7"/>
       <c r="C484" s="8"/>
       <c r="D484" s="7"/>
       <c r="E484" s="7"/>
       <c r="F484" s="15"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="B485" s="7"/>
       <c r="C485" s="8"/>
       <c r="D485" s="7"/>
       <c r="E485" s="7"/>
       <c r="F485" s="15"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B486" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C486" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D486" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E486" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F486" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="6">
         <v>1</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="C487" s="8" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="E487" s="7">
         <v>1000</v>
       </c>
       <c r="F487" s="15">
-        <v>266.84</v>
+        <v>302</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="6">
         <v>2</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="C488" s="8" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
       <c r="E488" s="7">
         <v>1000</v>
       </c>
       <c r="F488" s="15">
-        <v>367.08</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="6">
         <v>3</v>
       </c>
       <c r="B489" s="11" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="C489" s="8" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="E489" s="7">
         <v>1000</v>
       </c>
       <c r="F489" s="15">
-        <v>580.4</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="6">
         <v>4</v>
       </c>
       <c r="B490" s="11" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
       <c r="C490" s="8" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
       <c r="E490" s="7">
         <v>1000</v>
       </c>
       <c r="F490" s="15">
-        <v>799.73</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="6">
         <v>5</v>
       </c>
       <c r="B491" s="11" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="C491" s="8" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1329</v>
+        <v>1337</v>
       </c>
       <c r="E491" s="7">
         <v>1000</v>
       </c>
       <c r="F491" s="15">
-        <v>1733.63</v>
+        <v>6986</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="6">
         <v>6</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="E492" s="7">
         <v>1000</v>
       </c>
       <c r="F492" s="15">
-        <v>1967.3</v>
+        <v>8432</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="6">
         <v>7</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
       <c r="E493" s="7">
         <v>0</v>
       </c>
       <c r="F493" s="15">
-        <v>0</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="6">
         <v>8</v>
       </c>
       <c r="B494" s="11" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="C494" s="8" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="E494" s="7">
         <v>1000</v>
       </c>
       <c r="F494" s="15">
-        <v>255.53</v>
+        <v>302</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="6">
         <v>9</v>
       </c>
       <c r="B495" s="11" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="C495" s="8" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="E495" s="7">
         <v>1000</v>
       </c>
       <c r="F495" s="15">
-        <v>359.54</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="6">
         <v>10</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="E496" s="7">
         <v>1000</v>
       </c>
       <c r="F496" s="15">
-        <v>525.36</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="6">
         <v>11</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="E497" s="7">
         <v>1000</v>
       </c>
       <c r="F497" s="15">
-        <v>632.4</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="6">
         <v>12</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="E498" s="7">
         <v>1000</v>
       </c>
       <c r="F498" s="15">
-        <v>998.71</v>
+        <v>6986</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="6">
         <v>13</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="E499" s="7">
         <v>1000</v>
       </c>
       <c r="F499" s="15">
-        <v>941.4299999999999</v>
+        <v>8432</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="6">
         <v>14</v>
       </c>
       <c r="B500" s="11"/>
       <c r="C500" s="8" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E500" s="7"/>
       <c r="F500" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="6">
         <v>15</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="C501" s="8" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="E501" s="7">
         <v>1000</v>
       </c>
       <c r="F501" s="15">
-        <v>244.21</v>
+        <v>303</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="6">
         <v>16</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="C502" s="8" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="E502" s="7">
         <v>1000</v>
       </c>
       <c r="F502" s="15">
-        <v>342.96</v>
+        <v>384</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="6">
         <v>17</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="E503" s="7">
         <v>1000</v>
       </c>
       <c r="F503" s="15">
-        <v>501.24</v>
+        <v>510</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="6">
         <v>18</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="E504" s="7">
         <v>1000</v>
       </c>
       <c r="F504" s="15">
-        <v>663.3</v>
+        <v>829</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="6">
         <v>19</v>
       </c>
       <c r="B505" s="11" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="E505" s="7">
         <v>1000</v>
       </c>
       <c r="F505" s="15">
-        <v>1104.24</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="6">
         <v>20</v>
       </c>
       <c r="B506" s="11" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="C506" s="8" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="E506" s="7">
         <v>1000</v>
       </c>
       <c r="F506" s="15">
-        <v>1688.4</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="507" spans="1:6">
-      <c r="A507" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F507" s="15"/>
+      <c r="A507" s="6">
+        <v>21</v>
+      </c>
+      <c r="B507" s="11" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C507" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D507" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E507" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F507" s="15">
+        <v>303</v>
+      </c>
     </row>
     <row r="508" spans="1:6">
-      <c r="A508" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A508" s="6">
+        <v>22</v>
+      </c>
+      <c r="B508" s="11" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C508" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D508" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E508" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F508" s="15">
+        <v>384</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B509" s="11" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>1376</v>
+        <v>1389</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="E509" s="7">
         <v>1000</v>
       </c>
       <c r="F509" s="15">
-        <v>264.58</v>
+        <v>510</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="6">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B510" s="11" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
       <c r="E510" s="7">
         <v>1000</v>
       </c>
       <c r="F510" s="15">
-        <v>367.83</v>
+        <v>829</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="6">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B511" s="11" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="E511" s="7">
         <v>1000</v>
       </c>
       <c r="F511" s="15">
-        <v>593.2</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="6">
+        <v>26</v>
+      </c>
+      <c r="B512" s="11" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C512" s="8" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D512" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E512" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F512" s="15">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" s="4" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B513" s="7"/>
+      <c r="C513" s="8"/>
+      <c r="D513" s="7"/>
+      <c r="E513" s="7"/>
+      <c r="F513" s="15"/>
+    </row>
+    <row r="514" spans="1:6">
+      <c r="A514" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B512" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A513" s="6">
+      <c r="B514" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B513" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A514" s="6">
+      <c r="C514" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B514" s="11" t="s">
-[...12 lines deleted...]
-        <v>1997.45</v>
+      <c r="D514" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E514" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F514" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="515" spans="1:6">
-      <c r="A515" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F515" s="15"/>
+      <c r="A515" s="6">
+        <v>1</v>
+      </c>
+      <c r="B515" s="11" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C515" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D515" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E515" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F515" s="15">
+        <v>2939</v>
+      </c>
     </row>
     <row r="516" spans="1:6">
-      <c r="A516" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A516" s="6">
+        <v>2</v>
+      </c>
+      <c r="B516" s="11" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C516" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D516" s="7" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E516" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F516" s="15">
+        <v>3349</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="E517" s="7">
         <v>1000</v>
       </c>
       <c r="F517" s="15">
-        <v>211.05</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>1397</v>
+        <v>1410</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>1398</v>
+        <v>1411</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1399</v>
+        <v>1412</v>
       </c>
       <c r="E518" s="7">
         <v>1000</v>
       </c>
       <c r="F518" s="15">
-        <v>241.95</v>
+        <v>6175</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>1400</v>
+        <v>1413</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="E519" s="7">
         <v>1000</v>
       </c>
       <c r="F519" s="15">
-        <v>401.75</v>
+        <v>10112</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B520" s="11" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
       <c r="E520" s="7">
         <v>1000</v>
       </c>
       <c r="F520" s="15">
-        <v>583.41</v>
+        <v>9881</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="6">
+        <v>7</v>
+      </c>
+      <c r="B521" s="11" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C521" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D521" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E521" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F521" s="15">
+        <v>13174</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6">
+      <c r="A522" s="4" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B522" s="7"/>
+      <c r="C522" s="8"/>
+      <c r="D522" s="7"/>
+      <c r="E522" s="7"/>
+      <c r="F522" s="15"/>
+    </row>
+    <row r="523" spans="1:6">
+      <c r="A523" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B523" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B521" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A522" s="6">
+      <c r="C523" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B522" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A523" s="6">
+      <c r="D523" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B523" s="11" t="s">
-[...12 lines deleted...]
-        <v>1967.3</v>
+      <c r="E523" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F523" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="524" spans="1:6">
-      <c r="A524" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F524" s="15"/>
+      <c r="A524" s="6">
+        <v>1</v>
+      </c>
+      <c r="B524" s="11" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C524" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D524" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E524" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F524" s="15">
+        <v>2098</v>
+      </c>
     </row>
     <row r="525" spans="1:6">
-      <c r="A525" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A525" s="6">
+        <v>2</v>
+      </c>
+      <c r="B525" s="11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C525" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D525" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E525" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F525" s="15">
+        <v>2144</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B526" s="11" t="s">
-        <v>1416</v>
+        <v>1429</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>1417</v>
+        <v>1430</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1418</v>
+        <v>1431</v>
       </c>
       <c r="E526" s="7">
         <v>1000</v>
       </c>
       <c r="F526" s="15">
-        <v>2954.7</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1419</v>
+        <v>1432</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1421</v>
+        <v>1434</v>
       </c>
       <c r="E527" s="7">
         <v>1000</v>
       </c>
       <c r="F527" s="15">
-        <v>3140.63</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B528" s="11" t="s">
-        <v>1422</v>
+        <v>1435</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>1423</v>
+        <v>1436</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="E528" s="7">
         <v>1000</v>
       </c>
       <c r="F528" s="15">
-        <v>3844.13</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>1426</v>
+        <v>1439</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1427</v>
+        <v>1440</v>
       </c>
       <c r="E529" s="7">
         <v>1000</v>
       </c>
       <c r="F529" s="15">
-        <v>4899.38</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>1428</v>
+        <v>1441</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>1429</v>
+        <v>1442</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1430</v>
+        <v>1443</v>
       </c>
       <c r="E530" s="7">
         <v>1000</v>
       </c>
       <c r="F530" s="15">
-        <v>5773.73</v>
+        <v>7255</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>1431</v>
+        <v>1444</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>1432</v>
+        <v>1445</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1433</v>
+        <v>1446</v>
       </c>
       <c r="E531" s="7">
         <v>1000</v>
       </c>
       <c r="F531" s="15">
-        <v>6620.45</v>
+        <v>8878</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>1434</v>
+        <v>1447</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>1435</v>
+        <v>1448</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1436</v>
+        <v>1449</v>
       </c>
       <c r="E532" s="7">
         <v>1000</v>
       </c>
       <c r="F532" s="15">
-        <v>9886.68</v>
+        <v>12814</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1437</v>
+        <v>1450</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>1438</v>
+        <v>1451</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="E533" s="7">
         <v>1000</v>
       </c>
       <c r="F533" s="15">
-        <v>11230.88</v>
+        <v>18543</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
       <c r="E534" s="7">
         <v>1000</v>
       </c>
       <c r="F534" s="15">
-        <v>11366.55</v>
+        <v>24316</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>1443</v>
+        <v>1456</v>
       </c>
       <c r="C535" s="8" t="s">
-        <v>1444</v>
+        <v>1457</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1445</v>
+        <v>1458</v>
       </c>
       <c r="E535" s="7">
         <v>1000</v>
       </c>
       <c r="F535" s="15">
-        <v>25099.88</v>
+        <v>60886</v>
       </c>
     </row>
     <row r="536" spans="1:6">
-      <c r="A536" s="6">
-[...16 lines deleted...]
-      </c>
+      <c r="A536" s="4" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B536" s="7"/>
+      <c r="C536" s="8"/>
+      <c r="D536" s="7"/>
+      <c r="E536" s="7"/>
+      <c r="F536" s="15"/>
     </row>
     <row r="537" spans="1:6">
-      <c r="A537" s="6">
-[...15 lines deleted...]
-        <v>61287.43</v>
+      <c r="A537" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D537" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E537" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F537" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="538" spans="1:6">
-      <c r="A538" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F538" s="15"/>
+      <c r="A538" s="6">
+        <v>1</v>
+      </c>
+      <c r="B538" s="11" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C538" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D538" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E538" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F538" s="15">
+        <v>2331</v>
+      </c>
     </row>
     <row r="539" spans="1:6">
-      <c r="A539" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A539" s="6">
+        <v>2</v>
+      </c>
+      <c r="B539" s="11" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C539" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D539" s="7" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E539" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F539" s="15">
+        <v>2725</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>1453</v>
+        <v>1466</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>1454</v>
+        <v>1467</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1455</v>
+        <v>1468</v>
       </c>
       <c r="E540" s="7">
         <v>1000</v>
       </c>
       <c r="F540" s="15">
-        <v>4100.4</v>
+        <v>3679</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>1456</v>
+        <v>1469</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>1457</v>
+        <v>1470</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1458</v>
+        <v>1471</v>
       </c>
       <c r="E541" s="7">
         <v>1000</v>
       </c>
       <c r="F541" s="15">
-        <v>4741.1</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>1459</v>
+        <v>1472</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>1460</v>
+        <v>1473</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="E542" s="7">
         <v>1000</v>
       </c>
       <c r="F542" s="15">
-        <v>5705.9</v>
+        <v>7137</v>
       </c>
     </row>
     <row r="543" spans="1:6">
-      <c r="A543" s="6">
+      <c r="A543" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B543" s="7"/>
+      <c r="C543" s="8"/>
+      <c r="D543" s="7"/>
+      <c r="E543" s="7"/>
+      <c r="F543" s="15"/>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B543" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A544" s="6">
+      <c r="B544" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B544" s="11" t="s">
-[...12 lines deleted...]
-        <v>13379.08</v>
+      <c r="C544" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D544" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E544" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F544" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="545" spans="1:6">
-      <c r="A545" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F545" s="15"/>
+      <c r="A545" s="6">
+        <v>1</v>
+      </c>
+      <c r="B545" s="11" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C545" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D545" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E545" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F545" s="15">
+        <v>2331</v>
+      </c>
     </row>
     <row r="546" spans="1:6">
-      <c r="A546" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A546" s="6">
+        <v>2</v>
+      </c>
+      <c r="B546" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C546" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D546" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E546" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F546" s="15">
+        <v>2725</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B547" s="11" t="s">
-        <v>1469</v>
+        <v>1482</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>1470</v>
+        <v>1483</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1471</v>
+        <v>1484</v>
       </c>
       <c r="E547" s="7">
         <v>1000</v>
       </c>
       <c r="F547" s="15">
-        <v>3716</v>
+        <v>3679</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B548" s="11" t="s">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>1473</v>
+        <v>1486</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="E548" s="7">
         <v>1000</v>
       </c>
       <c r="F548" s="15">
-        <v>4145.63</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B549" s="11" t="s">
-        <v>1475</v>
+        <v>1488</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="E549" s="7">
         <v>1000</v>
       </c>
       <c r="F549" s="15">
-        <v>4952.15</v>
+        <v>7137</v>
       </c>
     </row>
     <row r="550" spans="1:6">
-      <c r="A550" s="6">
+      <c r="A550" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B550" s="7"/>
+      <c r="C550" s="8"/>
+      <c r="D550" s="7"/>
+      <c r="E550" s="7"/>
+      <c r="F550" s="15"/>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B550" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A551" s="6">
+      <c r="B551" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B551" s="11" t="s">
-[...12 lines deleted...]
-        <v>9874.129999999999</v>
+      <c r="C551" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D551" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E551" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F551" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="552" spans="1:6">
-      <c r="A552" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F552" s="15"/>
+      <c r="A552" s="6">
+        <v>1</v>
+      </c>
+      <c r="B552" s="11" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C552" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D552" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E552" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F552" s="15">
+        <v>4057</v>
+      </c>
     </row>
     <row r="553" spans="1:6">
-      <c r="A553" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A553" s="6">
+        <v>2</v>
+      </c>
+      <c r="B553" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C553" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D553" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E553" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F553" s="15">
+        <v>6175</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
       <c r="C554" s="8" t="s">
-        <v>1486</v>
+        <v>1499</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="E554" s="7">
         <v>1000</v>
       </c>
       <c r="F554" s="15">
-        <v>622.6</v>
+        <v>10112</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="6">
+        <v>4</v>
+      </c>
+      <c r="B555" s="11" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C555" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D555" s="7" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E555" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F555" s="15">
+        <v>9881</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B556" s="7"/>
+      <c r="C556" s="8"/>
+      <c r="D556" s="7"/>
+      <c r="E556" s="7"/>
+      <c r="F556" s="15"/>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D557" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E557" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F557" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" s="6">
+        <v>1</v>
+      </c>
+      <c r="B558" s="11" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C558" s="8" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D558" s="7" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E558" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F558" s="15">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" s="6">
         <v>2</v>
       </c>
-      <c r="B555" s="11" t="s">
-[...82 lines deleted...]
-        <v>9</v>
+      <c r="B559" s="11" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C559" s="8" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D559" s="7" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E559" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F559" s="15">
+        <v>16761</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>1498</v>
+        <v>1511</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>1499</v>
+        <v>1512</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1500</v>
+        <v>1513</v>
       </c>
       <c r="E560" s="7">
         <v>1000</v>
       </c>
       <c r="F560" s="15">
-        <v>4522.5</v>
+        <v>10766</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>1501</v>
+        <v>1514</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>1502</v>
+        <v>1515</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1503</v>
+        <v>1516</v>
       </c>
       <c r="E561" s="7">
         <v>1000</v>
       </c>
       <c r="F561" s="15">
-        <v>9286.200000000001</v>
+        <v>32588</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B562" s="11" t="s">
-        <v>1504</v>
+        <v>1517</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>1505</v>
+        <v>1518</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1506</v>
+        <v>1519</v>
       </c>
       <c r="E562" s="7">
         <v>1000</v>
       </c>
       <c r="F562" s="15">
-        <v>10507.28</v>
+        <v>46506</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="6">
+        <v>6</v>
+      </c>
+      <c r="B563" s="11" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C563" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D563" s="7" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E563" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F563" s="15">
+        <v>78060</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="4" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B564" s="7"/>
+      <c r="C564" s="8"/>
+      <c r="D564" s="7"/>
+      <c r="E564" s="7"/>
+      <c r="F564" s="15"/>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B563" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A564" s="6">
+      <c r="B565" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B564" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A565" s="6">
+      <c r="C565" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B565" s="11" t="s">
-[...12 lines deleted...]
-        <v>34378.55</v>
+      <c r="D565" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E565" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F565" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="566" spans="1:6">
-      <c r="A566" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F566" s="15"/>
+      <c r="A566" s="6">
+        <v>1</v>
+      </c>
+      <c r="B566" s="11" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C566" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D566" s="7" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E566" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F566" s="15">
+        <v>1734</v>
+      </c>
     </row>
     <row r="567" spans="1:6">
-      <c r="A567" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A567" s="6">
+        <v>2</v>
+      </c>
+      <c r="B567" s="11" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C567" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D567" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E567" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F567" s="15">
+        <v>2171</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B568" s="11" t="s">
-        <v>1517</v>
+        <v>1530</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>1518</v>
+        <v>1531</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1519</v>
+        <v>1532</v>
       </c>
       <c r="E568" s="7">
         <v>1000</v>
       </c>
       <c r="F568" s="15">
-        <v>1871.83</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B569" s="11" t="s">
-        <v>1520</v>
+        <v>1533</v>
       </c>
       <c r="C569" s="8" t="s">
-        <v>1521</v>
+        <v>1534</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1522</v>
+        <v>1535</v>
       </c>
       <c r="E569" s="7">
         <v>1000</v>
       </c>
       <c r="F569" s="15">
-        <v>1922.08</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B570" s="11" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="E570" s="7">
         <v>1000</v>
       </c>
       <c r="F570" s="15">
-        <v>3190.88</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>1527</v>
+        <v>1540</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1528</v>
+        <v>1541</v>
       </c>
       <c r="E571" s="7">
         <v>1000</v>
       </c>
       <c r="F571" s="15">
-        <v>5133.05</v>
+        <v>3905</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>1529</v>
+        <v>1542</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>1530</v>
+        <v>1543</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1531</v>
+        <v>1544</v>
       </c>
       <c r="E572" s="7">
         <v>1000</v>
       </c>
       <c r="F572" s="15">
-        <v>5102.9</v>
+        <v>6139</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>1532</v>
+        <v>1545</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>1533</v>
+        <v>1546</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1534</v>
+        <v>1547</v>
       </c>
       <c r="E573" s="7">
         <v>1000</v>
       </c>
       <c r="F573" s="15">
-        <v>5479.78</v>
+        <v>8206</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>1535</v>
+        <v>1548</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>1536</v>
+        <v>1549</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1537</v>
+        <v>1550</v>
       </c>
       <c r="E574" s="7">
         <v>1000</v>
       </c>
       <c r="F574" s="15">
-        <v>7899.3</v>
+        <v>10205</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1538</v>
+        <v>1551</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>1539</v>
+        <v>1552</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1540</v>
+        <v>1553</v>
       </c>
       <c r="E575" s="7">
         <v>1000</v>
       </c>
       <c r="F575" s="15">
-        <v>10077.65</v>
+        <v>14845</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1541</v>
+        <v>1554</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>1542</v>
+        <v>1555</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1543</v>
+        <v>1556</v>
       </c>
       <c r="E576" s="7">
         <v>1000</v>
       </c>
       <c r="F576" s="15">
-        <v>11268.58</v>
+        <v>19740</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B577" s="11" t="s">
-        <v>1544</v>
+        <v>1557</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1545</v>
+        <v>1558</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1546</v>
+        <v>1559</v>
       </c>
       <c r="E577" s="7">
         <v>1000</v>
       </c>
       <c r="F577" s="15">
-        <v>21142.7</v>
+        <v>344078</v>
       </c>
     </row>
     <row r="578" spans="1:6">
-      <c r="A578" s="6">
-[...16 lines deleted...]
-      </c>
+      <c r="A578" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B578" s="7"/>
+      <c r="C578" s="8"/>
+      <c r="D578" s="7"/>
+      <c r="E578" s="7"/>
+      <c r="F578" s="15"/>
     </row>
     <row r="579" spans="1:6">
-      <c r="A579" s="6">
-[...15 lines deleted...]
-        <v>27489.28</v>
+      <c r="A579" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C579" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D579" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E579" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F579" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="580" spans="1:6">
-      <c r="A580" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F580" s="15"/>
+      <c r="A580" s="6">
+        <v>1</v>
+      </c>
+      <c r="B580" s="11" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C580" s="8" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D580" s="7" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E580" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F580" s="15">
+        <v>8274</v>
+      </c>
     </row>
     <row r="581" spans="1:6">
-      <c r="A581" s="5" t="s">
-[...15 lines deleted...]
-        <v>9</v>
+      <c r="A581" s="6">
+        <v>2</v>
+      </c>
+      <c r="B581" s="11" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C581" s="8" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D581" s="7" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E581" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F581" s="15">
+        <v>3956</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1554</v>
+        <v>1567</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>1555</v>
+        <v>1568</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1556</v>
+        <v>1569</v>
       </c>
       <c r="E582" s="7">
         <v>1000</v>
       </c>
       <c r="F582" s="15">
-        <v>5464.7</v>
+        <v>255</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B583" s="11" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>1558</v>
+        <v>1571</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1559</v>
+        <v>1572</v>
       </c>
       <c r="E583" s="7">
         <v>1000</v>
       </c>
       <c r="F583" s="15">
-        <v>6633</v>
+        <v>311</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>1560</v>
+        <v>1573</v>
       </c>
       <c r="C584" s="8" t="s">
-        <v>1561</v>
+        <v>1574</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1562</v>
+        <v>1575</v>
       </c>
       <c r="E584" s="7">
         <v>1000</v>
       </c>
       <c r="F584" s="15">
-        <v>9698.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:6">
-      <c r="A585" s="6">
+      <c r="A585" s="4" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B585" s="7"/>
+      <c r="C585" s="8"/>
+      <c r="D585" s="7"/>
+      <c r="E585" s="7"/>
+      <c r="F585" s="15"/>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B585" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A586" s="6">
+      <c r="B586" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B586" s="11" t="s">
-[...12 lines deleted...]
-        <v>13258.48</v>
+      <c r="C586" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D586" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E586" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F586" s="16" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="587" spans="1:6">
-      <c r="A587" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F587" s="15"/>
+      <c r="A587" s="6">
+        <v>1</v>
+      </c>
+      <c r="B587" s="11" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C587" s="8" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D587" s="7" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E587" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F587" s="15">
+        <v>9881</v>
+      </c>
     </row>
     <row r="588" spans="1:6">
-      <c r="A588" s="5" t="s">
+      <c r="A588" s="6">
+        <v>2</v>
+      </c>
+      <c r="B588" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C588" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D588" s="7" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E588" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F588" s="15">
+        <v>13174</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589" s="4" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B589" s="7"/>
+      <c r="C589" s="8"/>
+      <c r="D589" s="7"/>
+      <c r="E589" s="7"/>
+      <c r="F589" s="15"/>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B588" s="10" t="s">
+      <c r="B590" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C588" s="12" t="s">
+      <c r="C590" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D588" s="13" t="s">
+      <c r="D590" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E588" s="14" t="s">
+      <c r="E590" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="F588" s="16" t="s">
+      <c r="F590" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="589" spans="1:6">
-      <c r="A589" s="6">
+    <row r="591" spans="1:6">
+      <c r="A591" s="6">
         <v>1</v>
       </c>
-      <c r="B589" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A590" s="6">
+      <c r="B591" s="11" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C591" s="8" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D591" s="7" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E591" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F591" s="15">
+        <v>9881</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592" s="6">
         <v>2</v>
       </c>
-      <c r="B590" s="11" t="s">
-[...42 lines deleted...]
-        <v>9</v>
+      <c r="B592" s="11" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C592" s="8" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D592" s="7" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E592" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F592" s="15">
+        <v>13174</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B593" s="11" t="s">
-        <v>1577</v>
+        <v>1590</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1578</v>
+        <v>1591</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1579</v>
+        <v>1592</v>
       </c>
       <c r="E593" s="7">
         <v>1000</v>
       </c>
       <c r="F593" s="15">
-        <v>875.6</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B594" s="11" t="s">
-        <v>1580</v>
+        <v>1593</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1581</v>
+        <v>1594</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1582</v>
+        <v>1595</v>
       </c>
       <c r="E594" s="7">
         <v>1000</v>
       </c>
       <c r="F594" s="15">
-        <v>1149.46</v>
+        <v>12496</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1583</v>
+        <v>1596</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1584</v>
+        <v>1597</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1585</v>
+        <v>1598</v>
       </c>
       <c r="E595" s="7">
         <v>1000</v>
       </c>
       <c r="F595" s="15">
-        <v>2200.95</v>
+        <v>8432</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1586</v>
+        <v>1599</v>
       </c>
       <c r="C596" s="8" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="E596" s="7">
         <v>1000</v>
       </c>
       <c r="F596" s="15">
-        <v>3346.65</v>
+        <v>8432</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B597" s="11" t="s">
-        <v>1589</v>
+        <v>1602</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1590</v>
+        <v>1603</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="E597" s="7">
         <v>1000</v>
       </c>
       <c r="F597" s="15">
-        <v>2178.35</v>
-[...39 lines deleted...]
-        <v>1423.08</v>
+        <v>8432</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A61:F61"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A120:F120"/>
     <mergeCell ref="A128:F128"/>
     <mergeCell ref="A150:F150"/>
     <mergeCell ref="A157:F157"/>
     <mergeCell ref="A167:F167"/>
     <mergeCell ref="A177:F177"/>
     <mergeCell ref="A181:F181"/>
     <mergeCell ref="A188:F188"/>
     <mergeCell ref="A193:F193"/>
     <mergeCell ref="A258:F258"/>
     <mergeCell ref="A355:F355"/>
     <mergeCell ref="A378:F378"/>
     <mergeCell ref="A451:F451"/>
     <mergeCell ref="A466:F466"/>
     <mergeCell ref="A484:F484"/>
     <mergeCell ref="A485:F485"/>
-    <mergeCell ref="A507:F507"/>
-[...9 lines deleted...]
-    <mergeCell ref="A591:F591"/>
+    <mergeCell ref="A513:F513"/>
+    <mergeCell ref="A522:F522"/>
+    <mergeCell ref="A536:F536"/>
+    <mergeCell ref="A543:F543"/>
+    <mergeCell ref="A550:F550"/>
+    <mergeCell ref="A556:F556"/>
+    <mergeCell ref="A564:F564"/>
+    <mergeCell ref="A578:F578"/>
+    <mergeCell ref="A585:F585"/>
+    <mergeCell ref="A589:F589"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_23"/>
@@ -17305,121 +17295,121 @@
     <hyperlink ref="D479" r:id="rId_hyperlink_429"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D481" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D482" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D483" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D487" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D488" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D489" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D490" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D491" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D492" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D493" r:id="rId_hyperlink_440"/>
     <hyperlink ref="D494" r:id="rId_hyperlink_441"/>
     <hyperlink ref="D495" r:id="rId_hyperlink_442"/>
     <hyperlink ref="D496" r:id="rId_hyperlink_443"/>
     <hyperlink ref="D497" r:id="rId_hyperlink_444"/>
     <hyperlink ref="D498" r:id="rId_hyperlink_445"/>
     <hyperlink ref="D499" r:id="rId_hyperlink_446"/>
     <hyperlink ref="D500" r:id="rId_hyperlink_447"/>
     <hyperlink ref="D501" r:id="rId_hyperlink_448"/>
     <hyperlink ref="D502" r:id="rId_hyperlink_449"/>
     <hyperlink ref="D503" r:id="rId_hyperlink_450"/>
     <hyperlink ref="D504" r:id="rId_hyperlink_451"/>
     <hyperlink ref="D505" r:id="rId_hyperlink_452"/>
     <hyperlink ref="D506" r:id="rId_hyperlink_453"/>
-    <hyperlink ref="D509" r:id="rId_hyperlink_454"/>
-[...69 lines deleted...]
-    <hyperlink ref="D599" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_524"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>