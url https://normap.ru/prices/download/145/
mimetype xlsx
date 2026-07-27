--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -12,5861 +12,5864 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1937">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1938">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Краны шаровые латунные и стальные</t>
   </si>
   <si>
     <t>Краны шаровые латунные</t>
   </si>
   <si>
     <t>Краны шаровые латунные для воды</t>
   </si>
   <si>
     <t>Краны шаровые латунные муфтовые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4403601</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7847/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403602</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7848/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>4403603</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7849/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du25/</t>
   </si>
   <si>
     <t>4403604</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7850/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du32/</t>
   </si>
   <si>
     <t>4403605</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7851/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du40/</t>
   </si>
   <si>
     <t>4403606</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 рычаг Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7852/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du50/</t>
   </si>
   <si>
     <t>4403607</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7853/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>4403608</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый 11б27п1 бабочка Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7854/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>4405498</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7864/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405499</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7865/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405500</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7866/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405501</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7867/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>4405502</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7868/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>4405503</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7869/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>4405504</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7870/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du65/</t>
   </si>
   <si>
     <t>4405505</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7871/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du80/</t>
   </si>
   <si>
     <t>4405506</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, рычаг, 200°С, Ру 16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7872/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du100/</t>
   </si>
   <si>
     <t>4405507</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, бабочка, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7873/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405508</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, бабочка, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7874/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405509</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-муфта, бабочка, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7875/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405584</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7884/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405585</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7885/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405586</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7886/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405587</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7887/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>4405588</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7888/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du40/</t>
   </si>
   <si>
     <t>4405589</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7889/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du50/</t>
   </si>
   <si>
     <t>4405590</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7890/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du65/</t>
   </si>
   <si>
     <t>4405591</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7891/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du80/</t>
   </si>
   <si>
     <t>4405592</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, рычаг, 150°С, Ру 16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7892/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du100/</t>
   </si>
   <si>
     <t>4405593</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7893/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405594</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7894/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405595</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7895/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405596</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7896/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>6100549</t>
   </si>
   <si>
     <t>Кран двойной регулировки КРДШ, латунный, муфтовый, для 2-трубных систем, Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10978/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-latunnyj-muftovyj-dlya-2-trubnyh-sistem-pn10-du15/</t>
   </si>
   <si>
     <t>6100550</t>
   </si>
   <si>
     <t>Кран двойной регулировки КРДШ, латунный, муфтовый, для 2-трубных систем, Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10979/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-latunnyj-muftovyj-dlya-2-trubnyh-sistem-pn10-du20/</t>
   </si>
   <si>
     <t>9940266</t>
   </si>
   <si>
     <t>Кран двойной регулировки КРДШ (Пенза), латунный, муфтовый, для 2-трубных систем, Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10980/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-penza-latunnyj-muftovyj-dlya-2-trubnyh-sistem/</t>
   </si>
   <si>
     <t>9940267</t>
   </si>
   <si>
     <t>Кран двойной регулировки КРДШ (Пенза), латунный, муфтовый, для 2-трубных систем, Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10981/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-penza-latunnyj-muftovyj-dlya-2-trubnyh-sistem-2/</t>
   </si>
   <si>
     <t>Краны шаровые латунные муфта-штуцер</t>
   </si>
   <si>
     <t>4403609</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер 11б27п1 рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7897/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403610</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер 11б27п1 рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7898/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>4403611</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер 11б27п1 рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7899/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du25/</t>
   </si>
   <si>
     <t>4403612</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер 11б27п1 бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7900/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>4403613</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер 11б27п1 бабочка Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7901/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>4405510</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7911/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405511</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7912/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405512</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7913/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405513</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7914/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>4405514</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7915/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>4405515</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7916/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>4405516</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, бабочка, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7917/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405517</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, бабочка, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7918/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405518</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, муфта-штуцер, бабочка, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7919/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405597</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7928/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405598</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7929/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405599</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7930/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405600</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7931/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>4405601</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7932/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du40/</t>
   </si>
   <si>
     <t>4405602</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, рычаг, 150°С, Ру 16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7933/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du50/</t>
   </si>
   <si>
     <t>4405603</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, бабочка, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7934/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405604</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, бабочка, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7935/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405605</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, бабочка, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7936/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405606</t>
   </si>
   <si>
     <t>Кран шаровой латунь, муфта-штуцер, бабочка, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7937/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>Краны шаровые латунные штуцер-штуцер</t>
   </si>
   <si>
     <t>4403614</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) штуцер-штуцер 11б27п1 рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7938/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403615</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) штуцер-штуцер 11б27п1 рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7939/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>4403616</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) штуцер-штуцер 11б27п1 рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7940/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du25/</t>
   </si>
   <si>
     <t>4403617</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) штуцер-штуцер 11б27п1 бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7941/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>4403618</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) штуцер-штуцер 11б27п1 бабочка Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7942/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>4405519</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, штутцер-штуцер, бабочка, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7945/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405520</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, штутцер-штуцер, бабочка, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7946/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405521</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, штутцер-штуцер, бабочка, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7947/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>Краны шаровые латунные с американкой</t>
   </si>
   <si>
     <t>4403619</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер, с "американкой", 11б27п1 рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7948/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16/</t>
   </si>
   <si>
     <t>4403620</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер, с "американкой", 11б27п1 рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7949/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16-2/</t>
   </si>
   <si>
     <t>4403621</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфта-штуцер, с "американкой", 11б27п1 рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7950/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16-3/</t>
   </si>
   <si>
     <t>4405522</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7951/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405523</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7952/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405524</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7953/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405525</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7954/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>4405526</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7955/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>4405527</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7956/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>4405528</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", бабочка, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7957/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405529</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", бабочка, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7958/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405530</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", бабочка, 200°С, Ру 25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7959/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du25/</t>
   </si>
   <si>
     <t>4405531</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro полнопроходной, с "американкой", бабочка, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7960/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>4405607</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", рычаг, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7967/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405608</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", рычаг, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7968/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405609</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", рычаг, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7969/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405610</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", рычаг, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7970/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>4405611</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", бабочка, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7971/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405612</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", бабочка, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7972/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>4405613</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", бабочка, 150°С, Ру 16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7973/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du25/</t>
   </si>
   <si>
     <t>4405614</t>
   </si>
   <si>
     <t>Кран шаровой латунь, с "американкой", бабочка, 150°С, Ру 16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7974/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du32/</t>
   </si>
   <si>
     <t>6100499</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10982/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100500</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10983/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100501</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10984/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100502</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10985/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>6100503</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10986/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>6100504</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10987/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>6100505</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 12, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10988/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du65/</t>
   </si>
   <si>
     <t>6100506</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 12, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10989/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du80/</t>
   </si>
   <si>
     <t>6100507</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, рычаг, 200°С, Ру 12, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10990/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du100/</t>
   </si>
   <si>
     <t>6100508</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, бабочка, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10991/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100509</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, бабочка, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10992/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100510</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-муфта, бабочка, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10993/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100511</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10994/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100512</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10995/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100513</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10996/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100514</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10997/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>6100515</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10998/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>6100516</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10999/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>6100517</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, бабочка, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11000/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100518</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, бабочка, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11001/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100519</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, муфта-штуцер, бабочка, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11002/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100520</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, штуцер-штуцер, рычаг, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11003/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100521</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, штуцер-штуцер, рычаг, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11004/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100522</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, штуцер-штуцер, рычаг, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11005/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100523</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11006/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100524</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11007/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100525</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11008/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100526</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11009/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>6100527</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11010/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du40/</t>
   </si>
   <si>
     <t>6100528</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", рычаг, 200°С, Ру 25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11011/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du50/</t>
   </si>
   <si>
     <t>6100529</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", бабочка, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11012/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du15/</t>
   </si>
   <si>
     <t>6100530</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", бабочка, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11013/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du20/</t>
   </si>
   <si>
     <t>6100531</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", бабочка, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11014/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du25/</t>
   </si>
   <si>
     <t>6100532</t>
   </si>
   <si>
     <t>Кран шаровой SGL  полнопроходной никелир, "с американкой", бабочка, 200°С, Ру 25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11015/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn25-du32/</t>
   </si>
   <si>
     <t>6100533</t>
   </si>
   <si>
     <t>Кран шаровой SGL  угловой, полнопроходной никелир, с "американкой", бабочка, 200°С, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11016/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs/</t>
   </si>
   <si>
     <t>6100534</t>
   </si>
   <si>
     <t>Кран шаровой SGL  угловой, полнопроходной никелир, с "американкой", бабочка, 200°С, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11017/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-2/</t>
   </si>
   <si>
     <t>6100535</t>
   </si>
   <si>
     <t>Кран шаровой SGL  угловой, полнопроходной никелир, с "американкой", бабочка, 200°С, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11018/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-3/</t>
   </si>
   <si>
     <t>6100536</t>
   </si>
   <si>
     <t>Кран шаровой SGL со спускником, полнопроходной никелир, муфта-муфта, рычаг, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11019/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40/</t>
   </si>
   <si>
     <t>6100537</t>
   </si>
   <si>
     <t>Кран шаровой SGL со спускником, полнопроходной никелир, муфта-муфта, рычаг, Ру 40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11020/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40-2/</t>
   </si>
   <si>
     <t>6100538</t>
   </si>
   <si>
     <t>Кран шаровой SGL со спускником, полнопроходной никелир, муфта-муфта, рычаг, Ру 40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11021/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40-3/</t>
   </si>
   <si>
     <t>6100539</t>
   </si>
   <si>
     <t>Кран шаровой SGL со спускником, полнопроходной никелир, муфта-муфта, бабочка, Ру 40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11022/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-babochka/</t>
   </si>
   <si>
     <t>6100540</t>
   </si>
   <si>
     <t>Кран шаровой SGL с фильтром никелир, муфта-муфта, рычаг, Ру 20, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11023/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-rychag-pn20-du15/</t>
   </si>
   <si>
     <t>6100541</t>
   </si>
   <si>
     <t>Кран шаровой SGL с фильтром никелир, муфта-муфта, рычаг, Ру 20, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11024/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-rychag-pn20-du20/</t>
   </si>
   <si>
     <t>6100542</t>
   </si>
   <si>
     <t>Кран шаровой SGL с фильтром никелир, муфта-муфта, бабочка, Ру 20, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11025/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-babochka-pn20-du15/</t>
   </si>
   <si>
     <t>6100543</t>
   </si>
   <si>
     <t>Кран шаровой SGL водоразборный, никелир. муфта-муфта, рычаг, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11026/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>6100544</t>
   </si>
   <si>
     <t>Кран шаровой SGL водоразборный, никелир. муфта-муфта, рычаг, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11027/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>6100545</t>
   </si>
   <si>
     <t>Кран шаровой SGL водоразборный, никелир. муфта-муфта, бабочка, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11028/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>6100546</t>
   </si>
   <si>
     <t>Кран шаровой SGL водоразборный, никелир. муфта-муфта, бабочка, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11029/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>6100547</t>
   </si>
   <si>
     <t>Кран шаровой SGL угловой для сантехприборов, хромир. латунь, штуцер-штуцер, Ру 10, Ду-15-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11030/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-pn10/</t>
   </si>
   <si>
     <t>6100548</t>
   </si>
   <si>
     <t>Кран шаровой SGL угловой для сантехприборов, хромир. латунь, штуцер-штуцер, Ру 10, Ду-15-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11031/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-pn10-2/</t>
   </si>
   <si>
     <t>Краны шаровые латунные газовые</t>
   </si>
   <si>
     <t>4403622</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7975/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403623</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7976/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>4403624</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7977/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du25/</t>
   </si>
   <si>
     <t>4403625</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7978/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du32/</t>
   </si>
   <si>
     <t>4403626</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7979/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du40/</t>
   </si>
   <si>
     <t>4403627</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п рычаг Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7980/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du50/</t>
   </si>
   <si>
     <t>4403628</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п1 бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7981/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p1-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>4403629</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфтовый 11б27п1 бабочка Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7982/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p1-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>4403630</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфта-штуцер 11б27п1 бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7983/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p1-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>4403631</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфта-штуцер 11б27п1 бабочка Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7984/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p1-babochka-pn16-du20/</t>
   </si>
   <si>
     <t>4403632</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфта-штуцер 11б27п рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7985/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403633</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфта-штуцер 11б27п рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7986/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>4403634</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) муфта-штуцер 11б27п рычаг Ру-16, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7987/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du25/</t>
   </si>
   <si>
     <t>4405618</t>
   </si>
   <si>
     <t>Кран латунный конусный, пружинный (газ), муфтовый 11б34бк Ру-0,1, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7997/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-latunnyj-konusnyj-pruzhinnyj-gaz-muftovyj-11b34bk-pn0-1-du15/</t>
   </si>
   <si>
     <t>4405619</t>
   </si>
   <si>
     <t>Кран латунный конусный, пружинный (газ), муфтовый 11б34бк Ру-0,1, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7998/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-latunnyj-konusnyj-pruzhinnyj-gaz-muftovyj-11b34bk-pn0-1-du20/</t>
   </si>
   <si>
     <t>9940265</t>
   </si>
   <si>
     <t>Кран шаровой ГАЛЛОП СТАНДАРТ 221 газ полнопроходной, латунь, муфта-штуцер, рычаг, 50°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11032/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-gallop-standart-221-gaz-polnoprohodnoj-latun-mufta-shtucer-rychag/</t>
   </si>
   <si>
     <t>9940263</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) штуцер-штуцер 11б27п рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11033/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-shtucer-shtucer-11b27p-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>9940264</t>
   </si>
   <si>
     <t>Кран шаровой латунный (газ) штуцер-штуцер 11б27п бабочка Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11034/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-shtucer-shtucer-11b27p-babochka-pn16-du15/</t>
   </si>
   <si>
     <t>Краны шаровые трёхходовые латунные под манометр</t>
   </si>
   <si>
     <t>4405626</t>
   </si>
   <si>
     <t>Устройство УКМ для установки контрольного манометра Ру-16 М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/7999/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/ustrojstvo-ukm-dlya-ustanovki-kontrolnogo-manometra-pn16-m-20x1-5/</t>
   </si>
   <si>
     <t>4403635</t>
   </si>
   <si>
     <t>Кран шаровой трехходовой под манометр муфта-муфта, заглушка, М20, 140°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8000/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-zaglushka-m20-140grs-pn16/</t>
   </si>
   <si>
     <t>4403636</t>
   </si>
   <si>
     <t>Кран шаровой трехходовой под манометр муфта-муфта, М20 вода, пар, 140°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8001/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-m20-voda-par-140grs-pn16-du15/</t>
   </si>
   <si>
     <t>4403637</t>
   </si>
   <si>
     <t>Кран шаровой трехходовой под манометр муфта-муфта, G1/2" вода, пар, 140°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8002/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-g1-2-voda-par-140grs-pn16/</t>
   </si>
   <si>
     <t>4405622</t>
   </si>
   <si>
     <t>Кран трехходовой муфтовый для манометра с фланцем 11б38бк / 11б18бк Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8003/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-s-flancem-11b38bk-11b18bk-pn16-du15/</t>
   </si>
   <si>
     <t>4405623</t>
   </si>
   <si>
     <t>Кран трехходовой муфтовый для манометра с фланцем с ручкой 11б38бк / 11б18бк Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8004/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-s-flancem-s-ruchkoj-11b38bk-11b18bk/</t>
   </si>
   <si>
     <t>4405624</t>
   </si>
   <si>
     <t>Кран трехходовой муфтовый для манометра без фланца для манометра без ручки 11б18бк Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8005/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-bez-flanca-dlya-manometra-bez-ruchki/</t>
   </si>
   <si>
     <t>4405625</t>
   </si>
   <si>
     <t>Кран трехходовой муфтовый для манометра без фланца для манометра с ручкой 11б18бк Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8006/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-bez-flanca-dlya-manometra-s-ruchkoj/</t>
   </si>
   <si>
     <t>4405542</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro трехходовой, муфта-муфта-муфта, рычаг, 200°С, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8007/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-sgl-pro-trehhodovoj-mufta-mufta-mufta-rychag-200grs-pn25-du15/</t>
   </si>
   <si>
     <t>4405543</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro трехходовой, муфта-муфта-муфта, рычаг, 200°С, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8008/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-sgl-pro-trehhodovoj-mufta-mufta-mufta-rychag-200grs-pn25-du20/</t>
   </si>
   <si>
     <t>4405617</t>
   </si>
   <si>
     <t>Кран регулирующий латунный автоматический с фильтром под манометр муфтовый КРДВ Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8009/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-reguliruyushhij-latunnyj-avtomaticheskij-s-filtrom-pod-manometr-muftovyj/</t>
   </si>
   <si>
     <t>Краны шаровые латунные с фильтром</t>
   </si>
   <si>
     <t>4403642</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый, с фильтром,11б27п1 рычаг Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/s-filtrom/8010/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-s-filtrom/kran-sharovoj-latunnyj-voda-par-muftovyj-s-filtrom-11b27p1-rychag-pn16-du15/</t>
   </si>
   <si>
     <t>4403643</t>
   </si>
   <si>
     <t>Кран шаровой латунный (вода, пар) муфтовый, с фильтром 11б27п1 рычаг Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/s-filtrom/8011/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-s-filtrom/kran-sharovoj-latunnyj-voda-par-muftovyj-s-filtrom-11b27p1-rychag-pn16-du20/</t>
   </si>
   <si>
     <t>Краны шаровые угловые латунные для сантехприборов</t>
   </si>
   <si>
     <t>4405548</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro угловой для сантехприборов, хромир. латунь,  штуцер-штуцер, Ру 10, Ду-15-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8015/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer/</t>
   </si>
   <si>
     <t>4405549</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro угловой для сантехприборов, хромир. латунь,  штуцер-штуцер, Ру 10, Ду-15-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8016/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-2/</t>
   </si>
   <si>
     <t>4405550</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro угловой для сантехприборов, хромир. латунь, Ру 10, Ду- 15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8017/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-pn10-du15/</t>
   </si>
   <si>
     <t>Краны водоразборные латунные</t>
   </si>
   <si>
     <t>4403638</t>
   </si>
   <si>
     <t>Кран водоразборный латунный цапковый КВ-15 Ру-6, Ду15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8018/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-vodorazbornyj-latunnyj-capkovyj-kv-15-pn6-du15/</t>
   </si>
   <si>
     <t>4405544</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro водоразборный, никелир. муфта-муфта, рычаг, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8019/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-rychag-pn25-du15/</t>
   </si>
   <si>
     <t>4405545</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro водоразборный, никелир. муфта-муфта, рычаг, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8020/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-rychag-pn25-du20/</t>
   </si>
   <si>
     <t>4405546</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro водоразборный, никелир. муфта-муфта, бабочка, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8021/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-babochka-pn25-du15/</t>
   </si>
   <si>
     <t>4405547</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro водоразборный, никелир. муфта-муфта, бабочка, Ру 25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8022/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-babochka-pn25-du20/</t>
   </si>
   <si>
     <t>Краны для указателя уровня латунные</t>
   </si>
   <si>
     <t>4403639</t>
   </si>
   <si>
     <t>Кран для указателя уровня латунный цапковый 12б1бк Ру-16 Т 225С</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-ukazatelya-urovnya/8023/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-dlya-ukazatelya-urovnya-latunnye/kran-dlya-ukazatelya-urovnya-latunnyj-capkovyj-12b1bk-pn16-t-225s/</t>
   </si>
   <si>
     <t>4403640</t>
   </si>
   <si>
     <t>Кран для указателя уровня латунный фланцевый 12б1бк Ру-16 Т 225С</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-ukazatelya-urovnya/8024/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-dlya-ukazatelya-urovnya-latunnye/kran-dlya-ukazatelya-urovnya-latunnyj-flancevyj-12b1bk-pn16-t-225s/</t>
   </si>
   <si>
     <t>Краны шаровые латунные со спускником</t>
   </si>
   <si>
     <t>4405535</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro со спускником, полнопроходной, муфта-муфта, рычаг, Ру  25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8025/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du15/</t>
   </si>
   <si>
     <t>4405536</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro со спускником, полнопроходной, муфта-муфта, рычаг, Ру  25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8026/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du20/</t>
   </si>
   <si>
     <t>4405537</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro со спускником, полнопроходной, муфта-муфта, рычаг, Ру  25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8027/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du25/</t>
   </si>
   <si>
     <t>4405538</t>
   </si>
   <si>
     <t>Кран шаровой SGL pro со спускником, полнопроходной, муфта-муфта, бабочка, Ру 25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8028/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-babochka-pn25/</t>
   </si>
   <si>
     <t>Краны шаровые латунные под термодатчик</t>
   </si>
   <si>
     <t>4405551</t>
   </si>
   <si>
     <t>Кран шаровой под термодатчик, латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8029/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du15/</t>
   </si>
   <si>
     <t>4405553</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8029/?sku=8053</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du15/?sku=8053</t>
   </si>
   <si>
     <t>4405552</t>
   </si>
   <si>
     <t>Кран шаровой под термодатчик, латунь, муфта-муфта, бабочка, 150°С, Ру 16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8030/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du20/</t>
   </si>
   <si>
     <t>Краны конусные латунные</t>
   </si>
   <si>
     <t>4405620</t>
   </si>
   <si>
     <t>Кран латунный конусный пружинный муфтовый 11б12бк, Ру-0,1, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8033/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-latunnyj-konusnyj-pruzhinnyj-muftovyj-11b12bk-pn0-1-du15/</t>
   </si>
   <si>
     <t>4405621</t>
   </si>
   <si>
     <t>Кран латунный конусный пружинный муфтовый 11б12бк, Ру-0,1, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8034/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-latunnyj-konusnyj-pruzhinnyj-muftovyj-11b12bk-pn0-1-du20/</t>
   </si>
   <si>
     <t>4405627</t>
   </si>
   <si>
     <t>Кран конусный латунный натяжной муфтовый полный проход 11б39бк Ру-1,0, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8035/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-natyazhnoj-muftovyj-polnyj-prohod-11b39bk-pn1-0-du25/</t>
   </si>
   <si>
     <t>4405628</t>
   </si>
   <si>
     <t>Кран конусный латунный натяжной муфтовый стандартный проход 11б39бк Ру-1,0, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8036/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-natyazhnoj-muftovyj-standartnyj-prohod-11b39bk-pn1-0-du25/</t>
   </si>
   <si>
     <t>4405629</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8037/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du15/</t>
   </si>
   <si>
     <t>4405630</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8038/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du20/</t>
   </si>
   <si>
     <t>4405631</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8039/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du25/</t>
   </si>
   <si>
     <t>4405632</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8040/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du32/</t>
   </si>
   <si>
     <t>4405633</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8041/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du40/</t>
   </si>
   <si>
     <t>4405634</t>
   </si>
   <si>
     <t>Кран конусный латунный сальниковый (вода, нефтепродукты) муфтовый, 11б6бк Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8042/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du50/</t>
   </si>
   <si>
     <t>Коллекторы латунные под евроконус</t>
   </si>
   <si>
     <t>4405635</t>
   </si>
   <si>
     <t>Коллектор (гребенка) Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус") с синей ручкой, 2 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8043/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-sinej-ruchkoj-2/</t>
   </si>
   <si>
     <t>4405636</t>
   </si>
   <si>
     <t>Коллектор (гребенка) Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус") с красной ручкой, 2 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8044/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-krasnoj-ruchkoj/</t>
   </si>
   <si>
     <t>4405637</t>
   </si>
   <si>
     <t>Коллектор (гребенка) Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус") с синей ручкой, 3 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8045/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-sinej-ruchkoj-3/</t>
   </si>
   <si>
     <t>4405638</t>
   </si>
   <si>
     <t>Коллектор (гребенка) Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус") с красной ручкой, 3 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8046/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-krasnoj-ruchkoj-2/</t>
   </si>
   <si>
     <t>4405639</t>
   </si>
   <si>
     <t>Коллектор (гребенка) с вентилями Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус"), 2 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8047/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-2/</t>
   </si>
   <si>
     <t>4405640</t>
   </si>
   <si>
     <t>Коллектор (гребенка) с вентилями Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус"), 3 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8048/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-3/</t>
   </si>
   <si>
     <t>4405641</t>
   </si>
   <si>
     <t>Коллектор (гребенка) с вентилями Ду 20 (G 3/4"), выходы Ду 15 (G 1/2") (под "евроконус", 4 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8049/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-4/</t>
   </si>
   <si>
     <t>4405642</t>
   </si>
   <si>
     <t>Коллекторный блок вход Ду-25 (G 1") ВР, выход Ду-20 (G 3/4") (под "евроконус"),  2 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8050/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-2-vyhoda/</t>
   </si>
   <si>
     <t>4405643</t>
   </si>
   <si>
     <t>Коллекторный блок вход Ду-25 (G 1") ВР, выход Ду-20 (G 3/4") (под "евроконус"),  3 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8051/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-3-vyhoda/</t>
   </si>
   <si>
     <t>4405644</t>
   </si>
   <si>
     <t>Коллекторный блок вход Ду-25 (G 1") ВР, выход Ду-20 (G 3/4") (под "евроконус"),  4 выхода</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8052/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-4-vyhoda/</t>
   </si>
   <si>
     <t>4405645</t>
   </si>
   <si>
     <t>Коллекторный блок вход Ду-25 (G 1") ВР, выход Ду-20 (G 3/4") (под "евроконус"),  5 выходов</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8053/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-5-vyhodov/</t>
   </si>
   <si>
     <t>4405646</t>
   </si>
   <si>
     <t>Коллекторный блок вход Ду-25 (G 1") ВР, выход Ду-20 (G 3/4") (под "евроконус"),  6 выходов</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8054/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-6-vyhodov/</t>
   </si>
   <si>
     <t>Регуляторы давления латунные муфтовые</t>
   </si>
   <si>
     <t>4405647</t>
   </si>
   <si>
     <t>Регулятор давления ICMA латунный муфтовый автоматический под манометр, G 1/2", Ру 16, 75°С</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8055/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-icma-latunnyj-muftovyj-avtomaticheskij-pod-manometr-g-1-2/</t>
   </si>
   <si>
     <t>4405648</t>
   </si>
   <si>
     <t>Регулятор давления SGL латунный муфтовый, Ру 16, Р настр=3, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8056/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-sgl-latunnyj-muftovyj-pn16-r-nastr-3-du15/</t>
   </si>
   <si>
     <t>4405649</t>
   </si>
   <si>
     <t>Регулятор давления SGL латунный муфтовый, Ру 16, Р настр=3, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8057/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-sgl-latunnyj-muftovyj-pn16-r-nastr-3-du20/</t>
   </si>
   <si>
     <t>6100551</t>
   </si>
   <si>
     <t>Регулятор давления муфтовый с фильтром РД-15, Ру 16, Р настр=3,5, под манометр, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11035/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-muftovyj-s-filtrom-rd-15-pn16-r-nastr-3-5-pod-manometr-du15/</t>
   </si>
   <si>
     <t>6100552</t>
   </si>
   <si>
     <t>Регулятор давления латунный муфтовый 21Б7р, Ру 16, Р настр=2, под манометр, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11036/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-latunnyj-muftovyj-21b7r-pn16-r-nastr-2-pod-manometr-du15/</t>
   </si>
   <si>
     <t>6100553</t>
   </si>
   <si>
     <t>Квартирный фильтр-регулятор давления воды КФРД-15 муфтовый, Ру 16, Р настр=3,5, под манометр, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11037/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/kvartirnyj-filtr-regulyator-davleniya-vody-kfrd-15-muftovyj-pn16-r-nastr-3-5/</t>
+  </si>
+  <si>
+    <t>Шаровые краны и коллекторы BUGATTI</t>
   </si>
   <si>
     <t>Краны шаровые стальные</t>
   </si>
   <si>
     <t>Краны шаровые стальные под приварку</t>
   </si>
   <si>
     <t>4403737</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8058/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403738</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8059/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403739</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8060/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403740</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8061/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403741</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8062/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403742</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8063/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403743</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8064/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du65-50/</t>
   </si>
   <si>
     <t>4403744</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8065/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du80-65/</t>
   </si>
   <si>
     <t>4403745</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8066/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du100-80/</t>
   </si>
   <si>
     <t>4403746</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8067/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403747</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8068/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403748</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар) Ру-16, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8069/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du200-150/</t>
   </si>
   <si>
     <t>4403750</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (с редуктором)  Ру-16, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8071/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-s-reduktorom-pn16-du300-250/</t>
   </si>
   <si>
     <t>4403942</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8072/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz/</t>
   </si>
   <si>
     <t>4403943</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8073/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-2/</t>
   </si>
   <si>
     <t>4403944</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8074/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-3/</t>
   </si>
   <si>
     <t>4403945</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8075/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-4/</t>
   </si>
   <si>
     <t>4403946</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8076/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-5/</t>
   </si>
   <si>
     <t>4403947</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8077/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-6/</t>
   </si>
   <si>
     <t>4403948</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8078/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-7/</t>
   </si>
   <si>
     <t>4403949</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8079/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-8/</t>
   </si>
   <si>
     <t>4403950</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8080/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-9/</t>
   </si>
   <si>
     <t>4403951</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8081/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-10/</t>
   </si>
   <si>
     <t>4403952</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку полнопроходной (вода, пар, газ) 11с37п Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8082/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-11/</t>
   </si>
   <si>
     <t>4403953</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8083/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403954</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8084/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403955</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8085/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403956</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8086/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403957</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8087/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403958</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8088/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403959</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8089/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403960</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8090/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403961</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8091/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du100/</t>
   </si>
   <si>
     <t>4403962</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8092/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du125/</t>
   </si>
   <si>
     <t>4403963</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8093/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du150/</t>
   </si>
   <si>
     <t>4403964</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с21п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8094/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du200/</t>
   </si>
   <si>
     <t>4403965</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8095/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403966</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8096/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403967</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8097/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403968</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8098/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403969</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8099/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403970</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8100/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403971</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8101/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du100-80/</t>
   </si>
   <si>
     <t>4403972</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8102/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du125-100/</t>
   </si>
   <si>
     <t>4403973</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8103/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du150-125/</t>
   </si>
   <si>
     <t>4403974</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (пар) 11с31п1 Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8104/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du200-150/</t>
   </si>
   <si>
     <t>4403975</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8105/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403976</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8106/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403977</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8107/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403978</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8108/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403979</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8109/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403980</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8110/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403981</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8111/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403982</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8112/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403983</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8113/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du100/</t>
   </si>
   <si>
     <t>4403984</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8114/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du125/</t>
   </si>
   <si>
     <t>4403985</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8115/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du150/</t>
   </si>
   <si>
     <t>4403986</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с31п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8116/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du200/</t>
   </si>
   <si>
     <t>4403987</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8117/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du125/</t>
   </si>
   <si>
     <t>4403988</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8118/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du200/</t>
   </si>
   <si>
     <t>4403989</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8119/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du250/</t>
   </si>
   <si>
     <t>4403990</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8120/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du300/</t>
   </si>
   <si>
     <t>4403991</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-350/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8121/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du350/</t>
   </si>
   <si>
     <t>4403992</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-400/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8122/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du400/</t>
   </si>
   <si>
     <t>4403993</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8123/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403994</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8124/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403995</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8125/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du65-50/</t>
   </si>
   <si>
     <t>4403996</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8126/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du80-65/</t>
   </si>
   <si>
     <t>4403997</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8127/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du100-80/</t>
   </si>
   <si>
     <t>4403998</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8128/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du250/</t>
   </si>
   <si>
     <t>4403999</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8129/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du300/</t>
   </si>
   <si>
     <t>4404000</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-350/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8130/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du350/</t>
   </si>
   <si>
     <t>4404001</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-400/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8131/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du400/</t>
   </si>
   <si>
     <t>6100610</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11038/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du15/</t>
   </si>
   <si>
     <t>6100611</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11039/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du20/</t>
   </si>
   <si>
     <t>6100612</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11040/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du25/</t>
   </si>
   <si>
     <t>6100613</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11041/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du32/</t>
   </si>
   <si>
     <t>6100614</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11042/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du40/</t>
   </si>
   <si>
     <t>6100615</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11043/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du50/</t>
   </si>
   <si>
     <t>6100616</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11044/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du65/</t>
   </si>
   <si>
     <t>6100617</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11045/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du80/</t>
   </si>
   <si>
     <t>6100618</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11046/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du100/</t>
   </si>
   <si>
     <t>6100619</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11047/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du125/</t>
   </si>
   <si>
     <t>6100620</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11048/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du150/</t>
   </si>
   <si>
     <t>6100621</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку Temper (аналог 11с31п) Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11049/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du200/</t>
   </si>
   <si>
     <t>6100316</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку (вода, пар, газ) 11с331п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11050/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du150/</t>
   </si>
   <si>
     <t>6100317</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11051/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du125/</t>
   </si>
   <si>
     <t>6100318</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11052/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du150/</t>
   </si>
   <si>
     <t>6100319</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной под приварку 11с931п под привод Ру-40, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11053/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du200/</t>
   </si>
   <si>
     <t>6100622</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11054/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du20/</t>
   </si>
   <si>
     <t>6100623</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11055/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du25/</t>
   </si>
   <si>
     <t>6100624</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11056/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du32/</t>
   </si>
   <si>
     <t>6100625</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11057/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du40/</t>
   </si>
   <si>
     <t>6100626</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11058/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du50/</t>
   </si>
   <si>
     <t>6100627</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11059/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du65/</t>
   </si>
   <si>
     <t>6100628</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11060/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du80/</t>
   </si>
   <si>
     <t>6100629</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11061/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du100/</t>
   </si>
   <si>
     <t>6100630</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11062/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du125/</t>
   </si>
   <si>
     <t>6100631</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с37п1 BREEZE Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11063/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du150/</t>
   </si>
   <si>
     <t>9940271</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11064/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du100/</t>
   </si>
   <si>
     <t>9940272</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11065/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du125/</t>
   </si>
   <si>
     <t>9940273</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11066/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du150/</t>
   </si>
   <si>
     <t>9940274</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-25, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11067/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du200/</t>
   </si>
   <si>
     <t>9940275</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-25, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11068/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du250/</t>
   </si>
   <si>
     <t>9940276</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку 11с337п BREEZE с редуктором Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11069/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn16-du300/</t>
   </si>
   <si>
     <t>6100632</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11070/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du15/</t>
   </si>
   <si>
     <t>6100633</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11071/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du20/</t>
   </si>
   <si>
     <t>6100634</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11072/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du25/</t>
   </si>
   <si>
     <t>6100635</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11073/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du32/</t>
   </si>
   <si>
     <t>6100636</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11074/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du40/</t>
   </si>
   <si>
     <t>6100637</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11075/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du50/</t>
   </si>
   <si>
     <t>6100638</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11076/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du65/</t>
   </si>
   <si>
     <t>6100639</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11077/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du80/</t>
   </si>
   <si>
     <t>6100640</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11078/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du100/</t>
   </si>
   <si>
     <t>6100641</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11079/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du125/</t>
   </si>
   <si>
     <t>6100642</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11080/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du150/</t>
   </si>
   <si>
     <t>6100643</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку Temper (аналог 11с37п) Ру-25, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11081/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du200/</t>
   </si>
   <si>
     <t>Краны шаровые стальные фланцевые</t>
   </si>
   <si>
     <t>Краны шаровые стальные фланцевые разборные</t>
   </si>
   <si>
     <t>4403782</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с336п (с редуктором) Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8132/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom/</t>
   </si>
   <si>
     <t>4403783</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с336п (с редуктором) Ду-125 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8133/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-2/</t>
   </si>
   <si>
     <t>4403784</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с336п (с редуктором) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8134/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-3/</t>
   </si>
   <si>
     <t>4403785</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с336п (с редуктором) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8135/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-4/</t>
   </si>
   <si>
     <t>4403786</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с336п (с редуктором) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8136/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-5/</t>
   </si>
   <si>
     <t>4403843</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8137/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du50-pn16/</t>
   </si>
   <si>
     <t>4403844</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду- 65/50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8138/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du65-50-pn16/</t>
   </si>
   <si>
     <t>4403845</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду- 65 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8139/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du65-pn16/</t>
   </si>
   <si>
     <t>4403846</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8140/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du80-pn16/</t>
   </si>
   <si>
     <t>4403847</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду-100/80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8141/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du100-80-pn16/</t>
   </si>
   <si>
     <t>4403848</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8142/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du100-pn16/</t>
   </si>
   <si>
     <t>4403849</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8143/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du125-100-pn16/</t>
   </si>
   <si>
     <t>4403850</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с41п Ду-150/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8144/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du150-100-pn16/</t>
   </si>
   <si>
     <t>4403851</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8145/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du100-pn16/</t>
   </si>
   <si>
     <t>4403852</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8146/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du125-100-pn16/</t>
   </si>
   <si>
     <t>4403853</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8147/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du150-pn16/</t>
   </si>
   <si>
     <t>4403854</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8148/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du200-pn16/</t>
   </si>
   <si>
     <t>4403855</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-200/150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8149/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du200-150-pn16/</t>
   </si>
   <si>
     <t>4403856</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-250/200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8150/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du250-200-pn16/</t>
   </si>
   <si>
     <t>4403857</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8151/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du250-pn16/</t>
   </si>
   <si>
     <t>4403858</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-300/250 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8152/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du300-250-pn16/</t>
   </si>
   <si>
     <t>4403859</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8153/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du300-pn16/</t>
   </si>
   <si>
     <t>4403860</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-350/300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8154/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du350-300-pn16/</t>
   </si>
   <si>
     <t>4403861</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с341п (с редуктором) Ду-400/300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8155/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du400-300-pn16/</t>
   </si>
   <si>
     <t>4403862</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-100 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8156/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom/</t>
   </si>
   <si>
     <t>4403863</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-125 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8157/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-2/</t>
   </si>
   <si>
     <t>4403864</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-150 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8158/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-3/</t>
   </si>
   <si>
     <t>4403865</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-200 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8159/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-4/</t>
   </si>
   <si>
     <t>4403866</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-250 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8160/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-5/</t>
   </si>
   <si>
     <t>4403867</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый полный проход 11с338п (с редуктором) Ду-300 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8161/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-6/</t>
   </si>
   <si>
     <t>4403868</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8162/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du50-pn16/</t>
   </si>
   <si>
     <t>4403869</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду- 65/50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8163/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du65-50-pn16/</t>
   </si>
   <si>
     <t>4403870</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду- 65 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8164/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du65-pn16/</t>
   </si>
   <si>
     <t>4403871</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8165/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du80-pn16/</t>
   </si>
   <si>
     <t>4403872</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-100/80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8166/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du100-80-pn16/</t>
   </si>
   <si>
     <t>4403873</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8167/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du100-pn16/</t>
   </si>
   <si>
     <t>4403874</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8168/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du125-100-pn16/</t>
   </si>
   <si>
     <t>4403875</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-150/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8169/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du150-100-pn16/</t>
   </si>
   <si>
     <t>4403876</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8170/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du150-pn16/</t>
   </si>
   <si>
     <t>4403877</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-200/150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8171/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du200-150-pn16/</t>
   </si>
   <si>
     <t>4403878</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8172/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du200-pn16/</t>
   </si>
   <si>
     <t>4403879</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с941п под эл. привод Ду-250/200 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8173/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du250-200-pn16/</t>
   </si>
   <si>
     <t>4403921</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 25 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8174/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du25-pn16/</t>
   </si>
   <si>
     <t>4403922</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 32 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8175/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du32-pn16/</t>
   </si>
   <si>
     <t>4403923</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 40 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8176/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du40-pn16/</t>
   </si>
   <si>
     <t>4403924</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8177/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du50-pn16/</t>
   </si>
   <si>
     <t>4403925</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 65/50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8178/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du65-50-pn16/</t>
   </si>
   <si>
     <t>4403926</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 65 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8179/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du65-pn16/</t>
   </si>
   <si>
     <t>4403927</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8180/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du80-pn16/</t>
   </si>
   <si>
     <t>4403928</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду-100/80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8181/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du100-80-pn16/</t>
   </si>
   <si>
     <t>4403929</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8182/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du125-100-pn16/</t>
   </si>
   <si>
     <t>4403930</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с42п Ду-150/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8183/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du150-100-pn16/</t>
   </si>
   <si>
     <t>4403931</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с342п Ду-125/100 Ру-16 с редуктором</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8184/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du125-100-pn16-s-reduktorom/</t>
   </si>
   <si>
     <t>4403932</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с342п Ду-200/150 Ру-16 с редуктором</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8185/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du200-150-pn16-s-reduktorom/</t>
   </si>
   <si>
     <t>4403933</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8186/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du50-pn16/</t>
   </si>
   <si>
     <t>4403934</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 65/50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8187/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du65-50-pn16/</t>
   </si>
   <si>
     <t>4403935</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8188/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du80-pn16/</t>
   </si>
   <si>
     <t>4403936</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду-100/80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8189/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du100-80-pn16/</t>
   </si>
   <si>
     <t>4403937</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с64п Ду- 25 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8190/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du25-pn25/</t>
   </si>
   <si>
     <t>4403938</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с64п Ду- 32 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8191/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du32-pn25/</t>
   </si>
   <si>
     <t>4403939</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с64п Ду- 40 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8192/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du40-pn25/</t>
   </si>
   <si>
     <t>4403940</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с64п Ду- 80 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8193/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du80-pn25/</t>
   </si>
   <si>
     <t>4403941</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с64п Ду-100/80 Ру-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8194/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du100-80-pn25/</t>
   </si>
   <si>
     <t>6100308</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с342п Ду-150/100 Ру-16 с редуктором</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11082/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du150-100-pn16-s-reduktorom/</t>
   </si>
   <si>
     <t>6100601</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду- 40 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11083/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du40-pn16/</t>
   </si>
   <si>
     <t>6100602</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду- 50 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11084/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du50-pn16/</t>
   </si>
   <si>
     <t>6100603</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду- 65 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11085/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du65-pn16/</t>
   </si>
   <si>
     <t>6100604</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду- 80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11086/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du80-pn16/</t>
   </si>
   <si>
     <t>6100605</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду-100/80 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11087/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du100-80-pn16/</t>
   </si>
   <si>
     <t>6100606</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду-100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11088/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du100-pn16/</t>
   </si>
   <si>
     <t>6100607</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11089/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du125-100-pn16/</t>
   </si>
   <si>
     <t>6100608</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду-150/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11090/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du150-100-pn16/</t>
   </si>
   <si>
     <t>6100609</t>
   </si>
   <si>
     <t>Кран шаровой стальной фланцевый 11с67пМ PR Ду-150/125 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11091/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du150-125-pn16/</t>
   </si>
   <si>
     <t>6100309</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 25 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11092/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du25-pn16/</t>
   </si>
   <si>
     <t>6100310</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 32 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11093/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du32-pn16/</t>
   </si>
   <si>
     <t>6100311</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 40 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11094/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du40-pn16/</t>
   </si>
   <si>
     <t>6100312</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду- 65 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11095/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du65-pn16/</t>
   </si>
   <si>
     <t>6100313</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду-125/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11096/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du125-100-pn16/</t>
   </si>
   <si>
     <t>6100314</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду-150/100 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11097/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du150-100-pn16/</t>
   </si>
   <si>
     <t>6100315</t>
   </si>
   <si>
     <t>Кран шаровой стальной разборный фланцевый 11с942п под привод Ду-200/150 Ру-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11098/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du200-150-pn16/</t>
   </si>
   <si>
     <t>Краны шаровые стальные фланцевые цельносварные</t>
   </si>
   <si>
     <t>4403751</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8195/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403752</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8196/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403753</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8197/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403754</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8198/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403755</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8199/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403756</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8200/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403757</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-16, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8201/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du65-50/</t>
   </si>
   <si>
     <t>4403758</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8202/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du80-65/</t>
   </si>
   <si>
     <t>4403759</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8203/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du100-80/</t>
   </si>
   <si>
     <t>4403760</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8204/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403761</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8205/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403764</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором)  Ру-16, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8208/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-pn16-du300-250/</t>
   </si>
   <si>
     <t>4403771</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8209/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du15/</t>
   </si>
   <si>
     <t>4403772</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8210/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du20/</t>
   </si>
   <si>
     <t>4403773</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-16</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8211/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du16/</t>
   </si>
   <si>
     <t>4403774</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8212/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du32/</t>
   </si>
   <si>
     <t>4403776</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8213/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du50/</t>
   </si>
   <si>
     <t>4403777</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8214/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du65/</t>
   </si>
   <si>
     <t>4403778</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8215/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du80/</t>
   </si>
   <si>
     <t>4403779</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8216/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du100/</t>
   </si>
   <si>
     <t>4403780</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8217/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du125/</t>
   </si>
   <si>
     <t>4403781</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-16, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8218/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du150/</t>
   </si>
   <si>
     <t>4403787</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8219/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403788</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8220/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403789</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8221/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403790</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8222/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403791</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8223/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403792</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8224/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403793</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8225/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403794</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8226/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403795</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8227/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du100-80/</t>
   </si>
   <si>
     <t>4403796</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8228/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du125-100/</t>
   </si>
   <si>
     <t>4403797</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8229/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du150-125/</t>
   </si>
   <si>
     <t>4403798</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8230/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du200-150/</t>
   </si>
   <si>
     <t>4403799</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8231/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du250-200/</t>
   </si>
   <si>
     <t>4403800</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с32п Ру-25, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8232/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du300-250/</t>
   </si>
   <si>
     <t>4403801</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8233/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du50-40/</t>
   </si>
   <si>
     <t>4403802</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8234/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du65-50/</t>
   </si>
   <si>
     <t>4403803</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8235/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du80-65/</t>
   </si>
   <si>
     <t>4403804</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8236/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du100-80/</t>
   </si>
   <si>
     <t>4403805</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8237/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403806</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-150/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8238/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du150-100/</t>
   </si>
   <si>
     <t>4403807</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8239/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403808</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар) 11с33п Ру-16, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8240/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du200-150/</t>
   </si>
   <si>
     <t>4403809</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8241/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403810</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-150/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8242/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du150-100/</t>
   </si>
   <si>
     <t>4403811</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8243/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403812</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8244/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du250-200/</t>
   </si>
   <si>
     <t>4403813</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8245/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du300-250/</t>
   </si>
   <si>
     <t>4403814</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-350/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8246/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du350-300/</t>
   </si>
   <si>
     <t>4403815</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с33п Ру-16, Ду-400/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8247/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du400-300/</t>
   </si>
   <si>
     <t>4403816</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8248/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403817</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-150/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8249/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du150-100/</t>
   </si>
   <si>
     <t>4403818</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8250/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403819</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8251/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du250-200/</t>
   </si>
   <si>
     <t>4403820</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8252/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du300-250/</t>
   </si>
   <si>
     <t>4403821</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-350/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8253/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du350-300/</t>
   </si>
   <si>
     <t>4403822</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (с редуктором) 11с333п Ру-16, Ду-400/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8254/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du400-300/</t>
   </si>
   <si>
     <t>4403823</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8255/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du15/</t>
   </si>
   <si>
     <t>4403824</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8256/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du20/</t>
   </si>
   <si>
     <t>4403825</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8257/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du40/</t>
   </si>
   <si>
     <t>4403826</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8258/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du32/</t>
   </si>
   <si>
     <t>4403828</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8259/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du50/</t>
   </si>
   <si>
     <t>4403829</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8260/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du65/</t>
   </si>
   <si>
     <t>4403830</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8261/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du80/</t>
   </si>
   <si>
     <t>4403831</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8262/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du100/</t>
   </si>
   <si>
     <t>4403832</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8263/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du125/</t>
   </si>
   <si>
     <t>4403833</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полнопроходный 11с38п Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8264/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du150/</t>
   </si>
   <si>
     <t>4403834</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8265/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du50-40/</t>
   </si>
   <si>
     <t>4403835</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8266/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du65-50/</t>
   </si>
   <si>
     <t>4403836</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8267/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du80-65/</t>
   </si>
   <si>
     <t>4403837</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8268/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du100-80/</t>
   </si>
   <si>
     <t>4403838</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8269/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du125-100/</t>
   </si>
   <si>
     <t>4403839</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-150/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8270/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du150-100/</t>
   </si>
   <si>
     <t>4403840</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8271/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du150-125/</t>
   </si>
   <si>
     <t>4403841</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8272/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du200-150/</t>
   </si>
   <si>
     <t>4403842</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-250/200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8273/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du250-200/</t>
   </si>
   <si>
     <t>4403880</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8274/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403881</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8275/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403882</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8276/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403883</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8277/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403884</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8278/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403885</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8279/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403886</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8280/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403887</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8281/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403888</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8282/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du100-80/</t>
   </si>
   <si>
     <t>4403889</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8283/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du125/</t>
   </si>
   <si>
     <t>4403890</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8284/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du150/</t>
   </si>
   <si>
     <t>6100307</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8285/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du200/</t>
   </si>
   <si>
     <t>4403892</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-25, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8286/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du300/</t>
   </si>
   <si>
     <t>4403893</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-16, Ду-350/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8287/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn16-du350/</t>
   </si>
   <si>
     <t>4403894</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с932п под эл. привод Ру-16, Ду-400/300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8288/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn16-du400/</t>
   </si>
   <si>
     <t>4403895</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8289/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du15-10/</t>
   </si>
   <si>
     <t>4403896</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8290/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du20-15/</t>
   </si>
   <si>
     <t>4403897</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8291/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du25-20/</t>
   </si>
   <si>
     <t>4403898</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8292/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du32-25/</t>
   </si>
   <si>
     <t>4403899</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8293/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du40-32/</t>
   </si>
   <si>
     <t>4403900</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8294/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du50-40/</t>
   </si>
   <si>
     <t>4403901</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8295/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du65-50/</t>
   </si>
   <si>
     <t>4403902</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8296/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du80-65/</t>
   </si>
   <si>
     <t>4403903</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8297/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du100-80/</t>
   </si>
   <si>
     <t>4403904</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8298/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du125-100/</t>
   </si>
   <si>
     <t>4403905</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8299/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du150-125/</t>
   </si>
   <si>
     <t>4403906</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с22п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8300/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du200-150/</t>
   </si>
   <si>
     <t>4404040</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8301/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du15/</t>
   </si>
   <si>
     <t>4404041</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8302/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du20/</t>
   </si>
   <si>
     <t>4404042</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8303/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du25-20/</t>
   </si>
   <si>
     <t>4404043</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8304/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du32-25/</t>
   </si>
   <si>
     <t>4404044</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-16/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8305/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du16-32/</t>
   </si>
   <si>
     <t>4404045</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8306/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du50-40/</t>
   </si>
   <si>
     <t>4404046</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8307/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du65-50/</t>
   </si>
   <si>
     <t>4404047</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8308/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du80-65/</t>
   </si>
   <si>
     <t>4404048</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8309/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du100-80/</t>
   </si>
   <si>
     <t>6100579</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11104/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du15-10/</t>
   </si>
   <si>
     <t>6100580</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11105/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du20-15/</t>
   </si>
   <si>
     <t>6100581</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11106/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du25-20/</t>
   </si>
   <si>
     <t>6100582</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11107/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du32-25/</t>
   </si>
   <si>
     <t>6100583</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11108/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du40-32/</t>
   </si>
   <si>
     <t>6100584</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11109/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du50-40/</t>
   </si>
   <si>
     <t>6100585</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11110/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du65-50/</t>
   </si>
   <si>
     <t>6100586</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11111/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du80-65/</t>
   </si>
   <si>
     <t>6100587</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11112/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du100-80/</t>
   </si>
   <si>
     <t>6100588</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11113/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du125-100/</t>
   </si>
   <si>
     <t>6100589</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11114/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du150-125/</t>
   </si>
   <si>
     <t>6100590</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый Temper (аналог 11с32п) Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11115/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du200-150/</t>
   </si>
   <si>
     <t>6100591</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11116/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du25-20/</t>
   </si>
   <si>
     <t>6100592</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11117/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du32-25/</t>
   </si>
   <si>
     <t>6100593</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11118/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du40-32/</t>
   </si>
   <si>
     <t>6100594</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11119/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du50-40/</t>
   </si>
   <si>
     <t>6100595</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11120/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du65-50/</t>
   </si>
   <si>
     <t>6100596</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11121/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du80-65/</t>
   </si>
   <si>
     <t>6100597</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11122/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du100-80/</t>
   </si>
   <si>
     <t>6100598</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11123/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du125-100/</t>
   </si>
   <si>
     <t>6100599</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11124/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du150-125/</t>
   </si>
   <si>
     <t>6100600</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый BREEZE 11с32п1 Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11125/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du200-150/</t>
   </si>
   <si>
     <t>6100320</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый (вода, пар), 11с52п Ру-16, Ду-125/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11126/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du125-80/</t>
   </si>
   <si>
     <t>6100554</t>
   </si>
   <si>
     <t>Кран шаровой Temper сталь фланцевый 200°С, Ру 40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11127/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn40-du50-40/</t>
   </si>
   <si>
     <t>6100555</t>
   </si>
   <si>
     <t>Кран шаровой Temper сталь фланцевый 200°С, Ру 16, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11128/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn16-du80-65/</t>
   </si>
   <si>
     <t>6100556</t>
   </si>
   <si>
     <t>Кран шаровой Temper сталь фланцевый 200°С, Ру 16, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11129/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn16-du100-80/</t>
   </si>
   <si>
     <t>6100305</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с333п Ру-16, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11130/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s333p-pn16-du200-150/</t>
   </si>
   <si>
     <t>6100306</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый 11с933п под привод Ру-16, Ду-300/250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11131/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du300-250/</t>
   </si>
   <si>
     <t>Краны шаровые стальные фланцевые под электропривод</t>
   </si>
   <si>
     <t>4403907</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8310/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el/</t>
   </si>
   <si>
     <t>4403908</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8311/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-2/</t>
   </si>
   <si>
     <t>4403909</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8312/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-3/</t>
   </si>
   <si>
     <t>4403910</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8313/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-4/</t>
   </si>
   <si>
     <t>4403911</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8314/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-5/</t>
   </si>
   <si>
     <t>4403912</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8315/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-6/</t>
   </si>
   <si>
     <t>4403913</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8316/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-7/</t>
   </si>
   <si>
     <t>4403914</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8317/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-8/</t>
   </si>
   <si>
     <t>4403915</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8318/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-9/</t>
   </si>
   <si>
     <t>4403916</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8319/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-10/</t>
   </si>
   <si>
     <t>4403917</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8320/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-11/</t>
   </si>
   <si>
     <t>4403918</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8321/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-12/</t>
   </si>
   <si>
     <t>4403919</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-25, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8322/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-13/</t>
   </si>
   <si>
     <t>4403920</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланцевый полный проход 11с938п под эл. привод Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8323/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-14/</t>
   </si>
   <si>
     <t>6100644</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11132/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du15/</t>
   </si>
   <si>
     <t>6100645</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11133/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du20/</t>
   </si>
   <si>
     <t>6100646</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11134/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du25/</t>
   </si>
   <si>
     <t>6100647</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11135/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du32/</t>
   </si>
   <si>
     <t>6100648</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11136/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du40/</t>
   </si>
   <si>
     <t>6100649</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11137/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du50/</t>
   </si>
   <si>
     <t>6100650</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11138/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du65/</t>
   </si>
   <si>
     <t>6100651</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11139/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du80/</t>
   </si>
   <si>
     <t>6100652</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11140/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du100/</t>
   </si>
   <si>
     <t>6100653</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11141/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du125/</t>
   </si>
   <si>
     <t>6100654</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11142/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du150/</t>
   </si>
   <si>
     <t>6100655</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11143/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du200/</t>
   </si>
   <si>
     <t>6100656</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-25, Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11144/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du250/</t>
   </si>
   <si>
     <t>6100657</t>
   </si>
   <si>
     <t>Кран шаровой стальной под приварку под электропривод 11с937п BREEZE Ру-16, Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11145/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn16-du300/</t>
   </si>
   <si>
     <t>Краны шаровые фланцевые из легированной стали</t>
   </si>
   <si>
     <t>4404028</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11с39п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8324/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz/</t>
   </si>
   <si>
     <t>4404029</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11с39п Ру-40, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8325/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-2/</t>
   </si>
   <si>
     <t>4404030</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11с39п Ру-40, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8326/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-3/</t>
   </si>
   <si>
     <t>4404031</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8327/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-4/</t>
   </si>
   <si>
     <t>4404032</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8328/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-5/</t>
   </si>
   <si>
     <t>4404033</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8329/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-6/</t>
   </si>
   <si>
     <t>4404034</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8330/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-7/</t>
   </si>
   <si>
     <t>4404035</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8331/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-8/</t>
   </si>
   <si>
     <t>4404036</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8332/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-9/</t>
   </si>
   <si>
     <t>4404037</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8333/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-10/</t>
   </si>
   <si>
     <t>4404038</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8334/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-11/</t>
   </si>
   <si>
     <t>4404039</t>
   </si>
   <si>
     <t>Кран шаровой легированная сталь цельносварной фланцевый (вода, пар, газ, нефтепродукты) 11лс51п Ру-40, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8335/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-12/</t>
   </si>
   <si>
     <t>Краны шаровые стальные резьба-сварка</t>
   </si>
   <si>
     <t>4403765</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8336/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du15-10/</t>
   </si>
   <si>
     <t>4403766</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8337/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du20-15/</t>
   </si>
   <si>
     <t>4403767</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8338/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du25-20/</t>
   </si>
   <si>
     <t>4403768</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8339/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du32-25/</t>
   </si>
   <si>
     <t>4403769</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-25/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8340/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du25-32/</t>
   </si>
   <si>
     <t>4403770</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьба/сварка 11с34п1 Ру-25, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8341/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du50-40/</t>
   </si>
   <si>
     <t>Краны шаровые стальные фланец-сварка</t>
   </si>
   <si>
     <t>4404002</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8342/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du15/</t>
   </si>
   <si>
     <t>4404003</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8343/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du20/</t>
   </si>
   <si>
     <t>4404004</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8344/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du25-20/</t>
   </si>
   <si>
     <t>4404005</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8345/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du32-25/</t>
   </si>
   <si>
     <t>4404006</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8346/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du40-32/</t>
   </si>
   <si>
     <t>4404007</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-50/40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8347/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du50-40/</t>
   </si>
   <si>
     <t>4404008</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-40, Ду-65/50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8348/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du65-50/</t>
   </si>
   <si>
     <t>4404009</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-25, Ду-80/65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8349/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du80-65/</t>
   </si>
   <si>
     <t>4404010</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-25, Ду-100/80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8350/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du100-80/</t>
   </si>
   <si>
     <t>4404011</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-25, Ду-125/100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8351/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du125-100/</t>
   </si>
   <si>
     <t>4404012</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-25, Ду-150/125</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8352/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du150-125/</t>
   </si>
   <si>
     <t>4404013</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной фланец / сварка (вода, пар), 11с34п Ру-25, Ду-200/150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8353/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du200-150/</t>
   </si>
   <si>
     <t>Краны шаровые стальные резьбовые</t>
   </si>
   <si>
     <t>4404014</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8354/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p/</t>
   </si>
   <si>
     <t>4404015</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8355/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-2/</t>
   </si>
   <si>
     <t>4404016</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8356/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-3/</t>
   </si>
   <si>
     <t>4404017</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8357/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-4/</t>
   </si>
   <si>
     <t>4404018</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8358/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-5/</t>
   </si>
   <si>
     <t>4404019</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8359/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-6/</t>
   </si>
   <si>
     <t>4404020</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8360/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-7/</t>
   </si>
   <si>
     <t>4404021</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8361/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-8/</t>
   </si>
   <si>
     <t>4404022</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8362/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-9/</t>
   </si>
   <si>
     <t>4404023</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-15/10</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8363/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-10/</t>
   </si>
   <si>
     <t>4404024</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-20/15</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8364/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-11/</t>
   </si>
   <si>
     <t>4404025</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-25/20</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8365/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-12/</t>
   </si>
   <si>
     <t>4404026</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду-32/25</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8366/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-13/</t>
   </si>
   <si>
     <t>4404027</t>
   </si>
   <si>
     <t>Кран шаровой стальной цельносварной резьбовой (вода, пар, газ, нефтепродукты) 11с39п Ру-25, Ду 40/32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8367/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-14/</t>
   </si>
   <si>
     <t>Электроприводы к стальным шаровым кранам</t>
   </si>
   <si>
     <t>4404049</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-25/5,5К (0.025 Квт) Ду 15-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8368/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-25-5-5k-0-025-kvt/</t>
   </si>
   <si>
     <t>4404050</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-80/21К (0.025 Квт) Ду 40-65</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8369/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-80-21k-0-025-kvt/</t>
   </si>
   <si>
     <t>4404051</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-100/15 (0.03 Квт) Ду 65-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8370/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-100-15-0-03-kvt/</t>
   </si>
   <si>
     <t>4404052</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-110/11M (0.06 Квт) Ду 80-100</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8371/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-110-11m-0-06-kvt/</t>
   </si>
   <si>
     <t>4404053</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-300/28M (0.09 Квт) Ду 125-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8372/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-300-28m-0-09-kvt/</t>
   </si>
   <si>
     <t>4404054</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-320/15 (0.09 Квт. 380В) Ду 125-150</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8373/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-320-15-0-09-kvt/</t>
   </si>
   <si>
     <t>4404055</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-600/28М (0.15 Квт) Ду15-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8374/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-600-28m-0-15-kvt/</t>
   </si>
   <si>
     <t>4404056</t>
   </si>
   <si>
     <t>Электропривод четвертьоборотный к стальным шар кранам ГЗ-ОФ-630/15 (0.18 Квт 380В) Ду15-32</t>
   </si>
   <si>
-    <t>https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8375/</t>
+    <t>https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-630-15-0-18-kvt/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -6276,62 +6279,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7847/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7848/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7849/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7850/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7851/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7852/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7853/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7854/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7864/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7865/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7866/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7867/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7868/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7869/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7870/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7871/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7872/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7873/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7874/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7875/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7884/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7885/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7886/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7887/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7888/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7889/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7891/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7892/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7893/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7894/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7895/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/7896/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10978/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10979/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10980/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_256/10981/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7897/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7898/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7899/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7901/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7911/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7913/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7914/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7915/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7916/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7917/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7918/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7919/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7928/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7929/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7930/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7931/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7932/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7933/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7934/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7935/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7936/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_257/7937/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7938/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7939/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7940/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7941/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7942/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7945/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7946/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_258/7947/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7948/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7949/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7950/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7951/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7952/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7953/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7954/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7955/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7956/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7957/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7958/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7959/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7960/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7967/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7968/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7969/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7970/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7971/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7972/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7973/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/7974/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10982/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10983/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10984/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10985/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10986/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10987/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10988/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10989/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10990/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10991/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10992/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10993/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10994/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10995/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10996/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10997/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10998/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/10999/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11000/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11001/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11002/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11003/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11004/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11005/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11006/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11007/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11008/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11009/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11010/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11011/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11012/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11013/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11014/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11015/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11016/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11017/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11018/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11019/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11020/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11021/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11022/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11023/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11024/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11025/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11026/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11027/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11028/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11029/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11030/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-vody/category_259/11031/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7975/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7976/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7977/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7978/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7979/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7980/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7981/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7982/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7983/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7984/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7985/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7986/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7987/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7997/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/7998/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11032/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11033/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/gazovye/11034/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/7999/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8000/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8001/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8002/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8003/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8004/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8005/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8006/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8007/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8008/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-manometr/8009/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/s-filtrom/8010/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/s-filtrom/8011/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8015/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8016/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-santehpriborov/8017/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8018/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8019/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8020/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8021/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/vodorazbornye/8022/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-ukazatelya-urovnya/8023/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/dlya-ukazatelya-urovnya/8024/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8025/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8026/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8027/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/spusknoy-so-spusknikom/8028/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8029/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8029/?sku=8053" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/pod-termodatchik/8030/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8033/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8034/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8035/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8036/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8037/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8038/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8039/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8040/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8041/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/konusnye/8042/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8043/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8044/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8045/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8046/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8047/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8048/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8049/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8050/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8051/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8052/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8053/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/grebenki-kollektory/8054/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8055/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8056/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/8057/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11035/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11036/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/latunnye-nikelirovannye/regulyatory-davleniya/11037/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8058/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8059/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8060/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8061/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8062/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8063/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8064/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8065/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8066/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8067/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8068/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8069/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8071/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8072/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8073/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8074/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8075/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8076/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8077/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8078/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8079/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8080/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8081/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8082/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8083/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8084/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8085/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8086/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8087/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8088/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8089/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8090/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8091/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8092/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8093/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8094/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8096/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8097/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8098/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8099/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8100/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8101/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8102/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8103/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8104/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8105/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8106/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8107/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8108/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8109/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8110/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8111/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8112/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8113/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8114/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8115/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8116/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8117/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8118/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8119/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8120/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8122/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8123/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8124/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8125/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8126/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8127/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8128/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8129/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8130/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/8131/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11038/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11039/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11040/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11041/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11042/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11043/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11044/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11045/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11046/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11047/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11048/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11049/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11051/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11052/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11053/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11054/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11055/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11056/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11057/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11058/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11059/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11060/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11061/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11062/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11063/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11064/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11065/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11066/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11067/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11068/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11069/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11070/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11071/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11072/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11073/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11075/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11076/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11078/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11079/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11080/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/pod-svarku-privarku/11081/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8132/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8133/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8134/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8135/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8136/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8137/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8138/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8139/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8140/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8141/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8142/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8143/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8144/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8145/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8146/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8147/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8148/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8149/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8150/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8151/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8152/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8153/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8154/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8155/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8156/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8157/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8158/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8159/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8161/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8162/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8163/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8164/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8165/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8166/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8167/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8168/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8169/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8170/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8171/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8172/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8173/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8174/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8175/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8176/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8177/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8178/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8179/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8180/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8181/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8182/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8183/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8184/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8185/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8186/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8187/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8188/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8189/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8191/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8192/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8193/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/8194/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11082/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11083/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11084/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11085/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11086/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11087/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11088/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11089/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11090/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11091/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11092/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11093/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11094/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11095/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11096/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11097/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/razbornye/11098/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8195/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8196/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8197/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8198/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8199/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8201/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8202/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8203/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8204/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8205/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8211/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8213/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8214/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8215/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8216/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8217/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8218/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8219/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8220/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8221/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8223/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8225/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8226/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8227/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8228/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8229/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8230/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8231/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8232/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8233/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8234/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8235/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8236/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8237/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8238/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8239/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8240/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8241/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8242/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8243/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8244/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8245/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8246/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8247/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8248/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8249/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8250/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8251/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8252/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8253/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8254/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8255/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8256/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8257/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8258/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8259/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8260/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8261/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8262/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8263/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8264/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8265/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8266/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8267/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8268/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8269/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8270/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8271/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8272/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8273/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8274/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8275/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8276/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8277/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8278/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8279/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8280/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8281/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8282/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8283/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8284/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8285/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8286/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8287/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8288/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8289/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8290/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8291/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8292/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8293/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8294/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8295/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8296/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8297/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8298/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8299/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8300/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8301/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8302/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8303/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8304/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8305/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8306/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8307/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8308/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/8309/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11104/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11105/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11106/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11107/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11108/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11109/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11110/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11111/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11112/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11113/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11114/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11115/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11116/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11117/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11118/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11119/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11120/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11121/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11122/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11123/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11124/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11125/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11126/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11127/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11128/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11129/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11130/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/tselnosvarnye/11131/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8310/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8311/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8312/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8313/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8314/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8316/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8317/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8318/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8319/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8320/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8321/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8322/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/8323/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11132/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11133/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11134/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11135/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11136/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11137/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11138/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11139/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11140/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11141/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11142/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11143/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11144/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/pod-elektroprivod/11145/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8324/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8325/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8326/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8327/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8328/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8329/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8330/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8331/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8332/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8333/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8334/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/flanetsevye/legirovannaya/8335/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8336/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8337/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8338/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8339/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8340/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezba-svarka/8341/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8342/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8343/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8344/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8345/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8346/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8347/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8348/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8349/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8350/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8351/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8352/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/category_280/8353/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8354/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8355/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8356/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8357/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8358/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8359/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8360/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8361/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8362/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8363/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8364/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8365/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8366/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/stalnye/rezbovye/8367/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8368/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8369/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8370/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8371/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8372/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8373/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8374/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/sharovye-krany-latun-stal/elektroprivody-gz-of/8375/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-rychag-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latunnyj-voda-par-muftovyj-11b27p1-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-rychag-200grs-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-mufta-babochka-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-rychag-150grs-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-sharovoj-latun-mufta-mufta-babochka-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-latunnyj-muftovyj-dlya-2-trubnyh-sistem-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-latunnyj-muftovyj-dlya-2-trubnyh-sistem-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-penza-latunnyj-muftovyj-dlya-2-trubnyh-sistem/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-muftovye/kran-dvojnoj-regulirovki-krdsh-penza-latunnyj-muftovyj-dlya-2-trubnyh-sistem-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-rychag-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-11b27p1-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-mufta-shtucer-babochka-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-rychag-150grs-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-mufta-shtucer/kran-sharovoj-latun-mufta-shtucer-babochka-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-rychag-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-latunnyj-voda-par-shtucer-shtucer-11b27p1-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-shtucer-shtucer/kran-sharovoj-sgl-pro-polnoprohodnoj-shtutcer-shtucer-babochka-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latunnyj-voda-par-mufta-shtucer-s-amerikankoj-11b27p1-rychag-pn16-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-pro-polnoprohodnoj-s-amerikankoj-babochka-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-rychag-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-latun-s-amerikankoj-babochka-150grs-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-rychag-200grs-pn12-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-mufta-babochka-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-mufta-shtucer-babochka-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-shtucer-shtucer-rychag-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-rychag-200grs-pn25-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-pn25-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-polnoprohodnoj-nikelir-s-amerikankoj-babochka-200grs-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-rychag-pn40-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-so-spusknikom-polnoprohodnoj-nikelir-mufta-mufta-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-rychag-pn20-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-rychag-pn20-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-s-filtrom-nikelir-mufta-mufta-babochka-pn20-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-vodorazbornyj-nikelir-mufta-mufta-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-dlya-vody/krany-sharovye-latunnye-s-amerikankoj/kran-sharovoj-sgl-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-pn10-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p-rychag-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p1-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-muftovyj-11b27p1-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p1-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p1-babochka-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-mufta-shtucer-11b27p-rychag-pn16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-latunnyj-konusnyj-pruzhinnyj-gaz-muftovyj-11b34bk-pn0-1-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-latunnyj-konusnyj-pruzhinnyj-gaz-muftovyj-11b34bk-pn0-1-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-gallop-standart-221-gaz-polnoprohodnoj-latun-mufta-shtucer-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-shtucer-shtucer-11b27p-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-gazovye/kran-sharovoj-latunnyj-gaz-shtucer-shtucer-11b27p-babochka-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/ustrojstvo-ukm-dlya-ustanovki-kontrolnogo-manometra-pn16-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-zaglushka-m20-140grs-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-m20-voda-par-140grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-trehhodovoj-pod-manometr-mufta-mufta-g1-2-voda-par-140grs-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-s-flancem-11b38bk-11b18bk-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-s-flancem-s-ruchkoj-11b38bk-11b18bk/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-bez-flanca-dlya-manometra-bez-ruchki/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-trehhodovoj-muftovyj-dlya-manometra-bez-flanca-dlya-manometra-s-ruchkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-sgl-pro-trehhodovoj-mufta-mufta-mufta-rychag-200grs-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-sharovoj-sgl-pro-trehhodovoj-mufta-mufta-mufta-rychag-200grs-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-tryohhodovye-latunnye-pod-manometr/kran-reguliruyushhij-latunnyj-avtomaticheskij-s-filtrom-pod-manometr-muftovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-s-filtrom/kran-sharovoj-latunnyj-voda-par-muftovyj-s-filtrom-11b27p1-rychag-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-s-filtrom/kran-sharovoj-latunnyj-voda-par-muftovyj-s-filtrom-11b27p1-rychag-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-shtucer-shtucer-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-uglovye-latunnye-dlya-santehpriborov/kran-sharovoj-sgl-pro-uglovoj-dlya-santehpriborov-hromir-latun-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-vodorazbornyj-latunnyj-capkovyj-kv-15-pn6-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-rychag-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-rychag-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-babochka-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-vodorazbornye-latunnye/kran-sharovoj-sgl-pro-vodorazbornyj-nikelir-mufta-mufta-babochka-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-dlya-ukazatelya-urovnya-latunnye/kran-dlya-ukazatelya-urovnya-latunnyj-capkovyj-12b1bk-pn16-t-225s/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-dlya-ukazatelya-urovnya-latunnye/kran-dlya-ukazatelya-urovnya-latunnyj-flancevyj-12b1bk-pn16-t-225s/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-rychag-pn25-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-so-spusknikom/kran-sharovoj-sgl-pro-so-spusknikom-polnoprohodnoj-mufta-mufta-babochka-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du15/?sku=8053" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-sharovye-latunnye-pod-termodatchik/kran-sharovoj-pod-termodatchik-latun-mufta-mufta-babochka-150grs-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-latunnyj-konusnyj-pruzhinnyj-muftovyj-11b12bk-pn0-1-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-latunnyj-konusnyj-pruzhinnyj-muftovyj-11b12bk-pn0-1-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-natyazhnoj-muftovyj-polnyj-prohod-11b39bk-pn1-0-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-natyazhnoj-muftovyj-standartnyj-prohod-11b39bk-pn1-0-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/krany-konusnye-latunnye/kran-konusnyj-latunnyj-salnikovyj-voda-nefteprodukty-muftovyj-11b6bk-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-sinej-ruchkoj-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-krasnoj-ruchkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-sinej-ruchkoj-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-s-krasnoj-ruchkoj-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektor-grebenka-s-ventilyami-du20-g-3-4-vyhody-du15-g-1-2-pod-evrokonus-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-2-vyhoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-3-vyhoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-4-vyhoda/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-5-vyhodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/kollektory-latunnye-pod-evrokonus/kollektornyj-blok-vhod-du25-g-1-vr-vyhod-du20-g-3-4-pod-evrokonus-6-vyhodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-icma-latunnyj-muftovyj-avtomaticheskij-pod-manometr-g-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-sgl-latunnyj-muftovyj-pn16-r-nastr-3-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-sgl-latunnyj-muftovyj-pn16-r-nastr-3-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-muftovyj-s-filtrom-rd-15-pn16-r-nastr-3-5-pod-manometr-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/regulyator-davleniya-latunnyj-muftovyj-21b7r-pn16-r-nastr-2-pod-manometr-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-latunnye/regulyatory-davleniya-latunnye-muftovye/kvartirnyj-filtr-regulyator-davleniya-vody-kfrd-15-muftovyj-pn16-r-nastr-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-pn16-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-s-reduktorom-pn16-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-polnoprohodnoj-voda-par-gaz-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s21p-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-par-11s31p1-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s31p-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du350/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du350/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn40-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-temper-analog-11s31p-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-voda-par-gaz-11s331p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-celnosvarnoj-pod-privarku-11s931p-pod-privod-pn40-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn40-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s37p1-breeze-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn25-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-11s337p-breeze-s-reduktorom-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn40-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-pod-privarku/kran-sharovoj-stalnoj-pod-privarku-temper-analog-11s37p-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s336p-s-reduktorom-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du65-50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du100-80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s41p-du150-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du200-150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du250-200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du300-250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du350-300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s341p-s-reduktorom-du400-300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-polnyj-prohod-11s338p-s-reduktorom-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du65-50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du100-80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du150-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du200-150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s941p-pod-el-privod-du250-200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du25-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du32-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du65-50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du100-80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s42p-du150-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du125-100-pn16-s-reduktorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du200-150-pn16-s-reduktorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du65-50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du100-80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du25-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du32-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du40-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du80-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s64p-du100-80-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s342p-du150-100-pn16-s-reduktorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du100-80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du150-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-flancevyj-11s67pm-pr-du150-125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du25-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du32-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du125-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du150-100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-razbornye/kran-sharovoj-stalnoj-razbornyj-flancevyj-11s942p-pod-privod-du200-150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-pn16-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du16/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s32p-pn25-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du150-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s33p-pn16-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du150-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du350-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s33p-pn16-du400-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du150-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du350-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-s-reduktorom-11s333p-pn16-du400-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn40-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnoprohodnyj-11s38p-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du150-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn25-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn16-du350/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s932p-pod-el-privod-pn16-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s22p-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du16-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-temper-analog-11s32p-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-breeze-11s32p1-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-voda-par-11s52p-pn16-du125-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn16-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-temper-stal-flancevyj-200grs-pn16-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s333p-pn16-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-celnosvarnye/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-11s933p-pod-privod-pn16-du300-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-celnosvarnoj-flancevyj-polnyj-prohod-11s938p-pod-el-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn40-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn25-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-stalnye-flancevye-pod-elektroprivod/kran-sharovoj-stalnoj-pod-privarku-pod-elektroprivod-11s937p-breeze-pn16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flancevye/krany-sharovye-flancevye-iz-legirovannoj-stali/kran-sharovoj-legirovannaya-stal-celnosvarnoj-flancevyj-voda-par-gaz-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du25-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezba-svarka/kran-sharovoj-stalnoj-celnosvarnoj-rezba-svarka-11s34p1-pn25-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn40-du65-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du80-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du100-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du125-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du150-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-flanec-svarka/kran-sharovoj-stalnoj-celnosvarnoj-flanec-svarka-voda-par-11s34p-pn25-du200-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/krany-sharovye-stalnye/krany-sharovye-stalnye-rezbovye/kran-sharovoj-stalnoj-celnosvarnoj-rezbovoj-voda-par-gaz-nefteprodukty-11s39p-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-25-5-5k-0-025-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-80-21k-0-025-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-100-15-0-03-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-110-11m-0-06-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-300-28m-0-09-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-320-15-0-09-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-600-28m-0-15-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/krany-sharovye-latunnye-i-stalnye/elektroprivody-k-stalnym-sharovym-kranam/elektroprivod-chetvertoborotnyj-k-stalnym-shar-kranam-gz-of-630-15-0-18-kvt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F690"/>
+  <dimension ref="A1:F691"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F690" sqref="F690"/>
+      <selection activeCell="F691" sqref="F691"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -6387,4521 +6390,4521 @@
       </c>
       <c r="E8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="8">
         <v>1000</v>
       </c>
       <c r="F9" s="16">
-        <v>185.43</v>
+        <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="8">
         <v>1000</v>
       </c>
       <c r="F10" s="16">
-        <v>255.53</v>
+        <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="8">
         <v>1000</v>
       </c>
       <c r="F11" s="16">
-        <v>470.34</v>
+        <v>638</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="8">
         <v>1000</v>
       </c>
       <c r="F12" s="16">
-        <v>769.58</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="8">
         <v>1000</v>
       </c>
       <c r="F13" s="16">
-        <v>1231.64</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="8">
         <v>1000</v>
       </c>
       <c r="F14" s="16">
-        <v>1891.93</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="8">
         <v>1000</v>
       </c>
       <c r="F15" s="16">
-        <v>185.43</v>
+        <v>208</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="8">
         <v>1000</v>
       </c>
       <c r="F16" s="16">
-        <v>255.53</v>
+        <v>351</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="8">
         <v>1000</v>
       </c>
       <c r="F17" s="16">
-        <v>129.28</v>
+        <v>255</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="8">
         <v>1000</v>
       </c>
       <c r="F18" s="16">
-        <v>189.2</v>
+        <v>416</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="8">
         <v>1000</v>
       </c>
       <c r="F19" s="16">
-        <v>324.88</v>
+        <v>696</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="8">
         <v>1000</v>
       </c>
       <c r="F20" s="16">
-        <v>592.45</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="8">
         <v>1000</v>
       </c>
       <c r="F21" s="16">
-        <v>909.03</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="8">
         <v>1000</v>
       </c>
       <c r="F22" s="16">
-        <v>1342.43</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="8">
         <v>0</v>
       </c>
       <c r="F23" s="16">
-        <v>0</v>
+        <v>14592</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="16">
-        <v>0</v>
+        <v>16740</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="16">
-        <v>0</v>
+        <v>20979</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="8">
         <v>1000</v>
       </c>
       <c r="F26" s="16">
-        <v>139.44</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="8">
         <v>1000</v>
       </c>
       <c r="F27" s="16">
-        <v>195.98</v>
+        <v>416</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="8">
         <v>1000</v>
       </c>
       <c r="F28" s="16">
-        <v>313.56</v>
+        <v>696</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="8">
         <v>1000</v>
       </c>
       <c r="F29" s="16">
-        <v>141.1</v>
+        <v>208</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="8">
         <v>1000</v>
       </c>
       <c r="F30" s="16">
-        <v>160.55</v>
+        <v>351</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="8">
         <v>1000</v>
       </c>
       <c r="F31" s="16">
-        <v>331.65</v>
+        <v>633</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="8">
         <v>1000</v>
       </c>
       <c r="F32" s="16">
-        <v>542.7</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E33" s="8">
         <v>1000</v>
       </c>
       <c r="F33" s="16">
-        <v>702.5</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E34" s="8">
         <v>1000</v>
       </c>
       <c r="F34" s="16">
-        <v>1052.24</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="8">
         <v>0</v>
       </c>
       <c r="F35" s="16">
-        <v>0</v>
+        <v>13495</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="8">
         <v>0</v>
       </c>
       <c r="F36" s="16">
-        <v>0</v>
+        <v>16740</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="8">
         <v>0</v>
       </c>
       <c r="F37" s="16">
-        <v>0</v>
+        <v>20979</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="8">
         <v>1000</v>
       </c>
       <c r="F38" s="16">
-        <v>125.13</v>
+        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="8">
         <v>1000</v>
       </c>
       <c r="F39" s="16">
-        <v>183.91</v>
+        <v>351</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>32</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="8">
         <v>1000</v>
       </c>
       <c r="F40" s="16">
-        <v>377.63</v>
+        <v>633</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E41" s="8">
         <v>0</v>
       </c>
       <c r="F41" s="16">
-        <v>0</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>34</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E42" s="8">
         <v>1000</v>
       </c>
       <c r="F42" s="16">
-        <v>339.2</v>
+        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>35</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="8">
         <v>1000</v>
       </c>
       <c r="F43" s="16">
-        <v>363.31</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>36</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="8">
         <v>1000</v>
       </c>
       <c r="F44" s="16">
-        <v>72.54000000000001</v>
+        <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>37</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="8">
         <v>0</v>
       </c>
       <c r="F45" s="16">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="16"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>1</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="8">
         <v>1000</v>
       </c>
       <c r="F48" s="16">
-        <v>195.98</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>2</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E49" s="8">
         <v>1000</v>
       </c>
       <c r="F49" s="16">
-        <v>275.88</v>
+        <v>367</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7">
         <v>3</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="8">
         <v>1000</v>
       </c>
       <c r="F50" s="16">
-        <v>486.16</v>
+        <v>638</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="7">
         <v>4</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="8">
         <v>1000</v>
       </c>
       <c r="F51" s="16">
-        <v>195.98</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="7">
         <v>5</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E52" s="8">
         <v>1000</v>
       </c>
       <c r="F52" s="16">
-        <v>275.88</v>
+        <v>351</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="7">
         <v>6</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E53" s="8">
         <v>1000</v>
       </c>
       <c r="F53" s="16">
-        <v>172.11</v>
+        <v>255</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="7">
         <v>7</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E54" s="8">
         <v>1000</v>
       </c>
       <c r="F54" s="16">
-        <v>191.46</v>
+        <v>416</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7">
         <v>8</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>146</v>
       </c>
       <c r="E55" s="8">
         <v>1000</v>
       </c>
       <c r="F55" s="16">
-        <v>374.61</v>
+        <v>696</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7">
         <v>9</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E56" s="8">
         <v>1000</v>
       </c>
       <c r="F56" s="16">
-        <v>589.4400000000001</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7">
         <v>10</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E57" s="8">
         <v>1000</v>
       </c>
       <c r="F57" s="16">
-        <v>906.76</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="7">
         <v>11</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E58" s="8">
         <v>0</v>
       </c>
       <c r="F58" s="16">
-        <v>0</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="7">
         <v>12</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E59" s="8">
         <v>1000</v>
       </c>
       <c r="F59" s="16">
-        <v>164.33</v>
+        <v>255</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="7">
         <v>13</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E60" s="8">
         <v>1000</v>
       </c>
       <c r="F60" s="16">
-        <v>177.14</v>
+        <v>416</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="7">
         <v>14</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E61" s="8">
         <v>1000</v>
       </c>
       <c r="F61" s="16">
-        <v>365.56</v>
+        <v>696</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="7">
         <v>15</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E62" s="8">
         <v>1000</v>
       </c>
       <c r="F62" s="16">
-        <v>130.93</v>
+        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="7">
         <v>16</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>170</v>
       </c>
       <c r="E63" s="8">
         <v>1000</v>
       </c>
       <c r="F63" s="16">
-        <v>205.03</v>
+        <v>351</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="7">
         <v>17</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>173</v>
       </c>
       <c r="E64" s="8">
         <v>1000</v>
       </c>
       <c r="F64" s="16">
-        <v>323.35</v>
+        <v>633</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="7">
         <v>18</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E65" s="8">
         <v>1000</v>
       </c>
       <c r="F65" s="16">
-        <v>603.75</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="7">
         <v>19</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>179</v>
       </c>
       <c r="E66" s="8">
         <v>1000</v>
       </c>
       <c r="F66" s="16">
-        <v>711.54</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="7">
         <v>20</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E67" s="8">
         <v>1000</v>
       </c>
       <c r="F67" s="16">
-        <v>1199.98</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="7">
         <v>21</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>185</v>
       </c>
       <c r="E68" s="8">
         <v>1000</v>
       </c>
       <c r="F68" s="16">
-        <v>139.29</v>
+        <v>208</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="7">
         <v>22</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E69" s="8">
         <v>1000</v>
       </c>
       <c r="F69" s="16">
-        <v>171.85</v>
+        <v>351</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="7">
         <v>23</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>191</v>
       </c>
       <c r="E70" s="8">
         <v>1000</v>
       </c>
       <c r="F70" s="16">
-        <v>247.49</v>
+        <v>633</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="7">
         <v>24</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E71" s="8">
         <v>1000</v>
       </c>
       <c r="F71" s="16">
-        <v>311.55</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9"/>
       <c r="D72" s="8"/>
       <c r="E72" s="8"/>
       <c r="F72" s="16"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="7">
         <v>1</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E74" s="8">
         <v>0</v>
       </c>
       <c r="F74" s="16">
-        <v>0</v>
+        <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="7">
         <v>2</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>201</v>
       </c>
       <c r="E75" s="8">
         <v>0</v>
       </c>
       <c r="F75" s="16">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="7">
         <v>3</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>203</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>204</v>
       </c>
       <c r="E76" s="8">
         <v>0</v>
       </c>
       <c r="F76" s="16">
-        <v>0</v>
+        <v>638</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="7">
         <v>4</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>207</v>
       </c>
       <c r="E77" s="8">
         <v>0</v>
       </c>
       <c r="F77" s="16">
-        <v>0</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="7">
         <v>5</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>209</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>210</v>
       </c>
       <c r="E78" s="8">
         <v>0</v>
       </c>
       <c r="F78" s="16">
-        <v>0</v>
+        <v>351</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="7">
         <v>6</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>213</v>
       </c>
       <c r="E79" s="8">
         <v>0</v>
       </c>
       <c r="F79" s="16">
-        <v>0</v>
+        <v>255</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="7">
         <v>7</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>216</v>
       </c>
       <c r="E80" s="8">
         <v>0</v>
       </c>
       <c r="F80" s="16">
-        <v>0</v>
+        <v>416</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="7">
         <v>8</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>218</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>219</v>
       </c>
       <c r="E81" s="8">
         <v>0</v>
       </c>
       <c r="F81" s="16">
-        <v>0</v>
+        <v>696</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5" t="s">
         <v>220</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8"/>
       <c r="F82" s="16"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="7">
         <v>1</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>223</v>
       </c>
       <c r="E84" s="8">
         <v>1000</v>
       </c>
       <c r="F84" s="16">
-        <v>281.15</v>
+        <v>214</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="7">
         <v>2</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>226</v>
       </c>
       <c r="E85" s="8">
         <v>1000</v>
       </c>
       <c r="F85" s="16">
-        <v>416.08</v>
+        <v>367</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="7">
         <v>3</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>227</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>229</v>
       </c>
       <c r="E86" s="8">
         <v>0</v>
       </c>
       <c r="F86" s="16">
-        <v>0</v>
+        <v>638</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="7">
         <v>4</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>232</v>
       </c>
       <c r="E87" s="8">
         <v>1000</v>
       </c>
       <c r="F87" s="16">
-        <v>183.43</v>
+        <v>255</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="7">
         <v>5</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>235</v>
       </c>
       <c r="E88" s="8">
         <v>1000</v>
       </c>
       <c r="F88" s="16">
-        <v>258.8</v>
+        <v>416</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="7">
         <v>6</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>238</v>
       </c>
       <c r="E89" s="8">
         <v>1000</v>
       </c>
       <c r="F89" s="16">
-        <v>437.18</v>
+        <v>696</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="7">
         <v>7</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>239</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E90" s="8">
         <v>1000</v>
       </c>
       <c r="F90" s="16">
-        <v>797.73</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="7">
         <v>8</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>244</v>
       </c>
       <c r="E91" s="8">
         <v>0</v>
       </c>
       <c r="F91" s="16">
-        <v>0</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="7">
         <v>9</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>247</v>
       </c>
       <c r="E92" s="8">
         <v>0</v>
       </c>
       <c r="F92" s="16">
-        <v>0</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="7">
         <v>10</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>250</v>
       </c>
       <c r="E93" s="8">
         <v>1000</v>
       </c>
       <c r="F93" s="16">
-        <v>189.69</v>
+        <v>255</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="7">
         <v>11</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E94" s="8">
         <v>1000</v>
       </c>
       <c r="F94" s="16">
-        <v>281.4</v>
+        <v>416</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="7">
         <v>12</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>255</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E95" s="8">
         <v>1000</v>
       </c>
       <c r="F95" s="16">
-        <v>516.3099999999999</v>
+        <v>696</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="7">
         <v>13</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>259</v>
       </c>
       <c r="E96" s="8">
         <v>0</v>
       </c>
       <c r="F96" s="16">
-        <v>0</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="7">
         <v>14</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>260</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>262</v>
       </c>
       <c r="E97" s="8">
         <v>1000</v>
       </c>
       <c r="F97" s="16">
-        <v>126.89</v>
+        <v>208</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="7">
         <v>15</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>265</v>
       </c>
       <c r="E98" s="8">
         <v>1000</v>
       </c>
       <c r="F98" s="16">
-        <v>236.18</v>
+        <v>351</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="7">
         <v>16</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>266</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E99" s="8">
         <v>1000</v>
       </c>
       <c r="F99" s="16">
-        <v>422.1</v>
+        <v>633</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="7">
         <v>17</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>269</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>271</v>
       </c>
       <c r="E100" s="8">
         <v>1000</v>
       </c>
       <c r="F100" s="16">
-        <v>703.25</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="7">
         <v>18</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>274</v>
       </c>
       <c r="E101" s="8">
         <v>1000</v>
       </c>
       <c r="F101" s="16">
-        <v>143.23</v>
+        <v>208</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="7">
         <v>19</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>275</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>277</v>
       </c>
       <c r="E102" s="8">
         <v>1000</v>
       </c>
       <c r="F102" s="16">
-        <v>257.79</v>
+        <v>351</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="7">
         <v>20</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>278</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>280</v>
       </c>
       <c r="E103" s="8">
         <v>1000</v>
       </c>
       <c r="F103" s="16">
-        <v>326.63</v>
+        <v>633</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="7">
         <v>21</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>281</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>283</v>
       </c>
       <c r="E104" s="8">
         <v>1000</v>
       </c>
       <c r="F104" s="16">
-        <v>766.5599999999999</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="7">
         <v>22</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>284</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E105" s="8">
         <v>1000</v>
       </c>
       <c r="F105" s="16">
-        <v>167.08</v>
+        <v>218</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="7">
         <v>23</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>287</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>288</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>289</v>
       </c>
       <c r="E106" s="8">
         <v>1000</v>
       </c>
       <c r="F106" s="16">
-        <v>257.53</v>
+        <v>341</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="7">
         <v>24</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>290</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>292</v>
       </c>
       <c r="E107" s="8">
         <v>1000</v>
       </c>
       <c r="F107" s="16">
-        <v>420.85</v>
+        <v>668</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="7">
         <v>25</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>293</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>295</v>
       </c>
       <c r="E108" s="8">
         <v>1000</v>
       </c>
       <c r="F108" s="16">
-        <v>695.71</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="7">
         <v>26</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>296</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E109" s="8">
         <v>1000</v>
       </c>
       <c r="F109" s="16">
-        <v>975.36</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="7">
         <v>27</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>299</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>301</v>
       </c>
       <c r="E110" s="8">
         <v>1000</v>
       </c>
       <c r="F110" s="16">
-        <v>1582.88</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="7">
         <v>28</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>302</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E111" s="8">
         <v>0</v>
       </c>
       <c r="F111" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="7">
         <v>29</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>305</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>307</v>
       </c>
       <c r="E112" s="8">
         <v>0</v>
       </c>
       <c r="F112" s="16">
-        <v>0</v>
+        <v>18265</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="7">
         <v>30</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>308</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>310</v>
       </c>
       <c r="E113" s="8">
         <v>0</v>
       </c>
       <c r="F113" s="16">
-        <v>0</v>
+        <v>26050</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="7">
         <v>31</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>311</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>313</v>
       </c>
       <c r="E114" s="8">
         <v>1000</v>
       </c>
       <c r="F114" s="16">
-        <v>162.06</v>
+        <v>218</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="7">
         <v>32</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>314</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>316</v>
       </c>
       <c r="E115" s="8">
         <v>1000</v>
       </c>
       <c r="F115" s="16">
-        <v>213.58</v>
+        <v>341</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="7">
         <v>33</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>317</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>319</v>
       </c>
       <c r="E116" s="8">
         <v>1000</v>
       </c>
       <c r="F116" s="16">
-        <v>391.2</v>
+        <v>668</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="7">
         <v>34</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>320</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>322</v>
       </c>
       <c r="E117" s="8">
         <v>1000</v>
       </c>
       <c r="F117" s="16">
-        <v>177.14</v>
+        <v>218</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="7">
         <v>35</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>323</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>325</v>
       </c>
       <c r="E118" s="8">
         <v>1000</v>
       </c>
       <c r="F118" s="16">
-        <v>260.04</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="7">
         <v>36</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>326</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>328</v>
       </c>
       <c r="E119" s="8">
         <v>1000</v>
       </c>
       <c r="F119" s="16">
-        <v>457.53</v>
+        <v>668</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="7">
         <v>37</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>329</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D120" s="8" t="s">
         <v>331</v>
       </c>
       <c r="E120" s="8">
         <v>0</v>
       </c>
       <c r="F120" s="16">
-        <v>0</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="7">
         <v>38</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>332</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>334</v>
       </c>
       <c r="E121" s="8">
         <v>0</v>
       </c>
       <c r="F121" s="16">
-        <v>0</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="7">
         <v>39</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>335</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>337</v>
       </c>
       <c r="E122" s="8">
         <v>1000</v>
       </c>
       <c r="F122" s="16">
-        <v>2160.75</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="7">
         <v>40</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>338</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>339</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>340</v>
       </c>
       <c r="E123" s="8">
         <v>1000</v>
       </c>
       <c r="F123" s="16">
-        <v>153.76</v>
+        <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="7">
         <v>41</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>343</v>
       </c>
       <c r="E124" s="8">
         <v>1000</v>
       </c>
       <c r="F124" s="16">
-        <v>226.13</v>
+        <v>341</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="7">
         <v>42</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>344</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>345</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>346</v>
       </c>
       <c r="E125" s="8">
         <v>1000</v>
       </c>
       <c r="F125" s="16">
-        <v>564.55</v>
+        <v>668</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="7">
         <v>43</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>347</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>349</v>
       </c>
       <c r="E126" s="8">
         <v>1000</v>
       </c>
       <c r="F126" s="16">
-        <v>148.23</v>
+        <v>218</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="7">
         <v>44</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>350</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>352</v>
       </c>
       <c r="E127" s="8">
         <v>1000</v>
       </c>
       <c r="F127" s="16">
-        <v>224.88</v>
+        <v>341</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="7">
         <v>45</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>353</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>355</v>
       </c>
       <c r="E128" s="8">
         <v>0</v>
       </c>
       <c r="F128" s="16">
-        <v>0</v>
+        <v>668</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="7">
         <v>46</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>356</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="8">
         <v>1000</v>
       </c>
       <c r="F129" s="16">
-        <v>247.23</v>
+        <v>218</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="7">
         <v>47</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>359</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>361</v>
       </c>
       <c r="E130" s="8">
         <v>1000</v>
       </c>
       <c r="F130" s="16">
-        <v>285.18</v>
+        <v>341</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="7">
         <v>48</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>362</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>364</v>
       </c>
       <c r="E131" s="8">
         <v>1000</v>
       </c>
       <c r="F131" s="16">
-        <v>491.45</v>
+        <v>668</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="7">
         <v>49</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>365</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>367</v>
       </c>
       <c r="E132" s="8">
         <v>1000</v>
       </c>
       <c r="F132" s="16">
-        <v>979.13</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="7">
         <v>50</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>368</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>369</v>
       </c>
       <c r="D133" s="8" t="s">
         <v>370</v>
       </c>
       <c r="E133" s="8">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>0</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="7">
         <v>51</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>371</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>373</v>
       </c>
       <c r="E134" s="8">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>0</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="7">
         <v>52</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>374</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>376</v>
       </c>
       <c r="E135" s="8">
         <v>1000</v>
       </c>
       <c r="F135" s="16">
-        <v>204.76</v>
+        <v>218</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="7">
         <v>53</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="8">
         <v>1000</v>
       </c>
       <c r="F136" s="16">
-        <v>290.19</v>
+        <v>341</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="7">
         <v>54</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>380</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>382</v>
       </c>
       <c r="E137" s="8">
         <v>1000</v>
       </c>
       <c r="F137" s="16">
-        <v>685.15</v>
+        <v>668</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="7">
         <v>55</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>383</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>385</v>
       </c>
       <c r="E138" s="8">
         <v>1000</v>
       </c>
       <c r="F138" s="16">
-        <v>959.53</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="7">
         <v>56</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>386</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D139" s="8" t="s">
         <v>388</v>
       </c>
       <c r="E139" s="8">
         <v>1000</v>
       </c>
       <c r="F139" s="16">
-        <v>375.63</v>
+        <v>218</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="7">
         <v>57</v>
       </c>
       <c r="B140" s="12" t="s">
         <v>389</v>
       </c>
       <c r="C140" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>391</v>
       </c>
       <c r="E140" s="8">
         <v>1000</v>
       </c>
       <c r="F140" s="16">
-        <v>356.78</v>
+        <v>341</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="7">
         <v>58</v>
       </c>
       <c r="B141" s="12" t="s">
         <v>392</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D141" s="8" t="s">
         <v>394</v>
       </c>
       <c r="E141" s="8">
         <v>1000</v>
       </c>
       <c r="F141" s="16">
-        <v>616.83</v>
+        <v>668</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="7">
         <v>59</v>
       </c>
       <c r="B142" s="12" t="s">
         <v>395</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="8">
         <v>1000</v>
       </c>
       <c r="F142" s="16">
-        <v>316.58</v>
+        <v>218</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="7">
         <v>60</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>398</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>400</v>
       </c>
       <c r="E143" s="8">
         <v>1000</v>
       </c>
       <c r="F143" s="16">
-        <v>253.75</v>
+        <v>341</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="7">
         <v>61</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>401</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>403</v>
       </c>
       <c r="E144" s="8">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0</v>
+        <v>668</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="7">
         <v>62</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>404</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>405</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>406</v>
       </c>
       <c r="E145" s="8">
         <v>1000</v>
       </c>
       <c r="F145" s="16">
-        <v>316.58</v>
+        <v>218</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="7">
         <v>63</v>
       </c>
       <c r="B146" s="12" t="s">
         <v>407</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>409</v>
       </c>
       <c r="E146" s="8">
         <v>1000</v>
       </c>
       <c r="F146" s="16">
-        <v>244.96</v>
+        <v>16571</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="7">
         <v>64</v>
       </c>
       <c r="B147" s="12" t="s">
         <v>410</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>411</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>412</v>
       </c>
       <c r="E147" s="8">
         <v>1000</v>
       </c>
       <c r="F147" s="16">
-        <v>248.75</v>
+        <v>17138</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="7">
         <v>65</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>413</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>415</v>
       </c>
       <c r="E148" s="8">
         <v>1000</v>
       </c>
       <c r="F148" s="16">
-        <v>272.86</v>
+        <v>476</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="7">
         <v>66</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>416</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>417</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>418</v>
       </c>
       <c r="E149" s="8">
         <v>1000</v>
       </c>
       <c r="F149" s="16">
-        <v>184.66</v>
+        <v>214</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="7">
         <v>67</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>419</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>421</v>
       </c>
       <c r="E150" s="8">
         <v>1000</v>
       </c>
       <c r="F150" s="16">
-        <v>252.51</v>
+        <v>367</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="7">
         <v>68</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>422</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>424</v>
       </c>
       <c r="E151" s="8">
         <v>1000</v>
       </c>
       <c r="F151" s="16">
-        <v>194.48</v>
+        <v>208</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="7">
         <v>69</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>425</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>427</v>
       </c>
       <c r="E152" s="8">
         <v>1000</v>
       </c>
       <c r="F152" s="16">
-        <v>216.33</v>
+        <v>351</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="7">
         <v>70</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>428</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>429</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>430</v>
       </c>
       <c r="E153" s="8">
         <v>1000</v>
       </c>
       <c r="F153" s="16">
-        <v>203.53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="7">
         <v>71</v>
       </c>
       <c r="B154" s="12" t="s">
         <v>431</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>433</v>
       </c>
       <c r="E154" s="8">
         <v>1000</v>
       </c>
       <c r="F154" s="16">
-        <v>212.3</v>
+        <v>56</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
       <c r="F155" s="16"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E156" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="7">
         <v>1</v>
       </c>
       <c r="B157" s="12" t="s">
         <v>435</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>436</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="8">
         <v>1000</v>
       </c>
       <c r="F157" s="16">
-        <v>181.65</v>
+        <v>325</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="7">
         <v>2</v>
       </c>
       <c r="B158" s="12" t="s">
         <v>438</v>
       </c>
       <c r="C158" s="9" t="s">
         <v>439</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="8">
         <v>1000</v>
       </c>
       <c r="F158" s="16">
-        <v>247.98</v>
+        <v>701</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="7">
         <v>3</v>
       </c>
       <c r="B159" s="12" t="s">
         <v>441</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>442</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="8">
         <v>1000</v>
       </c>
       <c r="F159" s="16">
-        <v>459.03</v>
+        <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="7">
         <v>4</v>
       </c>
       <c r="B160" s="12" t="s">
         <v>444</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>445</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>446</v>
       </c>
       <c r="E160" s="8">
         <v>1000</v>
       </c>
       <c r="F160" s="16">
-        <v>823.85</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="7">
         <v>5</v>
       </c>
       <c r="B161" s="12" t="s">
         <v>447</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>448</v>
       </c>
       <c r="D161" s="8" t="s">
         <v>449</v>
       </c>
       <c r="E161" s="8">
         <v>1000</v>
       </c>
       <c r="F161" s="16">
-        <v>1308.51</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="7">
         <v>6</v>
       </c>
       <c r="B162" s="12" t="s">
         <v>450</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>451</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>452</v>
       </c>
       <c r="E162" s="8">
         <v>1000</v>
       </c>
       <c r="F162" s="16">
-        <v>1919.86</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="7">
         <v>7</v>
       </c>
       <c r="B163" s="12" t="s">
         <v>453</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>455</v>
       </c>
       <c r="E163" s="8">
         <v>1000</v>
       </c>
       <c r="F163" s="16">
-        <v>181.65</v>
+        <v>208</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="7">
         <v>8</v>
       </c>
       <c r="B164" s="12" t="s">
         <v>456</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>458</v>
       </c>
       <c r="E164" s="8">
         <v>1000</v>
       </c>
       <c r="F164" s="16">
-        <v>247.98</v>
+        <v>351</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="7">
         <v>9</v>
       </c>
       <c r="B165" s="12" t="s">
         <v>459</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>461</v>
       </c>
       <c r="E165" s="8">
         <v>1000</v>
       </c>
       <c r="F165" s="16">
-        <v>198.99</v>
+        <v>208</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="7">
         <v>10</v>
       </c>
       <c r="B166" s="12" t="s">
         <v>462</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>463</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>464</v>
       </c>
       <c r="E166" s="8">
         <v>1000</v>
       </c>
       <c r="F166" s="16">
-        <v>273.61</v>
+        <v>351</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="7">
         <v>11</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>465</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>466</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>467</v>
       </c>
       <c r="E167" s="8">
         <v>1000</v>
       </c>
       <c r="F167" s="16">
-        <v>198.99</v>
+        <v>325</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="7">
         <v>12</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>468</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>469</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>470</v>
       </c>
       <c r="E168" s="8">
         <v>1000</v>
       </c>
       <c r="F168" s="16">
-        <v>273.61</v>
+        <v>701</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="7">
         <v>13</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>471</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>472</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>473</v>
       </c>
       <c r="E169" s="8">
         <v>1000</v>
       </c>
       <c r="F169" s="16">
-        <v>480.9</v>
+        <v>638</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="7">
         <v>14</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>474</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>476</v>
       </c>
       <c r="E170" s="8">
         <v>1000</v>
       </c>
       <c r="F170" s="16">
-        <v>116.95</v>
+        <v>321</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="7">
         <v>15</v>
       </c>
       <c r="B171" s="12" t="s">
         <v>477</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>478</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>479</v>
       </c>
       <c r="E171" s="8">
         <v>1000</v>
       </c>
       <c r="F171" s="16">
-        <v>143.23</v>
+        <v>455</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="7">
         <v>16</v>
       </c>
       <c r="B172" s="12" t="s">
         <v>480</v>
       </c>
       <c r="C172" s="9" t="s">
         <v>481</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>482</v>
       </c>
       <c r="E172" s="8">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0</v>
+        <v>514</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="7">
         <v>17</v>
       </c>
       <c r="B173" s="12" t="s">
         <v>483</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>484</v>
       </c>
       <c r="D173" s="8" t="s">
         <v>485</v>
       </c>
       <c r="E173" s="8">
         <v>1000</v>
       </c>
       <c r="F173" s="16">
-        <v>213.31</v>
+        <v>325</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="7">
         <v>18</v>
       </c>
       <c r="B174" s="12" t="s">
         <v>486</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>487</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>488</v>
       </c>
       <c r="E174" s="8">
         <v>1000</v>
       </c>
       <c r="F174" s="16">
-        <v>213.31</v>
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4" t="s">
         <v>489</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9"/>
       <c r="D175" s="8"/>
       <c r="E175" s="8"/>
       <c r="F175" s="16"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="7">
         <v>1</v>
       </c>
       <c r="B177" s="12" t="s">
         <v>490</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>491</v>
       </c>
       <c r="D177" s="8" t="s">
         <v>492</v>
       </c>
       <c r="E177" s="8">
         <v>1000</v>
       </c>
       <c r="F177" s="16">
-        <v>1059.01</v>
+        <v>710628</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="7">
         <v>2</v>
       </c>
       <c r="B178" s="12" t="s">
         <v>493</v>
       </c>
       <c r="C178" s="9" t="s">
         <v>494</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>495</v>
       </c>
       <c r="E178" s="8">
         <v>1000</v>
       </c>
       <c r="F178" s="16">
-        <v>286.43</v>
+        <v>138</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="7">
         <v>3</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>496</v>
       </c>
       <c r="C179" s="9" t="s">
         <v>497</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>498</v>
       </c>
       <c r="E179" s="8">
         <v>1000</v>
       </c>
       <c r="F179" s="16">
-        <v>307.53</v>
+        <v>138</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="7">
         <v>4</v>
       </c>
       <c r="B180" s="12" t="s">
         <v>499</v>
       </c>
       <c r="C180" s="9" t="s">
         <v>500</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>501</v>
       </c>
       <c r="E180" s="8">
         <v>1000</v>
       </c>
       <c r="F180" s="16">
-        <v>307.53</v>
+        <v>138</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="7">
         <v>5</v>
       </c>
       <c r="B181" s="12" t="s">
         <v>502</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>503</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="8">
         <v>1000</v>
       </c>
       <c r="F181" s="16">
-        <v>184.66</v>
+        <v>239</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="7">
         <v>6</v>
       </c>
       <c r="B182" s="12" t="s">
         <v>505</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>506</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="8">
         <v>1000</v>
       </c>
       <c r="F182" s="16">
-        <v>224.88</v>
+        <v>239</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="7">
         <v>7</v>
       </c>
       <c r="B183" s="12" t="s">
         <v>508</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>509</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="8">
         <v>1000</v>
       </c>
       <c r="F183" s="16">
-        <v>157.04</v>
+        <v>226</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="7">
         <v>8</v>
       </c>
       <c r="B184" s="12" t="s">
         <v>511</v>
       </c>
       <c r="C184" s="9" t="s">
         <v>512</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="8">
         <v>1000</v>
       </c>
       <c r="F184" s="16">
-        <v>175.88</v>
+        <v>226</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="7">
         <v>9</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>514</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>515</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="8">
         <v>1000</v>
       </c>
       <c r="F185" s="16">
-        <v>139.44</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="7">
         <v>10</v>
       </c>
       <c r="B186" s="12" t="s">
         <v>517</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>518</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="8">
         <v>1000</v>
       </c>
       <c r="F186" s="16">
-        <v>177.14</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="7">
         <v>11</v>
       </c>
       <c r="B187" s="12" t="s">
         <v>520</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>521</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="8">
         <v>1000</v>
       </c>
       <c r="F187" s="16">
-        <v>583.41</v>
+        <v>138</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4" t="s">
         <v>523</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9"/>
       <c r="D188" s="8"/>
       <c r="E188" s="8"/>
       <c r="F188" s="16"/>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E189" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="7">
         <v>1</v>
       </c>
       <c r="B190" s="12" t="s">
         <v>524</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>526</v>
       </c>
       <c r="E190" s="8">
         <v>1000</v>
       </c>
       <c r="F190" s="16">
-        <v>357.29</v>
+        <v>214</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="7">
         <v>2</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>527</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D191" s="8" t="s">
         <v>529</v>
       </c>
       <c r="E191" s="8">
         <v>0</v>
       </c>
       <c r="F191" s="16">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4" t="s">
         <v>530</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9"/>
       <c r="D192" s="8"/>
       <c r="E192" s="8"/>
       <c r="F192" s="16"/>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C193" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D193" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E193" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="7">
         <v>1</v>
       </c>
       <c r="B194" s="12" t="s">
         <v>531</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>532</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>533</v>
       </c>
       <c r="E194" s="8">
         <v>0</v>
       </c>
       <c r="F194" s="16">
-        <v>0</v>
+        <v>56</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="7">
         <v>2</v>
       </c>
       <c r="B195" s="12" t="s">
         <v>534</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>535</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>536</v>
       </c>
       <c r="E195" s="8">
         <v>0</v>
       </c>
       <c r="F195" s="16">
-        <v>0</v>
+        <v>56</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="7">
         <v>3</v>
       </c>
       <c r="B196" s="12" t="s">
         <v>537</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>538</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>539</v>
       </c>
       <c r="E196" s="8">
         <v>0</v>
       </c>
       <c r="F196" s="16">
-        <v>0</v>
+        <v>56</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4" t="s">
         <v>540</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9"/>
       <c r="D197" s="8"/>
       <c r="E197" s="8"/>
       <c r="F197" s="16"/>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C198" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D198" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E198" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="7">
         <v>1</v>
       </c>
       <c r="B199" s="12" t="s">
         <v>541</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>542</v>
       </c>
       <c r="D199" s="8" t="s">
         <v>543</v>
       </c>
       <c r="E199" s="8">
         <v>1000</v>
       </c>
       <c r="F199" s="16">
-        <v>307.53</v>
+        <v>649</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="7">
         <v>2</v>
       </c>
       <c r="B200" s="12" t="s">
         <v>544</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>545</v>
       </c>
       <c r="D200" s="8" t="s">
         <v>546</v>
       </c>
       <c r="E200" s="8">
         <v>0</v>
       </c>
       <c r="F200" s="16">
-        <v>0</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="7">
         <v>3</v>
       </c>
       <c r="B201" s="12" t="s">
         <v>547</v>
       </c>
       <c r="C201" s="9" t="s">
         <v>548</v>
       </c>
       <c r="D201" s="8" t="s">
         <v>549</v>
       </c>
       <c r="E201" s="8">
         <v>0</v>
       </c>
       <c r="F201" s="16">
-        <v>0</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="7">
         <v>4</v>
       </c>
       <c r="B202" s="12" t="s">
         <v>550</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>551</v>
       </c>
       <c r="D202" s="8" t="s">
         <v>552</v>
       </c>
       <c r="E202" s="8">
         <v>0</v>
       </c>
       <c r="F202" s="16">
-        <v>0</v>
+        <v>255</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="7">
         <v>5</v>
       </c>
       <c r="B203" s="12" t="s">
         <v>553</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>554</v>
       </c>
       <c r="D203" s="8" t="s">
         <v>555</v>
       </c>
       <c r="E203" s="8">
         <v>0</v>
       </c>
       <c r="F203" s="16">
-        <v>0</v>
+        <v>416</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4" t="s">
         <v>556</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9"/>
       <c r="D204" s="8"/>
       <c r="E204" s="8"/>
       <c r="F204" s="16"/>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C205" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D205" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E205" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="7">
         <v>1</v>
       </c>
       <c r="B206" s="12" t="s">
         <v>557</v>
       </c>
       <c r="C206" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D206" s="8" t="s">
         <v>559</v>
       </c>
       <c r="E206" s="8">
         <v>1000</v>
       </c>
       <c r="F206" s="16">
-        <v>5112.95</v>
+        <v>351</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="7">
         <v>2</v>
       </c>
       <c r="B207" s="12" t="s">
         <v>560</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D207" s="8" t="s">
         <v>562</v>
       </c>
       <c r="E207" s="8">
         <v>1000</v>
       </c>
       <c r="F207" s="16">
-        <v>5781.28</v>
+        <v>351</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4" t="s">
         <v>563</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="16"/>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C209" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D209" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E209" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="7">
         <v>1</v>
       </c>
       <c r="B210" s="12" t="s">
         <v>564</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D210" s="8" t="s">
         <v>566</v>
       </c>
       <c r="E210" s="8">
         <v>0</v>
       </c>
       <c r="F210" s="16">
-        <v>0</v>
+        <v>255</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="7">
         <v>2</v>
       </c>
       <c r="B211" s="12" t="s">
         <v>567</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D211" s="8" t="s">
         <v>569</v>
       </c>
       <c r="E211" s="8">
         <v>0</v>
       </c>
       <c r="F211" s="16">
-        <v>0</v>
+        <v>416</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="7">
         <v>3</v>
       </c>
       <c r="B212" s="12" t="s">
         <v>570</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>571</v>
       </c>
       <c r="D212" s="8" t="s">
         <v>572</v>
       </c>
       <c r="E212" s="8">
         <v>0</v>
       </c>
       <c r="F212" s="16">
-        <v>0</v>
+        <v>696</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="7">
         <v>4</v>
       </c>
       <c r="B213" s="12" t="s">
         <v>573</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>574</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>575</v>
       </c>
       <c r="E213" s="8">
         <v>0</v>
       </c>
       <c r="F213" s="16">
-        <v>0</v>
+        <v>255</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4" t="s">
         <v>576</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9"/>
       <c r="D214" s="8"/>
       <c r="E214" s="8"/>
       <c r="F214" s="16"/>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D215" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E215" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="7">
         <v>1</v>
       </c>
       <c r="B216" s="12" t="s">
         <v>577</v>
       </c>
       <c r="C216" s="9" t="s">
         <v>578</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>579</v>
       </c>
       <c r="E216" s="8">
         <v>1000</v>
       </c>
       <c r="F216" s="16">
-        <v>365.56</v>
+        <v>208</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="7">
         <v>2</v>
       </c>
       <c r="B217" s="12" t="s">
         <v>580</v>
       </c>
       <c r="C217" s="9" t="s">
         <v>578</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>581</v>
       </c>
       <c r="E217" s="8">
         <v>1000</v>
       </c>
       <c r="F217" s="16">
-        <v>188.45</v>
+        <v>208</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="7">
         <v>3</v>
       </c>
       <c r="B218" s="12" t="s">
         <v>582</v>
       </c>
       <c r="C218" s="9" t="s">
         <v>583</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>584</v>
       </c>
       <c r="E218" s="8">
         <v>1000</v>
       </c>
       <c r="F218" s="16">
-        <v>430.4</v>
+        <v>351</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4" t="s">
         <v>585</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9"/>
       <c r="D219" s="8"/>
       <c r="E219" s="8"/>
       <c r="F219" s="16"/>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C220" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D220" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="7">
         <v>1</v>
       </c>
       <c r="B221" s="12" t="s">
         <v>586</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>587</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>588</v>
       </c>
       <c r="E221" s="8">
         <v>1000</v>
       </c>
       <c r="F221" s="16">
-        <v>112.3</v>
+        <v>247</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="7">
         <v>2</v>
       </c>
       <c r="B222" s="12" t="s">
         <v>589</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>590</v>
       </c>
       <c r="D222" s="8" t="s">
         <v>591</v>
       </c>
       <c r="E222" s="8">
         <v>0</v>
       </c>
       <c r="F222" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="7">
         <v>3</v>
       </c>
       <c r="B223" s="12" t="s">
         <v>592</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>593</v>
       </c>
       <c r="D223" s="8" t="s">
         <v>594</v>
       </c>
       <c r="E223" s="8">
         <v>1000</v>
       </c>
       <c r="F223" s="16">
-        <v>252.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="7">
         <v>4</v>
       </c>
       <c r="B224" s="12" t="s">
         <v>595</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>596</v>
       </c>
       <c r="D224" s="8" t="s">
         <v>597</v>
       </c>
       <c r="E224" s="8">
         <v>1000</v>
       </c>
       <c r="F224" s="16">
-        <v>219.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="7">
         <v>5</v>
       </c>
       <c r="B225" s="12" t="s">
         <v>598</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>599</v>
       </c>
       <c r="D225" s="8" t="s">
         <v>600</v>
       </c>
       <c r="E225" s="8">
         <v>1000</v>
       </c>
       <c r="F225" s="16">
-        <v>363.31</v>
+        <v>556</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="7">
         <v>6</v>
       </c>
       <c r="B226" s="12" t="s">
         <v>601</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>602</v>
       </c>
       <c r="D226" s="8" t="s">
         <v>603</v>
       </c>
       <c r="E226" s="8">
         <v>1000</v>
       </c>
       <c r="F226" s="16">
-        <v>367.08</v>
+        <v>624</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="7">
         <v>7</v>
       </c>
       <c r="B227" s="12" t="s">
         <v>604</v>
       </c>
       <c r="C227" s="9" t="s">
         <v>605</v>
       </c>
       <c r="D227" s="8" t="s">
         <v>606</v>
       </c>
       <c r="E227" s="8">
         <v>1000</v>
       </c>
       <c r="F227" s="16">
-        <v>847.96</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="7">
         <v>8</v>
       </c>
       <c r="B228" s="12" t="s">
         <v>607</v>
       </c>
       <c r="C228" s="9" t="s">
         <v>608</v>
       </c>
       <c r="D228" s="8" t="s">
         <v>609</v>
       </c>
       <c r="E228" s="8">
         <v>1000</v>
       </c>
       <c r="F228" s="16">
-        <v>1055.25</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="7">
         <v>9</v>
       </c>
       <c r="B229" s="12" t="s">
         <v>610</v>
       </c>
       <c r="C229" s="9" t="s">
         <v>611</v>
       </c>
       <c r="D229" s="8" t="s">
         <v>612</v>
       </c>
       <c r="E229" s="8">
         <v>1000</v>
       </c>
       <c r="F229" s="16">
-        <v>1570.33</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="7">
         <v>10</v>
       </c>
       <c r="B230" s="12" t="s">
         <v>613</v>
       </c>
       <c r="C230" s="9" t="s">
         <v>614</v>
       </c>
       <c r="D230" s="8" t="s">
         <v>615</v>
       </c>
       <c r="E230" s="8">
         <v>1000</v>
       </c>
       <c r="F230" s="16">
-        <v>2487.38</v>
+        <v>4602</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4" t="s">
         <v>616</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9"/>
       <c r="D231" s="8"/>
       <c r="E231" s="8"/>
       <c r="F231" s="16"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D232" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E232" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="7">
         <v>1</v>
       </c>
       <c r="B233" s="12" t="s">
         <v>617</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>618</v>
       </c>
       <c r="D233" s="8" t="s">
         <v>619</v>
       </c>
       <c r="E233" s="8">
         <v>1000</v>
       </c>
       <c r="F233" s="16">
-        <v>309.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="7">
         <v>2</v>
       </c>
       <c r="B234" s="12" t="s">
         <v>620</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>621</v>
       </c>
       <c r="D234" s="8" t="s">
         <v>622</v>
       </c>
       <c r="E234" s="8">
         <v>1000</v>
       </c>
       <c r="F234" s="16">
-        <v>361.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="7">
         <v>3</v>
       </c>
       <c r="B235" s="12" t="s">
         <v>623</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>624</v>
       </c>
       <c r="D235" s="8" t="s">
         <v>625</v>
       </c>
       <c r="E235" s="8">
         <v>1000</v>
       </c>
       <c r="F235" s="16">
-        <v>391.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="7">
         <v>4</v>
       </c>
       <c r="B236" s="12" t="s">
         <v>626</v>
       </c>
       <c r="C236" s="9" t="s">
         <v>627</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>628</v>
       </c>
       <c r="E236" s="8">
         <v>0</v>
       </c>
       <c r="F236" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="7">
         <v>5</v>
       </c>
       <c r="B237" s="12" t="s">
         <v>629</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>630</v>
       </c>
       <c r="D237" s="8" t="s">
         <v>631</v>
       </c>
       <c r="E237" s="8">
         <v>1000</v>
       </c>
       <c r="F237" s="16">
-        <v>347.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="7">
         <v>6</v>
       </c>
       <c r="B238" s="12" t="s">
         <v>632</v>
       </c>
       <c r="C238" s="9" t="s">
         <v>633</v>
       </c>
       <c r="D238" s="8" t="s">
         <v>634</v>
       </c>
       <c r="E238" s="8">
         <v>1000</v>
       </c>
       <c r="F238" s="16">
-        <v>493.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="7">
         <v>7</v>
       </c>
       <c r="B239" s="12" t="s">
         <v>635</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D239" s="8" t="s">
         <v>637</v>
       </c>
       <c r="E239" s="8">
         <v>1000</v>
       </c>
       <c r="F239" s="16">
-        <v>685.9299999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="7">
         <v>8</v>
       </c>
       <c r="B240" s="12" t="s">
         <v>638</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>639</v>
       </c>
       <c r="D240" s="8" t="s">
         <v>640</v>
       </c>
       <c r="E240" s="8">
         <v>0</v>
       </c>
       <c r="F240" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="7">
         <v>9</v>
@@ -11007,8836 +11010,8847 @@
       </c>
       <c r="E246" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="7">
         <v>1</v>
       </c>
       <c r="B247" s="12" t="s">
         <v>654</v>
       </c>
       <c r="C247" s="9" t="s">
         <v>655</v>
       </c>
       <c r="D247" s="8" t="s">
         <v>656</v>
       </c>
       <c r="E247" s="8">
         <v>0</v>
       </c>
       <c r="F247" s="16">
-        <v>0</v>
+        <v>411</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="7">
         <v>2</v>
       </c>
       <c r="B248" s="12" t="s">
         <v>657</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>658</v>
       </c>
       <c r="D248" s="8" t="s">
         <v>659</v>
       </c>
       <c r="E248" s="8">
         <v>0</v>
       </c>
       <c r="F248" s="16">
-        <v>0</v>
+        <v>411</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="7">
         <v>3</v>
       </c>
       <c r="B249" s="12" t="s">
         <v>660</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>661</v>
       </c>
       <c r="D249" s="8" t="s">
         <v>662</v>
       </c>
       <c r="E249" s="8">
         <v>0</v>
       </c>
       <c r="F249" s="16">
-        <v>0</v>
+        <v>519</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="7">
         <v>4</v>
       </c>
       <c r="B250" s="12" t="s">
         <v>663</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E250" s="8">
         <v>0</v>
       </c>
       <c r="F250" s="16">
-        <v>0</v>
+        <v>411</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="7">
         <v>5</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>666</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>667</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>668</v>
       </c>
       <c r="E251" s="8">
         <v>1000</v>
       </c>
       <c r="F251" s="16">
-        <v>310.29</v>
+        <v>488</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="7">
         <v>6</v>
       </c>
       <c r="B252" s="12" t="s">
         <v>669</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>670</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>671</v>
       </c>
       <c r="E252" s="8">
         <v>0</v>
       </c>
       <c r="F252" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253" s="3" t="s">
+      <c r="A253" s="4" t="s">
         <v>672</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9"/>
       <c r="D253" s="8"/>
       <c r="E253" s="8"/>
       <c r="F253" s="16"/>
     </row>
     <row r="254" spans="1:6">
-      <c r="A254" s="4" t="s">
+      <c r="A254" s="3" t="s">
         <v>673</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="9"/>
       <c r="D254" s="8"/>
       <c r="E254" s="8"/>
       <c r="F254" s="16"/>
     </row>
     <row r="255" spans="1:6">
-      <c r="A255" s="6" t="s">
+      <c r="A255" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="B255" s="8"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="8"/>
+      <c r="E255" s="8"/>
+      <c r="F255" s="16"/>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B255" s="11" t="s">
+      <c r="B256" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C255" s="13" t="s">
+      <c r="C256" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D255" s="14" t="s">
+      <c r="D256" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E255" s="15" t="s">
+      <c r="E256" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F255" s="17" t="s">
+      <c r="F256" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>991.1900000000001</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B257" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="D257" s="8" t="s">
         <v>677</v>
       </c>
-      <c r="C257" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E257" s="8">
         <v>1000</v>
       </c>
       <c r="F257" s="16">
-        <v>979.13</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B258" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="D258" s="8" t="s">
         <v>680</v>
       </c>
-      <c r="C258" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E258" s="8">
         <v>1000</v>
       </c>
       <c r="F258" s="16">
-        <v>988.9299999999999</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B259" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="D259" s="8" t="s">
         <v>683</v>
       </c>
-      <c r="C259" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E259" s="8">
         <v>1000</v>
       </c>
       <c r="F259" s="16">
-        <v>1043.19</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B260" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="D260" s="8" t="s">
         <v>686</v>
       </c>
-      <c r="C260" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E260" s="8">
         <v>1000</v>
       </c>
       <c r="F260" s="16">
-        <v>1341.68</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B261" s="12" t="s">
+        <v>687</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="D261" s="8" t="s">
         <v>689</v>
       </c>
-      <c r="C261" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E261" s="8">
         <v>1000</v>
       </c>
       <c r="F261" s="16">
-        <v>1435.14</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B262" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="D262" s="8" t="s">
         <v>692</v>
       </c>
-      <c r="C262" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E262" s="8">
         <v>1000</v>
       </c>
       <c r="F262" s="16">
-        <v>1989.9</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B263" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="D263" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="C263" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E263" s="8">
         <v>1000</v>
       </c>
       <c r="F263" s="16">
-        <v>2472.3</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B264" s="12" t="s">
+        <v>696</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="D264" s="8" t="s">
         <v>698</v>
       </c>
-      <c r="C264" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E264" s="8">
         <v>1000</v>
       </c>
       <c r="F264" s="16">
-        <v>3052.7</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B265" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="D265" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="C265" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E265" s="8">
         <v>1000</v>
       </c>
       <c r="F265" s="16">
-        <v>6602.85</v>
+        <v>5945</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B266" s="12" t="s">
+        <v>702</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="D266" s="8" t="s">
         <v>704</v>
       </c>
-      <c r="C266" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E266" s="8">
         <v>1000</v>
       </c>
       <c r="F266" s="16">
-        <v>7612.88</v>
+        <v>8764</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B267" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="D267" s="8" t="s">
         <v>707</v>
       </c>
-      <c r="C267" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="8">
         <v>1000</v>
       </c>
       <c r="F267" s="16">
-        <v>11281.13</v>
+        <v>15674</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B268" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>709</v>
+      </c>
+      <c r="D268" s="8" t="s">
         <v>710</v>
       </c>
-      <c r="C268" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F268" s="16">
-        <v>0</v>
+        <v>22646</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B269" s="12" t="s">
+        <v>711</v>
+      </c>
+      <c r="C269" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="D269" s="8" t="s">
         <v>713</v>
       </c>
-      <c r="C269" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F269" s="16">
-        <v>1337.16</v>
+        <v>84476</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B270" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="C270" s="9" t="s">
+        <v>715</v>
+      </c>
+      <c r="D270" s="8" t="s">
         <v>716</v>
       </c>
-      <c r="C270" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" s="8">
         <v>1000</v>
       </c>
       <c r="F270" s="16">
-        <v>1371.83</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B271" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="D271" s="8" t="s">
         <v>719</v>
       </c>
-      <c r="C271" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" s="8">
         <v>1000</v>
       </c>
       <c r="F271" s="16">
-        <v>1590.43</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B272" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="D272" s="8" t="s">
         <v>722</v>
       </c>
-      <c r="C272" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" s="8">
         <v>1000</v>
       </c>
       <c r="F272" s="16">
-        <v>1733.63</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B273" s="12" t="s">
+        <v>723</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="D273" s="8" t="s">
         <v>725</v>
       </c>
-      <c r="C273" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E273" s="8">
         <v>1000</v>
       </c>
       <c r="F273" s="16">
-        <v>1989.9</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B274" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="D274" s="8" t="s">
         <v>728</v>
       </c>
-      <c r="C274" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E274" s="8">
         <v>1000</v>
       </c>
       <c r="F274" s="16">
-        <v>2472.3</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B275" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="D275" s="8" t="s">
         <v>731</v>
       </c>
-      <c r="C275" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="8">
         <v>1000</v>
       </c>
       <c r="F275" s="16">
-        <v>3293.9</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B276" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>733</v>
+      </c>
+      <c r="D276" s="8" t="s">
         <v>734</v>
       </c>
-      <c r="C276" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E276" s="8">
         <v>1000</v>
       </c>
       <c r="F276" s="16">
-        <v>4221</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B277" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="D277" s="8" t="s">
         <v>737</v>
       </c>
-      <c r="C277" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E277" s="8">
         <v>1000</v>
       </c>
       <c r="F277" s="16">
-        <v>7032.5</v>
+        <v>5244</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B278" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="C278" s="9" t="s">
+        <v>739</v>
+      </c>
+      <c r="D278" s="8" t="s">
         <v>740</v>
       </c>
-      <c r="C278" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" s="8">
         <v>1000</v>
       </c>
       <c r="F278" s="16">
-        <v>10341.45</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="7">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B279" s="12" t="s">
+        <v>741</v>
+      </c>
+      <c r="C279" s="9" t="s">
+        <v>742</v>
+      </c>
+      <c r="D279" s="8" t="s">
         <v>743</v>
       </c>
-      <c r="C279" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E279" s="8">
         <v>1000</v>
       </c>
       <c r="F279" s="16">
-        <v>16439.3</v>
+        <v>15076</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B280" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="C280" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="D280" s="8" t="s">
         <v>746</v>
       </c>
-      <c r="C280" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E280" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F280" s="16">
-        <v>0</v>
+        <v>25125</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B281" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="C281" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="D281" s="8" t="s">
         <v>749</v>
-      </c>
-[...4 lines deleted...]
-        <v>751</v>
       </c>
       <c r="E281" s="8">
         <v>0</v>
       </c>
       <c r="F281" s="16">
-        <v>0</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B282" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="C282" s="9" t="s">
+        <v>751</v>
+      </c>
+      <c r="D282" s="8" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
       <c r="E282" s="8">
         <v>0</v>
       </c>
       <c r="F282" s="16">
-        <v>0</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B283" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="D283" s="8" t="s">
         <v>755</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="E283" s="8">
         <v>0</v>
       </c>
       <c r="F283" s="16">
-        <v>0</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="7">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B284" s="12" t="s">
+        <v>756</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="D284" s="8" t="s">
         <v>758</v>
-      </c>
-[...4 lines deleted...]
-        <v>760</v>
       </c>
       <c r="E284" s="8">
         <v>0</v>
       </c>
       <c r="F284" s="16">
-        <v>0</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="7">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B285" s="12" t="s">
+        <v>759</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>760</v>
+      </c>
+      <c r="D285" s="8" t="s">
         <v>761</v>
-      </c>
-[...4 lines deleted...]
-        <v>763</v>
       </c>
       <c r="E285" s="8">
         <v>0</v>
       </c>
       <c r="F285" s="16">
-        <v>0</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="7">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B286" s="12" t="s">
+        <v>762</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="D286" s="8" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>766</v>
       </c>
       <c r="E286" s="8">
         <v>0</v>
       </c>
       <c r="F286" s="16">
-        <v>0</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="7">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B287" s="12" t="s">
+        <v>765</v>
+      </c>
+      <c r="C287" s="9" t="s">
+        <v>766</v>
+      </c>
+      <c r="D287" s="8" t="s">
         <v>767</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
       <c r="E287" s="8">
         <v>0</v>
       </c>
       <c r="F287" s="16">
-        <v>0</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B288" s="12" t="s">
+        <v>768</v>
+      </c>
+      <c r="C288" s="9" t="s">
+        <v>769</v>
+      </c>
+      <c r="D288" s="8" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>772</v>
       </c>
       <c r="E288" s="8">
         <v>0</v>
       </c>
       <c r="F288" s="16">
-        <v>0</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B289" s="12" t="s">
+        <v>771</v>
+      </c>
+      <c r="C289" s="9" t="s">
+        <v>772</v>
+      </c>
+      <c r="D289" s="8" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
       <c r="E289" s="8">
         <v>0</v>
       </c>
       <c r="F289" s="16">
-        <v>0</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="7">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B290" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="D290" s="8" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>778</v>
       </c>
       <c r="E290" s="8">
         <v>0</v>
       </c>
       <c r="F290" s="16">
-        <v>0</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="7">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B291" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="C291" s="9" t="s">
+        <v>778</v>
+      </c>
+      <c r="D291" s="8" t="s">
         <v>779</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
       <c r="E291" s="8">
         <v>0</v>
       </c>
       <c r="F291" s="16">
-        <v>0</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="7">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B292" s="12" t="s">
+        <v>780</v>
+      </c>
+      <c r="C292" s="9" t="s">
+        <v>781</v>
+      </c>
+      <c r="D292" s="8" t="s">
         <v>782</v>
       </c>
-      <c r="C292" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F292" s="16">
-        <v>2675.83</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B293" s="12" t="s">
+        <v>783</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>784</v>
+      </c>
+      <c r="D293" s="8" t="s">
         <v>785</v>
       </c>
-      <c r="C293" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E293" s="8">
         <v>1000</v>
       </c>
       <c r="F293" s="16">
-        <v>2841.65</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B294" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="D294" s="8" t="s">
         <v>788</v>
       </c>
-      <c r="C294" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E294" s="8">
         <v>1000</v>
       </c>
       <c r="F294" s="16">
-        <v>2992.4</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="7">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B295" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="C295" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="D295" s="8" t="s">
         <v>791</v>
       </c>
-      <c r="C295" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E295" s="8">
         <v>1000</v>
       </c>
       <c r="F295" s="16">
-        <v>3248.68</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="7">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B296" s="12" t="s">
+        <v>792</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="D296" s="8" t="s">
         <v>794</v>
       </c>
-      <c r="C296" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E296" s="8">
         <v>1000</v>
       </c>
       <c r="F296" s="16">
-        <v>3753.68</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="7">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B297" s="12" t="s">
+        <v>795</v>
+      </c>
+      <c r="C297" s="9" t="s">
+        <v>796</v>
+      </c>
+      <c r="D297" s="8" t="s">
         <v>797</v>
       </c>
-      <c r="C297" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E297" s="8">
         <v>1000</v>
       </c>
       <c r="F297" s="16">
-        <v>4620.5</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="7">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B298" s="12" t="s">
+        <v>798</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>799</v>
+      </c>
+      <c r="D298" s="8" t="s">
         <v>800</v>
       </c>
-      <c r="C298" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E298" s="8">
         <v>1000</v>
       </c>
       <c r="F298" s="16">
-        <v>5600.38</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="7">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B299" s="12" t="s">
+        <v>801</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>802</v>
+      </c>
+      <c r="D299" s="8" t="s">
         <v>803</v>
       </c>
-      <c r="C299" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E299" s="8">
         <v>1000</v>
       </c>
       <c r="F299" s="16">
-        <v>9323.9</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="7">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B300" s="12" t="s">
+        <v>804</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="D300" s="8" t="s">
         <v>806</v>
       </c>
-      <c r="C300" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E300" s="8">
         <v>1000</v>
       </c>
       <c r="F300" s="16">
-        <v>12286.13</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="7">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B301" s="12" t="s">
+        <v>807</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="D301" s="8" t="s">
         <v>809</v>
       </c>
-      <c r="C301" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E301" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F301" s="16">
-        <v>0</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="7">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B302" s="12" t="s">
+        <v>810</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="D302" s="8" t="s">
         <v>812</v>
       </c>
-      <c r="C302" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E302" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F302" s="16">
-        <v>1227.85</v>
+        <v>13047</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="7">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B303" s="12" t="s">
+        <v>813</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="D303" s="8" t="s">
         <v>815</v>
       </c>
-      <c r="C303" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E303" s="8">
         <v>1000</v>
       </c>
       <c r="F303" s="16">
-        <v>1316.8</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="7">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B304" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>817</v>
+      </c>
+      <c r="D304" s="8" t="s">
         <v>818</v>
       </c>
-      <c r="C304" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E304" s="8">
         <v>1000</v>
       </c>
       <c r="F304" s="16">
-        <v>1369.56</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="7">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B305" s="12" t="s">
+        <v>819</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>820</v>
+      </c>
+      <c r="D305" s="8" t="s">
         <v>821</v>
       </c>
-      <c r="C305" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E305" s="8">
         <v>1000</v>
       </c>
       <c r="F305" s="16">
-        <v>1605.5</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="7">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B306" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>823</v>
+      </c>
+      <c r="D306" s="8" t="s">
         <v>824</v>
       </c>
-      <c r="C306" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E306" s="8">
         <v>1000</v>
       </c>
       <c r="F306" s="16">
-        <v>1726.1</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="7">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B307" s="12" t="s">
+        <v>825</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="D307" s="8" t="s">
         <v>827</v>
       </c>
-      <c r="C307" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E307" s="8">
         <v>1000</v>
       </c>
       <c r="F307" s="16">
-        <v>2020.05</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="7">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B308" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="C308" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="D308" s="8" t="s">
         <v>830</v>
       </c>
-      <c r="C308" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E308" s="8">
         <v>1000</v>
       </c>
       <c r="F308" s="16">
-        <v>2555.23</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B309" s="12" t="s">
+        <v>831</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="D309" s="8" t="s">
         <v>833</v>
       </c>
-      <c r="C309" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E309" s="8">
         <v>1000</v>
       </c>
       <c r="F309" s="16">
-        <v>3346.65</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B310" s="12" t="s">
+        <v>834</v>
+      </c>
+      <c r="C310" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="D310" s="8" t="s">
         <v>836</v>
       </c>
-      <c r="C310" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E310" s="8">
         <v>1000</v>
       </c>
       <c r="F310" s="16">
-        <v>4341.6</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="7">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B311" s="12" t="s">
+        <v>837</v>
+      </c>
+      <c r="C311" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="D311" s="8" t="s">
         <v>839</v>
       </c>
-      <c r="C311" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E311" s="8">
         <v>1000</v>
       </c>
       <c r="F311" s="16">
-        <v>7462.13</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="7">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B312" s="12" t="s">
+        <v>840</v>
+      </c>
+      <c r="C312" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="D312" s="8" t="s">
         <v>842</v>
       </c>
-      <c r="C312" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E312" s="8">
         <v>1000</v>
       </c>
       <c r="F312" s="16">
-        <v>10379.15</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="7">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B313" s="12" t="s">
+        <v>843</v>
+      </c>
+      <c r="C313" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="D313" s="8" t="s">
         <v>845</v>
       </c>
-      <c r="C313" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="8">
         <v>1000</v>
       </c>
       <c r="F313" s="16">
-        <v>18723.15</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="7">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B314" s="12" t="s">
+        <v>846</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="D314" s="8" t="s">
         <v>848</v>
       </c>
-      <c r="C314" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="8">
         <v>1000</v>
       </c>
       <c r="F314" s="16">
-        <v>13047.43</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="7">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B315" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="C315" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="D315" s="8" t="s">
         <v>851</v>
       </c>
-      <c r="C315" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E315" s="8">
         <v>1000</v>
       </c>
       <c r="F315" s="16">
-        <v>20125.13</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B316" s="12" t="s">
+        <v>852</v>
+      </c>
+      <c r="C316" s="9" t="s">
+        <v>853</v>
+      </c>
+      <c r="D316" s="8" t="s">
         <v>854</v>
       </c>
-      <c r="C316" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E316" s="8">
         <v>1000</v>
       </c>
       <c r="F316" s="16">
-        <v>78638.75</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="7">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B317" s="12" t="s">
+        <v>855</v>
+      </c>
+      <c r="C317" s="9" t="s">
+        <v>856</v>
+      </c>
+      <c r="D317" s="8" t="s">
         <v>857</v>
       </c>
-      <c r="C317" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E317" s="8">
         <v>1000</v>
       </c>
       <c r="F317" s="16">
-        <v>112693.18</v>
+        <v>27776</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="7">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B318" s="12" t="s">
+        <v>858</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="D318" s="8" t="s">
         <v>860</v>
       </c>
-      <c r="C318" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E318" s="8">
         <v>1000</v>
       </c>
       <c r="F318" s="16">
-        <v>156870.45</v>
+        <v>49386</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="7">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B319" s="12" t="s">
+        <v>861</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>862</v>
+      </c>
+      <c r="D319" s="8" t="s">
         <v>863</v>
       </c>
-      <c r="C319" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E319" s="8">
         <v>1000</v>
       </c>
       <c r="F319" s="16">
-        <v>170339.98</v>
+        <v>180851</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="7">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B320" s="12" t="s">
+        <v>864</v>
+      </c>
+      <c r="C320" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="D320" s="8" t="s">
         <v>866</v>
       </c>
-      <c r="C320" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E320" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F320" s="16">
-        <v>0</v>
+        <v>180851</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="7">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B321" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="C321" s="9" t="s">
+        <v>868</v>
+      </c>
+      <c r="D321" s="8" t="s">
         <v>869</v>
       </c>
-      <c r="C321" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E321" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F321" s="16">
-        <v>2607.98</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B322" s="12" t="s">
+        <v>870</v>
+      </c>
+      <c r="C322" s="9" t="s">
+        <v>871</v>
+      </c>
+      <c r="D322" s="8" t="s">
         <v>872</v>
       </c>
-      <c r="C322" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E322" s="8">
         <v>1000</v>
       </c>
       <c r="F322" s="16">
-        <v>3293.9</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="7">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B323" s="12" t="s">
+        <v>873</v>
+      </c>
+      <c r="C323" s="9" t="s">
+        <v>874</v>
+      </c>
+      <c r="D323" s="8" t="s">
         <v>875</v>
       </c>
-      <c r="C323" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E323" s="8">
         <v>1000</v>
       </c>
       <c r="F323" s="16">
-        <v>4183.33</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="7">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B324" s="12" t="s">
+        <v>876</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>877</v>
+      </c>
+      <c r="D324" s="8" t="s">
         <v>878</v>
       </c>
-      <c r="C324" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E324" s="8">
         <v>1000</v>
       </c>
       <c r="F324" s="16">
-        <v>5208.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="7">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B325" s="12" t="s">
+        <v>879</v>
+      </c>
+      <c r="C325" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="D325" s="8" t="s">
         <v>881</v>
       </c>
-      <c r="C325" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E325" s="8">
         <v>1000</v>
       </c>
       <c r="F325" s="16">
-        <v>71440.42999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="7">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B326" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="C326" s="9" t="s">
+        <v>883</v>
+      </c>
+      <c r="D326" s="8" t="s">
         <v>884</v>
       </c>
-      <c r="C326" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E326" s="8">
         <v>1000</v>
       </c>
       <c r="F326" s="16">
-        <v>98417.14999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="7">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B327" s="12" t="s">
+        <v>885</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>886</v>
+      </c>
+      <c r="D327" s="8" t="s">
         <v>887</v>
       </c>
-      <c r="C327" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E327" s="8">
         <v>1000</v>
       </c>
       <c r="F327" s="16">
-        <v>145157.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="7">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B328" s="12" t="s">
+        <v>888</v>
+      </c>
+      <c r="C328" s="9" t="s">
+        <v>889</v>
+      </c>
+      <c r="D328" s="8" t="s">
         <v>890</v>
       </c>
-      <c r="C328" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E328" s="8">
         <v>1000</v>
       </c>
       <c r="F328" s="16">
-        <v>161875.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="7">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B329" s="12" t="s">
+        <v>891</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="D329" s="8" t="s">
         <v>893</v>
       </c>
-      <c r="C329" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E329" s="8">
         <v>1000</v>
       </c>
       <c r="F329" s="16">
-        <v>1080.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="7">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B330" s="12" t="s">
+        <v>894</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>895</v>
+      </c>
+      <c r="D330" s="8" t="s">
         <v>896</v>
       </c>
-      <c r="C330" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E330" s="8">
         <v>1000</v>
       </c>
       <c r="F330" s="16">
-        <v>1131.38</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="7">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B331" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="C331" s="9" t="s">
+        <v>898</v>
+      </c>
+      <c r="D331" s="8" t="s">
         <v>899</v>
       </c>
-      <c r="C331" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E331" s="8">
         <v>1000</v>
       </c>
       <c r="F331" s="16">
-        <v>1161.53</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="7">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B332" s="12" t="s">
+        <v>900</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>901</v>
+      </c>
+      <c r="D332" s="8" t="s">
         <v>902</v>
       </c>
-      <c r="C332" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E332" s="8">
         <v>1000</v>
       </c>
       <c r="F332" s="16">
-        <v>1226.35</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="7">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B333" s="12" t="s">
+        <v>903</v>
+      </c>
+      <c r="C333" s="9" t="s">
+        <v>904</v>
+      </c>
+      <c r="D333" s="8" t="s">
         <v>905</v>
       </c>
-      <c r="C333" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E333" s="8">
         <v>1000</v>
       </c>
       <c r="F333" s="16">
-        <v>1575.35</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B334" s="12" t="s">
+        <v>906</v>
+      </c>
+      <c r="C334" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="D334" s="8" t="s">
         <v>908</v>
       </c>
-      <c r="C334" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E334" s="8">
         <v>1000</v>
       </c>
       <c r="F334" s="16">
-        <v>1718.55</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="7">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B335" s="12" t="s">
+        <v>909</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>910</v>
+      </c>
+      <c r="D335" s="8" t="s">
         <v>911</v>
       </c>
-      <c r="C335" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E335" s="8">
         <v>1000</v>
       </c>
       <c r="F335" s="16">
-        <v>2472.3</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="7">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B336" s="12" t="s">
+        <v>912</v>
+      </c>
+      <c r="C336" s="9" t="s">
+        <v>913</v>
+      </c>
+      <c r="D336" s="8" t="s">
         <v>914</v>
       </c>
-      <c r="C336" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E336" s="8">
         <v>1000</v>
       </c>
       <c r="F336" s="16">
-        <v>3090.38</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="7">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B337" s="12" t="s">
+        <v>915</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>916</v>
+      </c>
+      <c r="D337" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="C337" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E337" s="8">
         <v>1000</v>
       </c>
       <c r="F337" s="16">
-        <v>3783.83</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="7">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B338" s="12" t="s">
+        <v>918</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>919</v>
+      </c>
+      <c r="D338" s="8" t="s">
         <v>920</v>
       </c>
-      <c r="C338" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E338" s="8">
         <v>1000</v>
       </c>
       <c r="F338" s="16">
-        <v>8200.799999999999</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="7">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B339" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>922</v>
+      </c>
+      <c r="D339" s="8" t="s">
         <v>923</v>
       </c>
-      <c r="C339" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E339" s="8">
         <v>1000</v>
       </c>
       <c r="F339" s="16">
-        <v>9587.700000000001</v>
+        <v>5670</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="7">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B340" s="12" t="s">
+        <v>924</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="D340" s="8" t="s">
         <v>926</v>
       </c>
-      <c r="C340" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E340" s="8">
         <v>1000</v>
       </c>
       <c r="F340" s="16">
-        <v>19552.28</v>
+        <v>12807</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="7">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B341" s="12" t="s">
+        <v>927</v>
+      </c>
+      <c r="C341" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="D341" s="8" t="s">
         <v>929</v>
       </c>
-      <c r="C341" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E341" s="8">
         <v>1000</v>
       </c>
       <c r="F341" s="16">
-        <v>16250.85</v>
+        <v>14956</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="7">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B342" s="12" t="s">
+        <v>930</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="D342" s="8" t="s">
         <v>932</v>
       </c>
-      <c r="C342" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E342" s="8">
         <v>1000</v>
       </c>
       <c r="F342" s="16">
-        <v>8366.629999999999</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="7">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B343" s="12" t="s">
+        <v>933</v>
+      </c>
+      <c r="C343" s="9" t="s">
+        <v>934</v>
+      </c>
+      <c r="D343" s="8" t="s">
         <v>935</v>
       </c>
-      <c r="C343" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E343" s="8">
         <v>1000</v>
       </c>
       <c r="F343" s="16">
-        <v>11404.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="7">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B344" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="C344" s="9" t="s">
+        <v>937</v>
+      </c>
+      <c r="D344" s="8" t="s">
         <v>938</v>
       </c>
-      <c r="C344" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E344" s="8">
         <v>1000</v>
       </c>
       <c r="F344" s="16">
-        <v>16416.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="7">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B345" s="12" t="s">
+        <v>939</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>940</v>
+      </c>
+      <c r="D345" s="8" t="s">
         <v>941</v>
       </c>
-      <c r="C345" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E345" s="8">
         <v>1000</v>
       </c>
       <c r="F345" s="16">
-        <v>2668.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="7">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B346" s="12" t="s">
+        <v>942</v>
+      </c>
+      <c r="C346" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="D346" s="8" t="s">
         <v>944</v>
       </c>
-      <c r="C346" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E346" s="8">
         <v>1000</v>
       </c>
       <c r="F346" s="16">
-        <v>2819.03</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="7">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B347" s="12" t="s">
+        <v>945</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="D347" s="8" t="s">
         <v>947</v>
       </c>
-      <c r="C347" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E347" s="8">
         <v>1000</v>
       </c>
       <c r="F347" s="16">
-        <v>2984.85</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="7">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B348" s="12" t="s">
+        <v>948</v>
+      </c>
+      <c r="C348" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="D348" s="8" t="s">
         <v>950</v>
       </c>
-      <c r="C348" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E348" s="8">
         <v>1000</v>
       </c>
       <c r="F348" s="16">
-        <v>3188.38</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="7">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B349" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="C349" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="D349" s="8" t="s">
         <v>953</v>
       </c>
-      <c r="C349" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="8">
         <v>1000</v>
       </c>
       <c r="F349" s="16">
-        <v>3693.38</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="7">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B350" s="12" t="s">
+        <v>954</v>
+      </c>
+      <c r="C350" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="D350" s="8" t="s">
         <v>956</v>
       </c>
-      <c r="C350" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="8">
         <v>1000</v>
       </c>
       <c r="F350" s="16">
-        <v>4545.13</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="7">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B351" s="12" t="s">
+        <v>957</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="D351" s="8" t="s">
         <v>959</v>
       </c>
-      <c r="C351" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="8">
         <v>1000</v>
       </c>
       <c r="F351" s="16">
-        <v>5472.23</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="7">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B352" s="12" t="s">
+        <v>960</v>
+      </c>
+      <c r="C352" s="9" t="s">
+        <v>961</v>
+      </c>
+      <c r="D352" s="8" t="s">
         <v>962</v>
       </c>
-      <c r="C352" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="8">
         <v>1000</v>
       </c>
       <c r="F352" s="16">
-        <v>8841.5</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="7">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B353" s="12" t="s">
+        <v>963</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="D353" s="8" t="s">
         <v>965</v>
       </c>
-      <c r="C353" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="8">
         <v>1000</v>
       </c>
       <c r="F353" s="16">
-        <v>12165.53</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="7">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B354" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="C354" s="9" t="s">
+        <v>967</v>
+      </c>
+      <c r="D354" s="8" t="s">
         <v>968</v>
       </c>
-      <c r="C354" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" s="8">
         <v>1000</v>
       </c>
       <c r="F354" s="16">
-        <v>18444.28</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B355" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="C355" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="D355" s="8" t="s">
         <v>971</v>
       </c>
-      <c r="C355" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E355" s="8">
         <v>1000</v>
       </c>
       <c r="F355" s="16">
-        <v>12602.7</v>
+        <v>13047</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="7">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B356" s="12" t="s">
+        <v>972</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>973</v>
+      </c>
+      <c r="D356" s="8" t="s">
         <v>974</v>
       </c>
-      <c r="C356" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E356" s="8">
         <v>1000</v>
       </c>
       <c r="F356" s="16">
-        <v>16748.33</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="7">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B357" s="12" t="s">
+        <v>975</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>976</v>
+      </c>
+      <c r="D357" s="8" t="s">
         <v>977</v>
       </c>
-      <c r="C357" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E357" s="8">
         <v>1000</v>
       </c>
       <c r="F357" s="16">
-        <v>21157.78</v>
+        <v>12233</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="7">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B358" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="D358" s="8" t="s">
         <v>980</v>
       </c>
-      <c r="C358" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E358" s="8">
         <v>1000</v>
       </c>
       <c r="F358" s="16">
-        <v>79045.78</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="7">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B359" s="12" t="s">
+        <v>981</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>982</v>
+      </c>
+      <c r="D359" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="C359" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E359" s="8">
         <v>1000</v>
       </c>
       <c r="F359" s="16">
-        <v>113974.55</v>
+        <v>47481</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="7">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B360" s="12" t="s">
+        <v>984</v>
+      </c>
+      <c r="C360" s="9" t="s">
+        <v>985</v>
+      </c>
+      <c r="D360" s="8" t="s">
         <v>986</v>
       </c>
-      <c r="C360" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" s="8">
         <v>1000</v>
       </c>
       <c r="F360" s="16">
-        <v>159990.98</v>
+        <v>74442</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="7">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B361" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="C361" s="9" t="s">
+        <v>988</v>
+      </c>
+      <c r="D361" s="8" t="s">
         <v>989</v>
       </c>
-      <c r="C361" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E361" s="8">
         <v>1000</v>
       </c>
       <c r="F361" s="16">
-        <v>1080.89</v>
+        <v>182116</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="7">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B362" s="12" t="s">
+        <v>990</v>
+      </c>
+      <c r="C362" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="D362" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="C362" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E362" s="8">
         <v>1000</v>
       </c>
       <c r="F362" s="16">
-        <v>1131.38</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="7">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B363" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="C363" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="D363" s="8" t="s">
         <v>995</v>
       </c>
-      <c r="C363" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E363" s="8">
         <v>1000</v>
       </c>
       <c r="F363" s="16">
-        <v>1161.53</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="7">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B364" s="12" t="s">
+        <v>996</v>
+      </c>
+      <c r="C364" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="D364" s="8" t="s">
         <v>998</v>
       </c>
-      <c r="C364" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E364" s="8">
         <v>1000</v>
       </c>
       <c r="F364" s="16">
-        <v>1226.35</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="7">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B365" s="12" t="s">
+        <v>999</v>
+      </c>
+      <c r="C365" s="9" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D365" s="8" t="s">
         <v>1001</v>
       </c>
-      <c r="C365" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E365" s="8">
         <v>1000</v>
       </c>
       <c r="F365" s="16">
-        <v>1575.35</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="7">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B366" s="12" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C366" s="9" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D366" s="8" t="s">
         <v>1004</v>
       </c>
-      <c r="C366" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E366" s="8">
         <v>1000</v>
       </c>
       <c r="F366" s="16">
-        <v>1718.55</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="7">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B367" s="12" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C367" s="9" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D367" s="8" t="s">
         <v>1007</v>
       </c>
-      <c r="C367" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E367" s="8">
         <v>1000</v>
       </c>
       <c r="F367" s="16">
-        <v>2472.3</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="7">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B368" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C368" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D368" s="8" t="s">
         <v>1010</v>
       </c>
-      <c r="C368" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E368" s="8">
         <v>1000</v>
       </c>
       <c r="F368" s="16">
-        <v>3090.38</v>
+        <v>5147</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="7">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B369" s="12" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C369" s="9" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D369" s="8" t="s">
         <v>1013</v>
       </c>
-      <c r="C369" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E369" s="8">
         <v>1000</v>
       </c>
       <c r="F369" s="16">
-        <v>3602.93</v>
+        <v>6986</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="7">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B370" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C370" s="9" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D370" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="C370" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E370" s="8">
         <v>1000</v>
       </c>
       <c r="F370" s="16">
-        <v>7808.85</v>
+        <v>8670</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="7">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B371" s="12" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C371" s="9" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D371" s="8" t="s">
         <v>1019</v>
       </c>
-      <c r="C371" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E371" s="8">
         <v>1000</v>
       </c>
       <c r="F371" s="16">
-        <v>21919.05</v>
+        <v>19783</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="7">
+        <v>116</v>
+      </c>
+      <c r="B372" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C372" s="9" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D372" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E372" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F372" s="16">
+        <v>23230</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" s="7">
         <v>117</v>
       </c>
-      <c r="B372" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C372" s="9" t="s">
+      <c r="B373" s="12" t="s">
         <v>1023</v>
       </c>
-      <c r="D372" s="8" t="s">
+      <c r="C373" s="9" t="s">
         <v>1024</v>
       </c>
-      <c r="E372" s="8">
-[...7 lines deleted...]
-      <c r="A373" s="4" t="s">
+      <c r="D373" s="8" t="s">
         <v>1025</v>
       </c>
-      <c r="B373" s="8"/>
-[...3 lines deleted...]
-      <c r="F373" s="16"/>
+      <c r="E373" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F373" s="16">
+        <v>28778</v>
+      </c>
     </row>
     <row r="374" spans="1:6">
-      <c r="A374" s="5" t="s">
+      <c r="A374" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="B374" s="8"/>
       <c r="C374" s="9"/>
       <c r="D374" s="8"/>
       <c r="E374" s="8"/>
       <c r="F374" s="16"/>
     </row>
     <row r="375" spans="1:6">
-      <c r="A375" s="6" t="s">
+      <c r="A375" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B375" s="8"/>
+      <c r="C375" s="9"/>
+      <c r="D375" s="8"/>
+      <c r="E375" s="8"/>
+      <c r="F375" s="16"/>
+    </row>
+    <row r="376" spans="1:6">
+      <c r="A376" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B375" s="11" t="s">
+      <c r="B376" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C375" s="13" t="s">
+      <c r="C376" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D375" s="14" t="s">
+      <c r="D376" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E375" s="15" t="s">
+      <c r="E376" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F375" s="17" t="s">
+      <c r="F376" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>15278.53</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B377" s="12" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C377" s="9" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D377" s="8" t="s">
         <v>1030</v>
       </c>
-      <c r="C377" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E377" s="8">
         <v>1000</v>
       </c>
       <c r="F377" s="16">
-        <v>18813.6</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B378" s="12" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C378" s="9" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D378" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="C378" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E378" s="8">
         <v>1000</v>
       </c>
       <c r="F378" s="16">
-        <v>24700.4</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B379" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C379" s="9" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D379" s="8" t="s">
         <v>1036</v>
       </c>
-      <c r="C379" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E379" s="8">
         <v>1000</v>
       </c>
       <c r="F379" s="16">
-        <v>87789.28</v>
+        <v>39394</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B380" s="12" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C380" s="9" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D380" s="8" t="s">
         <v>1039</v>
       </c>
-      <c r="C380" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E380" s="8">
         <v>1000</v>
       </c>
       <c r="F380" s="16">
-        <v>126856.13</v>
+        <v>63840</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B381" s="12" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C381" s="9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D381" s="8" t="s">
         <v>1042</v>
       </c>
-      <c r="C381" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E381" s="8">
         <v>1000</v>
       </c>
       <c r="F381" s="16">
-        <v>3806.45</v>
+        <v>96544</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B382" s="12" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D382" s="8" t="s">
         <v>1045</v>
       </c>
-      <c r="C382" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E382" s="8">
         <v>1000</v>
       </c>
       <c r="F382" s="16">
-        <v>4492.35</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B383" s="12" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C383" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D383" s="8" t="s">
         <v>1048</v>
       </c>
-      <c r="C383" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E383" s="8">
         <v>1000</v>
       </c>
       <c r="F383" s="16">
-        <v>5087.83</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B384" s="12" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C384" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D384" s="8" t="s">
         <v>1051</v>
       </c>
-      <c r="C384" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E384" s="8">
         <v>1000</v>
       </c>
       <c r="F384" s="16">
-        <v>6120.45</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B385" s="12" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C385" s="9" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D385" s="8" t="s">
         <v>1054</v>
       </c>
-      <c r="C385" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E385" s="8">
         <v>1000</v>
       </c>
       <c r="F385" s="16">
-        <v>6791.3</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B386" s="12" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C386" s="9" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D386" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="C386" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E386" s="8">
         <v>1000</v>
       </c>
       <c r="F386" s="16">
-        <v>13469.53</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B387" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C387" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D387" s="8" t="s">
         <v>1060</v>
       </c>
-      <c r="C387" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="8">
         <v>1000</v>
       </c>
       <c r="F387" s="16">
-        <v>12338.9</v>
+        <v>6323</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B388" s="12" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C388" s="9" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D388" s="8" t="s">
         <v>1063</v>
       </c>
-      <c r="C388" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="8">
         <v>1000</v>
       </c>
       <c r="F388" s="16">
-        <v>13605.2</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B389" s="12" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C389" s="9" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D389" s="8" t="s">
         <v>1066</v>
       </c>
-      <c r="C389" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="8">
         <v>1000</v>
       </c>
       <c r="F389" s="16">
-        <v>18399.05</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B390" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C390" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D390" s="8" t="s">
         <v>1069</v>
       </c>
-      <c r="C390" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="8">
         <v>1000</v>
       </c>
       <c r="F390" s="16">
-        <v>17223.2</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B391" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C391" s="9" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D391" s="8" t="s">
         <v>1072</v>
       </c>
-      <c r="C391" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="8">
         <v>1000</v>
       </c>
       <c r="F391" s="16">
-        <v>27647.55</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B392" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C392" s="9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D392" s="8" t="s">
         <v>1075</v>
       </c>
-      <c r="C392" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" s="8">
         <v>1000</v>
       </c>
       <c r="F392" s="16">
-        <v>84359.7</v>
+        <v>39394</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B393" s="12" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C393" s="9" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D393" s="8" t="s">
         <v>1078</v>
       </c>
-      <c r="C393" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393" s="8">
         <v>1000</v>
       </c>
       <c r="F393" s="16">
-        <v>27866.15</v>
+        <v>63840</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B394" s="12" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C394" s="9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D394" s="8" t="s">
         <v>1081</v>
       </c>
-      <c r="C394" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E394" s="8">
         <v>1000</v>
       </c>
       <c r="F394" s="16">
-        <v>95387.08</v>
+        <v>21253</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B395" s="12" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C395" s="9" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D395" s="8" t="s">
         <v>1084</v>
       </c>
-      <c r="C395" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E395" s="8">
         <v>1000</v>
       </c>
       <c r="F395" s="16">
-        <v>146310.43</v>
+        <v>38512</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B396" s="12" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C396" s="9" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D396" s="8" t="s">
         <v>1087</v>
       </c>
-      <c r="C396" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E396" s="8">
         <v>1000</v>
       </c>
       <c r="F396" s="16">
-        <v>150478.65</v>
+        <v>96544</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B397" s="12" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C397" s="9" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D397" s="8" t="s">
         <v>1090</v>
       </c>
-      <c r="C397" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E397" s="8">
         <v>1000</v>
       </c>
       <c r="F397" s="16">
-        <v>229155.08</v>
+        <v>77898</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B398" s="12" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C398" s="9" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D398" s="8" t="s">
         <v>1093</v>
       </c>
-      <c r="C398" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E398" s="8">
         <v>1000</v>
       </c>
       <c r="F398" s="16">
-        <v>254209.73</v>
+        <v>182116</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="7">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B399" s="12" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C399" s="9" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D399" s="8" t="s">
         <v>1096</v>
       </c>
-      <c r="C399" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E399" s="8">
         <v>1000</v>
       </c>
       <c r="F399" s="16">
-        <v>255754.93</v>
+        <v>145893</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B400" s="12" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C400" s="9" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D400" s="8" t="s">
         <v>1099</v>
       </c>
-      <c r="C400" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E400" s="8">
         <v>1000</v>
       </c>
       <c r="F400" s="16">
-        <v>15142.85</v>
+        <v>145893</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B401" s="12" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C401" s="9" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D401" s="8" t="s">
         <v>1102</v>
       </c>
-      <c r="C401" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E401" s="8">
         <v>1000</v>
       </c>
       <c r="F401" s="16">
-        <v>20426.63</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B402" s="12" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C402" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D402" s="8" t="s">
         <v>1105</v>
       </c>
-      <c r="C402" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E402" s="8">
         <v>1000</v>
       </c>
       <c r="F402" s="16">
-        <v>25929</v>
+        <v>12233</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B403" s="12" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C403" s="9" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D403" s="8" t="s">
         <v>1108</v>
       </c>
-      <c r="C403" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E403" s="8">
         <v>1000</v>
       </c>
       <c r="F403" s="16">
-        <v>88535.48</v>
+        <v>44238</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="7">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B404" s="12" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C404" s="9" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D404" s="8" t="s">
         <v>1111</v>
       </c>
-      <c r="C404" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E404" s="8">
         <v>1000</v>
       </c>
       <c r="F404" s="16">
-        <v>130346</v>
+        <v>47481</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="7">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B405" s="12" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C405" s="9" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D405" s="8" t="s">
         <v>1114</v>
       </c>
-      <c r="C405" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E405" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F405" s="16">
-        <v>0</v>
+        <v>74442</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="7">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B406" s="12" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C406" s="9" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D406" s="8" t="s">
         <v>1117</v>
       </c>
-      <c r="C406" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F406" s="16">
-        <v>4560.2</v>
+        <v>182116</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="7">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B407" s="12" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C407" s="9" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D407" s="8" t="s">
         <v>1120</v>
       </c>
-      <c r="C407" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" s="8">
         <v>1000</v>
       </c>
       <c r="F407" s="16">
-        <v>5185.8</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B408" s="12" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C408" s="9" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D408" s="8" t="s">
         <v>1123</v>
       </c>
-      <c r="C408" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E408" s="8">
         <v>1000</v>
       </c>
       <c r="F408" s="16">
-        <v>5856.65</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B409" s="12" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C409" s="9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D409" s="8" t="s">
         <v>1126</v>
       </c>
-      <c r="C409" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E409" s="8">
         <v>1000</v>
       </c>
       <c r="F409" s="16">
-        <v>7070.18</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="7">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B410" s="12" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C410" s="9" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D410" s="8" t="s">
         <v>1129</v>
       </c>
-      <c r="C410" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E410" s="8">
         <v>1000</v>
       </c>
       <c r="F410" s="16">
-        <v>7718.4</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="7">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B411" s="12" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C411" s="9" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D411" s="8" t="s">
         <v>1132</v>
       </c>
-      <c r="C411" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E411" s="8">
         <v>1000</v>
       </c>
       <c r="F411" s="16">
-        <v>14999.63</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="7">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B412" s="12" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D412" s="8" t="s">
         <v>1135</v>
       </c>
-      <c r="C412" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E412" s="8">
         <v>1000</v>
       </c>
       <c r="F412" s="16">
-        <v>13771.03</v>
+        <v>6323</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B413" s="12" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C413" s="9" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D413" s="8" t="s">
         <v>1138</v>
       </c>
-      <c r="C413" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E413" s="8">
         <v>1000</v>
       </c>
       <c r="F413" s="16">
-        <v>17509.63</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B414" s="12" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C414" s="9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D414" s="8" t="s">
         <v>1141</v>
       </c>
-      <c r="C414" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E414" s="8">
         <v>1000</v>
       </c>
       <c r="F414" s="16">
-        <v>23946.65</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="7">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B415" s="12" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D415" s="8" t="s">
         <v>1144</v>
       </c>
-      <c r="C415" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E415" s="8">
         <v>1000</v>
       </c>
       <c r="F415" s="16">
-        <v>25582.28</v>
+        <v>22308</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="7">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B416" s="12" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D416" s="8" t="s">
         <v>1147</v>
       </c>
-      <c r="C416" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E416" s="8">
         <v>1000</v>
       </c>
       <c r="F416" s="16">
-        <v>77146.33</v>
+        <v>21253</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="7">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B417" s="12" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C417" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D417" s="8" t="s">
         <v>1150</v>
       </c>
-      <c r="C417" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E417" s="8">
         <v>1000</v>
       </c>
       <c r="F417" s="16">
-        <v>89017.88</v>
+        <v>41865</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="7">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B418" s="12" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C418" s="9" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D418" s="8" t="s">
         <v>1153</v>
       </c>
-      <c r="C418" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" s="8">
         <v>1000</v>
       </c>
       <c r="F418" s="16">
-        <v>2472.3</v>
+        <v>38512</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="7">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B419" s="12" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C419" s="9" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D419" s="8" t="s">
         <v>1156</v>
       </c>
-      <c r="C419" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E419" s="8">
         <v>1000</v>
       </c>
       <c r="F419" s="16">
-        <v>2698.43</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="7">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B420" s="12" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C420" s="9" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D420" s="8" t="s">
         <v>1159</v>
       </c>
-      <c r="C420" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E420" s="8">
         <v>1000</v>
       </c>
       <c r="F420" s="16">
-        <v>2917.03</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="7">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B421" s="12" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C421" s="9" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D421" s="8" t="s">
         <v>1162</v>
       </c>
-      <c r="C421" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E421" s="8">
         <v>1000</v>
       </c>
       <c r="F421" s="16">
-        <v>3233.6</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="7">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B422" s="12" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C422" s="9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D422" s="8" t="s">
         <v>1165</v>
       </c>
-      <c r="C422" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E422" s="8">
         <v>1000</v>
       </c>
       <c r="F422" s="16">
-        <v>3610.48</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="7">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B423" s="12" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C423" s="9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D423" s="8" t="s">
         <v>1168</v>
       </c>
-      <c r="C423" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E423" s="8">
         <v>1000</v>
       </c>
       <c r="F423" s="16">
-        <v>4236.08</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="7">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B424" s="12" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D424" s="8" t="s">
         <v>1171</v>
       </c>
-      <c r="C424" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E424" s="8">
         <v>1000</v>
       </c>
       <c r="F424" s="16">
-        <v>4967.23</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="7">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B425" s="12" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D425" s="8" t="s">
         <v>1174</v>
       </c>
-      <c r="C425" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E425" s="8">
         <v>1000</v>
       </c>
       <c r="F425" s="16">
-        <v>5411.93</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="7">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B426" s="12" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C426" s="9" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D426" s="8" t="s">
         <v>1177</v>
       </c>
-      <c r="C426" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E426" s="8">
         <v>1000</v>
       </c>
       <c r="F426" s="16">
-        <v>10642.95</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="7">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B427" s="12" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C427" s="9" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D427" s="8" t="s">
         <v>1180</v>
       </c>
-      <c r="C427" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E427" s="8">
         <v>1000</v>
       </c>
       <c r="F427" s="16">
-        <v>12052.48</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="7">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B428" s="12" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D428" s="8" t="s">
         <v>1183</v>
       </c>
-      <c r="C428" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E428" s="8">
         <v>1000</v>
       </c>
       <c r="F428" s="16">
-        <v>15067.48</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B429" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C429" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D429" s="8" t="s">
         <v>1186</v>
       </c>
-      <c r="C429" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E429" s="8">
         <v>1000</v>
       </c>
       <c r="F429" s="16">
-        <v>25499.38</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B430" s="12" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C430" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D430" s="8" t="s">
         <v>1189</v>
       </c>
-      <c r="C430" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E430" s="8">
         <v>1000</v>
       </c>
       <c r="F430" s="16">
-        <v>3994.88</v>
+        <v>21253</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="7">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B431" s="12" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C431" s="9" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D431" s="8" t="s">
         <v>1192</v>
       </c>
-      <c r="C431" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E431" s="8">
         <v>1000</v>
       </c>
       <c r="F431" s="16">
-        <v>4319</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="7">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B432" s="12" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C432" s="9" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D432" s="8" t="s">
         <v>1195</v>
       </c>
-      <c r="C432" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E432" s="8">
         <v>1000</v>
       </c>
       <c r="F432" s="16">
-        <v>5871.73</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="7">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B433" s="12" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C433" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D433" s="8" t="s">
         <v>1198</v>
       </c>
-      <c r="C433" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E433" s="8">
         <v>1000</v>
       </c>
       <c r="F433" s="16">
-        <v>6346.58</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="7">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B434" s="12" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D434" s="8" t="s">
         <v>1201</v>
       </c>
-      <c r="C434" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E434" s="8">
         <v>1000</v>
       </c>
       <c r="F434" s="16">
-        <v>1771.33</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="7">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B435" s="12" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D435" s="8" t="s">
         <v>1204</v>
       </c>
-      <c r="C435" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E435" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F435" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B436" s="12" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C436" s="9" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D436" s="8" t="s">
         <v>1207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="E436" s="8">
         <v>0</v>
       </c>
       <c r="F436" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="7">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B437" s="12" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C437" s="9" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D437" s="8" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1212</v>
       </c>
       <c r="E437" s="8">
         <v>0</v>
       </c>
       <c r="F437" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="7">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B438" s="12" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C438" s="9" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D438" s="8" t="s">
         <v>1213</v>
       </c>
-      <c r="C438" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E438" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F438" s="16">
-        <v>5916.95</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="7">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B439" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C439" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D439" s="8" t="s">
         <v>1216</v>
       </c>
-      <c r="C439" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" s="8">
         <v>1000</v>
       </c>
       <c r="F439" s="16">
-        <v>16265.93</v>
+        <v>6947</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="7">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B440" s="12" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C440" s="9" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D440" s="8" t="s">
         <v>1219</v>
       </c>
-      <c r="C440" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="8">
         <v>1000</v>
       </c>
       <c r="F440" s="16">
-        <v>2404.48</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="7">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B441" s="12" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C441" s="9" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D441" s="8" t="s">
         <v>1222</v>
       </c>
-      <c r="C441" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E441" s="8">
         <v>1000</v>
       </c>
       <c r="F441" s="16">
-        <v>2766.28</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B442" s="12" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C442" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D442" s="8" t="s">
         <v>1225</v>
       </c>
-      <c r="C442" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E442" s="8">
         <v>1000</v>
       </c>
       <c r="F442" s="16">
-        <v>3527.55</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="7">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B443" s="12" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C443" s="9" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D443" s="8" t="s">
         <v>1228</v>
       </c>
-      <c r="C443" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E443" s="8">
         <v>1000</v>
       </c>
       <c r="F443" s="16">
-        <v>3565.25</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="7">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B444" s="12" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C444" s="9" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D444" s="8" t="s">
         <v>1231</v>
       </c>
-      <c r="C444" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E444" s="8">
         <v>1000</v>
       </c>
       <c r="F444" s="16">
-        <v>4665.73</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="7">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B445" s="12" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C445" s="9" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D445" s="8" t="s">
         <v>1234</v>
       </c>
-      <c r="C445" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E445" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F445" s="16">
-        <v>0</v>
+        <v>8810</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="7">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B446" s="12" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C446" s="9" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D446" s="8" t="s">
         <v>1237</v>
       </c>
-      <c r="C446" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E446" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F446" s="16">
-        <v>9173.15</v>
+        <v>6323</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="7">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B447" s="12" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C447" s="9" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D447" s="8" t="s">
         <v>1240</v>
       </c>
-      <c r="C447" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" s="8">
         <v>1000</v>
       </c>
       <c r="F447" s="16">
-        <v>11215.8</v>
+        <v>18988</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="7">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B448" s="12" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C448" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D448" s="8" t="s">
         <v>1243</v>
       </c>
-      <c r="C448" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F448" s="16">
-        <v>0</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="7">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B449" s="12" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C449" s="9" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D449" s="8" t="s">
         <v>1246</v>
       </c>
-      <c r="C449" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E449" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F449" s="16">
-        <v>2977.33</v>
+        <v>18988</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="7">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B450" s="12" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C450" s="9" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D450" s="8" t="s">
         <v>1249</v>
       </c>
-      <c r="C450" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E450" s="8">
         <v>1000</v>
       </c>
       <c r="F450" s="16">
-        <v>3527.55</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="7">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B451" s="12" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C451" s="9" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D451" s="8" t="s">
         <v>1252</v>
       </c>
-      <c r="C451" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E451" s="8">
         <v>1000</v>
       </c>
       <c r="F451" s="16">
-        <v>3587.85</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="7">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B452" s="12" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C452" s="9" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D452" s="8" t="s">
         <v>1255</v>
       </c>
-      <c r="C452" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="8">
         <v>1000</v>
       </c>
       <c r="F452" s="16">
-        <v>5080.28</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="7">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B453" s="12" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C453" s="9" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D453" s="8" t="s">
         <v>1258</v>
       </c>
-      <c r="C453" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="8">
         <v>1000</v>
       </c>
       <c r="F453" s="16">
-        <v>11630.38</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B454" s="12" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C454" s="9" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D454" s="8" t="s">
         <v>1261</v>
       </c>
-      <c r="C454" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="8">
         <v>1000</v>
       </c>
       <c r="F454" s="16">
-        <v>12964.5</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="7">
+        <v>79</v>
+      </c>
+      <c r="B455" s="12" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C455" s="9" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D455" s="8" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E455" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F455" s="16">
+        <v>7649</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" s="7">
         <v>80</v>
       </c>
-      <c r="B455" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C455" s="9" t="s">
+      <c r="B456" s="12" t="s">
         <v>1265</v>
       </c>
-      <c r="D455" s="8" t="s">
+      <c r="C456" s="9" t="s">
         <v>1266</v>
       </c>
-      <c r="E455" s="8">
-[...7 lines deleted...]
-      <c r="A456" s="5" t="s">
+      <c r="D456" s="8" t="s">
         <v>1267</v>
       </c>
-      <c r="B456" s="8"/>
-[...3 lines deleted...]
-      <c r="F456" s="16"/>
+      <c r="E456" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F456" s="16">
+        <v>21253</v>
+      </c>
     </row>
     <row r="457" spans="1:6">
-      <c r="A457" s="6" t="s">
+      <c r="A457" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B457" s="8"/>
+      <c r="C457" s="9"/>
+      <c r="D457" s="8"/>
+      <c r="E457" s="8"/>
+      <c r="F457" s="16"/>
+    </row>
+    <row r="458" spans="1:6">
+      <c r="A458" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B457" s="11" t="s">
+      <c r="B458" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C457" s="13" t="s">
+      <c r="C458" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D457" s="14" t="s">
+      <c r="D458" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E457" s="15" t="s">
+      <c r="E458" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F457" s="17" t="s">
+      <c r="F458" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1295.7</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B459" s="12" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C459" s="9" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D459" s="8" t="s">
         <v>1271</v>
       </c>
-      <c r="C459" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E459" s="8">
         <v>1000</v>
       </c>
       <c r="F459" s="16">
-        <v>1395.2</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B460" s="12" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C460" s="9" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D460" s="8" t="s">
         <v>1274</v>
       </c>
-      <c r="C460" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E460" s="8">
         <v>1000</v>
       </c>
       <c r="F460" s="16">
-        <v>1635.65</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B461" s="12" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C461" s="9" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D461" s="8" t="s">
         <v>1277</v>
       </c>
-      <c r="C461" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E461" s="8">
         <v>1000</v>
       </c>
       <c r="F461" s="16">
-        <v>1778.85</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B462" s="12" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C462" s="9" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D462" s="8" t="s">
         <v>1280</v>
       </c>
-      <c r="C462" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E462" s="8">
         <v>1000</v>
       </c>
       <c r="F462" s="16">
-        <v>1989.9</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B463" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C463" s="9" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D463" s="8" t="s">
         <v>1283</v>
       </c>
-      <c r="C463" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E463" s="8">
         <v>1000</v>
       </c>
       <c r="F463" s="16">
-        <v>2291.4</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B464" s="12" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C464" s="9" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D464" s="8" t="s">
         <v>1286</v>
       </c>
-      <c r="C464" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E464" s="8">
         <v>1000</v>
       </c>
       <c r="F464" s="16">
-        <v>2962.25</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B465" s="12" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C465" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D465" s="8" t="s">
         <v>1289</v>
       </c>
-      <c r="C465" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E465" s="8">
         <v>1000</v>
       </c>
       <c r="F465" s="16">
-        <v>3655.7</v>
+        <v>4164</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B466" s="12" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C466" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D466" s="8" t="s">
         <v>1292</v>
       </c>
-      <c r="C466" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E466" s="8">
         <v>1000</v>
       </c>
       <c r="F466" s="16">
-        <v>4258.7</v>
+        <v>4164</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B467" s="12" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C467" s="9" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D467" s="8" t="s">
         <v>1295</v>
       </c>
-      <c r="C467" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E467" s="8">
         <v>1000</v>
       </c>
       <c r="F467" s="16">
-        <v>8841.5</v>
+        <v>6118</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B468" s="12" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C468" s="9" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D468" s="8" t="s">
         <v>1298</v>
       </c>
-      <c r="C468" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E468" s="8">
         <v>1000</v>
       </c>
       <c r="F468" s="16">
-        <v>11200.73</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B469" s="12" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C469" s="9" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D469" s="8" t="s">
         <v>1301</v>
       </c>
-      <c r="C469" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E469" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F469" s="16">
-        <v>0</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B470" s="12" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C470" s="9" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D470" s="8" t="s">
         <v>1304</v>
       </c>
-      <c r="C470" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E470" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F470" s="16">
-        <v>1952.23</v>
+        <v>64294</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B471" s="12" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C471" s="9" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D471" s="8" t="s">
         <v>1307</v>
       </c>
-      <c r="C471" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E471" s="8">
         <v>1000</v>
       </c>
       <c r="F471" s="16">
-        <v>2223.58</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B472" s="12" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C472" s="9" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D472" s="8" t="s">
         <v>1310</v>
       </c>
-      <c r="C472" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E472" s="8">
         <v>1000</v>
       </c>
       <c r="F472" s="16">
-        <v>2419.55</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B473" s="12" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C473" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D473" s="8" t="s">
         <v>1313</v>
       </c>
-      <c r="C473" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E473" s="8">
         <v>1000</v>
       </c>
       <c r="F473" s="16">
-        <v>2721.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B474" s="12" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C474" s="9" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D474" s="8" t="s">
         <v>1316</v>
       </c>
-      <c r="C474" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E474" s="8">
         <v>1000</v>
       </c>
       <c r="F474" s="16">
-        <v>3746.15</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B475" s="12" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C475" s="9" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D475" s="8" t="s">
         <v>1319</v>
       </c>
-      <c r="C475" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E475" s="8">
         <v>1000</v>
       </c>
       <c r="F475" s="16">
-        <v>4944.6</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B476" s="12" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C476" s="9" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D476" s="8" t="s">
         <v>1322</v>
       </c>
-      <c r="C476" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E476" s="8">
         <v>1000</v>
       </c>
       <c r="F476" s="16">
-        <v>6082.78</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B477" s="12" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C477" s="9" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D477" s="8" t="s">
         <v>1325</v>
       </c>
-      <c r="C477" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E477" s="8">
         <v>1000</v>
       </c>
       <c r="F477" s="16">
-        <v>9806.299999999999</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B478" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C478" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D478" s="8" t="s">
         <v>1328</v>
       </c>
-      <c r="C478" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E478" s="8">
         <v>1000</v>
       </c>
       <c r="F478" s="16">
-        <v>14253.43</v>
+        <v>6323</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B479" s="12" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C479" s="9" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D479" s="8" t="s">
         <v>1331</v>
       </c>
-      <c r="C479" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E479" s="8">
         <v>1000</v>
       </c>
       <c r="F479" s="16">
-        <v>21474.35</v>
+        <v>17815</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B480" s="12" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C480" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D480" s="8" t="s">
         <v>1334</v>
       </c>
-      <c r="C480" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E480" s="8">
         <v>1000</v>
       </c>
       <c r="F480" s="16">
-        <v>1899.45</v>
+        <v>22308</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="7">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B481" s="12" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C481" s="9" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D481" s="8" t="s">
         <v>1337</v>
       </c>
-      <c r="C481" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" s="8">
         <v>1000</v>
       </c>
       <c r="F481" s="16">
-        <v>2110.5</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B482" s="12" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C482" s="9" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D482" s="8" t="s">
         <v>1340</v>
       </c>
-      <c r="C482" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E482" s="8">
         <v>1000</v>
       </c>
       <c r="F482" s="16">
-        <v>2253.73</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B483" s="12" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C483" s="9" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D483" s="8" t="s">
         <v>1343</v>
       </c>
-      <c r="C483" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="8">
         <v>1000</v>
       </c>
       <c r="F483" s="16">
-        <v>2555.23</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B484" s="12" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C484" s="9" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D484" s="8" t="s">
         <v>1346</v>
       </c>
-      <c r="C484" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E484" s="8">
         <v>1000</v>
       </c>
       <c r="F484" s="16">
-        <v>2819.03</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B485" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C485" s="9" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D485" s="8" t="s">
         <v>1349</v>
       </c>
-      <c r="C485" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E485" s="8">
         <v>1000</v>
       </c>
       <c r="F485" s="16">
-        <v>3263.75</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="7">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B486" s="12" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C486" s="9" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D486" s="8" t="s">
         <v>1352</v>
       </c>
-      <c r="C486" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E486" s="8">
         <v>1000</v>
       </c>
       <c r="F486" s="16">
-        <v>4175.78</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="7">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B487" s="12" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C487" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D487" s="8" t="s">
         <v>1355</v>
       </c>
-      <c r="C487" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E487" s="8">
         <v>1000</v>
       </c>
       <c r="F487" s="16">
-        <v>5193.35</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="7">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B488" s="12" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C488" s="9" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D488" s="8" t="s">
         <v>1358</v>
       </c>
-      <c r="C488" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E488" s="8">
         <v>1000</v>
       </c>
       <c r="F488" s="16">
-        <v>7499.83</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="7">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B489" s="12" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C489" s="9" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D489" s="8" t="s">
         <v>1361</v>
       </c>
-      <c r="C489" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E489" s="8">
         <v>1000</v>
       </c>
       <c r="F489" s="16">
-        <v>12240.9</v>
+        <v>6947</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B490" s="12" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C490" s="9" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D490" s="8" t="s">
         <v>1364</v>
       </c>
-      <c r="C490" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E490" s="8">
         <v>1000</v>
       </c>
       <c r="F490" s="16">
-        <v>16341.3</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B491" s="12" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C491" s="9" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D491" s="8" t="s">
         <v>1367</v>
       </c>
-      <c r="C491" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E491" s="8">
         <v>1000</v>
       </c>
       <c r="F491" s="16">
-        <v>25326</v>
+        <v>17487</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="7">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B492" s="12" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C492" s="9" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D492" s="8" t="s">
         <v>1370</v>
       </c>
-      <c r="C492" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E492" s="8">
         <v>1000</v>
       </c>
       <c r="F492" s="16">
-        <v>97278.98</v>
+        <v>26184</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="7">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B493" s="12" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C493" s="9" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D493" s="8" t="s">
         <v>1373</v>
       </c>
-      <c r="C493" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E493" s="8">
         <v>1000</v>
       </c>
       <c r="F493" s="16">
-        <v>138102.08</v>
+        <v>44402</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="7">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B494" s="12" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C494" s="9" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D494" s="8" t="s">
         <v>1376</v>
       </c>
-      <c r="C494" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E494" s="8">
         <v>1000</v>
       </c>
       <c r="F494" s="16">
-        <v>3128.08</v>
+        <v>79677</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B495" s="12" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C495" s="9" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D495" s="8" t="s">
         <v>1379</v>
       </c>
-      <c r="C495" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E495" s="8">
         <v>1000</v>
       </c>
       <c r="F495" s="16">
-        <v>3934.58</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B496" s="12" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C496" s="9" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D496" s="8" t="s">
         <v>1382</v>
       </c>
-      <c r="C496" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E496" s="8">
         <v>1000</v>
       </c>
       <c r="F496" s="16">
-        <v>4869.23</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="7">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B497" s="12" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C497" s="9" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D497" s="8" t="s">
         <v>1385</v>
       </c>
-      <c r="C497" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E497" s="8">
         <v>1000</v>
       </c>
       <c r="F497" s="16">
-        <v>6610.4</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="7">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B498" s="12" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C498" s="9" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D498" s="8" t="s">
         <v>1388</v>
       </c>
-      <c r="C498" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E498" s="8">
         <v>1000</v>
       </c>
       <c r="F498" s="16">
-        <v>11027.38</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="7">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B499" s="12" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C499" s="9" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D499" s="8" t="s">
         <v>1391</v>
       </c>
-      <c r="C499" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E499" s="8">
         <v>1000</v>
       </c>
       <c r="F499" s="16">
-        <v>12369.05</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="7">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B500" s="12" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C500" s="9" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D500" s="8" t="s">
         <v>1394</v>
       </c>
-      <c r="C500" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E500" s="8">
         <v>1000</v>
       </c>
       <c r="F500" s="16">
-        <v>14999.63</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="7">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B501" s="12" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C501" s="9" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D501" s="8" t="s">
         <v>1397</v>
       </c>
-      <c r="C501" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E501" s="8">
         <v>1000</v>
       </c>
       <c r="F501" s="16">
-        <v>23109.98</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="7">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B502" s="12" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C502" s="9" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D502" s="8" t="s">
         <v>1400</v>
       </c>
-      <c r="C502" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" s="8">
         <v>1000</v>
       </c>
       <c r="F502" s="16">
-        <v>15610.18</v>
+        <v>21253</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="7">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B503" s="12" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C503" s="9" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D503" s="8" t="s">
         <v>1403</v>
       </c>
-      <c r="C503" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E503" s="8">
         <v>1000</v>
       </c>
       <c r="F503" s="16">
-        <v>16989.53</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="7">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B504" s="12" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C504" s="9" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D504" s="8" t="s">
         <v>1406</v>
       </c>
-      <c r="C504" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E504" s="8">
         <v>1000</v>
       </c>
       <c r="F504" s="16">
-        <v>19544.75</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="7">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B505" s="12" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C505" s="9" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D505" s="8" t="s">
         <v>1409</v>
       </c>
-      <c r="C505" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E505" s="8">
         <v>1000</v>
       </c>
       <c r="F505" s="16">
-        <v>95665.95</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="7">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B506" s="12" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C506" s="9" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D506" s="8" t="s">
         <v>1412</v>
       </c>
-      <c r="C506" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E506" s="8">
         <v>1000</v>
       </c>
       <c r="F506" s="16">
-        <v>135795.6</v>
+        <v>38512</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="7">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B507" s="12" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C507" s="9" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D507" s="8" t="s">
         <v>1415</v>
       </c>
-      <c r="C507" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="8">
         <v>1000</v>
       </c>
       <c r="F507" s="16">
-        <v>187661.15</v>
+        <v>77898</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="7">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B508" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C508" s="9" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D508" s="8" t="s">
         <v>1418</v>
       </c>
-      <c r="C508" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="8">
         <v>1000</v>
       </c>
       <c r="F508" s="16">
-        <v>195771.5</v>
+        <v>174863</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="7">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B509" s="12" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C509" s="9" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D509" s="8" t="s">
         <v>1421</v>
       </c>
-      <c r="C509" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E509" s="8">
         <v>1000</v>
       </c>
       <c r="F509" s="16">
-        <v>15610.18</v>
+        <v>174863</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="7">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B510" s="12" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C510" s="9" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D510" s="8" t="s">
         <v>1424</v>
       </c>
-      <c r="C510" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E510" s="8">
         <v>1000</v>
       </c>
       <c r="F510" s="16">
-        <v>16989.53</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B511" s="12" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C511" s="9" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D511" s="8" t="s">
         <v>1427</v>
       </c>
-      <c r="C511" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E511" s="8">
         <v>1000</v>
       </c>
       <c r="F511" s="16">
-        <v>19544.75</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B512" s="12" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C512" s="9" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D512" s="8" t="s">
         <v>1430</v>
       </c>
-      <c r="C512" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E512" s="8">
         <v>1000</v>
       </c>
       <c r="F512" s="16">
-        <v>95665.95</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="7">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B513" s="12" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C513" s="9" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D513" s="8" t="s">
         <v>1433</v>
       </c>
-      <c r="C513" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E513" s="8">
         <v>1000</v>
       </c>
       <c r="F513" s="16">
-        <v>135795.6</v>
+        <v>38512</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="7">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B514" s="12" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C514" s="9" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D514" s="8" t="s">
         <v>1436</v>
       </c>
-      <c r="C514" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E514" s="8">
         <v>1000</v>
       </c>
       <c r="F514" s="16">
-        <v>187661.15</v>
+        <v>77898</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="7">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B515" s="12" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C515" s="9" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D515" s="8" t="s">
         <v>1439</v>
       </c>
-      <c r="C515" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E515" s="8">
         <v>1000</v>
       </c>
       <c r="F515" s="16">
-        <v>195771.5</v>
+        <v>145893</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="7">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B516" s="12" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C516" s="9" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D516" s="8" t="s">
         <v>1442</v>
       </c>
-      <c r="C516" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E516" s="8">
         <v>1000</v>
       </c>
       <c r="F516" s="16">
-        <v>1997.45</v>
+        <v>145893</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="7">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B517" s="12" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C517" s="9" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D517" s="8" t="s">
         <v>1445</v>
       </c>
-      <c r="C517" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E517" s="8">
         <v>1000</v>
       </c>
       <c r="F517" s="16">
-        <v>2283.88</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B518" s="12" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C518" s="9" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D518" s="8" t="s">
         <v>1448</v>
       </c>
-      <c r="C518" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E518" s="8">
         <v>1000</v>
       </c>
       <c r="F518" s="16">
-        <v>2510</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="7">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B519" s="12" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C519" s="9" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D519" s="8" t="s">
         <v>1451</v>
       </c>
-      <c r="C519" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E519" s="8">
         <v>1000</v>
       </c>
       <c r="F519" s="16">
-        <v>2773.8</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="7">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B520" s="12" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C520" s="9" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D520" s="8" t="s">
         <v>1454</v>
       </c>
-      <c r="C520" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E520" s="8">
         <v>1000</v>
       </c>
       <c r="F520" s="16">
-        <v>3881.83</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="7">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B521" s="12" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C521" s="9" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D521" s="8" t="s">
         <v>1457</v>
       </c>
-      <c r="C521" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E521" s="8">
         <v>1000</v>
       </c>
       <c r="F521" s="16">
-        <v>5283.8</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="7">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B522" s="12" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C522" s="9" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D522" s="8" t="s">
         <v>1460</v>
       </c>
-      <c r="C522" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E522" s="8">
         <v>1000</v>
       </c>
       <c r="F522" s="16">
-        <v>6308.9</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="7">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B523" s="12" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C523" s="9" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D523" s="8" t="s">
         <v>1463</v>
       </c>
-      <c r="C523" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E523" s="8">
         <v>1000</v>
       </c>
       <c r="F523" s="16">
-        <v>10492.2</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B524" s="12" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C524" s="9" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D524" s="8" t="s">
         <v>1466</v>
       </c>
-      <c r="C524" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E524" s="8">
         <v>1000</v>
       </c>
       <c r="F524" s="16">
-        <v>15391.58</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="7">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B525" s="12" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C525" s="9" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D525" s="8" t="s">
         <v>1469</v>
       </c>
-      <c r="C525" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E525" s="8">
         <v>1000</v>
       </c>
       <c r="F525" s="16">
-        <v>22612.5</v>
+        <v>12233</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="7">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B526" s="12" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C526" s="9" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D526" s="8" t="s">
         <v>1472</v>
       </c>
-      <c r="C526" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E526" s="8">
         <v>1000</v>
       </c>
       <c r="F526" s="16">
-        <v>3753.68</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="7">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B527" s="12" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C527" s="9" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D527" s="8" t="s">
         <v>1475</v>
       </c>
-      <c r="C527" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E527" s="8">
         <v>1000</v>
       </c>
       <c r="F527" s="16">
-        <v>4733.55</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="7">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B528" s="12" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C528" s="9" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D528" s="8" t="s">
         <v>1478</v>
       </c>
-      <c r="C528" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E528" s="8">
         <v>1000</v>
       </c>
       <c r="F528" s="16">
-        <v>5758.65</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="7">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B529" s="12" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C529" s="9" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D529" s="8" t="s">
         <v>1481</v>
       </c>
-      <c r="C529" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E529" s="8">
         <v>1000</v>
       </c>
       <c r="F529" s="16">
-        <v>7575.2</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="7">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B530" s="12" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C530" s="9" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D530" s="8" t="s">
         <v>1484</v>
       </c>
-      <c r="C530" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E530" s="8">
         <v>1000</v>
       </c>
       <c r="F530" s="16">
-        <v>12014.78</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="7">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B531" s="12" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C531" s="9" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D531" s="8" t="s">
         <v>1487</v>
       </c>
-      <c r="C531" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E531" s="8">
         <v>1000</v>
       </c>
       <c r="F531" s="16">
-        <v>13951.93</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="7">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B532" s="12" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C532" s="9" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D532" s="8" t="s">
         <v>1490</v>
       </c>
-      <c r="C532" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E532" s="8">
         <v>1000</v>
       </c>
       <c r="F532" s="16">
-        <v>16190.55</v>
+        <v>7649</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="7">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B533" s="12" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C533" s="9" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D533" s="8" t="s">
         <v>1493</v>
       </c>
-      <c r="C533" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E533" s="8">
         <v>1000</v>
       </c>
       <c r="F533" s="16">
-        <v>23637.6</v>
+        <v>15082</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="7">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B534" s="12" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C534" s="9" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D534" s="8" t="s">
         <v>1496</v>
       </c>
-      <c r="C534" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E534" s="8">
         <v>1000</v>
       </c>
       <c r="F534" s="16">
-        <v>88927.42999999999</v>
+        <v>21253</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="7">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B535" s="12" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C535" s="9" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D535" s="8" t="s">
         <v>1499</v>
       </c>
-      <c r="C535" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E535" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F535" s="16">
-        <v>0</v>
+        <v>38512</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B536" s="12" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C536" s="9" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D536" s="8" t="s">
         <v>1502</v>
       </c>
-      <c r="C536" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E536" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F536" s="16">
-        <v>2751.2</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="7">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B537" s="12" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C537" s="9" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D537" s="8" t="s">
         <v>1505</v>
       </c>
-      <c r="C537" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E537" s="8">
         <v>1000</v>
       </c>
       <c r="F537" s="16">
-        <v>2932.1</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="7">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B538" s="12" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C538" s="9" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D538" s="8" t="s">
         <v>1508</v>
       </c>
-      <c r="C538" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E538" s="8">
         <v>1000</v>
       </c>
       <c r="F538" s="16">
-        <v>3158.23</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="7">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B539" s="12" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C539" s="9" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D539" s="8" t="s">
         <v>1511</v>
       </c>
-      <c r="C539" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E539" s="8">
         <v>1000</v>
       </c>
       <c r="F539" s="16">
-        <v>3497.4</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="7">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B540" s="12" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C540" s="9" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D540" s="8" t="s">
         <v>1514</v>
       </c>
-      <c r="C540" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E540" s="8">
         <v>1000</v>
       </c>
       <c r="F540" s="16">
-        <v>3919.5</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="7">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B541" s="12" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C541" s="9" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D541" s="8" t="s">
         <v>1517</v>
       </c>
-      <c r="C541" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E541" s="8">
         <v>1000</v>
       </c>
       <c r="F541" s="16">
-        <v>5057.68</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="7">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B542" s="12" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C542" s="9" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D542" s="8" t="s">
         <v>1520</v>
       </c>
-      <c r="C542" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E542" s="8">
         <v>1000</v>
       </c>
       <c r="F542" s="16">
-        <v>6082.78</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="7">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B543" s="12" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C543" s="9" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D543" s="8" t="s">
         <v>1523</v>
       </c>
-      <c r="C543" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E543" s="8">
         <v>1000</v>
       </c>
       <c r="F543" s="16">
-        <v>8442</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="7">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B544" s="12" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C544" s="9" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D544" s="8" t="s">
         <v>1526</v>
       </c>
-      <c r="C544" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E544" s="8">
         <v>1000</v>
       </c>
       <c r="F544" s="16">
-        <v>13303.7</v>
+        <v>6947</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="7">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B545" s="12" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C545" s="9" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D545" s="8" t="s">
         <v>1529</v>
       </c>
-      <c r="C545" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E545" s="8">
         <v>1000</v>
       </c>
       <c r="F545" s="16">
-        <v>17479.48</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="7">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B546" s="12" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C546" s="9" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D546" s="8" t="s">
         <v>1532</v>
       </c>
-      <c r="C546" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E546" s="8">
         <v>1000</v>
       </c>
       <c r="F546" s="16">
-        <v>26833.5</v>
+        <v>17487</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="7">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B547" s="12" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C547" s="9" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D547" s="8" t="s">
         <v>1535</v>
       </c>
-      <c r="C547" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E547" s="8">
         <v>1000</v>
       </c>
       <c r="F547" s="16">
-        <v>125408.93</v>
+        <v>26184</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="7">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B548" s="12" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C548" s="9" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D548" s="8" t="s">
         <v>1538</v>
       </c>
-      <c r="C548" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E548" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F548" s="16">
-        <v>0</v>
+        <v>79677</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="7">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B549" s="12" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C549" s="9" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D549" s="8" t="s">
         <v>1541</v>
-      </c>
-[...4 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="E549" s="8">
         <v>0</v>
       </c>
       <c r="F549" s="16">
-        <v>0</v>
+        <v>174863</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="7">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B550" s="12" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C550" s="9" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D550" s="8" t="s">
         <v>1544</v>
-      </c>
-[...4 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="E550" s="8">
         <v>0</v>
       </c>
       <c r="F550" s="16">
-        <v>0</v>
+        <v>174863</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="7">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B551" s="12" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C551" s="9" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D551" s="8" t="s">
         <v>1547</v>
-      </c>
-[...4 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="E551" s="8">
         <v>0</v>
       </c>
       <c r="F551" s="16">
-        <v>0</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="7">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B552" s="12" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C552" s="9" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D552" s="8" t="s">
         <v>1550</v>
-      </c>
-[...4 lines deleted...]
-        <v>1552</v>
       </c>
       <c r="E552" s="8">
         <v>0</v>
       </c>
       <c r="F552" s="16">
-        <v>0</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="7">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B553" s="12" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C553" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D553" s="8" t="s">
         <v>1553</v>
-      </c>
-[...4 lines deleted...]
-        <v>1555</v>
       </c>
       <c r="E553" s="8">
         <v>0</v>
       </c>
       <c r="F553" s="16">
-        <v>0</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="7">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B554" s="12" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C554" s="9" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D554" s="8" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1558</v>
       </c>
       <c r="E554" s="8">
         <v>0</v>
       </c>
       <c r="F554" s="16">
-        <v>0</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="7">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B555" s="12" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C555" s="9" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D555" s="8" t="s">
         <v>1559</v>
-      </c>
-[...4 lines deleted...]
-        <v>1561</v>
       </c>
       <c r="E555" s="8">
         <v>0</v>
       </c>
       <c r="F555" s="16">
-        <v>0</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="7">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B556" s="12" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C556" s="9" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D556" s="8" t="s">
         <v>1562</v>
-      </c>
-[...4 lines deleted...]
-        <v>1564</v>
       </c>
       <c r="E556" s="8">
         <v>0</v>
       </c>
       <c r="F556" s="16">
-        <v>0</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B557" s="12" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C557" s="9" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D557" s="8" t="s">
         <v>1565</v>
-      </c>
-[...4 lines deleted...]
-        <v>1567</v>
       </c>
       <c r="E557" s="8">
         <v>0</v>
       </c>
       <c r="F557" s="16">
-        <v>0</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="7">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B558" s="12" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C558" s="9" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D558" s="8" t="s">
         <v>1568</v>
-      </c>
-[...4 lines deleted...]
-        <v>1570</v>
       </c>
       <c r="E558" s="8">
         <v>0</v>
       </c>
       <c r="F558" s="16">
-        <v>0</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="7">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B559" s="12" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C559" s="9" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D559" s="8" t="s">
         <v>1571</v>
-      </c>
-[...4 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="E559" s="8">
         <v>0</v>
       </c>
       <c r="F559" s="16">
-        <v>0</v>
+        <v>6947</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="7">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B560" s="12" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C560" s="9" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D560" s="8" t="s">
         <v>1574</v>
-      </c>
-[...4 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="E560" s="8">
         <v>0</v>
       </c>
       <c r="F560" s="16">
-        <v>0</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="7">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B561" s="12" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C561" s="9" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D561" s="8" t="s">
         <v>1577</v>
-      </c>
-[...4 lines deleted...]
-        <v>1579</v>
       </c>
       <c r="E561" s="8">
         <v>0</v>
       </c>
       <c r="F561" s="16">
-        <v>0</v>
+        <v>17487</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="7">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B562" s="12" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C562" s="9" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D562" s="8" t="s">
         <v>1580</v>
-      </c>
-[...4 lines deleted...]
-        <v>1582</v>
       </c>
       <c r="E562" s="8">
         <v>0</v>
       </c>
       <c r="F562" s="16">
-        <v>0</v>
+        <v>26184</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="7">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B563" s="12" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C563" s="9" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D563" s="8" t="s">
         <v>1583</v>
-      </c>
-[...4 lines deleted...]
-        <v>1585</v>
       </c>
       <c r="E563" s="8">
         <v>0</v>
       </c>
       <c r="F563" s="16">
-        <v>0</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="7">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B564" s="12" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C564" s="9" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D564" s="8" t="s">
         <v>1586</v>
-      </c>
-[...4 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="E564" s="8">
         <v>0</v>
       </c>
       <c r="F564" s="16">
-        <v>0</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="7">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B565" s="12" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C565" s="9" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D565" s="8" t="s">
         <v>1589</v>
-      </c>
-[...4 lines deleted...]
-        <v>1591</v>
       </c>
       <c r="E565" s="8">
         <v>0</v>
       </c>
       <c r="F565" s="16">
-        <v>0</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="7">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B566" s="12" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C566" s="9" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D566" s="8" t="s">
         <v>1592</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E566" s="8">
         <v>0</v>
       </c>
       <c r="F566" s="16">
-        <v>0</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="7">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B567" s="12" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C567" s="9" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D567" s="8" t="s">
         <v>1595</v>
-      </c>
-[...4 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="E567" s="8">
         <v>0</v>
       </c>
       <c r="F567" s="16">
-        <v>0</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="7">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B568" s="12" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C568" s="9" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D568" s="8" t="s">
         <v>1598</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600</v>
       </c>
       <c r="E568" s="8">
         <v>0</v>
       </c>
       <c r="F568" s="16">
-        <v>0</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="7">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B569" s="12" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C569" s="9" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D569" s="8" t="s">
         <v>1601</v>
-      </c>
-[...4 lines deleted...]
-        <v>1603</v>
       </c>
       <c r="E569" s="8">
         <v>0</v>
       </c>
       <c r="F569" s="16">
-        <v>0</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="7">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B570" s="12" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C570" s="9" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D570" s="8" t="s">
         <v>1604</v>
-      </c>
-[...4 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="E570" s="8">
         <v>0</v>
       </c>
       <c r="F570" s="16">
-        <v>0</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="7">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B571" s="12" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C571" s="9" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D571" s="8" t="s">
         <v>1607</v>
       </c>
-      <c r="C571" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E571" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F571" s="16">
-        <v>1432.88</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="7">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B572" s="12" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C572" s="9" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D572" s="8" t="s">
         <v>1610</v>
       </c>
-      <c r="C572" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E572" s="8">
         <v>1000</v>
       </c>
       <c r="F572" s="16">
-        <v>1590.43</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="7">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B573" s="12" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C573" s="9" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D573" s="8" t="s">
         <v>1613</v>
       </c>
-      <c r="C573" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E573" s="8">
         <v>1000</v>
       </c>
       <c r="F573" s="16">
-        <v>1937.15</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="7">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B574" s="12" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C574" s="9" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D574" s="8" t="s">
         <v>1616</v>
       </c>
-      <c r="C574" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E574" s="8">
         <v>1000</v>
       </c>
       <c r="F574" s="16">
-        <v>2118.05</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="7">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B575" s="12" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C575" s="9" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D575" s="8" t="s">
         <v>1619</v>
       </c>
-      <c r="C575" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E575" s="8">
         <v>1000</v>
       </c>
       <c r="F575" s="16">
-        <v>2374.33</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="7">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B576" s="12" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C576" s="9" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D576" s="8" t="s">
         <v>1622</v>
       </c>
-      <c r="C576" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E576" s="8">
         <v>1000</v>
       </c>
       <c r="F576" s="16">
-        <v>2615.53</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="7">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B577" s="12" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C577" s="9" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D577" s="8" t="s">
         <v>1625</v>
       </c>
-      <c r="C577" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E577" s="8">
         <v>1000</v>
       </c>
       <c r="F577" s="16">
-        <v>3452.18</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="7">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B578" s="12" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C578" s="9" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D578" s="8" t="s">
         <v>1628</v>
       </c>
-      <c r="C578" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E578" s="8">
         <v>1000</v>
       </c>
       <c r="F578" s="16">
-        <v>4213.48</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="7">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B579" s="12" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C579" s="9" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D579" s="8" t="s">
         <v>1631</v>
       </c>
-      <c r="C579" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E579" s="8">
         <v>1000</v>
       </c>
       <c r="F579" s="16">
-        <v>4982.3</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="7">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B580" s="12" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C580" s="9" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D580" s="8" t="s">
         <v>1634</v>
       </c>
-      <c r="C580" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E580" s="8">
         <v>1000</v>
       </c>
       <c r="F580" s="16">
-        <v>10544.98</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="7">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B581" s="12" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C581" s="9" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D581" s="8" t="s">
         <v>1637</v>
       </c>
-      <c r="C581" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E581" s="8">
         <v>1000</v>
       </c>
       <c r="F581" s="16">
-        <v>13311.23</v>
+        <v>5670</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="7">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B582" s="12" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C582" s="9" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D582" s="8" t="s">
         <v>1640</v>
       </c>
-      <c r="C582" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E582" s="8">
         <v>1000</v>
       </c>
       <c r="F582" s="16">
-        <v>25205.4</v>
+        <v>12807</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="7">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B583" s="12" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C583" s="9" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D583" s="8" t="s">
         <v>1643</v>
       </c>
-      <c r="C583" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E583" s="8">
         <v>1000</v>
       </c>
       <c r="F583" s="16">
-        <v>3572.78</v>
+        <v>14956</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="7">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B584" s="12" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C584" s="9" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D584" s="8" t="s">
         <v>1646</v>
       </c>
-      <c r="C584" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E584" s="8">
         <v>1000</v>
       </c>
       <c r="F584" s="16">
-        <v>3813.98</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="7">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B585" s="12" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C585" s="9" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D585" s="8" t="s">
         <v>1649</v>
       </c>
-      <c r="C585" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" s="8">
         <v>1000</v>
       </c>
       <c r="F585" s="16">
-        <v>4077.8</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="7">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B586" s="12" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C586" s="9" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D586" s="8" t="s">
         <v>1652</v>
       </c>
-      <c r="C586" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" s="8">
         <v>1000</v>
       </c>
       <c r="F586" s="16">
-        <v>4499.9</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="7">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B587" s="12" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C587" s="9" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D587" s="8" t="s">
         <v>1655</v>
       </c>
-      <c r="C587" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E587" s="8">
         <v>1000</v>
       </c>
       <c r="F587" s="16">
-        <v>5396.85</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="7">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B588" s="12" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C588" s="9" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D588" s="8" t="s">
         <v>1658</v>
       </c>
-      <c r="C588" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E588" s="8">
         <v>1000</v>
       </c>
       <c r="F588" s="16">
-        <v>6444.58</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="7">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B589" s="12" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C589" s="9" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D589" s="8" t="s">
         <v>1661</v>
       </c>
-      <c r="C589" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E589" s="8">
         <v>1000</v>
       </c>
       <c r="F589" s="16">
-        <v>8396.780000000001</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="7">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B590" s="12" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C590" s="9" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D590" s="8" t="s">
         <v>1664</v>
       </c>
-      <c r="C590" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E590" s="8">
         <v>1000</v>
       </c>
       <c r="F590" s="16">
-        <v>14110.2</v>
+        <v>6372</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="7">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B591" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C591" s="9" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D591" s="8" t="s">
         <v>1667</v>
       </c>
-      <c r="C591" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E591" s="8">
         <v>1000</v>
       </c>
       <c r="F591" s="16">
-        <v>18165.38</v>
+        <v>8374</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="7">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B592" s="12" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C592" s="9" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D592" s="8" t="s">
         <v>1670</v>
       </c>
-      <c r="C592" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E592" s="8">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F592" s="16">
-        <v>0</v>
+        <v>17428</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="7">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B593" s="12" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C593" s="9" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D593" s="8" t="s">
         <v>1673</v>
-      </c>
-[...4 lines deleted...]
-        <v>1675</v>
       </c>
       <c r="E593" s="8">
         <v>0</v>
       </c>
       <c r="F593" s="16">
-        <v>0</v>
+        <v>24325</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="7">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B594" s="12" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C594" s="9" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D594" s="8" t="s">
         <v>1676</v>
       </c>
-      <c r="C594" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E594" s="8">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F594" s="16">
-        <v>2615.53</v>
+        <v>6472</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="7">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B595" s="12" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C595" s="9" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D595" s="8" t="s">
         <v>1679</v>
       </c>
-      <c r="C595" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E595" s="8">
         <v>1000</v>
       </c>
       <c r="F595" s="16">
-        <v>4213.48</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="7">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B596" s="12" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C596" s="9" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D596" s="8" t="s">
         <v>1682</v>
       </c>
-      <c r="C596" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E596" s="8">
         <v>1000</v>
       </c>
       <c r="F596" s="16">
-        <v>4982.3</v>
+        <v>5127</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="7">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B597" s="12" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C597" s="9" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D597" s="8" t="s">
         <v>1685</v>
       </c>
-      <c r="C597" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E597" s="8">
         <v>1000</v>
       </c>
       <c r="F597" s="16">
-        <v>26238.05</v>
+        <v>6894</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="7">
+        <v>140</v>
+      </c>
+      <c r="B598" s="12" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C598" s="9" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D598" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E598" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F598" s="16">
+        <v>21253</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" s="7">
         <v>141</v>
       </c>
-      <c r="B598" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C598" s="9" t="s">
+      <c r="B599" s="12" t="s">
         <v>1689</v>
       </c>
-      <c r="D598" s="8" t="s">
+      <c r="C599" s="9" t="s">
         <v>1690</v>
       </c>
-      <c r="E598" s="8">
-[...7 lines deleted...]
-      <c r="A599" s="5" t="s">
+      <c r="D599" s="8" t="s">
         <v>1691</v>
       </c>
-      <c r="B599" s="8"/>
-[...3 lines deleted...]
-      <c r="F599" s="16"/>
+      <c r="E599" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F599" s="16">
+        <v>77898</v>
+      </c>
     </row>
     <row r="600" spans="1:6">
-      <c r="A600" s="6" t="s">
+      <c r="A600" s="5" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B600" s="8"/>
+      <c r="C600" s="9"/>
+      <c r="D600" s="8"/>
+      <c r="E600" s="8"/>
+      <c r="F600" s="16"/>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B600" s="11" t="s">
+      <c r="B601" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C600" s="13" t="s">
+      <c r="C601" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D600" s="14" t="s">
+      <c r="D601" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E600" s="15" t="s">
+      <c r="E601" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F600" s="17" t="s">
+      <c r="F601" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>2623.05</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B602" s="12" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C602" s="9" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D602" s="8" t="s">
         <v>1695</v>
       </c>
-      <c r="C602" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E602" s="8">
         <v>1000</v>
       </c>
       <c r="F602" s="16">
-        <v>2939.63</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B603" s="12" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C603" s="9" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D603" s="8" t="s">
         <v>1698</v>
       </c>
-      <c r="C603" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E603" s="8">
         <v>1000</v>
       </c>
       <c r="F603" s="16">
-        <v>3090.38</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B604" s="12" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C604" s="9" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D604" s="8" t="s">
         <v>1701</v>
       </c>
-      <c r="C604" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E604" s="8">
         <v>1000</v>
       </c>
       <c r="F604" s="16">
-        <v>3422.03</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B605" s="12" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C605" s="9" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D605" s="8" t="s">
         <v>1704</v>
       </c>
-      <c r="C605" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E605" s="8">
         <v>1000</v>
       </c>
       <c r="F605" s="16">
-        <v>3791.38</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B606" s="12" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C606" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D606" s="8" t="s">
         <v>1707</v>
       </c>
-      <c r="C606" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E606" s="8">
         <v>1000</v>
       </c>
       <c r="F606" s="16">
-        <v>4680.8</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B607" s="12" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C607" s="9" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D607" s="8" t="s">
         <v>1710</v>
       </c>
-      <c r="C607" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E607" s="8">
         <v>1000</v>
       </c>
       <c r="F607" s="16">
-        <v>6120.45</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B608" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C608" s="9" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D608" s="8" t="s">
         <v>1713</v>
       </c>
-      <c r="C608" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E608" s="8">
         <v>1000</v>
       </c>
       <c r="F608" s="16">
-        <v>7220.93</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B609" s="12" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C609" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D609" s="8" t="s">
         <v>1716</v>
       </c>
-      <c r="C609" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E609" s="8">
         <v>1000</v>
       </c>
       <c r="F609" s="16">
-        <v>11404.25</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B610" s="12" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C610" s="9" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D610" s="8" t="s">
         <v>1719</v>
       </c>
-      <c r="C610" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E610" s="8">
         <v>1000</v>
       </c>
       <c r="F610" s="16">
-        <v>16567.43</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B611" s="12" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C611" s="9" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D611" s="8" t="s">
         <v>1722</v>
       </c>
-      <c r="C611" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E611" s="8">
         <v>1000</v>
       </c>
       <c r="F611" s="16">
-        <v>23298.43</v>
+        <v>12233</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B612" s="12" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C612" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D612" s="8" t="s">
         <v>1725</v>
       </c>
-      <c r="C612" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E612" s="8">
         <v>1000</v>
       </c>
       <c r="F612" s="16">
-        <v>80937.67999999999</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B613" s="12" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C613" s="9" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D613" s="8" t="s">
         <v>1728</v>
       </c>
-      <c r="C613" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E613" s="8">
         <v>1000</v>
       </c>
       <c r="F613" s="16">
-        <v>117796.05</v>
+        <v>28778</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B614" s="12" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C614" s="9" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D614" s="8" t="s">
         <v>1731</v>
       </c>
-      <c r="C614" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E614" s="8">
         <v>1000</v>
       </c>
       <c r="F614" s="16">
-        <v>174809.7</v>
+        <v>52679</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B615" s="12" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C615" s="9" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D615" s="8" t="s">
         <v>1734</v>
       </c>
-      <c r="C615" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E615" s="8">
         <v>1000</v>
       </c>
       <c r="F615" s="16">
-        <v>1937.15</v>
+        <v>182116</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B616" s="12" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C616" s="9" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D616" s="8" t="s">
         <v>1737</v>
       </c>
-      <c r="C616" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E616" s="8">
         <v>1000</v>
       </c>
       <c r="F616" s="16">
-        <v>1997.45</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B617" s="12" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C617" s="9" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D617" s="8" t="s">
         <v>1740</v>
       </c>
-      <c r="C617" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E617" s="8">
         <v>1000</v>
       </c>
       <c r="F617" s="16">
-        <v>2133.13</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B618" s="12" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C618" s="9" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D618" s="8" t="s">
         <v>1743</v>
       </c>
-      <c r="C618" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E618" s="8">
         <v>1000</v>
       </c>
       <c r="F618" s="16">
-        <v>2359.25</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B619" s="12" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C619" s="9" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D619" s="8" t="s">
         <v>1746</v>
       </c>
-      <c r="C619" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E619" s="8">
         <v>1000</v>
       </c>
       <c r="F619" s="16">
-        <v>2570.3</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B620" s="12" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C620" s="9" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D620" s="8" t="s">
         <v>1749</v>
       </c>
-      <c r="C620" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E620" s="8">
         <v>1000</v>
       </c>
       <c r="F620" s="16">
-        <v>3226.05</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B621" s="12" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C621" s="9" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D621" s="8" t="s">
         <v>1752</v>
       </c>
-      <c r="C621" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E621" s="8">
         <v>1000</v>
       </c>
       <c r="F621" s="16">
-        <v>4092.88</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B622" s="12" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C622" s="9" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D622" s="8" t="s">
         <v>1755</v>
       </c>
-      <c r="C622" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E622" s="8">
         <v>1000</v>
       </c>
       <c r="F622" s="16">
-        <v>5057.68</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B623" s="12" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C623" s="9" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D623" s="8" t="s">
         <v>1758</v>
       </c>
-      <c r="C623" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E623" s="8">
         <v>1000</v>
       </c>
       <c r="F623" s="16">
-        <v>7906.85</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="7">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B624" s="12" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C624" s="9" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D624" s="8" t="s">
         <v>1761</v>
       </c>
-      <c r="C624" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E624" s="8">
         <v>1000</v>
       </c>
       <c r="F624" s="16">
-        <v>11291.18</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="7">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B625" s="12" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C625" s="9" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D625" s="8" t="s">
         <v>1764</v>
       </c>
-      <c r="C625" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E625" s="8">
         <v>1000</v>
       </c>
       <c r="F625" s="16">
-        <v>16725.73</v>
+        <v>10120</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B626" s="12" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C626" s="9" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D626" s="8" t="s">
         <v>1767</v>
       </c>
-      <c r="C626" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E626" s="8">
         <v>1000</v>
       </c>
       <c r="F626" s="16">
-        <v>72201.73</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B627" s="12" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C627" s="9" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D627" s="8" t="s">
         <v>1770</v>
       </c>
-      <c r="C627" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E627" s="8">
         <v>1000</v>
       </c>
       <c r="F627" s="16">
-        <v>98801.55</v>
+        <v>28778</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="7">
+        <v>27</v>
+      </c>
+      <c r="B628" s="12" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C628" s="9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D628" s="8" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E628" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F628" s="16">
+        <v>52679</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629" s="7">
         <v>28</v>
       </c>
-      <c r="B628" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C628" s="9" t="s">
+      <c r="B629" s="12" t="s">
         <v>1774</v>
       </c>
-      <c r="D628" s="8" t="s">
+      <c r="C629" s="9" t="s">
         <v>1775</v>
       </c>
-      <c r="E628" s="8">
-[...7 lines deleted...]
-      <c r="A629" s="5" t="s">
+      <c r="D629" s="8" t="s">
         <v>1776</v>
       </c>
-      <c r="B629" s="8"/>
-[...3 lines deleted...]
-      <c r="F629" s="16"/>
+      <c r="E629" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F629" s="16">
+        <v>182116</v>
+      </c>
     </row>
     <row r="630" spans="1:6">
-      <c r="A630" s="6" t="s">
+      <c r="A630" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B630" s="8"/>
+      <c r="C630" s="9"/>
+      <c r="D630" s="8"/>
+      <c r="E630" s="8"/>
+      <c r="F630" s="16"/>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B630" s="11" t="s">
+      <c r="B631" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C630" s="13" t="s">
+      <c r="C631" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D630" s="14" t="s">
+      <c r="D631" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E630" s="15" t="s">
+      <c r="E631" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F630" s="17" t="s">
+      <c r="F631" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B632" s="12" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C632" s="9" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D632" s="8" t="s">
         <v>1780</v>
-      </c>
-[...4 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="E632" s="8">
         <v>0</v>
       </c>
       <c r="F632" s="16">
-        <v>0</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B633" s="12" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C633" s="9" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D633" s="8" t="s">
         <v>1783</v>
-      </c>
-[...4 lines deleted...]
-        <v>1785</v>
       </c>
       <c r="E633" s="8">
         <v>0</v>
       </c>
       <c r="F633" s="16">
-        <v>0</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B634" s="12" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C634" s="9" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D634" s="8" t="s">
         <v>1786</v>
-      </c>
-[...4 lines deleted...]
-        <v>1788</v>
       </c>
       <c r="E634" s="8">
         <v>0</v>
       </c>
       <c r="F634" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B635" s="12" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C635" s="9" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D635" s="8" t="s">
         <v>1789</v>
-      </c>
-[...4 lines deleted...]
-        <v>1791</v>
       </c>
       <c r="E635" s="8">
         <v>0</v>
       </c>
       <c r="F635" s="16">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B636" s="12" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C636" s="9" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D636" s="8" t="s">
         <v>1792</v>
-      </c>
-[...4 lines deleted...]
-        <v>1794</v>
       </c>
       <c r="E636" s="8">
         <v>0</v>
       </c>
       <c r="F636" s="16">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B637" s="12" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C637" s="9" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D637" s="8" t="s">
         <v>1795</v>
-      </c>
-[...4 lines deleted...]
-        <v>1797</v>
       </c>
       <c r="E637" s="8">
         <v>0</v>
       </c>
       <c r="F637" s="16">
-        <v>0</v>
+        <v>301</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B638" s="12" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C638" s="9" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D638" s="8" t="s">
         <v>1798</v>
-      </c>
-[...4 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="E638" s="8">
         <v>0</v>
       </c>
       <c r="F638" s="16">
-        <v>0</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B639" s="12" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C639" s="9" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D639" s="8" t="s">
         <v>1801</v>
-      </c>
-[...4 lines deleted...]
-        <v>1803</v>
       </c>
       <c r="E639" s="8">
         <v>0</v>
       </c>
       <c r="F639" s="16">
-        <v>0</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B640" s="12" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C640" s="9" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D640" s="8" t="s">
         <v>1804</v>
-      </c>
-[...4 lines deleted...]
-        <v>1806</v>
       </c>
       <c r="E640" s="8">
         <v>0</v>
       </c>
       <c r="F640" s="16">
-        <v>0</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B641" s="12" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C641" s="9" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D641" s="8" t="s">
         <v>1807</v>
-      </c>
-[...4 lines deleted...]
-        <v>1809</v>
       </c>
       <c r="E641" s="8">
         <v>0</v>
       </c>
       <c r="F641" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B642" s="12" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C642" s="9" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D642" s="8" t="s">
         <v>1810</v>
-      </c>
-[...4 lines deleted...]
-        <v>1812</v>
       </c>
       <c r="E642" s="8">
         <v>0</v>
       </c>
       <c r="F642" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:6">
-      <c r="A643" s="4" t="s">
+      <c r="A643" s="7">
+        <v>12</v>
+      </c>
+      <c r="B643" s="12" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C643" s="9" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D643" s="8" t="s">
         <v>1813</v>
       </c>
-      <c r="B643" s="8"/>
-[...3 lines deleted...]
-      <c r="F643" s="16"/>
+      <c r="E643" s="8">
+        <v>0</v>
+      </c>
+      <c r="F643" s="16">
+        <v>0</v>
+      </c>
     </row>
     <row r="644" spans="1:6">
-      <c r="A644" s="6" t="s">
+      <c r="A644" s="4" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B644" s="8"/>
+      <c r="C644" s="9"/>
+      <c r="D644" s="8"/>
+      <c r="E644" s="8"/>
+      <c r="F644" s="16"/>
+    </row>
+    <row r="645" spans="1:6">
+      <c r="A645" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B644" s="11" t="s">
+      <c r="B645" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C644" s="13" t="s">
+      <c r="C645" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D644" s="14" t="s">
+      <c r="D645" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E644" s="15" t="s">
+      <c r="E645" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F644" s="17" t="s">
+      <c r="F645" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B646" s="12" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C646" s="9" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D646" s="8" t="s">
         <v>1817</v>
-      </c>
-[...4 lines deleted...]
-        <v>1819</v>
       </c>
       <c r="E646" s="8">
         <v>0</v>
       </c>
       <c r="F646" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B647" s="12" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C647" s="9" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D647" s="8" t="s">
         <v>1820</v>
-      </c>
-[...4 lines deleted...]
-        <v>1822</v>
       </c>
       <c r="E647" s="8">
         <v>0</v>
       </c>
       <c r="F647" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B648" s="12" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C648" s="9" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D648" s="8" t="s">
         <v>1823</v>
-      </c>
-[...4 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="E648" s="8">
         <v>0</v>
       </c>
       <c r="F648" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B649" s="12" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C649" s="9" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D649" s="8" t="s">
         <v>1826</v>
-      </c>
-[...4 lines deleted...]
-        <v>1828</v>
       </c>
       <c r="E649" s="8">
         <v>0</v>
       </c>
       <c r="F649" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B650" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C650" s="9" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D650" s="8" t="s">
         <v>1829</v>
-      </c>
-[...4 lines deleted...]
-        <v>1831</v>
       </c>
       <c r="E650" s="8">
         <v>0</v>
       </c>
       <c r="F650" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:6">
-      <c r="A651" s="4" t="s">
+      <c r="A651" s="7">
+        <v>6</v>
+      </c>
+      <c r="B651" s="12" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C651" s="9" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D651" s="8" t="s">
         <v>1832</v>
       </c>
-      <c r="B651" s="8"/>
-[...3 lines deleted...]
-      <c r="F651" s="16"/>
+      <c r="E651" s="8">
+        <v>0</v>
+      </c>
+      <c r="F651" s="16">
+        <v>10320</v>
+      </c>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652" s="6" t="s">
+      <c r="A652" s="4" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B652" s="8"/>
+      <c r="C652" s="9"/>
+      <c r="D652" s="8"/>
+      <c r="E652" s="8"/>
+      <c r="F652" s="16"/>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B652" s="11" t="s">
+      <c r="B653" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C652" s="13" t="s">
+      <c r="C653" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D652" s="14" t="s">
+      <c r="D653" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E652" s="15" t="s">
+      <c r="E653" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F652" s="17" t="s">
+      <c r="F653" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1628.1</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B654" s="12" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C654" s="9" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D654" s="8" t="s">
         <v>1836</v>
       </c>
-      <c r="C654" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E654" s="8">
         <v>1000</v>
       </c>
       <c r="F654" s="16">
-        <v>1756.25</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B655" s="12" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C655" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D655" s="8" t="s">
         <v>1839</v>
       </c>
-      <c r="C655" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E655" s="8">
         <v>1000</v>
       </c>
       <c r="F655" s="16">
-        <v>1869.3</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B656" s="12" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C656" s="9" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D656" s="8" t="s">
         <v>1842</v>
       </c>
-      <c r="C656" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E656" s="8">
         <v>1000</v>
       </c>
       <c r="F656" s="16">
-        <v>2148.2</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B657" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C657" s="9" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D657" s="8" t="s">
         <v>1845</v>
       </c>
-      <c r="C657" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E657" s="8">
         <v>1000</v>
       </c>
       <c r="F657" s="16">
-        <v>2344.18</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B658" s="12" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C658" s="9" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D658" s="8" t="s">
         <v>1848</v>
       </c>
-      <c r="C658" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E658" s="8">
         <v>1000</v>
       </c>
       <c r="F658" s="16">
-        <v>2736.13</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B659" s="12" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C659" s="9" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D659" s="8" t="s">
         <v>1851</v>
       </c>
-      <c r="C659" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E659" s="8">
         <v>1000</v>
       </c>
       <c r="F659" s="16">
-        <v>3459.73</v>
+        <v>5792</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B660" s="12" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C660" s="9" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D660" s="8" t="s">
         <v>1854</v>
       </c>
-      <c r="C660" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E660" s="8">
         <v>1000</v>
       </c>
       <c r="F660" s="16">
-        <v>4409.45</v>
+        <v>7402</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B661" s="12" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C661" s="9" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D661" s="8" t="s">
         <v>1857</v>
       </c>
-      <c r="C661" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E661" s="8">
         <v>1000</v>
       </c>
       <c r="F661" s="16">
-        <v>6082.78</v>
+        <v>12985</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B662" s="12" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C662" s="9" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D662" s="8" t="s">
         <v>1860</v>
       </c>
-      <c r="C662" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E662" s="8">
         <v>1000</v>
       </c>
       <c r="F662" s="16">
-        <v>10153.03</v>
+        <v>16460</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B663" s="12" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C663" s="9" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D663" s="8" t="s">
         <v>1863</v>
       </c>
-      <c r="C663" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E663" s="8">
         <v>1000</v>
       </c>
       <c r="F663" s="16">
-        <v>13838.85</v>
+        <v>22782</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="7">
+        <v>11</v>
+      </c>
+      <c r="B664" s="12" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C664" s="9" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D664" s="8" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E664" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F664" s="16">
+        <v>10120</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665" s="7">
         <v>12</v>
       </c>
-      <c r="B664" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C664" s="9" t="s">
+      <c r="B665" s="12" t="s">
         <v>1867</v>
       </c>
-      <c r="D664" s="8" t="s">
+      <c r="C665" s="9" t="s">
         <v>1868</v>
       </c>
-      <c r="E664" s="8">
-[...7 lines deleted...]
-      <c r="A665" s="4" t="s">
+      <c r="D665" s="8" t="s">
         <v>1869</v>
       </c>
-      <c r="B665" s="8"/>
-[...3 lines deleted...]
-      <c r="F665" s="16"/>
+      <c r="E665" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F665" s="16">
+        <v>13310</v>
+      </c>
     </row>
     <row r="666" spans="1:6">
-      <c r="A666" s="6" t="s">
+      <c r="A666" s="4" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B666" s="8"/>
+      <c r="C666" s="9"/>
+      <c r="D666" s="8"/>
+      <c r="E666" s="8"/>
+      <c r="F666" s="16"/>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B666" s="11" t="s">
+      <c r="B667" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C666" s="13" t="s">
+      <c r="C667" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D666" s="14" t="s">
+      <c r="D667" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E666" s="15" t="s">
+      <c r="E667" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F666" s="17" t="s">
+      <c r="F667" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1597.95</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B668" s="12" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C668" s="9" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D668" s="8" t="s">
         <v>1873</v>
       </c>
-      <c r="C668" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E668" s="8">
         <v>1000</v>
       </c>
       <c r="F668" s="16">
-        <v>1695.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B669" s="12" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C669" s="9" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D669" s="8" t="s">
         <v>1876</v>
       </c>
-      <c r="C669" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E669" s="8">
         <v>1000</v>
       </c>
       <c r="F669" s="16">
-        <v>1884.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B670" s="12" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C670" s="9" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D670" s="8" t="s">
         <v>1879</v>
       </c>
-      <c r="C670" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E670" s="8">
         <v>1000</v>
       </c>
       <c r="F670" s="16">
-        <v>1944.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B671" s="12" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C671" s="9" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D671" s="8" t="s">
         <v>1882</v>
       </c>
-      <c r="C671" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E671" s="8">
         <v>1000</v>
       </c>
       <c r="F671" s="16">
-        <v>2359.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B672" s="12" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C672" s="9" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D672" s="8" t="s">
         <v>1885</v>
       </c>
-      <c r="C672" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E672" s="8">
         <v>1000</v>
       </c>
       <c r="F672" s="16">
-        <v>2932.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B673" s="12" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C673" s="9" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D673" s="8" t="s">
         <v>1888</v>
       </c>
-      <c r="C673" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E673" s="8">
         <v>1000</v>
       </c>
       <c r="F673" s="16">
-        <v>4123.03</v>
+        <v>6523</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B674" s="12" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C674" s="9" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D674" s="8" t="s">
         <v>1891</v>
       </c>
-      <c r="C674" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E674" s="8">
         <v>1000</v>
       </c>
       <c r="F674" s="16">
-        <v>5630.53</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B675" s="12" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C675" s="9" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D675" s="8" t="s">
         <v>1894</v>
       </c>
-      <c r="C675" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E675" s="8">
         <v>1000</v>
       </c>
       <c r="F675" s="16">
-        <v>8856.58</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B676" s="12" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C676" s="9" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D676" s="8" t="s">
         <v>1897</v>
       </c>
-      <c r="C676" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E676" s="8">
         <v>1000</v>
       </c>
       <c r="F676" s="16">
-        <v>1409.53</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B677" s="12" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C677" s="9" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D677" s="8" t="s">
         <v>1900</v>
       </c>
-      <c r="C677" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E677" s="8">
         <v>1000</v>
       </c>
       <c r="F677" s="16">
-        <v>1479.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B678" s="12" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C678" s="9" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D678" s="8" t="s">
         <v>1903</v>
       </c>
-      <c r="C678" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E678" s="8">
         <v>1000</v>
       </c>
       <c r="F678" s="16">
-        <v>1658.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B679" s="12" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C679" s="9" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D679" s="8" t="s">
         <v>1906</v>
       </c>
-      <c r="C679" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E679" s="8">
         <v>1000</v>
       </c>
       <c r="F679" s="16">
-        <v>1884.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="7">
+        <v>13</v>
+      </c>
+      <c r="B680" s="12" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C680" s="9" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D680" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E680" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F680" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6">
+      <c r="A681" s="7">
         <v>14</v>
       </c>
-      <c r="B680" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C680" s="9" t="s">
+      <c r="B681" s="12" t="s">
         <v>1910</v>
       </c>
-      <c r="D680" s="8" t="s">
+      <c r="C681" s="9" t="s">
         <v>1911</v>
       </c>
-      <c r="E680" s="8">
-[...7 lines deleted...]
-      <c r="A681" s="3" t="s">
+      <c r="D681" s="8" t="s">
         <v>1912</v>
       </c>
-      <c r="B681" s="8"/>
-[...3 lines deleted...]
-      <c r="F681" s="16"/>
+      <c r="E681" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F681" s="16">
+        <v>0</v>
+      </c>
     </row>
     <row r="682" spans="1:6">
-      <c r="A682" s="6" t="s">
+      <c r="A682" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B682" s="8"/>
+      <c r="C682" s="9"/>
+      <c r="D682" s="8"/>
+      <c r="E682" s="8"/>
+      <c r="F682" s="16"/>
+    </row>
+    <row r="683" spans="1:6">
+      <c r="A683" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B682" s="11" t="s">
+      <c r="B683" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C682" s="13" t="s">
+      <c r="C683" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D682" s="14" t="s">
+      <c r="D683" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E682" s="15" t="s">
+      <c r="E683" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F682" s="17" t="s">
+      <c r="F683" s="17" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>29117.38</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B684" s="12" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C684" s="9" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D684" s="8" t="s">
         <v>1916</v>
       </c>
-      <c r="C684" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E684" s="8">
         <v>1000</v>
       </c>
       <c r="F684" s="16">
-        <v>30270.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B685" s="12" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C685" s="9" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D685" s="8" t="s">
         <v>1919</v>
       </c>
-      <c r="C685" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E685" s="8">
         <v>1000</v>
       </c>
       <c r="F685" s="16">
-        <v>53380.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B686" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C686" s="9" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D686" s="8" t="s">
         <v>1922</v>
       </c>
-      <c r="C686" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E686" s="8">
         <v>1000</v>
       </c>
       <c r="F686" s="16">
-        <v>41252.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B687" s="12" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C687" s="9" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D687" s="8" t="s">
         <v>1925</v>
       </c>
-      <c r="C687" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E687" s="8">
         <v>1000</v>
       </c>
       <c r="F687" s="16">
-        <v>60533.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B688" s="12" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C688" s="9" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D688" s="8" t="s">
         <v>1928</v>
       </c>
-      <c r="C688" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E688" s="8">
         <v>1000</v>
       </c>
       <c r="F688" s="16">
-        <v>69473.14999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B689" s="12" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C689" s="9" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D689" s="8" t="s">
         <v>1931</v>
       </c>
-      <c r="C689" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E689" s="8">
         <v>1000</v>
       </c>
       <c r="F689" s="16">
-        <v>82882.35000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="7">
+        <v>7</v>
+      </c>
+      <c r="B690" s="12" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C690" s="9" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D690" s="8" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E690" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F690" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691" s="7">
         <v>8</v>
       </c>
-      <c r="B690" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C690" s="9" t="s">
+      <c r="B691" s="12" t="s">
         <v>1935</v>
       </c>
-      <c r="D690" s="8" t="s">
+      <c r="C691" s="9" t="s">
         <v>1936</v>
       </c>
-      <c r="E690" s="8">
-[...3 lines deleted...]
-        <v>93864.5</v>
+      <c r="D691" s="8" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E691" s="8">
+        <v>1000</v>
+      </c>
+      <c r="F691" s="16">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A72:F72"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A155:F155"/>
     <mergeCell ref="A175:F175"/>
     <mergeCell ref="A188:F188"/>
     <mergeCell ref="A192:F192"/>
     <mergeCell ref="A197:F197"/>
     <mergeCell ref="A204:F204"/>
     <mergeCell ref="A208:F208"/>
     <mergeCell ref="A214:F214"/>
     <mergeCell ref="A219:F219"/>
     <mergeCell ref="A231:F231"/>
     <mergeCell ref="A245:F245"/>
     <mergeCell ref="A253:F253"/>
     <mergeCell ref="A254:F254"/>
-    <mergeCell ref="A373:F373"/>
+    <mergeCell ref="A255:F255"/>
     <mergeCell ref="A374:F374"/>
-    <mergeCell ref="A456:F456"/>
-[...5 lines deleted...]
-    <mergeCell ref="A681:F681"/>
+    <mergeCell ref="A375:F375"/>
+    <mergeCell ref="A457:F457"/>
+    <mergeCell ref="A600:F600"/>
+    <mergeCell ref="A630:F630"/>
+    <mergeCell ref="A644:F644"/>
+    <mergeCell ref="A652:F652"/>
+    <mergeCell ref="A666:F666"/>
+    <mergeCell ref="A682:F682"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
@@ -20011,468 +20025,468 @@
     <hyperlink ref="D224" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D243" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D244" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D248" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_216"/>
-    <hyperlink ref="D256" r:id="rId_hyperlink_217"/>
-[...416 lines deleted...]
-    <hyperlink ref="D690" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D529" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D530" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D568" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D569" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D575" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D576" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D577" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D585" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D586" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D587" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D588" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D591" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D592" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D597" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D604" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D605" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D606" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D607" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D608" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D609" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D610" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D611" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D612" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D613" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D614" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D615" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D619" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D620" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D622" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D632" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D633" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D634" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D635" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D636" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D637" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D638" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D639" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D641" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D642" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D643" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D646" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D647" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D648" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="D654" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="D655" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="D657" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D658" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D659" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="D662" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="D672" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="D673" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="D674" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="D676" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="D677" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="D678" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="D684" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="D685" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="D687" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="D688" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="D689" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_634"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>