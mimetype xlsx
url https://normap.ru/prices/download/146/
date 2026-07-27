--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,3816 +47,3816 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4404737</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5553/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404738</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5554/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404739</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5555/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404740</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5556/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404741</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5557/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404742</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5558/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>4404743</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый из ВГП трубы Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5559/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn65/</t>
   </si>
   <si>
     <t>4404744</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.1 Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5560/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn15/</t>
   </si>
   <si>
     <t>4404745</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.1 Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5561/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn20/</t>
   </si>
   <si>
     <t>4404746</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.1 Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5562/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn25/</t>
   </si>
   <si>
     <t>4404747</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.1 Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5563/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn32/</t>
   </si>
   <si>
     <t>4404748</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.1 Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5564/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn40/</t>
   </si>
   <si>
     <t>4404749</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 45х2,5-3 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5565/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-45x2-5-3/</t>
   </si>
   <si>
     <t>4404750</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 57х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5566/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-57x3-5/</t>
   </si>
   <si>
     <t>4404751</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 76х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5567/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-76x3-5/</t>
   </si>
   <si>
     <t>4404752</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 89х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5568/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-89x3-5/</t>
   </si>
   <si>
     <t>4404753</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 108х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5569/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-108x3-5/</t>
   </si>
   <si>
     <t>4404754</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 114х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5570/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-114x3-5/</t>
   </si>
   <si>
     <t>4404755</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 133х3,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5571/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-133x3-5/</t>
   </si>
   <si>
     <t>4404756</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 159х4-4,5 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5572/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-159x4-4-5/</t>
   </si>
   <si>
     <t>4404757</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 219х5-6 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5573/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-219x5-6/</t>
   </si>
   <si>
     <t>4404758</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 273х6 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5574/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-273x6/</t>
   </si>
   <si>
     <t>4404759</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 325х8 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5575/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-325x8/</t>
   </si>
   <si>
     <t>4404760</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 377х8 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5576/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-377x8/</t>
   </si>
   <si>
     <t>4404761</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 426х8-10 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5577/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-426x8-10/</t>
   </si>
   <si>
     <t>4404762</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 530х10 ГОСТ 30753</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5578/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-530x10/</t>
   </si>
   <si>
     <t>4404763</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый Дн 630х10 ГОСТ 17375</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5579/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-630x10/</t>
   </si>
   <si>
     <t>4404764</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый оцинкованный из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5580/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404765</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый оцинкованный из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5581/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404766</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый оцинкованный из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5582/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404767</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый оцинкованный из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5583/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404768</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый оцинкованный из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5584/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404769</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 45х2,5-3 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5585/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-45x2-5-3-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404770</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 57х2,5 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5586/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-57x2-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404771</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 76х3-4 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5587/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-76x3-4-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404772</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 89х3-4 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5588/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-89x3-4-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404773</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 108х3,5-4 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5589/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-108x3-5-4-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404774</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 133х3,5 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5590/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-133x3-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404775</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 159х4,5-5 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5591/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-159x4-5-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404776</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 219х6 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5592/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-219x6-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404777</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 273х7-8 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5593/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-273x7-8-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404778</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 325х7 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5594/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-325x7-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404779</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 377х8 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5595/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-377x8-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404780</t>
   </si>
   <si>
     <t>Отвод 90 стальной крутоизогнутый исп.2 Дн 426х10 ГОСТ 17375 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5596/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-426x10-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404781</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5597/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404782</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5598/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404783</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5599/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404784</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5600/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404785</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5601/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404786</t>
   </si>
   <si>
     <t>Отвод 90 стальной гнутый, с удлиненным плечом из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5602/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>Переходы стальные концентрические</t>
   </si>
   <si>
     <t>4404787</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 (20х15) исп1</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5603/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-20x15-isp1/</t>
   </si>
   <si>
     <t>4404788</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 (25х15) исп1</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5604/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-25x15-isp1/</t>
   </si>
   <si>
     <t>4404789</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 (25х20) исп1</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5605/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-25x20-isp1/</t>
   </si>
   <si>
     <t>4404790</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 (32х20) исп1</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5606/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-32x20-isp1/</t>
   </si>
   <si>
     <t>4404791</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 (32х25) исп1</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5607/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-32x25-isp1/</t>
   </si>
   <si>
     <t>4404792</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 38х3 - 25х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5608/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-38x3-25x2/</t>
   </si>
   <si>
     <t>4404793</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 38х3 - 32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5609/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-38x3-32x2/</t>
   </si>
   <si>
     <t>4404794</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 45х2,5 - 25х1,6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5610/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-25x1-6/</t>
   </si>
   <si>
     <t>4404795</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 45х2,5 - 32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5611/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-32x2/</t>
   </si>
   <si>
     <t>4404796</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 45х2,5 - 38х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5612/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-38x2/</t>
   </si>
   <si>
     <t>4404797</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 25х1,6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5613/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-25x1-6/</t>
   </si>
   <si>
     <t>4404798</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5614/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-32x2/</t>
   </si>
   <si>
     <t>4404799</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 38х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5615/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-38x2/</t>
   </si>
   <si>
     <t>4404800</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5616/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-45x2-5/</t>
   </si>
   <si>
     <t>4404801</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 76х3,5 - 38х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5617/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-38x2-5/</t>
   </si>
   <si>
     <t>4404802</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 76х3,5 - 45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5618/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-45x2-5/</t>
   </si>
   <si>
     <t>4404803</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 76х3,5 - 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5619/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-57x3/</t>
   </si>
   <si>
     <t>4404804</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5620/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-45x2-5/</t>
   </si>
   <si>
     <t>4404805</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 57х3,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5621/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-57x3-0/</t>
   </si>
   <si>
     <t>4404806</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5622/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-76x3-5/</t>
   </si>
   <si>
     <t>4404807</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5623/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-57x3/</t>
   </si>
   <si>
     <t>4404808</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5624/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-76x3-5/</t>
   </si>
   <si>
     <t>4404809</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5625/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-89x3-5/</t>
   </si>
   <si>
     <t>4404810</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 114х4 - 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5626/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-57x3/</t>
   </si>
   <si>
     <t>4404811</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 114х4 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5627/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-76x3-5/</t>
   </si>
   <si>
     <t>4404812</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 114х4 - 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5628/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-89x3-5/</t>
   </si>
   <si>
     <t>4404813</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 133х5 - 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5629/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-57x3/</t>
   </si>
   <si>
     <t>4404814</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 133х5 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5630/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-76x3-5/</t>
   </si>
   <si>
     <t>4404815</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 133х5 - 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5631/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-89x3-5/</t>
   </si>
   <si>
     <t>4404816</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 133х5 - 108х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5632/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-108x4-0/</t>
   </si>
   <si>
     <t>4404817</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 133х5 - 114х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5633/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-114x4-0/</t>
   </si>
   <si>
     <t>4404818</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 57х3,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5634/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-57x3-0/</t>
   </si>
   <si>
     <t>4404819</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5635/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-76x3-5/</t>
   </si>
   <si>
     <t>4404820</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5636/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-89x3-5/</t>
   </si>
   <si>
     <t>4404821</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 108х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5637/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-108x4-0/</t>
   </si>
   <si>
     <t>4404822</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 114х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5638/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-114x4-0/</t>
   </si>
   <si>
     <t>4404823</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 133х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5639/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-133x4-0/</t>
   </si>
   <si>
     <t>4404824</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5640/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-57x3/</t>
   </si>
   <si>
     <t>4404825</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5641/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-76x3-5/</t>
   </si>
   <si>
     <t>4404826</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5642/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-89x3-5/</t>
   </si>
   <si>
     <t>4404827</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 108х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5643/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-108x4-0/</t>
   </si>
   <si>
     <t>4404828</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 133х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5644/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-133x4-0/</t>
   </si>
   <si>
     <t>4404829</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 159х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5645/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-159x4-5/</t>
   </si>
   <si>
     <t>4404830</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 219х6 - 168х5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5646/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-168x5/</t>
   </si>
   <si>
     <t>4404831</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 273х7 - 108х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5647/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-108x4/</t>
   </si>
   <si>
     <t>4404832</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 273х7 - 133х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5648/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-133x4/</t>
   </si>
   <si>
     <t>4404833</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 273х7 - 159х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5649/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-159x4-5/</t>
   </si>
   <si>
     <t>4404834</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 273х7 - 219х6,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5650/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-219x6-0/</t>
   </si>
   <si>
     <t>4404835</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 325х8 - 108х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5651/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-108x4-0/</t>
   </si>
   <si>
     <t>4404836</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 325х8 - 133х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5652/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-133x4/</t>
   </si>
   <si>
     <t>4404837</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 325х8 - 159х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5653/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-159x4-0/</t>
   </si>
   <si>
     <t>4404838</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 325х8 - 219х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5654/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-219x7/</t>
   </si>
   <si>
     <t>4404839</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 325х8 - 273х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5655/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-273x7/</t>
   </si>
   <si>
     <t>4404840</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 377х8 - 159х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5656/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x8-159x4-0/</t>
   </si>
   <si>
     <t>4404841</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 377х10 - 219х8,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5657/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-219x8-0/</t>
   </si>
   <si>
     <t>4404842</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 377х10 - 273х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5658/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-273x7/</t>
   </si>
   <si>
     <t>4404843</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 377х10 - 325х8,0</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5659/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-325x8-0/</t>
   </si>
   <si>
     <t>4404844</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 426х8 - 159х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5660/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x8-159x4-5/</t>
   </si>
   <si>
     <t>4404845</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 426х10 - 219х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5661/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-219x6/</t>
   </si>
   <si>
     <t>4404846</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 426х10 - 273х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5662/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-273x10/</t>
   </si>
   <si>
     <t>4404847</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 426х10 - 325х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5663/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-325x10/</t>
   </si>
   <si>
     <t>4404848</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 426х10 - 377х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5664/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-377x10/</t>
   </si>
   <si>
     <t>4404849</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 530х10 - 377х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5665/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-530x10-377x8/</t>
   </si>
   <si>
     <t>4404850</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 530х10 - 426х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5666/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-530x10-426x10/</t>
   </si>
   <si>
     <t>4404851</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 45х3 - 25х1,6 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5667/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x3-25x1-6-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404852</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 45х3 - 32х2 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5668/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x3-32x2-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404853</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 25х1,6 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5669/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-25x1-6-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404854</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 32х2 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5670/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-32x2-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404855</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 38х2 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5671/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-38x2-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404856</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 57х3 - 45х2,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5672/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-45x2-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404857</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 76х3,5 - 45х2,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5673/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-45x2-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404858</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 76х3,5 - 57х3 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5674/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-57x3-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404859</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 45х2,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5675/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-45x2-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404860</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 57х3,0 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5676/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-57x3-0-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404861</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 89х3,5 - 76х3,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5677/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-76x3-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404862</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 57х3,0 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5678/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-57x3-0-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404863</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 76х3,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5679/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-76x3-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404864</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 108х4 - 89х3,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5680/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-89x3-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404865</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 89х3,5 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5681/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-89x3-5-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404866</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 108х4,0 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5682/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-108x4-0-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404867</t>
   </si>
   <si>
     <t>Переход стальной концентрический ГОСТ 17378 159х4,5 - 133х4,0 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/perehody-stalnye/5683/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-133x4-0-ocinkovannyj/</t>
   </si>
   <si>
     <t>Тройники стальные переходные (редукционные)</t>
   </si>
   <si>
     <t>4404868</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 57х3-25х1,6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5684/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-25x1-6/</t>
   </si>
   <si>
     <t>4404869</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 57х3-32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5685/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-32x2/</t>
   </si>
   <si>
     <t>4404870</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 57х3-45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5686/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-45x2-5/</t>
   </si>
   <si>
     <t>4404871</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 76х3,5-45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5687/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-76x3-5-45x2-5/</t>
   </si>
   <si>
     <t>4404872</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 76х3,5-57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5688/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-76x3-5-57x3/</t>
   </si>
   <si>
     <t>4404873</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 89х3,5-45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5689/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-45x2-5/</t>
   </si>
   <si>
     <t>4404874</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 89х3,5-57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5690/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-57x3/</t>
   </si>
   <si>
     <t>4404875</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 89х3,5-76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5691/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-76x3-5/</t>
   </si>
   <si>
     <t>4404876</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 108х4-57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5692/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-57x3/</t>
   </si>
   <si>
     <t>4404877</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 108х4-76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5693/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-76x3-5/</t>
   </si>
   <si>
     <t>4404878</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 108х4-89х3,5-4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5694/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-89x3-5-4/</t>
   </si>
   <si>
     <t>4404879</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 133х4-89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5695/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-133x4-89x3-5/</t>
   </si>
   <si>
     <t>4404880</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 133х4-108х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5696/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-133x4-108x4/</t>
   </si>
   <si>
     <t>4404881</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 159х4,5-89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5697/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-89x3-5/</t>
   </si>
   <si>
     <t>4404882</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 159х4,5-108х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5698/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-108x4/</t>
   </si>
   <si>
     <t>4404883</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 159х4,5-133х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5699/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-133x4/</t>
   </si>
   <si>
     <t>4404884</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 219х6-108х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5700/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-219x6-108x4/</t>
   </si>
   <si>
     <t>4404885</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 219х6-159х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5701/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-219x6-159x6/</t>
   </si>
   <si>
     <t>4404886</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 273х7-159х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5702/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-273x7-159x4-5/</t>
   </si>
   <si>
     <t>4404887</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 273х7-219х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5703/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-273x7-219x6/</t>
   </si>
   <si>
     <t>4404888</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 325х8-219х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5704/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-325x8-219x6/</t>
   </si>
   <si>
     <t>4404889</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 325х8-273х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5705/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-325x8-273x7/</t>
   </si>
   <si>
     <t>4404890</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 377х10-273х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5706/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-377x10-273x7/</t>
   </si>
   <si>
     <t>4404891</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 377х10-325х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5707/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-377x10-325x8/</t>
   </si>
   <si>
     <t>4404892</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 426х10-325х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5708/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-426x10-325x8/</t>
   </si>
   <si>
     <t>4404893</t>
   </si>
   <si>
     <t>Тройник стальной переходной ГОСТ 17376 Дн 426х10-377х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5709/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-426x10-377x10/</t>
   </si>
   <si>
     <t>Тройники стальные равнопроходные</t>
   </si>
   <si>
     <t>4404894</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 45х2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5710/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-45x2-5/</t>
   </si>
   <si>
     <t>4404895</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 57х3</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5711/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-57x3/</t>
   </si>
   <si>
     <t>4404896</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 57х5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5712/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-57x5/</t>
   </si>
   <si>
     <t>4404897</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 76х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5713/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-76x3-5/</t>
   </si>
   <si>
     <t>4404898</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 76х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5714/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-76x6/</t>
   </si>
   <si>
     <t>4404899</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 89х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5715/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x3-5/</t>
   </si>
   <si>
     <t>4404900</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 89х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5716/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x6/</t>
   </si>
   <si>
     <t>4404901</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 89х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5717/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x8/</t>
   </si>
   <si>
     <t>4404902</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 89х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5718/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x10/</t>
   </si>
   <si>
     <t>4404903</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 108х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5719/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-108x4/</t>
   </si>
   <si>
     <t>4404904</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 108х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5720/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-108x6/</t>
   </si>
   <si>
     <t>4404905</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133х4</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5721/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x4/</t>
   </si>
   <si>
     <t>4404906</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5722/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x6/</t>
   </si>
   <si>
     <t>4404907</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5723/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x8/</t>
   </si>
   <si>
     <t>4404908</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5724/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x10/</t>
   </si>
   <si>
     <t>4404909</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133х12</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5725/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x12/</t>
   </si>
   <si>
     <t>4404910</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 159х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5726/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-159x4-5/</t>
   </si>
   <si>
     <t>4404911</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 159х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5727/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-159x6/</t>
   </si>
   <si>
     <t>4404912</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 219х6</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5728/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-219x6/</t>
   </si>
   <si>
     <t>4404913</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 273х7</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5729/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-273x7/</t>
   </si>
   <si>
     <t>4404914</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 273х12</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5730/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-273x12/</t>
   </si>
   <si>
     <t>4404915</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 325х8</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5731/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-325x8/</t>
   </si>
   <si>
     <t>4404916</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 325х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5732/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-325x10/</t>
   </si>
   <si>
     <t>4404917</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 377х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5733/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-377x10/</t>
   </si>
   <si>
     <t>4404918</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 426х10</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5734/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-426x10/</t>
   </si>
   <si>
     <t>4404919</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 45 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5735/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn45-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404920</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 57 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5736/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn57-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404921</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 76 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5737/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn76-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404922</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 89 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5738/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn89-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404923</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 108 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5739/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn108-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404924</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 133 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5740/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn133-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404925</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 159 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5741/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn159-ocinkovannyj/</t>
   </si>
   <si>
     <t>4404926</t>
   </si>
   <si>
     <t>Тройник стальной равнопроходной ГОСТ 17376 Дн 219 (оцинкованный)</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5742/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn219-ocinkovannyj/</t>
   </si>
   <si>
     <t>Заглушки стальные эллиптические</t>
   </si>
   <si>
     <t>4404927</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 32х2-3 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5743/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-32x2-3/</t>
   </si>
   <si>
     <t>4404928</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 38х2-3 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5744/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-38x2-3/</t>
   </si>
   <si>
     <t>4404929</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 45х2,5 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5745/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-45x2-5/</t>
   </si>
   <si>
     <t>4404930</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 57х3-3,5 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5746/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-57x3-3-5/</t>
   </si>
   <si>
     <t>4404931</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 76х3,5-4 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5747/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-76x3-5-4/</t>
   </si>
   <si>
     <t>4404932</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 89х3,5 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5748/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-89x3-5/</t>
   </si>
   <si>
     <t>4404933</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 108х4 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5749/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-108x4/</t>
   </si>
   <si>
     <t>4404934</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 114х4 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5750/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-114x4/</t>
   </si>
   <si>
     <t>4404935</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 133х4 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5751/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-133x4/</t>
   </si>
   <si>
     <t>4404936</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 159х4,5 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5752/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-159x4-5/</t>
   </si>
   <si>
     <t>4404937</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 219х6 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5753/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-219x6/</t>
   </si>
   <si>
     <t>4404938</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 273х7 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5754/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-273x7/</t>
   </si>
   <si>
     <t>4404939</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 325х8 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5755/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-325x8/</t>
   </si>
   <si>
     <t>4404940</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 377х10 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5756/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-377x10/</t>
   </si>
   <si>
     <t>4404941</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 426х10 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5757/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-426x10/</t>
   </si>
   <si>
     <t>4404942</t>
   </si>
   <si>
     <t>Заглушка стальная эллиптическая Дн 530х10 ГОСТ 17379</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5758/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-530x10/</t>
   </si>
   <si>
     <t>Фланцы глухие (заглушки фланцевые) Ру10</t>
   </si>
   <si>
     <t>4404943</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5759/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du40/</t>
   </si>
   <si>
     <t>4404944</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5760/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du50/</t>
   </si>
   <si>
     <t>4404945</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5761/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du65/</t>
   </si>
   <si>
     <t>4404946</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5762/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du80/</t>
   </si>
   <si>
     <t>4404947</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5763/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du100/</t>
   </si>
   <si>
     <t>4404948</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5764/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du125/</t>
   </si>
   <si>
     <t>4404949</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5765/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du150/</t>
   </si>
   <si>
     <t>4404950</t>
   </si>
   <si>
     <t>Заглушка фланцевая (фланец глухой) АТК 24.200.02-90 Ру-10, Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5766/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du200/</t>
   </si>
   <si>
     <t>Резьбы стальные</t>
   </si>
   <si>
     <t>4404951</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5767/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404952</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5768/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404953</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5769/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404954</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5770/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404955</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5771/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404956</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5772/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>4404957</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5773/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn65/</t>
   </si>
   <si>
     <t>4404958</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5774/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn80/</t>
   </si>
   <si>
     <t>4404959</t>
   </si>
   <si>
     <t>Резьба стальная правая из ВГП трубы Дн100</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5775/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn100/</t>
   </si>
   <si>
     <t>4404960</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5776/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404961</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5777/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404962</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5778/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404963</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5779/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404964</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5780/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404965</t>
   </si>
   <si>
     <t>Резьба оцинкованная сталь, правая, из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5781/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>Сгоны стальные</t>
   </si>
   <si>
     <t>4404966</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5782/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404967</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5783/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404968</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5784/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404969</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5785/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404970</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5786/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404971</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5787/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>4404972</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5788/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn65/</t>
   </si>
   <si>
     <t>4404973</t>
   </si>
   <si>
     <t>Сгон стальной из ВГП трубы Дн80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5789/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn80/</t>
   </si>
   <si>
     <t>4404974</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5790/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404975</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5791/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404976</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5792/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404977</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5793/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404978</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5794/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404979</t>
   </si>
   <si>
     <t>Сгон, оцинкованная сталь из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/sgony-stalnye/5795/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>Бочонки стальные</t>
   </si>
   <si>
     <t>4404980</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5796/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404981</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5797/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404982</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5798/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404983</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5799/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404984</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5800/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404985</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5801/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>4404986</t>
   </si>
   <si>
     <t>Бочонок стальной из ВГП трубы Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5802/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn65/</t>
   </si>
   <si>
     <t>4404987</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5803/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn15/</t>
   </si>
   <si>
     <t>4404988</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5804/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn20/</t>
   </si>
   <si>
     <t>4404989</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5805/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn25/</t>
   </si>
   <si>
     <t>4404990</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5806/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn32/</t>
   </si>
   <si>
     <t>4404991</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5807/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn40/</t>
   </si>
   <si>
     <t>4404992</t>
   </si>
   <si>
     <t>Бочонок, оцинкованная сталь из ВГП трубы Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5808/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn50/</t>
   </si>
   <si>
     <t>Фланцы плоские стальные Ру6</t>
   </si>
   <si>
     <t>4404993</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-15 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5809/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du15-pn6/</t>
   </si>
   <si>
     <t>4404994</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-20 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5810/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du20-pn6/</t>
   </si>
   <si>
     <t>4404995</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-25 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5811/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du25-pn6/</t>
   </si>
   <si>
     <t>4404996</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-32 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5812/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du32-pn6/</t>
   </si>
   <si>
     <t>4404997</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-40 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5813/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du40-pn6/</t>
   </si>
   <si>
     <t>4404998</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-50 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5814/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du50-pn6/</t>
   </si>
   <si>
     <t>4404999</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-65 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5815/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du65-pn6/</t>
   </si>
   <si>
     <t>4405000</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-80 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5816/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du80-pn6/</t>
   </si>
   <si>
     <t>4405001</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-100 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5817/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du100-pn6/</t>
   </si>
   <si>
     <t>4405002</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-125 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5818/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du125-pn6/</t>
   </si>
   <si>
     <t>4405003</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-150 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5819/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du150-pn6/</t>
   </si>
   <si>
     <t>4405004</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-200 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5820/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du200-pn6/</t>
   </si>
   <si>
     <t>4405005</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-250 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5821/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du250-pn6/</t>
   </si>
   <si>
     <t>4405006</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-300 Ру-6 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5822/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du300-pn6/</t>
   </si>
   <si>
     <t>Фланцы плоские стальные Ру10</t>
   </si>
   <si>
     <t>4405007</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-15 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5823/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du15-pn10/</t>
   </si>
   <si>
     <t>4405008</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-20 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5824/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du20-pn10/</t>
   </si>
   <si>
     <t>4405009</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-25 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5825/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du25-pn10/</t>
   </si>
   <si>
     <t>4405010</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-32 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5826/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du32-pn10/</t>
   </si>
   <si>
     <t>4405011</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-40 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5827/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du40-pn10/</t>
   </si>
   <si>
     <t>4405012</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-50 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5828/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du50-pn10/</t>
   </si>
   <si>
     <t>4405013</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-65 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5829/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du65-pn10/</t>
   </si>
   <si>
     <t>4405014</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-80 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5830/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du80-pn10/</t>
   </si>
   <si>
     <t>4405015</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-100 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5831/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du100-pn10/</t>
   </si>
   <si>
     <t>4405016</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-125 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5832/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du125-pn10/</t>
   </si>
   <si>
     <t>4405017</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-150 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5833/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du150-pn10/</t>
   </si>
   <si>
     <t>4405018</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-200 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5834/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du200-pn10/</t>
   </si>
   <si>
     <t>4405019</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-250 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5835/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du250-pn10/</t>
   </si>
   <si>
     <t>4405020</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-300 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5836/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du300-pn10/</t>
   </si>
   <si>
     <t>4405021</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-350 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5837/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du350-pn10/</t>
   </si>
   <si>
     <t>4405022</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-400 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5838/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du400-pn10/</t>
   </si>
   <si>
     <t>4405023</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-500 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5839/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du500-pn10/</t>
   </si>
   <si>
     <t>4405024</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-600 Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5840/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du600-pn10/</t>
   </si>
   <si>
     <t>Фланцы плоские стальные Ру16</t>
   </si>
   <si>
     <t>4405025</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-15 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5841/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du15-pn16/</t>
   </si>
   <si>
     <t>4405026</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-20 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5842/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du20-pn16/</t>
   </si>
   <si>
     <t>4405027</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-25 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5843/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du25-pn16/</t>
   </si>
   <si>
     <t>4405028</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-32 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5844/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du32-pn16/</t>
   </si>
   <si>
     <t>4405029</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-40 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5845/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du40-pn16/</t>
   </si>
   <si>
     <t>4405030</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-50 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5846/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du50-pn16/</t>
   </si>
   <si>
     <t>4405031</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-65 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5847/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du65-pn16/</t>
   </si>
   <si>
     <t>4405032</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-80 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5848/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du80-pn16/</t>
   </si>
   <si>
     <t>4405033</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-100 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5849/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du100-pn16/</t>
   </si>
   <si>
     <t>4405034</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-125 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5850/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du125-pn16/</t>
   </si>
   <si>
     <t>4405035</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-150 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5851/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du150-pn16/</t>
   </si>
   <si>
     <t>4405036</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-200 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5852/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du200-pn16/</t>
   </si>
   <si>
     <t>4405037</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-250 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5853/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du250-pn16/</t>
   </si>
   <si>
     <t>4405038</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-300 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5854/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du300-pn16/</t>
   </si>
   <si>
     <t>4405039</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-350 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5855/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du350-pn16/</t>
   </si>
   <si>
     <t>4405040</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-400 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5856/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du400-pn16/</t>
   </si>
   <si>
     <t>4405041</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-500 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5857/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du500-pn16/</t>
   </si>
   <si>
     <t>4405042</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-600 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5858/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du600-pn16/</t>
   </si>
   <si>
     <t>Фланцы плоские стальные Ру25</t>
   </si>
   <si>
     <t>4405043</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-15 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5859/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du15-pn25/</t>
   </si>
   <si>
     <t>4405044</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-20 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5860/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du20-pn25/</t>
   </si>
   <si>
     <t>4405045</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-25 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5861/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du25-pn25/</t>
   </si>
   <si>
     <t>4405046</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-32 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5862/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du32-pn25/</t>
   </si>
   <si>
     <t>4405047</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-40 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5863/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du40-pn25/</t>
   </si>
   <si>
     <t>4405048</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-50 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5864/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du50-pn25/</t>
   </si>
   <si>
     <t>4405049</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-65 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5865/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du65-pn25/</t>
   </si>
   <si>
     <t>4405050</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-80 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5866/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du80-pn25/</t>
   </si>
   <si>
     <t>4405051</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-100 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5867/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du100-pn25/</t>
   </si>
   <si>
     <t>4405052</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-125 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5868/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du125-pn25/</t>
   </si>
   <si>
     <t>4405053</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-150 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5869/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du150-pn25/</t>
   </si>
   <si>
     <t>4405054</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-200 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5870/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du200-pn25/</t>
   </si>
   <si>
     <t>4405055</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-250 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5871/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du250-pn25/</t>
   </si>
   <si>
     <t>4405056</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-300 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5872/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du300-pn25/</t>
   </si>
   <si>
     <t>4405057</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-400 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5873/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du400-pn25/</t>
   </si>
   <si>
     <t>4405058</t>
   </si>
   <si>
     <t>Фланец плоский стальной Ду-500 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5874/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du500-pn25/</t>
   </si>
   <si>
     <t>Фланцы воротниковые стальные</t>
   </si>
   <si>
     <t>4405059</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-15 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5875/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du15-pn16/</t>
   </si>
   <si>
     <t>4405060</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-20 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5876/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du20-pn16/</t>
   </si>
   <si>
     <t>4405061</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-25 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5877/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du25-pn16/</t>
   </si>
   <si>
     <t>4405062</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-32 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5878/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du32-pn16/</t>
   </si>
   <si>
     <t>4405063</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-40 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5879/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du40-pn16/</t>
   </si>
   <si>
     <t>4405064</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-50 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5880/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du50-pn16/</t>
   </si>
   <si>
     <t>4405065</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-65 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5881/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du65-pn16/</t>
   </si>
   <si>
     <t>4405066</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-80 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5882/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du80-pn16/</t>
   </si>
   <si>
     <t>4405067</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-100 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5883/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du100-pn16/</t>
   </si>
   <si>
     <t>4405068</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-125 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5884/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du125-pn16/</t>
   </si>
   <si>
     <t>4405069</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-150 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5885/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du150-pn16/</t>
   </si>
   <si>
     <t>4405070</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-200 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5886/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn16/</t>
   </si>
   <si>
     <t>4405071</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-250 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5887/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du250-pn16/</t>
   </si>
   <si>
     <t>4405072</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-300 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5888/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du300-pn16/</t>
   </si>
   <si>
     <t>4405073</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-400 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5889/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du400-pn16/</t>
   </si>
   <si>
     <t>4405074</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-500 Ру-16 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5890/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du500-pn16/</t>
   </si>
   <si>
     <t>4405075</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-15 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5891/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du15-pn40-25/</t>
   </si>
   <si>
     <t>4405076</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-20 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5892/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du20-pn40-25/</t>
   </si>
   <si>
     <t>4405077</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-25 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5893/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du25-pn40-25/</t>
   </si>
   <si>
     <t>4405078</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-32 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5894/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du32-pn40-25/</t>
   </si>
   <si>
     <t>4405079</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-40 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5895/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du40-pn40-25/</t>
   </si>
   <si>
     <t>4405080</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-50 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5896/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du50-pn40-25/</t>
   </si>
   <si>
     <t>4405081</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-65 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5897/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du65-pn40-25/</t>
   </si>
   <si>
     <t>4405082</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-80 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5898/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du80-pn40-25/</t>
   </si>
   <si>
     <t>4405083</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-100 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5899/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du100-pn40-25/</t>
   </si>
   <si>
     <t>4405084</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-125 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5900/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du125-pn40-25/</t>
   </si>
   <si>
     <t>4405085</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-150 Ру- 40(25) ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5901/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du150-pn40-25/</t>
   </si>
   <si>
     <t>4405086</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-200 Ру-25 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5902/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn25/</t>
   </si>
   <si>
     <t>4405087</t>
   </si>
   <si>
     <t>Фланец воротниковый стальной Ду-200 Ру-40 ГОСТ 12821-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5903/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn40/</t>
   </si>
   <si>
     <t>Фланцы под ПЭ втулку стальные Ру10</t>
   </si>
   <si>
     <t>4405088</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-15  (ПЭ 20) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5904/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pe20-pn10/</t>
   </si>
   <si>
     <t>4405089</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-20 (ПЭ 25) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5905/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pe25-pn10/</t>
   </si>
   <si>
     <t>4405090</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-25 (ПЭ 32) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5906/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pe32-pn10/</t>
   </si>
   <si>
     <t>4405091</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-32 (ПЭ 40) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5907/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pe40-pn10/</t>
   </si>
   <si>
     <t>4405092</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-40 (ПЭ 50) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5908/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pe50-pn10/</t>
   </si>
   <si>
     <t>4405093</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-50 (ПЭ 63) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5909/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pe63-pn10/</t>
   </si>
   <si>
     <t>4405094</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-65 (ПЭ 75) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5910/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pe75-pn10/</t>
   </si>
   <si>
     <t>4405095</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-80 (ПЭ 90) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5911/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pe90-pn10/</t>
   </si>
   <si>
     <t>4405096</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-100 (ПЭ 110) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5912/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pe110-pn10/</t>
   </si>
   <si>
     <t>4405097</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-100 (ПЭ 125) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5913/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pe125-pn10/</t>
   </si>
   <si>
     <t>4405098</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-125 (ПЭ 140) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5914/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pe140-pn10/</t>
   </si>
   <si>
     <t>4405099</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-150 (ПЭ 160) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5915/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pe160-pn10/</t>
   </si>
   <si>
     <t>4405100</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-150 (ПЭ 180) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5916/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pe180-pn10/</t>
   </si>
   <si>
     <t>4405101</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-200 (ПЭ 200) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5917/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pe200-pn10/</t>
   </si>
   <si>
     <t>4405102</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-200 (ПЭ 225) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5918/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pe225-pn10/</t>
   </si>
   <si>
     <t>4405103</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-250 (ПЭ 250) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5919/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pe250-pn10/</t>
   </si>
   <si>
     <t>4405104</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-250 (ПЭ 280) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5920/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pe280-pn10/</t>
   </si>
   <si>
     <t>4405105</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-300 (ПЭ 315) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5921/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pe315-pn10/</t>
   </si>
   <si>
     <t>4405106</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-350 (ПЭ 355) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5922/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du350-pe355-pn10/</t>
   </si>
   <si>
     <t>4405107</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-400 (ПЭ 400) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5923/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du400-pe400-pn10/</t>
   </si>
   <si>
     <t>4405108</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-500 (ПЭ 450) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5924/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pe450-pn10/</t>
   </si>
   <si>
     <t>4405109</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-500 (ПЭ 500) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5925/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pe500-pn10/</t>
   </si>
   <si>
     <t>4405110</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-600 (ПЭ 560) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5926/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pe560-pn10/</t>
   </si>
   <si>
     <t>4405111</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-600 (ПЭ 630) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5927/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pe630-pn10/</t>
   </si>
   <si>
     <t>4405112</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-700 (ПЭ 710) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5928/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du700-pe710-pn10/</t>
   </si>
   <si>
     <t>4405113</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-800 (ПЭ 800) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5929/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du800-pe800-pn10/</t>
   </si>
   <si>
     <t>4405114</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-900 (ПЭ 900) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5930/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du900-pe900-pn10/</t>
   </si>
   <si>
     <t>4405115</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-1000 (ПЭ 1000) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5931/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du1000-pe1000-pn10/</t>
   </si>
   <si>
     <t>4405116</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-1200 (ПЭ 1200) Ру-10 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5932/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du1200-pe1200-pn10/</t>
   </si>
   <si>
     <t>Фланцы под ПЭ втулку стальные Ру16</t>
   </si>
   <si>
     <t>4405117</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-15 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5933/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pn16/</t>
   </si>
   <si>
     <t>4405118</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-20 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5934/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pn16/</t>
   </si>
   <si>
     <t>4405119</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-25 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5935/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pn16/</t>
   </si>
   <si>
     <t>4405120</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-32 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5936/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pn16/</t>
   </si>
   <si>
     <t>4405121</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-40 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5937/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pn16/</t>
   </si>
   <si>
     <t>4405122</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-50 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5938/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pn16/</t>
   </si>
   <si>
     <t>4405123</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-65 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5939/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pn16/</t>
   </si>
   <si>
     <t>4405124</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-80 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5940/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pn16/</t>
   </si>
   <si>
     <t>4405125</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-100 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5941/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pn16/</t>
   </si>
   <si>
     <t>4405126</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-125 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5942/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pn16/</t>
   </si>
   <si>
     <t>4405127</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-150 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5943/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pn16/</t>
   </si>
   <si>
     <t>4405128</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-200 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5944/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pn16/</t>
   </si>
   <si>
     <t>4405129</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-250 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5945/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pn16/</t>
   </si>
   <si>
     <t>4405130</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-300 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5946/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pn16/</t>
   </si>
   <si>
     <t>4405131</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-350 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5947/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du350-pn16/</t>
   </si>
   <si>
     <t>4405132</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-400 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5948/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du400-pn16/</t>
   </si>
   <si>
     <t>4405133</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-500 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5949/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pn16/</t>
   </si>
   <si>
     <t>4405134</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-600 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5950/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pn16/</t>
   </si>
   <si>
     <t>4405135</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-700 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5951/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du700-pn16/</t>
   </si>
   <si>
     <t>4405136</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-800 Ру-16 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5952/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du800-pn16/</t>
   </si>
   <si>
     <t>Фланцы под ПЭ втулку стальные Ру25</t>
   </si>
   <si>
     <t>4405137</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-15 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5953/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pn25/</t>
   </si>
   <si>
     <t>4405138</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-20 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5954/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pn25/</t>
   </si>
   <si>
     <t>4405139</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-25 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5955/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pn25/</t>
   </si>
   <si>
     <t>4405140</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-32 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5956/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pn25/</t>
   </si>
   <si>
     <t>4405141</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-40 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5957/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pn25/</t>
   </si>
   <si>
     <t>4405142</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-50 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5958/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pn25/</t>
   </si>
   <si>
     <t>4405143</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-65 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5959/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pn25/</t>
   </si>
   <si>
     <t>4405144</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-80 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5960/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pn25/</t>
   </si>
   <si>
     <t>4405145</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-100 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5961/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pn25/</t>
   </si>
   <si>
     <t>4405146</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-125 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5962/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pn25/</t>
   </si>
   <si>
     <t>4405147</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-150 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5963/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pn25/</t>
   </si>
   <si>
     <t>4405148</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-200 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5964/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pn25/</t>
   </si>
   <si>
     <t>4405149</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-250 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5965/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pn25/</t>
   </si>
   <si>
     <t>4405150</t>
   </si>
   <si>
     <t>Фланец под ПЭ втулку плоский стальной Ду-300 Ру-25 ГОСТ 12820-80</t>
   </si>
   <si>
-    <t>https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5966/</t>
+    <t>https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pn25/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4242,51 +4242,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5553/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5554/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5555/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5556/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5557/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5558/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5559/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5560/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5561/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5562/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5563/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5564/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5565/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5566/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5567/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5568/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5569/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5570/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5571/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5572/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5573/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5574/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5575/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5576/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5577/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5578/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5579/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5580/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5581/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5582/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5583/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5584/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5585/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5586/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5587/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5588/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5589/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5590/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5591/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5592/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5593/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5594/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5595/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5596/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5597/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5598/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5599/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5601/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/otvody-stalnye-koleno/5602/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5603/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5604/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5605/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5606/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5607/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5608/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5609/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5610/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5611/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5612/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5613/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5614/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5615/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5616/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5617/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5618/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5619/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5620/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5622/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5623/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5624/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5625/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5626/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5627/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5628/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5629/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5631/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5632/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5633/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5634/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5635/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5636/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5637/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5638/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5639/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5640/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5641/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5642/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5643/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5644/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5645/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5646/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5647/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5648/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5649/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5650/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5651/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5652/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5653/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5654/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5655/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5656/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5657/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5658/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5659/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5660/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5661/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5662/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5663/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5664/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5665/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5666/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5667/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5668/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5669/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5670/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5671/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5672/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5673/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5675/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5676/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5677/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5678/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5679/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5680/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5681/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5682/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/perehody-stalnye/5683/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5684/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5685/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5686/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5687/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5688/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5689/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5690/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5691/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5692/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5693/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5694/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5695/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5696/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5697/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5698/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5699/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5700/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5701/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5702/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5703/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5704/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5705/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5706/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5707/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5708/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-perehodnye-reduktsionnye/5709/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5710/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5711/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5712/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5713/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5714/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5715/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5716/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5717/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5718/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5719/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5720/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5721/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5722/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5723/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5724/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5725/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5726/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5727/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5728/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5729/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5730/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5731/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5732/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5733/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5734/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5735/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5736/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5737/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5738/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5739/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5740/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5741/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/troyniki-stalnye-ravnoprohodnye/5742/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5743/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5744/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5745/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5746/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5747/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5748/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5749/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5750/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5751/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5752/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5753/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5754/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5755/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5756/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5757/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-stalnye-ellipticheskie/5758/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5759/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5760/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5761/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5762/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5763/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5764/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5765/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/zaglushki-flantsevye-gluhie/5766/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5767/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5768/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5769/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5770/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5771/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5772/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5773/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5774/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5775/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5776/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5777/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5778/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5779/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5780/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/rezba-stalnaya-pravaya/5781/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5782/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5783/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5784/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5785/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5786/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5787/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5788/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5789/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5790/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5791/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5792/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5793/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5794/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/sgony-stalnye/5795/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5796/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5797/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5798/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5799/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5800/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5801/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5802/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5803/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5804/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5805/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5806/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5807/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/bochonki-bochata-stalnye/5808/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5809/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5810/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5811/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5812/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5813/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5814/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5815/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5816/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5817/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5818/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5819/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5820/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5821/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-6-atmosfer-bar-pu/5822/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5823/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5824/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5825/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5826/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5827/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5828/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5829/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5830/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5831/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5832/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5833/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5834/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5835/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5836/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5837/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5838/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5839/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu/5840/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5841/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5842/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5843/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5844/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5845/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5846/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5847/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5848/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5849/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5850/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5851/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5852/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5853/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5854/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5855/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5856/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5857/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu/5858/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5859/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5860/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5861/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5862/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5863/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5864/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5865/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5866/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5867/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5868/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5869/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5870/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5871/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5872/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5873/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu/5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5875/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5876/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5877/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5878/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5879/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5881/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5882/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5883/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5884/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5887/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5888/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5892/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5893/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5894/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5895/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-vorotnikovyi-16-25-40/5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5907/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5908/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5909/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5910/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5911/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5912/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5913/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5914/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5915/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5917/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5918/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5920/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5926/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5927/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5928/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5929/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5930/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5931/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-10-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5932/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5933/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5934/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5935/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5938/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5939/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5940/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5941/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5942/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5943/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5944/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5945/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5946/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5947/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5948/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5949/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5950/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5951/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-16-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5952/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5953/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5954/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5955/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5956/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5957/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5958/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5959/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5960/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5961/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5962/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5963/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5964/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5965/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov/flanets-ploskiy-25-atmosfer-bar-pu-pod-dlya-pnd-pe-vtulki-vtulku/5966/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-iz-vgp-truby-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-1-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-45x2-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-57x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-108x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-114x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-133x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-159x4-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-219x5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-273x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-325x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-377x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-426x8-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-530x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-dn-630x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-ocinkovannyj-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-45x2-5-3-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-57x2-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-76x3-4-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-89x3-4-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-108x3-5-4-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-133x3-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-159x4-5-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-219x6-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-273x7-8-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-325x7-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-377x8-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-krutoizognutyj-isp-2-dn-426x10-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/otvody-stalnye-koleno/otvod-90-stalnoj-gnutyj-s-udlinennym-plechom-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-20x15-isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-25x15-isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-25x20-isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-32x20-isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-32x25-isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-38x3-25x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-38x3-32x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-25x1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-32x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x2-5-38x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-25x1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-32x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-38x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-38x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-57x3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-114x4-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-108x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-133x5-114x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-57x3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-108x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-114x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-133x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-108x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-133x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-219x6-168x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-133x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-273x7-219x6-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-108x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-133x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-159x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-219x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-325x8-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x8-159x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-219x8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-377x10-325x8-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x8-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-219x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-273x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-325x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-426x10-377x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-530x10-377x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-530x10-426x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x3-25x1-6-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-45x3-32x2-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-25x1-6-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-32x2-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-38x2-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-57x3-45x2-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-45x2-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-76x3-5-57x3-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-45x2-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-57x3-0-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-89x3-5-76x3-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-57x3-0-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-76x3-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-108x4-89x3-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-89x3-5-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-108x4-0-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/perehody-stalnye-koncentricheskie/perehod-stalnoj-koncentricheskij-159x4-5-133x4-0-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-25x1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-32x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-57x3-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-76x3-5-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-76x3-5-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-89x3-5-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-108x4-89x3-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-133x4-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-133x4-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-159x4-5-133x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-219x6-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-219x6-159x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-273x7-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-273x7-219x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-325x8-219x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-325x8-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-377x10-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-377x10-325x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-426x10-325x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-perehodnye-redukcionnye/trojnik-stalnoj-perehodnoj-dn-426x10-377x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-57x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-57x5/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-76x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-76x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-89x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-108x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-133x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-159x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-219x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-273x12/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-325x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-325x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-377x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn-426x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn45-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn57-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn76-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn89-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn108-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn133-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn159-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/trojniki-stalnye-ravnoprohodnye/trojnik-stalnoj-ravnoprohodnoj-dn219-ocinkovannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-32x2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-38x2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-45x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-57x3-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-76x3-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-89x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-108x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-114x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-133x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-159x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-219x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-273x7/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-325x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-377x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-426x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/zaglushki-stalnye-ellipticheskie/zaglushka-stalnaya-ellipticheskaya-dn-530x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-gluhie-zaglushki-flancevye-pn10/zaglushka-flancevaya-flanec-gluhoj-atk-24-200-02-90-pn10-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn80/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-stalnaya-pravaya-iz-vgp-truby-dn100/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/rezby-stalnye/rezba-ocinkovannaya-stal-pravaya-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-stalnoj-iz-vgp-truby-dn80/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/sgony-stalnye/sgon-ocinkovannaya-stal-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-stalnoj-iz-vgp-truby-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/bochonki-bochata-stalnye/bochonok-ocinkovannaya-stal-iz-vgp-truby-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du15-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du20-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du25-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du32-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du40-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du50-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du65-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du80-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du100-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du125-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du150-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du200-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du250-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn6/flanec-ploskij-stalnoj-du300-pn6/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du15-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du20-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du25-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du32-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du40-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du50-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du65-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du80-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du100-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du125-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du150-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du200-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du250-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du300-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du350-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du400-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du500-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn10/flanec-ploskij-stalnoj-du600-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du15-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du20-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du25-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du32-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du350-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du500-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn16/flanec-ploskij-stalnoj-du600-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du15-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du20-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du25-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du32-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du40-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du50-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du65-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du80-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du100-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du125-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du150-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du200-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du250-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du300-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du400-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-ploskie-stalnye-pn25/flanec-ploskij-stalnoj-du500-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du15-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du20-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du25-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du32-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du500-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du15-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du20-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du25-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du32-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du40-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du50-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du65-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du80-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du100-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du125-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du150-pn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-vorotnikovye-stalnye/flanec-vorotnikovyj-stalnoj-du200-pn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pe20-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pe25-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pe32-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pe40-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pe50-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pe63-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pe75-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pe90-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pe110-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pe125-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pe140-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pe160-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pe180-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pe200-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pe225-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pe250-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pe280-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pe315-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du350-pe355-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du400-pe400-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pe450-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pe500-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pe560-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pe630-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du700-pe710-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du800-pe800-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du900-pe900-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du1000-pe1000-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn10/flanec-pod-pe-vtulku-ploskij-stalnoj-du1200-pe1200-pn10/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du350-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du400-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du500-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du600-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du700-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn16/flanec-pod-pe-vtulku-ploskij-stalnoj-du800-pn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du15-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du20-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du25-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du32-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du40-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du50-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du65-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du80-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du100-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du125-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du150-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du200-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du250-pn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/detali-truboprovodov-stalnye/flancy-pod-pe-vtulku-stalnye-pn25/flanec-pod-pe-vtulku-ploskij-stalnoj-du300-pn25/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F452" sqref="F452"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4333,8791 +4333,8791 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>22.3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>25.64</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>37.53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>1000</v>
       </c>
       <c r="F10" s="14">
-        <v>50.58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>1000</v>
       </c>
       <c r="F11" s="14">
-        <v>60.83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="14">
-        <v>0</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
         <v>1000</v>
       </c>
       <c r="F13" s="14">
-        <v>111.33</v>
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>1000</v>
       </c>
       <c r="F14" s="14">
-        <v>30.45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>1000</v>
       </c>
       <c r="F15" s="14">
-        <v>36.1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
         <v>1000</v>
       </c>
       <c r="F16" s="14">
-        <v>50.88</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>1000</v>
       </c>
       <c r="F17" s="14">
-        <v>92.70999999999999</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>94.73999999999999</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>91.8</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
         <v>1000</v>
       </c>
       <c r="F20" s="14">
-        <v>131.69</v>
+        <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6">
         <v>1000</v>
       </c>
       <c r="F21" s="14">
-        <v>212.56</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>297.74</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>428.13</v>
+        <v>407</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>487.68</v>
+        <v>483</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>692.7</v>
+        <v>808</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>1000</v>
       </c>
       <c r="F26" s="14">
-        <v>1070.33</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
         <v>1000</v>
       </c>
       <c r="F27" s="14">
-        <v>2773.8</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
         <v>1000</v>
       </c>
       <c r="F28" s="14">
-        <v>5042.6</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
         <v>1000</v>
       </c>
       <c r="F29" s="14">
-        <v>8479.700000000001</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
         <v>1000</v>
       </c>
       <c r="F30" s="14">
-        <v>13002.2</v>
+        <v>9504</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
         <v>1000</v>
       </c>
       <c r="F31" s="14">
-        <v>16476.98</v>
+        <v>10709</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
         <v>1000</v>
       </c>
       <c r="F32" s="14">
-        <v>26803.35</v>
+        <v>23736</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6">
         <v>1000</v>
       </c>
       <c r="F33" s="14">
-        <v>41034.15</v>
+        <v>42113</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="6">
         <v>1000</v>
       </c>
       <c r="F34" s="14">
-        <v>26.76</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="6">
         <v>1000</v>
       </c>
       <c r="F35" s="14">
-        <v>32.79</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6">
         <v>1000</v>
       </c>
       <c r="F36" s="14">
-        <v>48.54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6">
         <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>70.48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6">
         <v>1000</v>
       </c>
       <c r="F38" s="14">
-        <v>87.51000000000001</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6">
         <v>1000</v>
       </c>
       <c r="F39" s="14">
-        <v>116.09</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6">
         <v>1000</v>
       </c>
       <c r="F40" s="14">
-        <v>160.55</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>249.5</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>364.81</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>603.75</v>
+        <v>407</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>947.46</v>
+        <v>808</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>1718.55</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6">
         <v>1000</v>
       </c>
       <c r="F46" s="14">
-        <v>3535.1</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>0</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>0</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>0</v>
+        <v>9504</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>0</v>
+        <v>10709</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6">
         <v>1000</v>
       </c>
       <c r="F51" s="14">
-        <v>37.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6">
         <v>1000</v>
       </c>
       <c r="F52" s="14">
-        <v>62.19</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6">
         <v>1000</v>
       </c>
       <c r="F53" s="14">
-        <v>118.49</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6">
         <v>1000</v>
       </c>
       <c r="F54" s="14">
-        <v>173.38</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>254.01</v>
+        <v>369</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>456.01</v>
+        <v>652</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="7"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="14"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>1</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="6">
         <v>1000</v>
       </c>
       <c r="F59" s="14">
-        <v>31.96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>2</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="6">
         <v>1000</v>
       </c>
       <c r="F60" s="14">
-        <v>32.56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>3</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="6">
         <v>1000</v>
       </c>
       <c r="F61" s="14">
-        <v>32.56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>4</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E62" s="6">
         <v>1000</v>
       </c>
       <c r="F62" s="14">
-        <v>38.3</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>5</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E63" s="6">
         <v>1000</v>
       </c>
       <c r="F63" s="14">
-        <v>37.38</v>
+        <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>6</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E64" s="6">
         <v>1000</v>
       </c>
       <c r="F64" s="14">
-        <v>30</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>7</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E65" s="6">
         <v>1000</v>
       </c>
       <c r="F65" s="14">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>8</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E66" s="6">
         <v>1000</v>
       </c>
       <c r="F66" s="14">
-        <v>35.2</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>9</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E67" s="6">
         <v>1000</v>
       </c>
       <c r="F67" s="14">
-        <v>35.2</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>10</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E68" s="6">
         <v>1000</v>
       </c>
       <c r="F68" s="14">
-        <v>39.05</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>11</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E69" s="6">
         <v>1000</v>
       </c>
       <c r="F69" s="14">
-        <v>49.98</v>
+        <v>76</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>12</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E70" s="6">
         <v>1000</v>
       </c>
       <c r="F70" s="14">
-        <v>48.76</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>13</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E71" s="6">
         <v>1000</v>
       </c>
       <c r="F71" s="14">
-        <v>48.76</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>14</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E72" s="6">
         <v>1000</v>
       </c>
       <c r="F72" s="14">
-        <v>48.76</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>15</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E73" s="6">
         <v>1000</v>
       </c>
       <c r="F73" s="14">
-        <v>90.38</v>
+        <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>16</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E74" s="6">
         <v>1000</v>
       </c>
       <c r="F74" s="14">
-        <v>98.83</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>17</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E75" s="6">
         <v>1000</v>
       </c>
       <c r="F75" s="14">
-        <v>88.19</v>
+        <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>18</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E76" s="6">
         <v>1000</v>
       </c>
       <c r="F76" s="14">
-        <v>117.21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>19</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E77" s="6">
         <v>1000</v>
       </c>
       <c r="F77" s="14">
-        <v>113.9</v>
+        <v>76</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>20</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E78" s="6">
         <v>1000</v>
       </c>
       <c r="F78" s="14">
-        <v>114.43</v>
+        <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>21</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E79" s="6">
         <v>1000</v>
       </c>
       <c r="F79" s="14">
-        <v>183.16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>22</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="6">
         <v>1000</v>
       </c>
       <c r="F80" s="14">
-        <v>176.39</v>
+        <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>23</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="6">
         <v>1000</v>
       </c>
       <c r="F81" s="14">
-        <v>176.39</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>24</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E82" s="6">
         <v>1000</v>
       </c>
       <c r="F82" s="14">
-        <v>199.74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>25</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E83" s="6">
         <v>1000</v>
       </c>
       <c r="F83" s="14">
-        <v>201.25</v>
+        <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>26</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E84" s="6">
         <v>1000</v>
       </c>
       <c r="F84" s="14">
-        <v>201.25</v>
+        <v>178</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>27</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E85" s="6">
         <v>1000</v>
       </c>
       <c r="F85" s="14">
-        <v>387.44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>28</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E86" s="6">
         <v>1000</v>
       </c>
       <c r="F86" s="14">
-        <v>339.95</v>
+        <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>29</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E87" s="6">
         <v>1000</v>
       </c>
       <c r="F87" s="14">
-        <v>295.48</v>
+        <v>178</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>30</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E88" s="6">
         <v>1000</v>
       </c>
       <c r="F88" s="14">
-        <v>291.7</v>
+        <v>265</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>31</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E89" s="6">
         <v>1000</v>
       </c>
       <c r="F89" s="14">
-        <v>291.7</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>32</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E90" s="6">
         <v>1000</v>
       </c>
       <c r="F90" s="14">
-        <v>566.83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>33</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E91" s="6">
         <v>1000</v>
       </c>
       <c r="F91" s="14">
-        <v>570.59</v>
+        <v>139</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>34</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E92" s="6">
         <v>1000</v>
       </c>
       <c r="F92" s="14">
-        <v>435.68</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>35</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E93" s="6">
         <v>1000</v>
       </c>
       <c r="F93" s="14">
-        <v>431.9</v>
+        <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>36</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E94" s="6">
         <v>1000</v>
       </c>
       <c r="F94" s="14">
-        <v>409.29</v>
+        <v>310</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>37</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E95" s="6">
         <v>1000</v>
       </c>
       <c r="F95" s="14">
-        <v>397.98</v>
+        <v>427</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>38</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E96" s="6">
         <v>1000</v>
       </c>
       <c r="F96" s="14">
-        <v>1058.26</v>
+        <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>39</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E97" s="6">
         <v>1000</v>
       </c>
       <c r="F97" s="14">
-        <v>1058.26</v>
+        <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>40</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="6">
         <v>1000</v>
       </c>
       <c r="F98" s="14">
-        <v>1058.26</v>
+        <v>178</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>41</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E99" s="6">
         <v>1000</v>
       </c>
       <c r="F99" s="14">
-        <v>1045.45</v>
+        <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>42</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E100" s="6">
         <v>1000</v>
       </c>
       <c r="F100" s="14">
-        <v>897.73</v>
+        <v>427</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>43</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="6">
         <v>1000</v>
       </c>
       <c r="F101" s="14">
-        <v>925.6</v>
+        <v>537</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>44</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E102" s="6">
         <v>1000</v>
       </c>
       <c r="F102" s="14">
-        <v>773.35</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>45</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E103" s="6">
         <v>1000</v>
       </c>
       <c r="F103" s="14">
-        <v>2035.13</v>
+        <v>265</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>46</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E104" s="6">
         <v>1000</v>
       </c>
       <c r="F104" s="14">
-        <v>2102.98</v>
+        <v>427</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>47</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E105" s="6">
         <v>1000</v>
       </c>
       <c r="F105" s="14">
-        <v>1733.63</v>
+        <v>537</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>48</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E106" s="6">
         <v>1000</v>
       </c>
       <c r="F106" s="14">
-        <v>1711.03</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>49</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E107" s="6">
         <v>1000</v>
       </c>
       <c r="F107" s="14">
-        <v>3241.13</v>
+        <v>265</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>50</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="6">
         <v>1000</v>
       </c>
       <c r="F108" s="14">
-        <v>3188.38</v>
+        <v>427</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>51</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E109" s="6">
         <v>1000</v>
       </c>
       <c r="F109" s="14">
-        <v>3195.9</v>
+        <v>537</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>52</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E110" s="6">
         <v>1000</v>
       </c>
       <c r="F110" s="14">
-        <v>2743.65</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>53</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E111" s="6">
         <v>1000</v>
       </c>
       <c r="F111" s="14">
-        <v>2713.5</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>54</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E112" s="6">
         <v>1000</v>
       </c>
       <c r="F112" s="14">
-        <v>8969.629999999999</v>
+        <v>537</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>55</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E113" s="6">
         <v>1000</v>
       </c>
       <c r="F113" s="14">
-        <v>6452.1</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>56</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E114" s="6">
         <v>1000</v>
       </c>
       <c r="F114" s="14">
-        <v>6225.98</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>57</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E115" s="6">
         <v>1000</v>
       </c>
       <c r="F115" s="14">
-        <v>6090.3</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>58</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E116" s="6">
         <v>1000</v>
       </c>
       <c r="F116" s="14">
-        <v>9527.4</v>
+        <v>537</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>59</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E117" s="6">
         <v>1000</v>
       </c>
       <c r="F117" s="14">
-        <v>9828.9</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>60</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E118" s="6">
         <v>1000</v>
       </c>
       <c r="F118" s="14">
-        <v>7514.9</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>61</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E119" s="6">
         <v>1000</v>
       </c>
       <c r="F119" s="14">
-        <v>6859.13</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>62</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E120" s="6">
         <v>1000</v>
       </c>
       <c r="F120" s="14">
-        <v>6964.65</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>63</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E121" s="6">
         <v>1000</v>
       </c>
       <c r="F121" s="14">
-        <v>15044.85</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>64</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E122" s="6">
         <v>1000</v>
       </c>
       <c r="F122" s="14">
-        <v>18572.4</v>
+        <v>6407</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>65</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E123" s="6">
         <v>1000</v>
       </c>
       <c r="F123" s="14">
-        <v>44.25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>66</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E124" s="6">
         <v>1000</v>
       </c>
       <c r="F124" s="14">
-        <v>44.25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>67</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E125" s="6">
         <v>1000</v>
       </c>
       <c r="F125" s="14">
-        <v>57.14</v>
+        <v>76</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>68</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E126" s="6">
         <v>1000</v>
       </c>
       <c r="F126" s="14">
-        <v>56.31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>69</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E127" s="6">
         <v>1000</v>
       </c>
       <c r="F127" s="14">
-        <v>56.31</v>
+        <v>57</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>70</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E128" s="6">
         <v>1000</v>
       </c>
       <c r="F128" s="14">
-        <v>56.31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>71</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E129" s="6">
         <v>1000</v>
       </c>
       <c r="F129" s="14">
-        <v>120.38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>72</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E130" s="6">
         <v>1000</v>
       </c>
       <c r="F130" s="14">
-        <v>102.29</v>
+        <v>76</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>73</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E131" s="6">
         <v>1000</v>
       </c>
       <c r="F131" s="14">
-        <v>142.68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>74</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E132" s="6">
         <v>1000</v>
       </c>
       <c r="F132" s="14">
-        <v>141.93</v>
+        <v>76</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>75</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E133" s="6">
         <v>1000</v>
       </c>
       <c r="F133" s="14">
-        <v>142.53</v>
+        <v>139</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>76</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E134" s="6">
         <v>1000</v>
       </c>
       <c r="F134" s="14">
-        <v>223.11</v>
+        <v>76</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>77</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E135" s="6">
         <v>1000</v>
       </c>
       <c r="F135" s="14">
-        <v>219.35</v>
+        <v>139</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>78</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E136" s="6">
         <v>1000</v>
       </c>
       <c r="F136" s="14">
-        <v>219.35</v>
+        <v>178</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>79</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E137" s="6">
         <v>1000</v>
       </c>
       <c r="F137" s="14">
-        <v>569.09</v>
+        <v>178</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>80</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E138" s="6">
         <v>1000</v>
       </c>
       <c r="F138" s="14">
-        <v>563.8</v>
+        <v>265</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>81</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E139" s="6">
         <v>1000</v>
       </c>
       <c r="F139" s="14">
-        <v>502.75</v>
+        <v>427</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="3" t="s">
         <v>403</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="7"/>
       <c r="D140" s="6"/>
       <c r="E140" s="6"/>
       <c r="F140" s="14"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D141" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E141" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F141" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>1</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E142" s="6">
         <v>1000</v>
       </c>
       <c r="F142" s="14">
-        <v>260.04</v>
+        <v>197</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>2</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E143" s="6">
         <v>1000</v>
       </c>
       <c r="F143" s="14">
-        <v>257.03</v>
+        <v>197</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>3</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E144" s="6">
         <v>1000</v>
       </c>
       <c r="F144" s="14">
-        <v>202.75</v>
+        <v>197</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>4</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E145" s="6">
         <v>1000</v>
       </c>
       <c r="F145" s="14">
-        <v>382.9</v>
+        <v>197</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>5</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E146" s="6">
         <v>1000</v>
       </c>
       <c r="F146" s="14">
-        <v>382.9</v>
+        <v>197</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>6</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E147" s="6">
         <v>1000</v>
       </c>
       <c r="F147" s="14">
-        <v>480.14</v>
+        <v>197</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>7</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E148" s="6">
         <v>1000</v>
       </c>
       <c r="F148" s="14">
-        <v>483.15</v>
+        <v>197</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>8</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E149" s="6">
         <v>1000</v>
       </c>
       <c r="F149" s="14">
-        <v>483.15</v>
+        <v>372</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>9</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E150" s="6">
         <v>1000</v>
       </c>
       <c r="F150" s="14">
-        <v>664.8099999999999</v>
+        <v>197</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>10</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E151" s="6">
         <v>1000</v>
       </c>
       <c r="F151" s="14">
-        <v>676.88</v>
+        <v>372</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>11</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E152" s="6">
         <v>1000</v>
       </c>
       <c r="F152" s="14">
-        <v>676.88</v>
+        <v>551</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>12</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E153" s="6">
         <v>1000</v>
       </c>
       <c r="F153" s="14">
-        <v>1194.69</v>
+        <v>551</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>13</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E154" s="6">
         <v>1000</v>
       </c>
       <c r="F154" s="14">
-        <v>1194.69</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>14</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E155" s="6">
         <v>1000</v>
       </c>
       <c r="F155" s="14">
-        <v>1839.15</v>
+        <v>551</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>15</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E156" s="6">
         <v>1000</v>
       </c>
       <c r="F156" s="14">
-        <v>1545.2</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>16</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E157" s="6">
         <v>1000</v>
       </c>
       <c r="F157" s="14">
-        <v>1530.13</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>17</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E158" s="6">
         <v>1000</v>
       </c>
       <c r="F158" s="14">
-        <v>3738.6</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>18</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E159" s="6">
         <v>1000</v>
       </c>
       <c r="F159" s="14">
-        <v>3384.35</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>19</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>458</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E160" s="6">
         <v>1000</v>
       </c>
       <c r="F160" s="14">
-        <v>3700.93</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>20</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E161" s="6">
         <v>1000</v>
       </c>
       <c r="F161" s="14">
-        <v>5276.25</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>21</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E162" s="6">
         <v>1000</v>
       </c>
       <c r="F162" s="14">
-        <v>8969.629999999999</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>22</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E163" s="6">
         <v>1000</v>
       </c>
       <c r="F163" s="14">
-        <v>7952.08</v>
+        <v>5764</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>23</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="14">
-        <v>0</v>
+        <v>5764</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>24</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E165" s="6">
         <v>1000</v>
       </c>
       <c r="F165" s="14">
-        <v>8653.049999999999</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>25</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="14">
-        <v>0</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>26</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="14">
-        <v>0</v>
+        <v>19179</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="3" t="s">
         <v>482</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="7"/>
       <c r="D168" s="6"/>
       <c r="E168" s="6"/>
       <c r="F168" s="14"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D169" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E169" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F169" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>1</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>485</v>
       </c>
       <c r="E170" s="6">
         <v>1000</v>
       </c>
       <c r="F170" s="14">
-        <v>214.06</v>
+        <v>249</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>2</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E171" s="6">
         <v>1000</v>
       </c>
       <c r="F171" s="14">
-        <v>202.75</v>
+        <v>262</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>3</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="14">
-        <v>0</v>
+        <v>262</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>4</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E173" s="6">
         <v>1000</v>
       </c>
       <c r="F173" s="14">
-        <v>374.61</v>
+        <v>448</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>5</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="14">
-        <v>0</v>
+        <v>448</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>6</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>500</v>
       </c>
       <c r="E175" s="6">
         <v>1000</v>
       </c>
       <c r="F175" s="14">
-        <v>482.4</v>
+        <v>596</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>7</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="14">
-        <v>0</v>
+        <v>596</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>8</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E177" s="6">
         <v>0</v>
       </c>
       <c r="F177" s="14">
-        <v>0</v>
+        <v>596</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>9</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>10</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E179" s="6">
         <v>1000</v>
       </c>
       <c r="F179" s="14">
-        <v>676.88</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>11</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E180" s="6">
         <v>0</v>
       </c>
       <c r="F180" s="14">
-        <v>0</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>12</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E181" s="6">
         <v>1000</v>
       </c>
       <c r="F181" s="14">
-        <v>1217.31</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>13</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E182" s="6">
         <v>0</v>
       </c>
       <c r="F182" s="14">
-        <v>0</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>14</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>524</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="14">
-        <v>0</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>15</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>527</v>
       </c>
       <c r="E184" s="6">
         <v>0</v>
       </c>
       <c r="F184" s="14">
-        <v>0</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>16</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>530</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="14">
-        <v>0</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>17</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E186" s="6">
         <v>1000</v>
       </c>
       <c r="F186" s="14">
-        <v>1537.65</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>18</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>536</v>
       </c>
       <c r="E187" s="6">
         <v>0</v>
       </c>
       <c r="F187" s="14">
-        <v>0</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>19</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E188" s="6">
         <v>1000</v>
       </c>
       <c r="F188" s="14">
-        <v>3339.13</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>20</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>542</v>
       </c>
       <c r="E189" s="6">
         <v>1000</v>
       </c>
       <c r="F189" s="14">
-        <v>6406.88</v>
+        <v>6234</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>21</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="14">
-        <v>0</v>
+        <v>6234</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>22</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>546</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>548</v>
       </c>
       <c r="E191" s="6">
         <v>1000</v>
       </c>
       <c r="F191" s="14">
-        <v>8351.549999999999</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>23</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="14">
-        <v>0</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>24</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>552</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>554</v>
       </c>
       <c r="E193" s="6">
         <v>1000</v>
       </c>
       <c r="F193" s="14">
-        <v>16303.63</v>
+        <v>14477</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>25</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E194" s="6">
         <v>1000</v>
       </c>
       <c r="F194" s="14">
-        <v>17517.15</v>
+        <v>19346</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>26</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>558</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>560</v>
       </c>
       <c r="E195" s="6">
         <v>1000</v>
       </c>
       <c r="F195" s="14">
-        <v>277.38</v>
+        <v>249</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>27</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>563</v>
       </c>
       <c r="E196" s="6">
         <v>1000</v>
       </c>
       <c r="F196" s="14">
-        <v>257.79</v>
+        <v>262</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>28</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>564</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>566</v>
       </c>
       <c r="E197" s="6">
         <v>1000</v>
       </c>
       <c r="F197" s="14">
-        <v>487.68</v>
+        <v>448</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>29</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>569</v>
       </c>
       <c r="E198" s="6">
         <v>1000</v>
       </c>
       <c r="F198" s="14">
-        <v>615.0599999999999</v>
+        <v>596</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>30</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>572</v>
       </c>
       <c r="E199" s="6">
         <v>1000</v>
       </c>
       <c r="F199" s="14">
-        <v>857.78</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>31</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>573</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>575</v>
       </c>
       <c r="E200" s="6">
         <v>1000</v>
       </c>
       <c r="F200" s="14">
-        <v>1522.58</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>32</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>578</v>
       </c>
       <c r="E201" s="6">
         <v>1000</v>
       </c>
       <c r="F201" s="14">
-        <v>1907</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>33</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>581</v>
       </c>
       <c r="E202" s="6">
         <v>1000</v>
       </c>
       <c r="F202" s="14">
-        <v>4311.45</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="3" t="s">
         <v>582</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7"/>
       <c r="D203" s="6"/>
       <c r="E203" s="6"/>
       <c r="F203" s="14"/>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C204" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D204" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E204" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F204" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>1</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E205" s="6">
         <v>1000</v>
       </c>
       <c r="F205" s="14">
-        <v>22.63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>2</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E206" s="6">
         <v>1000</v>
       </c>
       <c r="F206" s="14">
-        <v>26.69</v>
+        <v>26</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>3</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E207" s="6">
         <v>1000</v>
       </c>
       <c r="F207" s="14">
-        <v>35.65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>4</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E208" s="6">
         <v>1000</v>
       </c>
       <c r="F208" s="14">
-        <v>50.13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>5</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>595</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E209" s="6">
         <v>1000</v>
       </c>
       <c r="F209" s="14">
-        <v>80.05</v>
+        <v>57</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>6</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E210" s="6">
         <v>1000</v>
       </c>
       <c r="F210" s="14">
-        <v>108.24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>7</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>601</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>603</v>
       </c>
       <c r="E211" s="6">
         <v>1000</v>
       </c>
       <c r="F211" s="14">
-        <v>186.93</v>
+        <v>124</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>8</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>606</v>
       </c>
       <c r="E212" s="6">
         <v>1000</v>
       </c>
       <c r="F212" s="14">
-        <v>198.24</v>
+        <v>128</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>9</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E213" s="6">
         <v>1000</v>
       </c>
       <c r="F213" s="14">
-        <v>275.88</v>
+        <v>184</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>10</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>612</v>
       </c>
       <c r="E214" s="6">
         <v>1000</v>
       </c>
       <c r="F214" s="14">
-        <v>485.41</v>
+        <v>288</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>11</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>615</v>
       </c>
       <c r="E215" s="6">
         <v>1000</v>
       </c>
       <c r="F215" s="14">
-        <v>880.38</v>
+        <v>585</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>12</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>618</v>
       </c>
       <c r="E216" s="6">
         <v>1000</v>
       </c>
       <c r="F216" s="14">
-        <v>1786.4</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>13</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E217" s="6">
         <v>1000</v>
       </c>
       <c r="F217" s="14">
-        <v>2781.35</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>14</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E218" s="6">
         <v>1000</v>
       </c>
       <c r="F218" s="14">
-        <v>4379.3</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>15</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E219" s="6">
         <v>1000</v>
       </c>
       <c r="F219" s="14">
-        <v>4937.08</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>16</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E220" s="6">
         <v>1000</v>
       </c>
       <c r="F220" s="14">
-        <v>8660.6</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="3" t="s">
         <v>631</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="7"/>
       <c r="D221" s="6"/>
       <c r="E221" s="6"/>
       <c r="F221" s="14"/>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C222" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D222" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E222" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F222" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>1</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>632</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>634</v>
       </c>
       <c r="E223" s="6">
         <v>1000</v>
       </c>
       <c r="F223" s="14">
-        <v>367.08</v>
+        <v>261</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>2</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>635</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>637</v>
       </c>
       <c r="E224" s="6">
         <v>1000</v>
       </c>
       <c r="F224" s="14">
-        <v>514.0599999999999</v>
+        <v>364</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>3</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>638</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>640</v>
       </c>
       <c r="E225" s="6">
         <v>1000</v>
       </c>
       <c r="F225" s="14">
-        <v>621.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>4</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>643</v>
       </c>
       <c r="E226" s="6">
         <v>1000</v>
       </c>
       <c r="F226" s="14">
-        <v>779.39</v>
+        <v>586</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>5</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>644</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>646</v>
       </c>
       <c r="E227" s="6">
         <v>1000</v>
       </c>
       <c r="F227" s="14">
-        <v>827.63</v>
+        <v>745</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>6</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>649</v>
       </c>
       <c r="E228" s="6">
         <v>1000</v>
       </c>
       <c r="F228" s="14">
-        <v>1227.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>7</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>650</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>652</v>
       </c>
       <c r="E229" s="6">
         <v>1000</v>
       </c>
       <c r="F229" s="14">
-        <v>1695.95</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>8</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>655</v>
       </c>
       <c r="E230" s="6">
         <v>1000</v>
       </c>
       <c r="F230" s="14">
-        <v>2607.98</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="3" t="s">
         <v>656</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="7"/>
       <c r="D231" s="6"/>
       <c r="E231" s="6"/>
       <c r="F231" s="14"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D232" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E232" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F232" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>1</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>657</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>659</v>
       </c>
       <c r="E233" s="6">
         <v>1000</v>
       </c>
       <c r="F233" s="14">
-        <v>11.01</v>
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>2</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>662</v>
       </c>
       <c r="E234" s="6">
         <v>1000</v>
       </c>
       <c r="F234" s="14">
-        <v>13.49</v>
+        <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>3</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>663</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>665</v>
       </c>
       <c r="E235" s="6">
         <v>1000</v>
       </c>
       <c r="F235" s="14">
-        <v>21.25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>4</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>668</v>
       </c>
       <c r="E236" s="6">
         <v>1000</v>
       </c>
       <c r="F236" s="14">
-        <v>27.06</v>
+        <v>22</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>5</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>671</v>
       </c>
       <c r="E237" s="6">
         <v>1000</v>
       </c>
       <c r="F237" s="14">
-        <v>33.91</v>
+        <v>29</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>6</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>672</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>674</v>
       </c>
       <c r="E238" s="6">
         <v>1000</v>
       </c>
       <c r="F238" s="14">
-        <v>48.84</v>
+        <v>40</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>7</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>677</v>
       </c>
       <c r="E239" s="6">
         <v>1000</v>
       </c>
       <c r="F239" s="14">
-        <v>140.11</v>
+        <v>86</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>8</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>680</v>
       </c>
       <c r="E240" s="6">
         <v>1000</v>
       </c>
       <c r="F240" s="14">
-        <v>202</v>
+        <v>162</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>9</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>681</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E241" s="6">
         <v>1000</v>
       </c>
       <c r="F241" s="14">
-        <v>398.73</v>
+        <v>256</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>10</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>684</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>686</v>
       </c>
       <c r="E242" s="6">
         <v>1000</v>
       </c>
       <c r="F242" s="14">
-        <v>14.18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>11</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>689</v>
       </c>
       <c r="E243" s="6">
         <v>1000</v>
       </c>
       <c r="F243" s="14">
-        <v>18.61</v>
+        <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>12</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>690</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>692</v>
       </c>
       <c r="E244" s="6">
         <v>1000</v>
       </c>
       <c r="F244" s="14">
-        <v>27.21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>13</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>695</v>
       </c>
       <c r="E245" s="6">
         <v>1000</v>
       </c>
       <c r="F245" s="14">
-        <v>36.48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>14</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>698</v>
       </c>
       <c r="E246" s="6">
         <v>1000</v>
       </c>
       <c r="F246" s="14">
-        <v>47.94</v>
+        <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>15</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>701</v>
       </c>
       <c r="E247" s="6">
         <v>1000</v>
       </c>
       <c r="F247" s="14">
-        <v>70.09999999999999</v>
+        <v>40</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="3" t="s">
         <v>702</v>
       </c>
       <c r="B248" s="6"/>
       <c r="C248" s="7"/>
       <c r="D248" s="6"/>
       <c r="E248" s="6"/>
       <c r="F248" s="14"/>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C249" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D249" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E249" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F249" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>1</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>705</v>
       </c>
       <c r="E250" s="6">
         <v>1000</v>
       </c>
       <c r="F250" s="14">
-        <v>31.05</v>
+        <v>26</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
         <v>2</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>706</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>708</v>
       </c>
       <c r="E251" s="6">
         <v>1000</v>
       </c>
       <c r="F251" s="14">
-        <v>39.28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>3</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>709</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>711</v>
       </c>
       <c r="E252" s="6">
         <v>1000</v>
       </c>
       <c r="F252" s="14">
-        <v>63.01</v>
+        <v>51</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>4</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>714</v>
       </c>
       <c r="E253" s="6">
         <v>1000</v>
       </c>
       <c r="F253" s="14">
-        <v>83.15000000000001</v>
+        <v>70</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>5</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>717</v>
       </c>
       <c r="E254" s="6">
         <v>1000</v>
       </c>
       <c r="F254" s="14">
-        <v>116.91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>6</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>720</v>
       </c>
       <c r="E255" s="6">
         <v>1000</v>
       </c>
       <c r="F255" s="14">
-        <v>154.51</v>
+        <v>116</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>7</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>723</v>
       </c>
       <c r="E256" s="6">
         <v>1000</v>
       </c>
       <c r="F256" s="14">
-        <v>375.38</v>
+        <v>304</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>8</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>726</v>
       </c>
       <c r="E257" s="6">
         <v>1000</v>
       </c>
       <c r="F257" s="14">
-        <v>537.4299999999999</v>
+        <v>520</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>9</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>727</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E258" s="6">
         <v>1000</v>
       </c>
       <c r="F258" s="14">
-        <v>40.03</v>
+        <v>26</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>10</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>732</v>
       </c>
       <c r="E259" s="6">
         <v>1000</v>
       </c>
       <c r="F259" s="14">
-        <v>51.63</v>
+        <v>32</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>11</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>733</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>735</v>
       </c>
       <c r="E260" s="6">
         <v>1000</v>
       </c>
       <c r="F260" s="14">
-        <v>82.08</v>
+        <v>51</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>12</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>738</v>
       </c>
       <c r="E261" s="6">
         <v>1000</v>
       </c>
       <c r="F261" s="14">
-        <v>109.89</v>
+        <v>70</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
         <v>13</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>739</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>741</v>
       </c>
       <c r="E262" s="6">
         <v>1000</v>
       </c>
       <c r="F262" s="14">
-        <v>150.75</v>
+        <v>84</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>14</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>744</v>
       </c>
       <c r="E263" s="6">
         <v>1000</v>
       </c>
       <c r="F263" s="14">
-        <v>202.75</v>
+        <v>116</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="3" t="s">
         <v>745</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="7"/>
       <c r="D264" s="6"/>
       <c r="E264" s="6"/>
       <c r="F264" s="14"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C265" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D265" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E265" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F265" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>1</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>746</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>748</v>
       </c>
       <c r="E266" s="6">
         <v>1000</v>
       </c>
       <c r="F266" s="14">
-        <v>17.71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>2</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>749</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>751</v>
       </c>
       <c r="E267" s="6">
         <v>1000</v>
       </c>
       <c r="F267" s="14">
-        <v>21.85</v>
+        <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>3</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>752</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>754</v>
       </c>
       <c r="E268" s="6">
         <v>1000</v>
       </c>
       <c r="F268" s="14">
-        <v>35.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>757</v>
       </c>
       <c r="E269" s="6">
         <v>1000</v>
       </c>
       <c r="F269" s="14">
-        <v>48.31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>5</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>758</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>760</v>
       </c>
       <c r="E270" s="6">
         <v>1000</v>
       </c>
       <c r="F270" s="14">
-        <v>59.03</v>
+        <v>52</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>6</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>763</v>
       </c>
       <c r="E271" s="6">
         <v>1000</v>
       </c>
       <c r="F271" s="14">
-        <v>89.55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>7</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>764</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>766</v>
       </c>
       <c r="E272" s="6">
         <v>1000</v>
       </c>
       <c r="F272" s="14">
-        <v>217.08</v>
+        <v>340</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>8</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>769</v>
       </c>
       <c r="E273" s="6">
         <v>1000</v>
       </c>
       <c r="F273" s="14">
-        <v>21.93</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>9</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>770</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E274" s="6">
         <v>1000</v>
       </c>
       <c r="F274" s="14">
-        <v>28.49</v>
+        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>10</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>773</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>775</v>
       </c>
       <c r="E275" s="6">
         <v>1000</v>
       </c>
       <c r="F275" s="14">
-        <v>45.08</v>
+        <v>30</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>11</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>776</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E276" s="6">
         <v>1000</v>
       </c>
       <c r="F276" s="14">
-        <v>64.20999999999999</v>
+        <v>40</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>12</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>779</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>781</v>
       </c>
       <c r="E277" s="6">
         <v>1000</v>
       </c>
       <c r="F277" s="14">
-        <v>82.68000000000001</v>
+        <v>52</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>13</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>782</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>784</v>
       </c>
       <c r="E278" s="6">
         <v>1000</v>
       </c>
       <c r="F278" s="14">
-        <v>126.48</v>
+        <v>68</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="3" t="s">
         <v>785</v>
       </c>
       <c r="B279" s="6"/>
       <c r="C279" s="7"/>
       <c r="D279" s="6"/>
       <c r="E279" s="6"/>
       <c r="F279" s="14"/>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C280" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D280" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E280" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F280" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>1</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>786</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="6">
         <v>1000</v>
       </c>
       <c r="F281" s="14">
-        <v>108.76</v>
+        <v>134</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>2</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="6">
         <v>1000</v>
       </c>
       <c r="F282" s="14">
-        <v>144.95</v>
+        <v>180</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>3</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>792</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="6">
         <v>1000</v>
       </c>
       <c r="F283" s="14">
-        <v>181.65</v>
+        <v>208</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>4</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="6">
         <v>1000</v>
       </c>
       <c r="F284" s="14">
-        <v>252.51</v>
+        <v>289</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>5</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>798</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="6">
         <v>1000</v>
       </c>
       <c r="F285" s="14">
-        <v>300.75</v>
+        <v>343</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>6</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>801</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="6">
         <v>1000</v>
       </c>
       <c r="F286" s="14">
-        <v>388.94</v>
+        <v>344</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>7</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>804</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="6">
         <v>1000</v>
       </c>
       <c r="F287" s="14">
-        <v>484.66</v>
+        <v>446</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>8</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>807</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="6">
         <v>1000</v>
       </c>
       <c r="F288" s="14">
-        <v>730.38</v>
+        <v>771</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>9</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>810</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="6">
         <v>1000</v>
       </c>
       <c r="F289" s="14">
-        <v>862.29</v>
+        <v>647</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>10</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>813</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="6">
         <v>1000</v>
       </c>
       <c r="F290" s="14">
-        <v>1184.9</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
         <v>11</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>816</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="6">
         <v>1000</v>
       </c>
       <c r="F291" s="14">
-        <v>1398.96</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>12</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>819</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="6">
         <v>1000</v>
       </c>
       <c r="F292" s="14">
-        <v>1695.95</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>13</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>822</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="6">
         <v>1000</v>
       </c>
       <c r="F293" s="14">
-        <v>1929.6</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>14</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>825</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="6">
         <v>1000</v>
       </c>
       <c r="F294" s="14">
-        <v>2457.23</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="3" t="s">
         <v>828</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="7"/>
       <c r="D295" s="6"/>
       <c r="E295" s="6"/>
       <c r="F295" s="14"/>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C296" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D296" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E296" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F296" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>1</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>831</v>
       </c>
       <c r="E297" s="6">
         <v>1000</v>
       </c>
       <c r="F297" s="14">
-        <v>123.01</v>
+        <v>139</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>2</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>832</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>834</v>
       </c>
       <c r="E298" s="6">
         <v>1000</v>
       </c>
       <c r="F298" s="14">
-        <v>175.63</v>
+        <v>153</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>3</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>837</v>
       </c>
       <c r="E299" s="6">
         <v>1000</v>
       </c>
       <c r="F299" s="14">
-        <v>201.25</v>
+        <v>204</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>4</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>838</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E300" s="6">
         <v>1000</v>
       </c>
       <c r="F300" s="14">
-        <v>303.76</v>
+        <v>289</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>5</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>841</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>843</v>
       </c>
       <c r="E301" s="6">
         <v>1000</v>
       </c>
       <c r="F301" s="14">
-        <v>342.21</v>
+        <v>367</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>6</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>844</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>846</v>
       </c>
       <c r="E302" s="6">
         <v>1000</v>
       </c>
       <c r="F302" s="14">
-        <v>472.6</v>
+        <v>437</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>7</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>847</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E303" s="6">
         <v>1000</v>
       </c>
       <c r="F303" s="14">
-        <v>595.48</v>
+        <v>597</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>8</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>850</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E304" s="6">
         <v>1000</v>
       </c>
       <c r="F304" s="14">
-        <v>777.88</v>
+        <v>686</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>9</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>853</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>855</v>
       </c>
       <c r="E305" s="6">
         <v>1000</v>
       </c>
       <c r="F305" s="14">
-        <v>1123.1</v>
+        <v>885</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>10</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>856</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>858</v>
       </c>
       <c r="E306" s="6">
         <v>1000</v>
       </c>
       <c r="F306" s="14">
-        <v>1267.81</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>11</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>859</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>861</v>
       </c>
       <c r="E307" s="6">
         <v>1000</v>
       </c>
       <c r="F307" s="14">
-        <v>1688.4</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>12</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>862</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>864</v>
       </c>
       <c r="E308" s="6">
         <v>1000</v>
       </c>
       <c r="F308" s="14">
-        <v>2276.33</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>13</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>865</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>867</v>
       </c>
       <c r="E309" s="6">
         <v>1000</v>
       </c>
       <c r="F309" s="14">
-        <v>3346.65</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>14</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>868</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>870</v>
       </c>
       <c r="E310" s="6">
         <v>1000</v>
       </c>
       <c r="F310" s="14">
-        <v>3942.13</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>15</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>871</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>873</v>
       </c>
       <c r="E311" s="6">
         <v>1000</v>
       </c>
       <c r="F311" s="14">
-        <v>3859.2</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>16</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>874</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>876</v>
       </c>
       <c r="E312" s="6">
         <v>1000</v>
       </c>
       <c r="F312" s="14">
-        <v>6331.5</v>
+        <v>9369</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
         <v>17</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>877</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>879</v>
       </c>
       <c r="E313" s="6">
         <v>1000</v>
       </c>
       <c r="F313" s="14">
-        <v>8163.13</v>
+        <v>12047</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>18</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>880</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>882</v>
       </c>
       <c r="E314" s="6">
         <v>1000</v>
       </c>
       <c r="F314" s="14">
-        <v>10982.15</v>
+        <v>18273</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="3" t="s">
         <v>883</v>
       </c>
       <c r="B315" s="6"/>
       <c r="C315" s="7"/>
       <c r="D315" s="6"/>
       <c r="E315" s="6"/>
       <c r="F315" s="14"/>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C316" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D316" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E316" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F316" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>1</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>884</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>886</v>
       </c>
       <c r="E317" s="6">
         <v>1000</v>
       </c>
       <c r="F317" s="14">
-        <v>156.03</v>
+        <v>142</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>2</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>887</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>889</v>
       </c>
       <c r="E318" s="6">
         <v>1000</v>
       </c>
       <c r="F318" s="14">
-        <v>202</v>
+        <v>181</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>3</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>890</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>892</v>
       </c>
       <c r="E319" s="6">
         <v>1000</v>
       </c>
       <c r="F319" s="14">
-        <v>247.23</v>
+        <v>242</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>4</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>893</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>895</v>
       </c>
       <c r="E320" s="6">
         <v>1000</v>
       </c>
       <c r="F320" s="14">
-        <v>330.15</v>
+        <v>330</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>5</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>896</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E321" s="6">
         <v>1000</v>
       </c>
       <c r="F321" s="14">
-        <v>410.04</v>
+        <v>389</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>6</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>899</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>901</v>
       </c>
       <c r="E322" s="6">
         <v>1000</v>
       </c>
       <c r="F322" s="14">
-        <v>616.58</v>
+        <v>516</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>7</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>902</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>904</v>
       </c>
       <c r="E323" s="6">
         <v>1000</v>
       </c>
       <c r="F323" s="14">
-        <v>780.14</v>
+        <v>651</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>8</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>905</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>907</v>
       </c>
       <c r="E324" s="6">
         <v>1000</v>
       </c>
       <c r="F324" s="14">
-        <v>864.55</v>
+        <v>781</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>9</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>908</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>910</v>
       </c>
       <c r="E325" s="6">
         <v>1000</v>
       </c>
       <c r="F325" s="14">
-        <v>1087.66</v>
+        <v>987</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>10</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>911</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E326" s="6">
         <v>1000</v>
       </c>
       <c r="F326" s="14">
-        <v>1499.2</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>11</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>914</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E327" s="6">
         <v>1000</v>
       </c>
       <c r="F327" s="14">
-        <v>1778.85</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>12</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>917</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E328" s="6">
         <v>1000</v>
       </c>
       <c r="F328" s="14">
-        <v>2675.83</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>13</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>920</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>922</v>
       </c>
       <c r="E329" s="6">
         <v>1000</v>
       </c>
       <c r="F329" s="14">
-        <v>4341.6</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>14</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>923</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>925</v>
       </c>
       <c r="E330" s="6">
         <v>1000</v>
       </c>
       <c r="F330" s="14">
-        <v>5615.45</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>15</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>926</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>928</v>
       </c>
       <c r="E331" s="6">
         <v>1000</v>
       </c>
       <c r="F331" s="14">
-        <v>6308.9</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>16</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>929</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E332" s="6">
         <v>1000</v>
       </c>
       <c r="F332" s="14">
-        <v>8668.129999999999</v>
+        <v>10812</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>17</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>932</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>934</v>
       </c>
       <c r="E333" s="6">
         <v>1000</v>
       </c>
       <c r="F333" s="14">
-        <v>14856.43</v>
+        <v>23063</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>18</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>937</v>
       </c>
       <c r="E334" s="6">
         <v>1000</v>
       </c>
       <c r="F334" s="14">
-        <v>18760.85</v>
+        <v>33232</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="3" t="s">
         <v>938</v>
       </c>
       <c r="B335" s="6"/>
       <c r="C335" s="7"/>
       <c r="D335" s="6"/>
       <c r="E335" s="6"/>
       <c r="F335" s="14"/>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C336" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D336" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E336" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F336" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>1</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>939</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>941</v>
       </c>
       <c r="E337" s="6">
         <v>1000</v>
       </c>
       <c r="F337" s="14">
-        <v>175.63</v>
+        <v>146</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>2</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>942</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>944</v>
       </c>
       <c r="E338" s="6">
         <v>1000</v>
       </c>
       <c r="F338" s="14">
-        <v>224.63</v>
+        <v>240</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>3</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>945</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>947</v>
       </c>
       <c r="E339" s="6">
         <v>1000</v>
       </c>
       <c r="F339" s="14">
-        <v>249.5</v>
+        <v>266</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>4</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>948</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>950</v>
       </c>
       <c r="E340" s="6">
         <v>1000</v>
       </c>
       <c r="F340" s="14">
-        <v>369.35</v>
+        <v>355</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>5</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>951</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>953</v>
       </c>
       <c r="E341" s="6">
         <v>1000</v>
       </c>
       <c r="F341" s="14">
-        <v>457.53</v>
+        <v>425</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>6</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>954</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>956</v>
       </c>
       <c r="E342" s="6">
         <v>1000</v>
       </c>
       <c r="F342" s="14">
-        <v>637.6799999999999</v>
+        <v>668</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>7</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>957</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>959</v>
       </c>
       <c r="E343" s="6">
         <v>1000</v>
       </c>
       <c r="F343" s="14">
-        <v>722.85</v>
+        <v>692</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>8</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>960</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>962</v>
       </c>
       <c r="E344" s="6">
         <v>1000</v>
       </c>
       <c r="F344" s="14">
-        <v>974.6</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>9</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>963</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>965</v>
       </c>
       <c r="E345" s="6">
         <v>1000</v>
       </c>
       <c r="F345" s="14">
-        <v>1501.48</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>10</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>966</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>968</v>
       </c>
       <c r="E346" s="6">
         <v>1000</v>
       </c>
       <c r="F346" s="14">
-        <v>2178.35</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>11</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>969</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>971</v>
       </c>
       <c r="E347" s="6">
         <v>1000</v>
       </c>
       <c r="F347" s="14">
-        <v>2321.55</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>12</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>972</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>974</v>
       </c>
       <c r="E348" s="6">
         <v>1000</v>
       </c>
       <c r="F348" s="14">
-        <v>3821.53</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>13</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>975</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>977</v>
       </c>
       <c r="E349" s="6">
         <v>1000</v>
       </c>
       <c r="F349" s="14">
-        <v>6761.15</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>14</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>978</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>980</v>
       </c>
       <c r="E350" s="6">
         <v>1000</v>
       </c>
       <c r="F350" s="14">
-        <v>7153.1</v>
+        <v>9187</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>15</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>981</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>983</v>
       </c>
       <c r="E351" s="6">
         <v>0</v>
       </c>
       <c r="F351" s="14">
-        <v>0</v>
+        <v>9369</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>16</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>984</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>986</v>
       </c>
       <c r="E352" s="6">
         <v>0</v>
       </c>
       <c r="F352" s="14">
-        <v>0</v>
+        <v>12047</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="3" t="s">
         <v>987</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="7"/>
       <c r="D353" s="6"/>
       <c r="E353" s="6"/>
       <c r="F353" s="14"/>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C354" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D354" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E354" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F354" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>1</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>988</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E355" s="6">
         <v>1000</v>
       </c>
       <c r="F355" s="14">
-        <v>260.04</v>
+        <v>282</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>2</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>991</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>993</v>
       </c>
       <c r="E356" s="6">
         <v>1000</v>
       </c>
       <c r="F356" s="14">
-        <v>341.45</v>
+        <v>210</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>3</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>994</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E357" s="6">
         <v>1000</v>
       </c>
       <c r="F357" s="14">
-        <v>453</v>
+        <v>467</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>4</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>997</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>999</v>
       </c>
       <c r="E358" s="6">
         <v>1000</v>
       </c>
       <c r="F358" s="14">
-        <v>595.48</v>
+        <v>607</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>5</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="E359" s="6">
         <v>1000</v>
       </c>
       <c r="F359" s="14">
-        <v>628.64</v>
+        <v>751</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>6</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>1003</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="E360" s="6">
         <v>1000</v>
       </c>
       <c r="F360" s="14">
-        <v>786.91</v>
+        <v>775</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>7</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>1006</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E361" s="6">
         <v>1000</v>
       </c>
       <c r="F361" s="14">
-        <v>1043.94</v>
+        <v>996</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>8</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E362" s="6">
         <v>1000</v>
       </c>
       <c r="F362" s="14">
-        <v>1213.55</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>9</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>1012</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E363" s="6">
         <v>1000</v>
       </c>
       <c r="F363" s="14">
-        <v>1597.95</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>10</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E364" s="6">
         <v>1000</v>
       </c>
       <c r="F364" s="14">
-        <v>2050.2</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>11</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>1018</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="E365" s="6">
         <v>1000</v>
       </c>
       <c r="F365" s="14">
-        <v>2615.53</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>12</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E366" s="6">
         <v>1000</v>
       </c>
       <c r="F366" s="14">
-        <v>3557.7</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>13</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>1024</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="E367" s="6">
         <v>1000</v>
       </c>
       <c r="F367" s="14">
-        <v>5803.88</v>
+        <v>6821</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>14</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="E368" s="6">
         <v>1000</v>
       </c>
       <c r="F368" s="14">
-        <v>7243.55</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>15</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>1030</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="E369" s="6">
         <v>1000</v>
       </c>
       <c r="F369" s="14">
-        <v>14909.18</v>
+        <v>21499</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>16</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>1033</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E370" s="6">
         <v>1000</v>
       </c>
       <c r="F370" s="14">
-        <v>23162.75</v>
+        <v>40108</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>17</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E371" s="6">
         <v>1000</v>
       </c>
       <c r="F371" s="14">
-        <v>326.38</v>
+        <v>456</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>18</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>1039</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E372" s="6">
         <v>1000</v>
       </c>
       <c r="F372" s="14">
-        <v>435.68</v>
+        <v>399</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>19</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E373" s="6">
         <v>1000</v>
       </c>
       <c r="F373" s="14">
-        <v>548.73</v>
+        <v>679</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>20</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>1045</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E374" s="6">
         <v>1000</v>
       </c>
       <c r="F374" s="14">
-        <v>573.6</v>
+        <v>685</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>21</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>1048</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E375" s="6">
         <v>1000</v>
       </c>
       <c r="F375" s="14">
-        <v>618.08</v>
+        <v>779</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>22</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E376" s="6">
         <v>1000</v>
       </c>
       <c r="F376" s="14">
-        <v>698.73</v>
+        <v>918</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>23</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="E377" s="6">
         <v>1000</v>
       </c>
       <c r="F377" s="14">
-        <v>1136.65</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>24</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E378" s="6">
         <v>1000</v>
       </c>
       <c r="F378" s="14">
-        <v>1236.15</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>25</v>
       </c>
       <c r="B379" s="10" t="s">
         <v>1060</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="E379" s="6">
         <v>1000</v>
       </c>
       <c r="F379" s="14">
-        <v>2170.8</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>26</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="E380" s="6">
         <v>1000</v>
       </c>
       <c r="F380" s="14">
-        <v>3610.48</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>27</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>1066</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="E381" s="6">
         <v>1000</v>
       </c>
       <c r="F381" s="14">
-        <v>3964.73</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
         <v>28</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>1069</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="E382" s="6">
         <v>1000</v>
       </c>
       <c r="F382" s="14">
-        <v>6045.08</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
         <v>29</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>1072</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="E383" s="6">
         <v>1000</v>
       </c>
       <c r="F383" s="14">
-        <v>7756.1</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="B384" s="6"/>
       <c r="C384" s="7"/>
       <c r="D384" s="6"/>
       <c r="E384" s="6"/>
       <c r="F384" s="14"/>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C385" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D385" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E385" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F385" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
         <v>1</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="E386" s="6">
         <v>1000</v>
       </c>
       <c r="F386" s="14">
-        <v>172.9</v>
+        <v>139</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
         <v>2</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>1079</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="E387" s="6">
         <v>1000</v>
       </c>
       <c r="F387" s="14">
-        <v>122.2</v>
+        <v>153</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
         <v>3</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>1082</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="E388" s="6">
         <v>1000</v>
       </c>
       <c r="F388" s="14">
-        <v>128.7</v>
+        <v>204</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
         <v>4</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>1085</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="E389" s="6">
         <v>1000</v>
       </c>
       <c r="F389" s="14">
-        <v>172.9</v>
+        <v>289</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5">
         <v>5</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="E390" s="6">
         <v>1000</v>
       </c>
       <c r="F390" s="14">
-        <v>214.5</v>
+        <v>367</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="5">
         <v>6</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>1091</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E391" s="6">
         <v>1000</v>
       </c>
       <c r="F391" s="14">
-        <v>206.7</v>
+        <v>437</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
         <v>7</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>1094</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="E392" s="6">
         <v>1000</v>
       </c>
       <c r="F392" s="14">
-        <v>335.4</v>
+        <v>597</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
         <v>8</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="E393" s="6">
         <v>1000</v>
       </c>
       <c r="F393" s="14">
-        <v>322.4</v>
+        <v>686</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
         <v>9</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>1100</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="E394" s="6">
         <v>1000</v>
       </c>
       <c r="F394" s="14">
-        <v>390</v>
+        <v>885</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>10</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>1103</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="E395" s="6">
         <v>1000</v>
       </c>
       <c r="F395" s="14">
-        <v>458.9</v>
+        <v>885</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>11</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="E396" s="6">
         <v>1000</v>
       </c>
       <c r="F396" s="14">
-        <v>634.4</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>12</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="E397" s="6">
         <v>1000</v>
       </c>
       <c r="F397" s="14">
-        <v>676</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>13</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>1112</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="E398" s="6">
         <v>1000</v>
       </c>
       <c r="F398" s="14">
-        <v>765.7</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>14</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="E399" s="6">
         <v>1000</v>
       </c>
       <c r="F399" s="14">
-        <v>911.3</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>15</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>1118</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="E400" s="6">
         <v>1000</v>
       </c>
       <c r="F400" s="14">
-        <v>816.4</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
         <v>16</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>1121</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="E401" s="6">
         <v>1000</v>
       </c>
       <c r="F401" s="14">
-        <v>1241.5</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
         <v>17</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="E402" s="6">
         <v>1000</v>
       </c>
       <c r="F402" s="14">
-        <v>1034.8</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
         <v>18</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>1127</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="E403" s="6">
         <v>1000</v>
       </c>
       <c r="F403" s="14">
-        <v>1327.3</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>19</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>1130</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="E404" s="6">
         <v>1000</v>
       </c>
       <c r="F404" s="14">
-        <v>1820</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>20</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="E405" s="6">
         <v>1000</v>
       </c>
       <c r="F405" s="14">
-        <v>2412.8</v>
+        <v>9369</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>21</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="E406" s="6">
         <v>1000</v>
       </c>
       <c r="F406" s="14">
-        <v>2960.1</v>
+        <v>12047</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>22</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>1139</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="E407" s="6">
         <v>1000</v>
       </c>
       <c r="F407" s="14">
-        <v>3182.4</v>
+        <v>12047</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>23</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>1142</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="E408" s="6">
         <v>1000</v>
       </c>
       <c r="F408" s="14">
-        <v>5701.8</v>
+        <v>18273</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>24</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>1145</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="E409" s="6">
         <v>1000</v>
       </c>
       <c r="F409" s="14">
-        <v>4061.2</v>
+        <v>18273</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>25</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="E410" s="6">
         <v>1000</v>
       </c>
       <c r="F410" s="14">
-        <v>7837.7</v>
+        <v>15112</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>26</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>1151</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E411" s="6">
         <v>1000</v>
       </c>
       <c r="F411" s="14">
-        <v>8156.2</v>
+        <v>19044</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>27</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>1154</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1156</v>
       </c>
       <c r="E412" s="6">
         <v>1000</v>
       </c>
       <c r="F412" s="14">
-        <v>13284.7</v>
+        <v>21828</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>28</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>1157</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="E413" s="6">
         <v>1000</v>
       </c>
       <c r="F413" s="14">
-        <v>12083.5</v>
+        <v>27346</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
         <v>29</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="E414" s="6">
         <v>1000</v>
       </c>
       <c r="F414" s="14">
-        <v>18415.8</v>
+        <v>42635</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="B415" s="6"/>
       <c r="C415" s="7"/>
       <c r="D415" s="6"/>
       <c r="E415" s="6"/>
       <c r="F415" s="14"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C416" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D416" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E416" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F416" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
         <v>1</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>1164</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="E417" s="6">
         <v>1000</v>
       </c>
       <c r="F417" s="14">
-        <v>174.2</v>
+        <v>142</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
         <v>2</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>1167</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="E418" s="6">
         <v>0</v>
       </c>
       <c r="F418" s="14">
-        <v>0</v>
+        <v>181</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
         <v>3</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>1170</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="E419" s="6">
         <v>0</v>
       </c>
       <c r="F419" s="14">
-        <v>0</v>
+        <v>242</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>4</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>1173</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E420" s="6">
         <v>1000</v>
       </c>
       <c r="F420" s="14">
-        <v>243.73</v>
+        <v>330</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>5</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>1176</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="E421" s="6">
         <v>1000</v>
       </c>
       <c r="F421" s="14">
-        <v>361.05</v>
+        <v>389</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>6</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="E422" s="6">
         <v>1000</v>
       </c>
       <c r="F422" s="14">
-        <v>454.51</v>
+        <v>516</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
         <v>7</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>1182</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="E423" s="6">
         <v>1000</v>
       </c>
       <c r="F423" s="14">
-        <v>560.04</v>
+        <v>651</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
         <v>8</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>1185</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="E424" s="6">
         <v>1000</v>
       </c>
       <c r="F424" s="14">
-        <v>841.9400000000001</v>
+        <v>781</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
         <v>9</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>1188</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E425" s="6">
         <v>1000</v>
       </c>
       <c r="F425" s="14">
-        <v>1078.63</v>
+        <v>987</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
         <v>10</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>1191</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="E426" s="6">
         <v>1000</v>
       </c>
       <c r="F426" s="14">
-        <v>988.66</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
         <v>11</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>1194</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="E427" s="6">
         <v>1000</v>
       </c>
       <c r="F427" s="14">
-        <v>1839.15</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="5">
         <v>12</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>1197</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="E428" s="6">
         <v>1000</v>
       </c>
       <c r="F428" s="14">
-        <v>1982.38</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
         <v>13</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>1200</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="E429" s="6">
         <v>1000</v>
       </c>
       <c r="F429" s="14">
-        <v>3474.8</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
         <v>14</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>1203</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="E430" s="6">
         <v>1000</v>
       </c>
       <c r="F430" s="14">
-        <v>4409.45</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="5">
         <v>15</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E431" s="6">
         <v>1000</v>
       </c>
       <c r="F431" s="14">
-        <v>5231.03</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="5">
         <v>16</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>1209</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="E432" s="6">
         <v>1000</v>
       </c>
       <c r="F432" s="14">
-        <v>8849.030000000001</v>
+        <v>10812</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5">
         <v>17</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="E433" s="6">
         <v>1000</v>
       </c>
       <c r="F433" s="14">
-        <v>10642.95</v>
+        <v>23063</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5">
         <v>18</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>1215</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="E434" s="6">
         <v>1000</v>
       </c>
       <c r="F434" s="14">
-        <v>14939.33</v>
+        <v>33232</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
         <v>19</v>
       </c>
       <c r="B435" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="E435" s="6">
         <v>1000</v>
       </c>
       <c r="F435" s="14">
-        <v>12178.4</v>
+        <v>20588</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
         <v>20</v>
       </c>
       <c r="B436" s="10" t="s">
         <v>1221</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1223</v>
       </c>
       <c r="E436" s="6">
         <v>1000</v>
       </c>
       <c r="F436" s="14">
-        <v>15795</v>
+        <v>25862</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="3" t="s">
         <v>1224</v>
       </c>
       <c r="B437" s="6"/>
       <c r="C437" s="7"/>
       <c r="D437" s="6"/>
       <c r="E437" s="6"/>
       <c r="F437" s="14"/>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B438" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C438" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D438" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E438" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F438" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
         <v>1</v>
       </c>
       <c r="B439" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="E439" s="6">
         <v>1000</v>
       </c>
       <c r="F439" s="14">
-        <v>180.7</v>
+        <v>146</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
         <v>2</v>
       </c>
       <c r="B440" s="10" t="s">
         <v>1228</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="E440" s="6">
         <v>1000</v>
       </c>
       <c r="F440" s="14">
-        <v>214.5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="5">
         <v>3</v>
       </c>
       <c r="B441" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1232</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="E441" s="6">
         <v>1000</v>
       </c>
       <c r="F441" s="14">
-        <v>226.2</v>
+        <v>266</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="5">
         <v>4</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="E442" s="6">
         <v>1000</v>
       </c>
       <c r="F442" s="14">
-        <v>284.7</v>
+        <v>355</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5">
         <v>5</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>1237</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="E443" s="6">
         <v>1000</v>
       </c>
       <c r="F443" s="14">
-        <v>318.5</v>
+        <v>425</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="5">
         <v>6</v>
       </c>
       <c r="B444" s="10" t="s">
         <v>1240</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="E444" s="6">
         <v>1000</v>
       </c>
       <c r="F444" s="14">
-        <v>403</v>
+        <v>668</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="5">
         <v>7</v>
       </c>
       <c r="B445" s="10" t="s">
         <v>1243</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="E445" s="6">
         <v>1000</v>
       </c>
       <c r="F445" s="14">
-        <v>501.8</v>
+        <v>692</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="5">
         <v>8</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="E446" s="6">
         <v>1000</v>
       </c>
       <c r="F446" s="14">
-        <v>614.9</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="5">
         <v>9</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>1249</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="E447" s="6">
         <v>1000</v>
       </c>
       <c r="F447" s="14">
-        <v>830.7</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="5">
         <v>10</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="E448" s="6">
         <v>1000</v>
       </c>
       <c r="F448" s="14">
-        <v>1185.6</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="5">
         <v>11</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="E449" s="6">
         <v>1000</v>
       </c>
       <c r="F449" s="14">
-        <v>1479.4</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="5">
         <v>12</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="E450" s="6">
         <v>1000</v>
       </c>
       <c r="F450" s="14">
-        <v>2038.4</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="5">
         <v>13</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="E451" s="6">
         <v>1000</v>
       </c>
       <c r="F451" s="14">
-        <v>2727.4</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="5">
         <v>14</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="E452" s="6">
         <v>1000</v>
       </c>
       <c r="F452" s="14">
-        <v>3460.6</v>
+        <v>9187</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A140:F140"/>
     <mergeCell ref="A168:F168"/>
     <mergeCell ref="A203:F203"/>
     <mergeCell ref="A221:F221"/>
     <mergeCell ref="A231:F231"/>
     <mergeCell ref="A248:F248"/>
     <mergeCell ref="A264:F264"/>
     <mergeCell ref="A279:F279"/>
     <mergeCell ref="A295:F295"/>
     <mergeCell ref="A315:F315"/>
     <mergeCell ref="A335:F335"/>
     <mergeCell ref="A353:F353"/>
     <mergeCell ref="A384:F384"/>
     <mergeCell ref="A415:F415"/>
     <mergeCell ref="A437:F437"/>
   </mergeCells>