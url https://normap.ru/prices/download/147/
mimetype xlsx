--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -17,2517 +17,2517 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="824">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Измерительное оборудование для трубопроводов</t>
+    <t>Измерительное оборудование</t>
   </si>
   <si>
     <t>Счётчики воды муфтовые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4404219</t>
   </si>
   <si>
     <t>Комплект монтажный КМ для счетчиков воды, Ру 16, T 90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5321/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du15/</t>
   </si>
   <si>
     <t>4404220</t>
   </si>
   <si>
     <t>Комплект монтажный КМ для счетчиков воды, Ру 16, T 90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5322/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du20/</t>
   </si>
   <si>
     <t>4404221</t>
   </si>
   <si>
     <t>Комплект монтажный КМ для счетчиков воды, Ру 16, T 90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5323/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du25/</t>
   </si>
   <si>
     <t>4404057</t>
   </si>
   <si>
     <t>Счетчик воды СВК (Арзамас) муфтовый, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5324/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-arzamas-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404058</t>
   </si>
   <si>
     <t>Счетчик воды СВКи (Арзамас) муфтовый имп., Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5325/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svki-arzamas-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404059</t>
   </si>
   <si>
     <t>Счетчик воды СВК (Бологое) муфтовый, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5326/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-bologoe-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404060</t>
   </si>
   <si>
     <t>Счетчик воды СВК (Арзамас) муфтовый, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5327/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-arzamas-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404061</t>
   </si>
   <si>
     <t>Счетчик воды СХ (Водоприбор) муфтовый, Ру 10, Q=1,5куб.м/час, T 5-30С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5328/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sh-vodopribor-muftovyj-pn10-q-1-5kub-m-chas-t-5-30s-du15/</t>
   </si>
   <si>
     <t>4404062</t>
   </si>
   <si>
     <t>Счетчик воды СГ (Водоприбор) муфтовый, Ру 10, Q=1,5куб.м/час, T 30-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5329/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sg-vodopribor-muftovyj-pn10-q-1-5kub-m-chas-t-30-90s-du15/</t>
   </si>
   <si>
     <t>4404063</t>
   </si>
   <si>
     <t>Счетчик воды СХи (Водоприбор) муфтовый, имп Ру 10, Q=1,5куб.м/час, T 5-30С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5330/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-shi-vodopribor-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-30s-du15/</t>
   </si>
   <si>
     <t>4404064</t>
   </si>
   <si>
     <t>Счетчик воды СГи (Водоприбор) муфтовый, имп Ру 10, Q=1,5куб.м/час, T 30-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5331/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sgi-vodopribor-muftovyj-imp-pn10-q-1-5kub-m-chas-t-30-90s-du15/</t>
   </si>
   <si>
     <t>4404065</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404066</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/?sku=5334</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/?sku=5334</t>
   </si>
   <si>
     <t>4404067</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/?sku=5335</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/?sku=5335</t>
   </si>
   <si>
     <t>4404068</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=2,5куб.м/час, T 5-90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5333/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-2-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404069</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=3,5куб.м/час, T 5-120С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5334/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-3-5kub-m-chas-t-5-120s-du25/</t>
   </si>
   <si>
     <t>4404070</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=6куб.м/час, T 5-120С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5335/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-6kub-m-chas-t-5-120s-du32/</t>
   </si>
   <si>
     <t>4404071</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=10куб.м/час, T 5-120С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5336/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-10kub-m-chas-t-5-120s-du40/</t>
   </si>
   <si>
     <t>4404072</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ муфтовый, Ру 10, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5337/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>4404087</t>
   </si>
   <si>
     <t>Счетчик воды СКБ (Водоприбор) муфтовый, Ру 16, Q=2,5куб.м/час, T 5-90С Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5338/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-2-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404088</t>
   </si>
   <si>
     <t>Счетчик воды СКБ (Водоприбор) муфтовый, Ру 16, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5339/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-3-5kub-m-chas-t-5-90s-du25/</t>
   </si>
   <si>
     <t>4404089</t>
   </si>
   <si>
     <t>Счетчик воды СКБ (Водоприбор) муфтовый, Ру 16, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5340/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-6kub-m-chas-t-5-90s-du32/</t>
   </si>
   <si>
     <t>4404090</t>
   </si>
   <si>
     <t>Счетчик воды СКБ (Водоприбор) муфтовый, Ру 16, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5341/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-10kub-m-chas-t-5-90s-du40/</t>
   </si>
   <si>
     <t>4404074</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5342/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404075</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=2,5куб.м/час, T 5-90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5343/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-2-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404076</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=3,5куб.м/час, T 5-120С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5344/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5-120s-du25/</t>
   </si>
   <si>
     <t>4404077</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=6куб.м/час, T 5-120С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5345/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-6kub-m-chas-t-5-120s-du32/</t>
   </si>
   <si>
     <t>4404078</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=10куб.м/час, T 5-120С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5346/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-10kub-m-chas-t-5-120s-du40/</t>
   </si>
   <si>
     <t>4404091</t>
   </si>
   <si>
     <t>Счетчик воды СКБи муфтовый, имп Ру 16, Q=2,5куб.м/час, T 5-90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5347/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404092</t>
   </si>
   <si>
     <t>Счетчик воды СКБи муфтовый, имп Ру 16, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5348/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-3-5kub-m-chas-t-5-90s-du25/</t>
   </si>
   <si>
     <t>4404093</t>
   </si>
   <si>
     <t>Счетчик воды СКБи муфтовый, имп Ру 16, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5349/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-6kub-m-chas-t-5-90s-du32/</t>
   </si>
   <si>
     <t>4404094</t>
   </si>
   <si>
     <t>Счетчик воды СКБи муфтовый, имп Ру 16, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5350/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-10kub-m-chas-t-5-90s-du40/</t>
   </si>
   <si>
     <t>4404095</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ, латунь, муфтовый, Ру 10, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5351/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-90s-du25/</t>
   </si>
   <si>
     <t>4404096</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ, латунь, муфтовый, Ру 10, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5352/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-6kub-m-chas-t-5-90s-du32/</t>
   </si>
   <si>
     <t>4404097</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ, латунь, муфтовый, Ру 10, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5353/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-10kub-m-chas-t-5-90s-du40/</t>
   </si>
   <si>
     <t>4404098</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ, латунь, муфтовый имп, Ру 10, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5354/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5-90s-du25/</t>
   </si>
   <si>
     <t>4404099</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ, латунь, муфтовый имп, Ру 10, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5355/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-90s-du32/</t>
   </si>
   <si>
     <t>4404100</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ, латунь, муфтовый имп, Ру 10, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5356/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-90s-du40/</t>
   </si>
   <si>
     <t>4404101</t>
   </si>
   <si>
     <t>Счетчик воды ВСХ (Тепловодомер), латунь, муфтовый, Ру 16, Q=1,5куб.м/час, T 5-50С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5357/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-1-5kub-m-chas-t-5-50s-du15/</t>
   </si>
   <si>
     <t>4404102</t>
   </si>
   <si>
     <t>Счетчик воды ВСХ (Тепловодомер), латунь, муфтовый, Ру 16, Q=2,5куб.м/час, T 5-50С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5358/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-2-5kub-m-chas-t-5-50s-du20/</t>
   </si>
   <si>
     <t>4404103</t>
   </si>
   <si>
     <t>Счетчик воды ВСХ (Тепловодомер), латунь, муфтовый, Ру 16, Q=3,5куб.м/час, T 5-50С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5359/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-3-5kub-m-chas-t-5-50s-du25/</t>
   </si>
   <si>
     <t>4404104</t>
   </si>
   <si>
     <t>Счетчик воды ВСХ (Тепловодомер), латунь, муфтовый, Ру 16, Q=6куб.м/час, T 5-50С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5360/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-6kub-m-chas-t-5-50s-du32/</t>
   </si>
   <si>
     <t>4404105</t>
   </si>
   <si>
     <t>Счетчик воды ВСХ (Тепловодомер), латунь, муфтовый, Ру 16, Q=10куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5361/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-10kub-m-chas-t-5-50s-du40/</t>
   </si>
   <si>
     <t>4404106</t>
   </si>
   <si>
     <t>Счетчик воды ВСХд, латунь, муфтовый, имп Ру 16, Q=1,5куб.м/час, T 5-50С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5362/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshd-latun-muftovyj-imp-pn16-q-1-5kub-m-chas-t-5-50s-du15/</t>
   </si>
   <si>
     <t>4404107</t>
   </si>
   <si>
     <t>Счетчик воды ВСХд, латунь, муфтовый, имп Ру 16, Q=2,5куб.м/час, T 5-50С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5363/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshd-latun-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-50s-du20/</t>
   </si>
   <si>
     <t>4404108</t>
   </si>
   <si>
     <t>Счетчик воды ВСГ, латунь, муфтовый, Ру 16, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5364/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>4404109</t>
   </si>
   <si>
     <t>Счетчик воды ВСГ, латунь, муфтовый, Ру 16, Q=2,5куб.м/час, T 5-90С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5365/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-2-5kub-m-chas-t-5-90s-du20/</t>
   </si>
   <si>
     <t>4404110</t>
   </si>
   <si>
     <t>Счетчик воды ВСГ, латунь, муфтовый, Ру 16, Q=3,5куб.м/час, T 5-150С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5366/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-3-5kub-m-chas-t-5-150s-du25/</t>
   </si>
   <si>
     <t>4404111</t>
   </si>
   <si>
     <t>Счетчик воды ВСГ, латунь, муфтовый, Ру 16, Q=6куб.м/час, T 5-150С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5367/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-6kub-m-chas-t-5-150s-du32/</t>
   </si>
   <si>
     <t>4404112</t>
   </si>
   <si>
     <t>Счетчик воды ВСГ, латунь, муфтовый, Ру 16, Q=10куб.м/час, T 5-150С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5368/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-10kub-m-chas-t-5-150s-du40/</t>
   </si>
   <si>
     <t>4404113</t>
   </si>
   <si>
     <t>Счетчик воды ВСГд, латунь, муфтовый имп, Ру 16, Q=1,5куб.м/час, T 5-95С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5369/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsgd-latun-muftovyj-imp-pn16-q-1-5kub-m-chas-t-5-95s-du15/</t>
   </si>
   <si>
     <t>4404114</t>
   </si>
   <si>
     <t>Счетчик воды ВСГд, латунь, муфтовый имп, Ру 16, Q=2,5куб.м/час, T 5-95С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5370/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsgd-latun-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-95s-du20/</t>
   </si>
   <si>
     <t>4404115</t>
   </si>
   <si>
     <t>Счетчик воды ВСТ(Н), латунь, муфтовый имп, Ру 16, Q=3,5куб.м/час, T 5-150С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5371/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-3-5kub-m-chas-t-5-150s-du25/</t>
   </si>
   <si>
     <t>4404116</t>
   </si>
   <si>
     <t>Счетчик воды ВСТ(Н), латунь, муфтовый имп, Ру 16, Q=6куб.м/час, T 5-150С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5372/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-150s-du32/</t>
   </si>
   <si>
     <t>4404117</t>
   </si>
   <si>
     <t>Счетчик воды ВСТ(Н), латунь, муфтовый имп, Ру 16, Q=10куб.м/час, T 5-150С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5373/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-10kub-m-chas-t-5-150s-du40/</t>
   </si>
   <si>
     <t>4404203</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ муфтовый мокроходный одноструйный, Ру 16, Q=1,5куб.м/час, T 5-40С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5374/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-1-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404204</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ муфтовый мокроходный одноструйный, Ру 16, Q=2,5куб.м/час, T 5-40С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5375/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-2-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404205</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ муфтовый мокроходный одноструйный, Ру 16, Q=3,5куб.м/час, T 5-40С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5376/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-3-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404206</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ муфтовый мокроходный одноструйный, Ру 16, Q=6куб.м/час, T 5-40С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5377/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-6kub-m-chas-t-5-40s/</t>
   </si>
   <si>
     <t>4404207</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ ДГ муфтовый имп мокроходный одноструйный, Ру 16, Q=1,5куб.м/час, T 5-40С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5378/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-1-5kub-m/</t>
   </si>
   <si>
     <t>4404208</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ ДГ муфтовый имп мокроходный одноструйный, Ру 16, Q=2,5куб.м/час, T 5-40С, Dy20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5379/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-2-5kub-m/</t>
   </si>
   <si>
     <t>4404209</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ ДГ муфтовый имп мокроходный одноструйный, Ру 16, Q=3,5куб.м/час, T 5-40С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5380/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-3-5kub-m/</t>
   </si>
   <si>
     <t>4404210</t>
   </si>
   <si>
     <t>Счетчик воды ВКМ ДГ муфтовый имп мокроходный одноструйный, Ру 16, Q=6куб.м/час, T 5-40С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5381/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-6kub-m-chas/</t>
   </si>
   <si>
     <t>4404211</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм муфтовый мокроходный многоструйный, Ру 16, Q=3,5куб.м/час, T 5-40С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5382/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-3-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404212</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм муфтовый мокроходный многоструйный, Ру 16, Q=6куб.м/час, T 5-40С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5383/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-6kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404213</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм муфтовый мокроходный многоструйный, Ру 16, Q=10куб.м/час, T 5-40С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5384/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-10kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404214</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм муфтовый мокроходный многоструйный, Ру 16, Q=15куб.м/час, T 5-40С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5385/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-15kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404215</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм ДГ муфтовый мокроходный многоструйный, Ру 16, Q=3,5куб.м/час, T 5-40С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5386/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-3-5kub-m-chas/</t>
   </si>
   <si>
     <t>4404216</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм ДГ муфтовый мокроходный многоструйный, Ру 16, Q=6куб.м/час, T 5-40С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5387/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-6kub-m-chas-t/</t>
   </si>
   <si>
     <t>4404217</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм ДГ муфтовый мокроходный многоструйный, Ру 16, Q=10куб.м/час, T 5-40С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5388/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-10kub-m-chas-t/</t>
   </si>
   <si>
     <t>4404218</t>
   </si>
   <si>
     <t>Счетчик воды ВКМм ДГ муфтовый мокроходный многоструйный, Ру 16, Q=15куб.м/час, T 5-40С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5389/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-15kub-m-chas-t/</t>
   </si>
   <si>
     <t>6100321</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ муфтовый, имп Ру 10, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10938/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>9940301</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, муфтовый, имп Ру 16, Q=6куб.м/час, T 5-50С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10939/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-50s-du25/</t>
   </si>
   <si>
     <t>6100322</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, муфтовый, имп Ру 16, Q=6куб.м/час, T 5-50С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10940/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-50s-du32/</t>
   </si>
   <si>
     <t>6100323</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, муфтовый, имп Ру 16, Q=10куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10941/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-10kub-m-chas-t-5-50s-du40/</t>
   </si>
   <si>
     <t>9940294</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10942/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>9940295</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10943/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-90s/</t>
   </si>
   <si>
     <t>9940296</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10944/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-90s/</t>
   </si>
   <si>
     <t>9940297</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=3,5куб.м/час, T 5-50С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10945/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>9940298</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=6куб.м/час, T 5-50С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10946/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-50s/</t>
   </si>
   <si>
     <t>9940299</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ ДГ (ПК Прибор), латунь, муфтовый имп, Ру 10, Q=10куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10947/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-50s/</t>
   </si>
   <si>
     <t>9940285</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10948/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/</t>
   </si>
   <si>
     <t>9940286</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, Ру 10, Q=3,5куб.м/час, T 5-90С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10949/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-90s-du25/</t>
   </si>
   <si>
     <t>9940287</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, Ру 10, Q=6куб.м/час, T 5-90С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10950/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-6kub-m-chas-t-5-90s-du32/</t>
   </si>
   <si>
     <t>9940288</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, Ру 10, Q=10куб.м/час, T 5-90С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10951/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-10kub-m-chas-t-5-90s-du40/</t>
   </si>
   <si>
     <t>9940289</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ (ПК Прибор), латунь, муфтовый, Ру 10, Q=3,5куб.м/час, T 5-50С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10952/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-50s-du25/</t>
   </si>
   <si>
     <t>9940290</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ (ПК Прибор), латунь, муфтовый, Ру 10, Q=6куб.м/час, T 5-50С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10953/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-6kub-m-chas-t-5-50s-du32/</t>
   </si>
   <si>
     <t>9940291</t>
   </si>
   <si>
     <t>Счетчик воды ОСВХ (ПК Прибор), латунь, муфтовый, Ру 10, Q=10куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10954/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-10kub-m-chas-t-5-50s-du40/</t>
   </si>
   <si>
     <t>9940292</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, без МК, Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10955/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-bez-mk-pn10-q-1-5kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>9940293</t>
   </si>
   <si>
     <t>Счетчик воды ОСВУ (ПК Прибор), латунь, муфтовый, с обр. клапаном Ру 10, Q=1,5куб.м/час, T 5-90С, Dy15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10956/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-s-obr-klapanom-pn10-q-1-5kub-m/</t>
   </si>
   <si>
     <t>9940277</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ Атлант (ПК Прибор) муфтовый, Ру 10, Q=3,5куб.м/час, T 5-120С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10957/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-3-5kub-m-chas-t-5-120s-du25/</t>
   </si>
   <si>
     <t>9940278</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ Атлант (ПК Прибор) муфтовый, Ру 10, Q=6куб.м/час, T 5-120С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10958/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-6kub-m-chas-t-5-120s-du32/</t>
   </si>
   <si>
     <t>9940279</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ Атлант (ПК Прибор) муфтовый, Ру 10, Q=10куб.м/час, T 5-120С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10959/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-10kub-m-chas-t-5-120s-du40/</t>
   </si>
   <si>
     <t>9940280</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ Атлант (ПК Прибор) муфтовый, Ру 10, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10960/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>9940281</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ АтлантХ (ПК Прибор) муфтовый, Ру 10, Q=3,5куб.м/час, T 5-50С, Dy25</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10961/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-3-5kub-m-chas-t-5-50s-du25/</t>
   </si>
   <si>
     <t>9940282</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ АтлантХ (ПК Прибор) муфтовый, Ру 10, Q=6куб.м/час, T 5-50С, Dy32</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10962/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-6kub-m-chas-t-5-50s-du32/</t>
   </si>
   <si>
     <t>9940283</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ АтлантХ (ПК Прибор) муфтовый, Ру 10, Q=10куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10963/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-10kub-m-chas-t-5-50s-du40/</t>
   </si>
   <si>
     <t>9940284</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ АтлантХ (ПК Прибор) муфтовый, Ру 10, Q=15куб.м/час, T 5-50С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10964/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-15kub-m-chas-t-5-50s-du50/</t>
   </si>
   <si>
     <t>Счётчики воды фланцевые промышленные</t>
   </si>
   <si>
     <t>4404079</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ ДГ фланцевый, имп Ру 10, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5390/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vskm-dg-flancevyj-imp-pn10-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>4404073</t>
   </si>
   <si>
     <t>Счетчик воды ВСКМ фланцевый, Ру 10, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5391/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vskm-flancevyj-pn10-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>4404080</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-1 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=45куб.м/ч T 5-30С Dy50/15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5392/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-45kub-m/</t>
   </si>
   <si>
     <t>4404081</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-1 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=100куб.м/ч T 5-30С Dy80/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5393/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-100kub/</t>
   </si>
   <si>
     <t>4404082</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-1 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=150куб.м/ч T 5-30С Dy100/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5394/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-150kub/</t>
   </si>
   <si>
     <t>4404083</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-2 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=45куб.м/ч T 5-30С Dy50/15</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5395/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-45kub-m/</t>
   </si>
   <si>
     <t>4404084</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-2 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=100куб.м/ч T 5-30С Dy80/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5396/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-100kub/</t>
   </si>
   <si>
     <t>4404085</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-2 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=150куб.м/ч T 5-30С Dy100/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5397/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-150kub/</t>
   </si>
   <si>
     <t>4404086</t>
   </si>
   <si>
     <t>Счетчик воды СТВК-2 ДГ (ПК Прибор) комбинированный фланцевый имп, Ру 16, Q=250куб.м/ч T 5-30С Dy150/40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5398/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-250kub/</t>
   </si>
   <si>
     <t>4404118</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=15куб.м/час, T 5-150С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5399/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-15kub-m-chas-t-5-150s-du40/</t>
   </si>
   <si>
     <t>4404119</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=25куб.м/час, T 5-150С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5400/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-25kub-m-chas-t-5-150s-du65/</t>
   </si>
   <si>
     <t>4404120</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=45куб.м/час, T 5-150С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5401/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-45kub-m-chas-t-5-150s-du80/</t>
   </si>
   <si>
     <t>4404121</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=70куб.м/час, T 5-150С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5402/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-70kub-m-chas-t-5-150s-du100/</t>
   </si>
   <si>
     <t>4404122</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=100куб.м/час, T 5-150С, Dy125</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5403/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-100kub-m-chas-t-5-150s-du125/</t>
   </si>
   <si>
     <t>4404123</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=150куб.м/час, T 5-150С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5404/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-150kub-m-chas-t-5-150s-du150/</t>
   </si>
   <si>
     <t>4404124</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=250куб.м/час, T 5-150С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5405/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-250kub-m-chas-t-5-150s-du200/</t>
   </si>
   <si>
     <t>4404125</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=500куб.м/час, T 5-150С, Dy250</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5406/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-500kub-m-chas-t-5-150s-du250/</t>
   </si>
   <si>
     <t>4404126</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=50куб.м/час, T 5-50С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5407/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-50kub-m-chas-t-5-50s-du50/</t>
   </si>
   <si>
     <t>4404127</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=60куб.м/час, T 5-50С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5408/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-60kub-m-chas-t-5-50s-du65/</t>
   </si>
   <si>
     <t>4404128</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=120куб.м/час, T 5-50С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5409/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-120kub-m-chas-t-5-50s-du80/</t>
   </si>
   <si>
     <t>4404129</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=230куб.м/час, T 5-50С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5410/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-230kub-m-chas-t-5-50s-du100/</t>
   </si>
   <si>
     <t>4404130</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=250куб.м/час, T 5-50С, Dy125</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5411/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-250kub-m-chas-t-5-50s-du125/</t>
   </si>
   <si>
     <t>4404131</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=1100куб.м/час, T 5-50С, Dy250</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5412/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-1100kub-m-chas-t-5-50s-du250/</t>
   </si>
   <si>
     <t>4404136</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-50С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5417/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-50s-du50/</t>
   </si>
   <si>
     <t>4404137</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=60куб.м/час, T 5-50С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5418/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-50s-du65/</t>
   </si>
   <si>
     <t>4404138</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=120куб.м/час, T 5-50С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5419/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-120kub-m-chas-t-5-50s-du80/</t>
   </si>
   <si>
     <t>4404139</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-50С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5420/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-50s-du100/</t>
   </si>
   <si>
     <t>4404140</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=250куб.м/час, T 5-50С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5421/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-50s-du150/</t>
   </si>
   <si>
     <t>4404141</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ чугун, фланцевый, Ру 16, Q=500куб.м/час, T 5-50С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5422/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-500kub-m-chas-t-5-50s-du200/</t>
   </si>
   <si>
     <t>4404142</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=15куб.м/час, T 5-150С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5423/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du50/</t>
   </si>
   <si>
     <t>4404143</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=25куб.м/час, T 5-150С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5424/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-150s-du65/</t>
   </si>
   <si>
     <t>4404144</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-150С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5425/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-150s-du80/</t>
   </si>
   <si>
     <t>4404145</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=70куб.м/час, T 5-150С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5426/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-150s-du100/</t>
   </si>
   <si>
     <t>4404146</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-150С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5427/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-150s-du150/</t>
   </si>
   <si>
     <t>4404147</t>
   </si>
   <si>
     <t>Счетчик воды ВМГ, чугун, фланцевый, Ру 16, Q=250куб.м/час, T 5-150С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5428/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-150s-du200/</t>
   </si>
   <si>
     <t>4404148</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНК, чугун, фланцевый комбинированный, Ру 16, Q=50куб.м/час, T 5-50С, Dy50/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5429/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-50kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404149</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНК, чугун, фланцевый комбинированный, Ру 16, Q=60куб.м/час, T 5-50С, Dy65/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5430/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-60kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404150</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНК, чугун, фланцевый комбинированный, Ру 16, Q=120куб.м/час, T 5-50С, Dy80/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5431/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-120kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404151</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНК, чугун, фланцевый комбинированный, Ру 16, Q=230куб.м/час, T 5-50С, Dy100/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5432/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-230kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404152</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНК, чугун, фланцевый комбинированный, Ру 16, Q=400куб.м/час, T 5-50С, Dy150/40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5433/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-400kub-m-chas-t-5/</t>
   </si>
   <si>
     <t>4404153</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНКд, чугун, фланцевый комбинированный имп, Ру 16, Q=60куб.м/час, T 5-50С, Dy65/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5434/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-60kub-m-chas/</t>
   </si>
   <si>
     <t>4404154</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНКд, чугун, фланцевый комбинированный имп, Ру 16, Q=120куб.м/час, T 5-50С, Dy80/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5435/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-120kub-m-chas/</t>
   </si>
   <si>
     <t>4404155</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНКд, чугун, фланцевый комбинированный имп, Ру 16, Q=230куб.м/час, T 5-50С, Dy100/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5436/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-230kub-m-chas/</t>
   </si>
   <si>
     <t>4404156</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНКд, чугун, фланцевый комбинированный имп, Ру 16, Q=400куб.м/час, T 5-50С, Dy150/40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5437/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-400kub-m-chas/</t>
   </si>
   <si>
     <t>4404157</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-30С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5438/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-30s-du50/</t>
   </si>
   <si>
     <t>4404158</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=60куб.м/час, T 5-30С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5439/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-30s-du65/</t>
   </si>
   <si>
     <t>4404159</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=100куб.м/час, T 5-30С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5440/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-100kub-m-chas-t-5-30s-du80/</t>
   </si>
   <si>
     <t>4404160</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-30С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5441/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-30s-du100/</t>
   </si>
   <si>
     <t>4404161</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=250куб.м/час, T 5-30С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5442/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-30s-du150/</t>
   </si>
   <si>
     <t>4404162</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, фланцевый, Ру 16, Q=350куб.м/час, T 5-30С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5443/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-350kub-m-chas-t-5-30s-du200/</t>
   </si>
   <si>
     <t>4404163</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, удлиненный фланцевый, Ру 16, Q=60куб.м/час, T 5-30С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5444/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-60kub-m-chas-t-5-30s-du65/</t>
   </si>
   <si>
     <t>4404164</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, удлиненный фланцевый, Ру 16, Q=100куб.м/час, T 5-30С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5445/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-100kub-m-chas-t-5-30s/</t>
   </si>
   <si>
     <t>4404165</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ, чугун, удлиненный фланцевый, Ру 16, Q=150куб.м/час, T 5-30С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5446/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-150kub-m-chas-t-5-30s/</t>
   </si>
   <si>
     <t>4404166</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=45куб.м/час, T 5-30С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5447/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-45kub-m-chas/</t>
   </si>
   <si>
     <t>4404167</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=60куб.м/час, T 5-30С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5448/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-60kub-m-chas/</t>
   </si>
   <si>
     <t>4404168</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=100куб.м/час, T 5-30С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5449/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-100kub-m-chas/</t>
   </si>
   <si>
     <t>4404169</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=150куб.м/час, T 5-30С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5450/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-150kub-m-chas/</t>
   </si>
   <si>
     <t>4404170</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=250куб.м/час, T 5-30С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5451/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-250kub-m-chas/</t>
   </si>
   <si>
     <t>4404171</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, фланцевый, герконовый датчик, Ру 16, Q=350куб.м/час, T 5-30С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5452/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-350kub-m-chas/</t>
   </si>
   <si>
     <t>4404172</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, удлиненный фланцевый, герконовый датчик, Ру 16, Q=60куб.м/час, T 5-30С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5453/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q/</t>
   </si>
   <si>
     <t>4404173</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, удлиненный фланцевый, герконовый датчик, Ру 16, Q=100куб.м/час, T 5-30С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5454/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q-2/</t>
   </si>
   <si>
     <t>4404174</t>
   </si>
   <si>
     <t>Счетчик воды СТВХ ДГ, чугун, удлиненный фланцевый, герконовый датчик, Ру 16, Q=150куб.м/час, T 5-30С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5455/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q-3/</t>
   </si>
   <si>
     <t>4404175</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ чугун, фланцевый, Ру 16, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5456/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>4404176</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ, чугун, фланцевый, Ру 16, Q=25куб.м/час, T 5-120С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5457/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-120s-du65/</t>
   </si>
   <si>
     <t>4404177</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ, чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-120С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5458/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-120s-du80/</t>
   </si>
   <si>
     <t>4404178</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ, чугун, фланцевый, Ру 16, Q=70куб.м/час, T 5-120С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5459/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-120s-du100/</t>
   </si>
   <si>
     <t>4404179</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ, чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-120С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5460/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-120s-du150/</t>
   </si>
   <si>
     <t>4404180</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ ДГ чугун, фланцевый, Ру 16, Q=15куб.м/час, T 5-120С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5461/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-120s-du50/</t>
   </si>
   <si>
     <t>4404181</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ ДГ, чугун, фланцевый, Ру 16, Q=25куб.м/час, T 5-120С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5462/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-120s-du65/</t>
   </si>
   <si>
     <t>4404182</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ ДГ, чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-120С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5463/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-120s-du80/</t>
   </si>
   <si>
     <t>4404183</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ ДГ, чугун, фланцевый, Ру 16, Q=70куб.м/час, T 5-120С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5464/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-120s-du100/</t>
   </si>
   <si>
     <t>4404184</t>
   </si>
   <si>
     <t>Счетчик воды СТВУ ДГ, чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-120С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5465/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-120s-du150/</t>
   </si>
   <si>
     <t>4404185</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=30куб.м/час, T 5-50С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5466/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-30kub-m-chas-t-5-50s-du40/</t>
   </si>
   <si>
     <t>4404186</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=50куб.м/час, T 5-50С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5467/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-50kub-m-chas-t-5-50s-du50/</t>
   </si>
   <si>
     <t>4404187</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=60куб.м/час, T 5-50С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5468/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-50s-du65/</t>
   </si>
   <si>
     <t>4404188</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=120куб.м/час, T 5-50С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5469/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-120kub-m-chas-t-5-50s-du80/</t>
   </si>
   <si>
     <t>4404189</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=230куб.м/час, T 5-50С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5470/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-230kub-m-chas-t-5-50s-du100/</t>
   </si>
   <si>
     <t>4404190</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=250куб.м/час, T 5-50С, Dy125</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5471/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-50s-du125/</t>
   </si>
   <si>
     <t>4404191</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=400куб.м/час, T 5-50С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5472/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-400kub-m-chas-t-5-50s-du150/</t>
   </si>
   <si>
     <t>4404192</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=750куб.м/час, T 5-50С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5473/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-750kub-m-chas-t-5-50s-du200/</t>
   </si>
   <si>
     <t>4404193</t>
   </si>
   <si>
     <t>Счетчик воды ВСХН, чугун, фланцевый, Ру 16, Q=1100куб.м/час, T 5-50С, Dy250</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5474/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-1100kub-m-chas-t-5-50s-du250/</t>
   </si>
   <si>
     <t>4404194</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=15куб.м/час, T 5-150С, Dy40</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5475/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du40/</t>
   </si>
   <si>
     <t>4404195</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=15куб.м/час, T 5-150С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5476/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du50/</t>
   </si>
   <si>
     <t>4404196</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=30куб.м/час, T 5-150С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5477/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-30kub-m-chas-t-5-150s-du65/</t>
   </si>
   <si>
     <t>4404197</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=45куб.м/час, T 5-150С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5478/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-150s-du80/</t>
   </si>
   <si>
     <t>4404198</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=70куб.м/час, T 5-150С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5479/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-150s-du100/</t>
   </si>
   <si>
     <t>4404199</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=100куб.м/час, T 5-150С, Dy125</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5480/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-100kub-m-chas-t-5-150s-du125/</t>
   </si>
   <si>
     <t>4404200</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=150куб.м/час, T 5-150С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5481/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-150s-du150/</t>
   </si>
   <si>
     <t>4404201</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=250куб.м/час, T 5-150С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5482/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-150s-du200/</t>
   </si>
   <si>
     <t>4404202</t>
   </si>
   <si>
     <t>Счетчик воды ВСГН, чугун, фланцевый, Ру 16, Q=500куб.м/час, T 5-150С, Dy250</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5483/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-500kub-m-chas-t-5-150s-du250/</t>
   </si>
   <si>
     <t>9940302</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=50куб.м/час, T 5-50С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10965/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-50kub-m-chas/</t>
   </si>
   <si>
     <t>9940303</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=60куб.м/час, T 5-50С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10966/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-60kub-m-chas/</t>
   </si>
   <si>
     <t>9940304</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=80куб.м/час, T 5-50С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10967/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-80kub-m-chas/</t>
   </si>
   <si>
     <t>9940305</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=100куб.м/час, T 5-50С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10968/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-100kub-m-chas/</t>
   </si>
   <si>
     <t>9940306</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=200куб.м/час, T 5-50С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10969/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-200kub-m-chas/</t>
   </si>
   <si>
     <t>9940307</t>
   </si>
   <si>
     <t>Счетчик воды ВВТ, чугун, фланцевый, турбинный, герк. датчик, Ру 16, Q=300куб.м/час, T 5-50С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10970/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-300kub-m-chas/</t>
   </si>
   <si>
     <t>6100326</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ ДГ чугун, фланцевый, турбинный Ру 16, Q=60куб.м/час, T 5-50С, Dy65</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10971/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-60kub-m-chas-t-5-50s/</t>
   </si>
   <si>
     <t>6100327</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ ДГ чугун, фланцевый, турбинный Ру 16, Q=120куб.м/час, T 5-50С, Dy80</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10972/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-120kub-m-chas-t-5-50s/</t>
   </si>
   <si>
     <t>6100328</t>
   </si>
   <si>
     <t>Счетчик воды ВМХ ДГ чугун, фланцевый, турбинный Ру 16, Q=150куб.м/час, T 5-50С, Dy100</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10973/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-150kub-m-chas-t-5-50s/</t>
   </si>
   <si>
     <t>9940300</t>
   </si>
   <si>
     <t>Счетчик воды ВСТН, чугун, фланцевый имп, Ру 16, Q=15куб.м/час, T 5-150С, Dy50</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10974/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-15kub-m-chas-t-5-150s-du50/</t>
   </si>
   <si>
     <t>6100324</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=400куб.м/час, T 5-50С, Dy150</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10975/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-400kub-m-chas-t-5-50s-du150/</t>
   </si>
   <si>
     <t>6100325</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНд, чугун, фланцевый, имп Ру 16, Q=750куб.м/час, T 5-50С, Dy200</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10976/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-750kub-m-chas-t-5-50s-du200/</t>
   </si>
   <si>
     <t>6100329</t>
   </si>
   <si>
     <t>Счетчик воды ВСХНКд, чугун, фланцевый комбинированный имп, Ру 16, Q=50куб.м/час, T 5-50С, Dy50/20</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10977/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-50kub-m-chas/</t>
   </si>
   <si>
     <t>Датчики герконовые для счётчиков воды</t>
   </si>
   <si>
     <t>4404222</t>
   </si>
   <si>
     <t>Датчик герконовый ДГКИ для счетчиков воды ВХ/ВМГ</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/datchiki-gerkonovye/5484/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/datchiki-gerkonovye-dlya-schyotchikov-vody/datchik-gerkonovyj-dgki-dlya-schetchikov-vody-vh-vmg/</t>
   </si>
   <si>
     <t>4404223</t>
   </si>
   <si>
     <t>Датчик герконовый ДГКИ для счетчиков воды ВМХм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/datchiki-gerkonovye/5485/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/datchiki-gerkonovye-dlya-schyotchikov-vody/datchik-gerkonovyj-dgki-dlya-schetchikov-vody-vmhm/</t>
   </si>
   <si>
     <t>Термометры технические</t>
   </si>
   <si>
     <t>4404224</t>
   </si>
   <si>
     <t>Термометр прямой технич. от -35С до +50С, дл. ножки 66мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5486/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-66mm/</t>
   </si>
   <si>
     <t>4404225</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +100С, дл. ножки 66мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5487/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-66mm/</t>
   </si>
   <si>
     <t>4404226</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +150С, дл. ножки 66мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5488/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-66mm/</t>
   </si>
   <si>
     <t>4404227</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +200С, дл. ножки 66мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5489/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-66mm/</t>
   </si>
   <si>
     <t>4404228</t>
   </si>
   <si>
     <t>Термометр прямой технич. от -35С до +50С, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5490/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404229</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +100С, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5491/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404230</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +150С, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5492/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404231</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +200С, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5493/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404232</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +100С, дл. ножки 163мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5494/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-163mm/</t>
   </si>
   <si>
     <t>4404233</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +150С, дл. ножки 163мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5495/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-163mm/</t>
   </si>
   <si>
     <t>4404234</t>
   </si>
   <si>
     <t>Термометр прямой технич. от 0С до +200С, дл. ножки 163мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5496/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-163mm/</t>
   </si>
   <si>
     <t>4404235</t>
   </si>
   <si>
     <t>Термометр угловой технич. от -35С до +50С, дл. ножки 104мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5497/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-104mm/</t>
   </si>
   <si>
     <t>4404236</t>
   </si>
   <si>
     <t>Термометр угловой технич. от 0С до +100С, дл. ножки 104мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5498/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-104mm/</t>
   </si>
   <si>
     <t>4404237</t>
   </si>
   <si>
     <t>Термометр угловой технич. 0С до +150С, дл. ножки 104мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5499/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-150s-dl-nozhki-104mm/</t>
   </si>
   <si>
     <t>4404238</t>
   </si>
   <si>
     <t>Термометр угловой технич. 0С до +200С, дл. ножки 104мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5500/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-200s-dl-nozhki-104mm/</t>
   </si>
   <si>
     <t>4404239</t>
   </si>
   <si>
     <t>Термометр угловой технич. от 0С до +100С, дл. ножки 141мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5501/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-141mm/</t>
   </si>
   <si>
     <t>4404240</t>
   </si>
   <si>
     <t>Термометр угловой технич. 0С до +150С, дл. ножки 141мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5502/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-150s-dl-nozhki-141mm/</t>
   </si>
   <si>
     <t>4404241</t>
   </si>
   <si>
     <t>Термометр угловой технич. 0С до +200С, дл. ножки 141мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5503/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-200s-dl-nozhki-141mm/</t>
   </si>
   <si>
     <t>Термометры биметаллические</t>
   </si>
   <si>
     <t>4404251</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +120С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5513/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-120s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404252</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +150С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5514/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-150s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404253</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +200С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5515/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-200s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404254</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +120С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5516/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404255</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +150С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5517/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404256</t>
   </si>
   <si>
     <t>Термометр бим ТБ-63 (осевой), D63 мм, от 0С до +200С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5518/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404257</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +120С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5519/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404258</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +150С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5520/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404259</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +200С, дл. ножки 50мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5521/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-50mm-g1-2/</t>
   </si>
   <si>
     <t>4404260</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +120С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5522/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404261</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +150С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5523/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404262</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (осевой), D100 мм, от 0С до +200С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5524/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404263</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (радиальный), D100 мм, от 0С до +120С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5525/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404264</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (радиальный), D100 мм, от 0С до +150С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5526/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>4404265</t>
   </si>
   <si>
     <t>Термометр бим ТБ-100 (радиальный), D100 мм, от 0С до +200С, дл. ножки 100мм, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5527/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/</t>
   </si>
   <si>
     <t>Оправы и бобышки для термометров</t>
   </si>
   <si>
     <t>4404242</t>
   </si>
   <si>
     <t>Оправа прямая защитная для термометров, дл. ножки 66мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5504/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-66mm/</t>
   </si>
   <si>
     <t>4404243</t>
   </si>
   <si>
     <t>Оправа прямая защитная для термометров, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5505/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404244</t>
   </si>
   <si>
     <t>Оправа прямая защитная для термометров, дл. ножки 163мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5506/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-163mm/</t>
   </si>
   <si>
     <t>4404245</t>
   </si>
   <si>
     <t>Оправа угловая защитная для термометров, дл. ножки 103мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5507/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-uglovaya-zashhitnaya-dlya-termometrov-dl-nozhki-103mm/</t>
   </si>
   <si>
     <t>4404246</t>
   </si>
   <si>
     <t>Оправа угловая защитная для термометров, дл. ножки 141мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5508/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-uglovaya-zashhitnaya-dlya-termometrov-dl-nozhki-141mm/</t>
   </si>
   <si>
     <t>4404247</t>
   </si>
   <si>
     <t>Бобышка под термометр, сталь, М27х2, высота 21 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5509/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-21-mm/</t>
   </si>
   <si>
     <t>4404248</t>
   </si>
   <si>
     <t>Бобышка под термометр, сталь, М27х2, высота 35 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5510/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-35-mm/</t>
   </si>
   <si>
     <t>4404249</t>
   </si>
   <si>
     <t>Бобышка под термометр, сталь, М27х2, высота 50 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5511/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-50-mm/</t>
   </si>
   <si>
     <t>4404250</t>
   </si>
   <si>
     <t>Бобышка под термометр, сталь, М27х2, высота 55 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5512/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-55-mm/</t>
   </si>
   <si>
     <t>Манометры технические</t>
   </si>
   <si>
     <t>4404266</t>
   </si>
   <si>
     <t>Манометр МТ63, штуцер, Py0,6, М 12х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5528/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py0-6-m-12x1-5/</t>
   </si>
   <si>
     <t>4404267</t>
   </si>
   <si>
     <t>Манометр МТ63, штуцер, Py1, М 12х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5529/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py1-m-12x1-5/</t>
   </si>
   <si>
     <t>4404268</t>
   </si>
   <si>
     <t>Манометр МТ63, штуцер, Py1,6, М 12х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5530/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py1-6-m-12x1-5/</t>
   </si>
   <si>
     <t>4404269</t>
   </si>
   <si>
     <t>Манометр МТ63, штуцер, Py2,5, М 12х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5531/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py2-5-m-12x1-5/</t>
   </si>
   <si>
     <t>4404270</t>
   </si>
   <si>
     <t>Манометр МТ100, штуцер, Py0,6, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5532/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py0-6-m-20x1-5/</t>
   </si>
   <si>
     <t>4404271</t>
   </si>
   <si>
     <t>Манометр МТ100, штуцер, Py1, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5533/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py1-m-20x1-5/</t>
   </si>
   <si>
     <t>4404272</t>
   </si>
   <si>
     <t>Манометр МТ100, штуцер, Py1,6, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5534/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py1-6-m-20x1-5/</t>
   </si>
   <si>
     <t>4404273</t>
   </si>
   <si>
     <t>Манометр МТ100, штуцер, Py2,5, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5535/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py2-5-m-20x1-5/</t>
   </si>
   <si>
     <t>4404274</t>
   </si>
   <si>
     <t>Манометр МТ100, штуцер, Py4,0, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5536/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py4-0-m-20x1-5/</t>
   </si>
   <si>
     <t>4404275</t>
   </si>
   <si>
     <t>Манометр МТ100, Py0,6, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5537/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py0-6-g1-2/</t>
   </si>
   <si>
     <t>4404276</t>
   </si>
   <si>
     <t>Манометр МТ100, Py1, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5538/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py1-g1-2/</t>
   </si>
   <si>
     <t>4404277</t>
   </si>
   <si>
     <t>Манометр МТ100, Py1,6, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5539/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py1-6-g1-2/</t>
   </si>
   <si>
     <t>4404278</t>
   </si>
   <si>
     <t>Манометр МТ100, Py2,5, G1/2</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5540/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py2-5-g1-2/</t>
   </si>
   <si>
     <t>4404279</t>
   </si>
   <si>
     <t>Манометр МТ160, штуцер, Py0,6, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5541/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py0-6-m-20x1-5/</t>
   </si>
   <si>
     <t>4404280</t>
   </si>
   <si>
     <t>Манометр МТ160, штуцер, Py1, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5542/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py1-m-20x1-5/</t>
   </si>
   <si>
     <t>4404281</t>
   </si>
   <si>
     <t>Манометр МТ160, штуцер, Py1,6, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5543/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py1-6-m-20x1-5/</t>
   </si>
   <si>
     <t>4404282</t>
   </si>
   <si>
     <t>Манометр МТ160, штуцер, Py2,5, М 20х1.5</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5544/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py2-5-m-20x1-5/</t>
   </si>
   <si>
     <t>Сильфонные трубки, указатели уровня и стекло Клингера</t>
   </si>
   <si>
     <t>4404283</t>
   </si>
   <si>
     <t>Сильфонная Трубка прямая, сварка-штуцер, Py2,5, Т 200С</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5545/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-pryamaya-svarka-shtucer-py2-5-t-200s/</t>
   </si>
   <si>
     <t>4404284</t>
   </si>
   <si>
     <t>Сильфонная Трубка прямая, муфта-штуцер, Py2,5, Т 200С</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5546/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-pryamaya-mufta-shtucer-py2-5-t-200s/</t>
   </si>
   <si>
     <t>4404285</t>
   </si>
   <si>
     <t>Сильфонная Трубка угловая, сварка-штуцер, Py2,5, Т 200С</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5547/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-uglovaya-svarka-shtucer-py2-5-t-200s/</t>
   </si>
   <si>
     <t>4404286</t>
   </si>
   <si>
     <t>Сильфонная Трубка угловая, муфта-штуцер, Py2,5, Т 200С</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5548/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-uglovaya-mufta-shtucer-py2-5-t-200s/</t>
   </si>
   <si>
     <t>4404287</t>
   </si>
   <si>
     <t>Указатель уровня 12кч11бк №2, чугун, для воды, Ру25, T 250С (в сборе со стеклом)</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5549/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/ukazatel-urovnya-12kch11bk-no2-chugun-dlya-vody-pn25-t250c-v-sbore-so-steklom/</t>
   </si>
   <si>
     <t>4404288</t>
   </si>
   <si>
     <t>Указатель уровня 12кч11бк №6, чугун, для воды, Ру25, T 250С (в сборе со стеклом)</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5550/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/ukazatel-urovnya-12kch11bk-no6-chugun-dlya-vody-pn25-t250c-v-sbore-so-steklom/</t>
   </si>
   <si>
     <t>4404289</t>
   </si>
   <si>
     <t>Стекло Клингера №2 для указателя уровня 12кч11бк, L140мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5551/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/steklo-klingera-no2-dlya-ukazatelya-urovnya-12kch11bk-l140mm/</t>
   </si>
   <si>
     <t>4404290</t>
   </si>
   <si>
     <t>Стекло Клингера №6 для указателя уровня 12кч11бк, L250мм</t>
   </si>
   <si>
-    <t>https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5552/</t>
+    <t>https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/steklo-klingera-no6-dlya-ukazatelya-urovnya-12kch11bk-l250mm/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2913,51 +2913,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5321/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5322/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5323/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5324/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5325/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5326/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5327/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5328/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5329/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5330/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5331/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/?sku=5334" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5332/?sku=5335" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5333/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5334/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5336/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5337/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5338/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5339/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5340/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5341/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5342/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5343/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5344/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5345/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5346/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5347/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5348/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5349/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5350/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5351/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5352/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5353/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5354/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5355/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5356/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5357/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5358/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5359/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5360/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5361/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5362/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5363/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5364/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5365/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5366/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5367/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5368/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5369/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5370/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5371/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5372/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5373/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5374/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5375/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5376/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5377/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5378/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5379/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5380/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5381/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5382/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5383/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5384/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5385/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5386/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5388/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/5389/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10938/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10939/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10940/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10941/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10942/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10943/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10944/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10945/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10946/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10947/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10948/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10949/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10950/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10951/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10952/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10953/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10954/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10955/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10956/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10957/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10958/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10959/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10960/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10961/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10962/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10963/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-muftovye-krylchatye/10964/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5390/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5391/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5392/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5393/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5394/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5395/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5396/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5397/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5398/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5399/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5400/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5401/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5402/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5403/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5404/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5405/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5406/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5407/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5408/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5409/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5410/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5411/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5412/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5417/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5418/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5419/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5420/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5421/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5422/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5423/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5424/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5425/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5426/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5427/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5428/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5429/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5430/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5431/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5432/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5433/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5434/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5435/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5436/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5437/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5438/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5439/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5440/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5441/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5442/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5443/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5444/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5445/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5446/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5447/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5448/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5449/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5450/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5451/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5452/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5453/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5454/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5455/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5456/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5457/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5458/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5459/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5460/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5461/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5462/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5463/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5464/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5465/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5466/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5467/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5468/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5469/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5470/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5471/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5472/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5473/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5474/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5475/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5476/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5477/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5478/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5479/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5480/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5481/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5482/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/5483/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10965/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10966/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10967/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10968/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10969/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10970/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10971/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10972/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10973/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10974/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10975/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10976/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/schetchiki-vody-vodomery-promyshlennye-flantsevye/10977/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/datchiki-gerkonovye/5484/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/datchiki-gerkonovye/5485/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5486/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5487/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5488/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5489/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5490/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5491/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5492/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5493/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5494/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5495/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5496/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5497/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5498/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5499/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5500/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5501/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5502/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-pramye-uglovye-tehnicheskie/5503/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5513/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5514/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5515/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5516/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5517/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5518/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5519/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5520/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5521/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5522/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5523/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5524/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5525/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5526/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/termometry-bimetallicheskie/5527/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5504/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5505/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5506/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5507/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5508/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5509/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5510/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5511/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/opravy-bobyshki-dlya-termometrov/5512/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5528/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5529/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5530/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5531/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5532/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5533/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5534/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5535/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5536/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5537/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5538/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5539/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5540/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5541/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5542/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5543/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/manometry-tehnicheskie/5544/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5545/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5546/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5547/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5548/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5549/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5550/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5551/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/5552/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/komplekt-montazhnyj-km-dlya-schetchikov-vody-pn16-t90c-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-arzamas-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svki-arzamas-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-bologoe-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-svk-arzamas-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sh-vodopribor-muftovyj-pn10-q-1-5kub-m-chas-t-5-30s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sg-vodopribor-muftovyj-pn10-q-1-5kub-m-chas-t-30-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-shi-vodopribor-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-30s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-sgi-vodopribor-muftovyj-imp-pn10-q-1-5kub-m-chas-t-30-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/?sku=5334" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/?sku=5335" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-2-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-3-5kub-m-chas-t-5-120s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-6kub-m-chas-t-5-120s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-10kub-m-chas-t-5-120s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-muftovyj-pn10-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-2-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-3-5kub-m-chas-t-5-90s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-6kub-m-chas-t-5-90s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skb-vodopribor-muftovyj-pn16-q-10kub-m-chas-t-5-90s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-2-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5-120s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-6kub-m-chas-t-5-120s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-10kub-m-chas-t-5-120s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-3-5kub-m-chas-t-5-90s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-6kub-m-chas-t-5-90s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-skbi-muftovyj-imp-pn16-q-10kub-m-chas-t-5-90s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-90s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-6kub-m-chas-t-5-90s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-latun-muftovyj-pn10-q-10kub-m-chas-t-5-90s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5-90s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-90s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-90s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-1-5kub-m-chas-t-5-50s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-2-5kub-m-chas-t-5-50s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-3-5kub-m-chas-t-5-50s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-6kub-m-chas-t-5-50s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsh-teplovodomer-latun-muftovyj-pn16-q-10kub-m-chas-t-5-50s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshd-latun-muftovyj-imp-pn16-q-1-5kub-m-chas-t-5-50s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshd-latun-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-50s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-2-5kub-m-chas-t-5-90s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-3-5kub-m-chas-t-5-150s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-6kub-m-chas-t-5-150s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsg-latun-muftovyj-pn16-q-10kub-m-chas-t-5-150s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsgd-latun-muftovyj-imp-pn16-q-1-5kub-m-chas-t-5-95s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vsgd-latun-muftovyj-imp-pn16-q-2-5kub-m-chas-t-5-95s-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-3-5kub-m-chas-t-5-150s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-150s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vst-n-latun-muftovyj-imp-pn16-q-10kub-m-chas-t-5-150s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-1-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-2-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-3-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-muftovyj-mokrohodnyj-odnostrujnyj-pn16-q-6kub-m-chas-t-5-40s/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-1-5kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-2-5kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-3-5kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkm-dg-muftovyj-imp-mokrohodnyj-odnostrujnyj-pn16-q-6kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-3-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-6kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-10kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-15kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-3-5kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-6kub-m-chas-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-10kub-m-chas-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vkmm-dg-muftovyj-mokrohodnyj-mnogostrujnyj-pn16-q-15kub-m-chas-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-dg-muftovyj-imp-pn10-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-50s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-6kub-m-chas-t-5-50s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vshnd-chugun-muftovyj-imp-pn16-q-10kub-m-chas-t-5-50s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-90s/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-dg-pk-pribor-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-90s/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-3-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-6kub-m-chas-t-5-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-dg-pk-pribor-latun-muftovyj-imp-pn10-q-10kub-m-chas-t-5-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-1-5kub-m-chas-t-5-90s-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-90s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-6kub-m-chas-t-5-90s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-pn10-q-10kub-m-chas-t-5-90s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-3-5kub-m-chas-t-5-50s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-6kub-m-chas-t-5-50s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvh-pk-pribor-latun-muftovyj-pn10-q-10kub-m-chas-t-5-50s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-bez-mk-pn10-q-1-5kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-osvu-pk-pribor-latun-muftovyj-s-obr-klapanom-pn10-q-1-5kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-3-5kub-m-chas-t-5-120s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-6kub-m-chas-t-5-120s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-10kub-m-chas-t-5-120s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlant-pk-pribor-muftovyj-pn10-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-3-5kub-m-chas-t-5-50s-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-6kub-m-chas-t-5-50s-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-10kub-m-chas-t-5-50s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-muftovye-vodomery/schetchik-vody-vskm-atlanth-pk-pribor-muftovyj-pn10-q-15kub-m-chas-t-5-50s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vskm-dg-flancevyj-imp-pn10-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vskm-flancevyj-pn10-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-45kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-100kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-1-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-150kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-45kub-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-100kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-150kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvk-2-dg-pk-pribor-kombinirovannyj-flancevyj-imp-pn16-q-250kub/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-15kub-m-chas-t-5-150s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-25kub-m-chas-t-5-150s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-45kub-m-chas-t-5-150s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-70kub-m-chas-t-5-150s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-100kub-m-chas-t-5-150s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-150kub-m-chas-t-5-150s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-250kub-m-chas-t-5-150s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-500kub-m-chas-t-5-150s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-50kub-m-chas-t-5-50s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-60kub-m-chas-t-5-50s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-120kub-m-chas-t-5-50s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-230kub-m-chas-t-5-50s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-250kub-m-chas-t-5-50s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-1100kub-m-chas-t-5-50s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-50s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-50s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-120kub-m-chas-t-5-50s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-50s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-50s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-chugun-flancevyj-pn16-q-500kub-m-chas-t-5-50s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-150s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-150s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-150s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-150s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmg-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-150s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-50kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-60kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-120kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-230kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnk-chugun-flancevyj-kombinirovannyj-pn16-q-400kub-m-chas-t-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-60kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-120kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-230kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-400kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-30s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-30s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-100kub-m-chas-t-5-30s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-30s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-30s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-flancevyj-pn16-q-350kub-m-chas-t-5-30s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-60kub-m-chas-t-5-30s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-100kub-m-chas-t-5-30s/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-chugun-udlinennyj-flancevyj-pn16-q-150kub-m-chas-t-5-30s/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-45kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-60kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-100kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-150kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-250kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-flancevyj-gerkonovyj-datchik-pn16-q-350kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvh-dg-chugun-udlinennyj-flancevyj-gerkonovyj-datchik-pn16-q-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-120s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-120s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-120s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-120s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-120s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-25kub-m-chas-t-5-120s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-120s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-120s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-stvu-dg-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-120s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-30kub-m-chas-t-5-50s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-50kub-m-chas-t-5-50s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-60kub-m-chas-t-5-50s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-120kub-m-chas-t-5-50s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-230kub-m-chas-t-5-50s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-50s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-400kub-m-chas-t-5-50s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-750kub-m-chas-t-5-50s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshn-chugun-flancevyj-pn16-q-1100kub-m-chas-t-5-50s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-15kub-m-chas-t-5-150s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-30kub-m-chas-t-5-150s-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-45kub-m-chas-t-5-150s-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-70kub-m-chas-t-5-150s-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-100kub-m-chas-t-5-150s-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-150kub-m-chas-t-5-150s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-250kub-m-chas-t-5-150s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vsgn-chugun-flancevyj-pn16-q-500kub-m-chas-t-5-150s-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-50kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-60kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-80kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-100kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-200kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vvt-chugun-flancevyj-turbinnyj-gerk-datchik-pn16-q-300kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-60kub-m-chas-t-5-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-120kub-m-chas-t-5-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vmh-dg-chugun-flancevyj-turbinnyj-pn16-q-150kub-m-chas-t-5-50s/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vstn-chugun-flancevyj-imp-pn16-q-15kub-m-chas-t-5-150s-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-400kub-m-chas-t-5-50s-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnd-chugun-flancevyj-imp-pn16-q-750kub-m-chas-t-5-50s-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/schyotchiki-vody-flancevye-promyshlennye-vodomery/schetchik-vody-vshnkd-chugun-flancevyj-kombinirovannyj-imp-pn16-q-50kub-m-chas/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/datchiki-gerkonovye-dlya-schyotchikov-vody/datchik-gerkonovyj-dgki-dlya-schetchikov-vody-vh-vmg/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/datchiki-gerkonovye-dlya-schyotchikov-vody/datchik-gerkonovyj-dgki-dlya-schetchikov-vody-vmhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-66mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-66mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-66mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-66mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-163mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-150s-dl-nozhki-163mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-pryamoj-tehnich-ot-0s-do-plus-200s-dl-nozhki-163mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-35s-do-plus-50s-dl-nozhki-104mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-104mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-150s-dl-nozhki-104mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-200s-dl-nozhki-104mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-ot-0s-do-plus-100s-dl-nozhki-141mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-150s-dl-nozhki-141mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-pramye-uglovye-tehnicheskie/termometr-uglovoj-tehnich-0s-do-plus-200s-dl-nozhki-141mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-120s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-150s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-200s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-63-osevoj-d63-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-50mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-osevoj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-120s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-150s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/termometry-bimetallicheskie/termometr-bim-tb-100-radialnyj-d100-mm-ot-0s-do-plus-200s-dl-nozhki-100mm-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-66mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-pryamaya-zashhitnaya-dlya-termometrov-dl-nozhki-163mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-uglovaya-zashhitnaya-dlya-termometrov-dl-nozhki-103mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/oprava-uglovaya-zashhitnaya-dlya-termometrov-dl-nozhki-141mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-21-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/opravy-bobyshki-dlya-termometrov/bobyshka-pod-termometr-stal-m27x2-vysota-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py0-6-m-12x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py1-m-12x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py1-6-m-12x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt63-shtucer-py2-5-m-12x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py0-6-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py1-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py1-6-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py2-5-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-shtucer-py4-0-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py0-6-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py1-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py1-6-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt100-py2-5-g1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py0-6-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py1-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py1-6-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/manometry-tehnicheskie/manometr-mt160-shtucer-py2-5-m-20x1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-pryamaya-svarka-shtucer-py2-5-t-200s/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-pryamaya-mufta-shtucer-py2-5-t-200s/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-uglovaya-svarka-shtucer-py2-5-t-200s/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/silfonnaya-trubka-uglovaya-mufta-shtucer-py2-5-t-200s/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/ukazatel-urovnya-12kch11bk-no2-chugun-dlya-vody-pn25-t250c-v-sbore-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/ukazatel-urovnya-12kch11bk-no6-chugun-dlya-vody-pn25-t250c-v-sbore-so-steklom/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/steklo-klingera-no2-dlya-ukazatelya-urovnya-12kch11bk-l140mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/izmeritelnoe-oborudovanie-dlya-truboprovodov/silfonnye-trubki-ukazateli-urovnya-steklo-klingera/steklo-klingera-no6-dlya-ukazatelya-urovnya-12kch11bk-l250mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F290" sqref="F290"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -3004,591 +3004,591 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>144.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>260.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>633.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>0</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>670.08</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>535.9299999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="6">
         <v>1000</v>
       </c>
       <c r="F20" s="14">
-        <v>663.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="6">
         <v>1000</v>
       </c>
       <c r="F21" s="14">
-        <v>1388.41</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>5939.55</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>7047.58</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>9813.83</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>14080.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>0</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E30" s="6">
         <v>1000</v>
       </c>
       <c r="F30" s="14">
-        <v>954.25</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="6">
         <v>1000</v>
       </c>
       <c r="F31" s="14">
-        <v>1922.08</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="6">
         <v>1000</v>
       </c>
       <c r="F32" s="14">
-        <v>8276.18</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="6">
         <v>1000</v>
       </c>
       <c r="F33" s="14">
-        <v>9158.08</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E34" s="6">
         <v>1000</v>
       </c>
       <c r="F34" s="14">
-        <v>12384.13</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
@@ -3624,3461 +3624,3461 @@
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>0</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>7635.5</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>8879.18</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>11487.15</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <v>0</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>0</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>0</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E62" s="6">
         <v>1000</v>
       </c>
       <c r="F62" s="14">
-        <v>1899.45</v>
+        <v>689</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="6">
         <v>1000</v>
       </c>
       <c r="F63" s="14">
-        <v>2261.25</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="6">
         <v>1000</v>
       </c>
       <c r="F64" s="14">
-        <v>6218.45</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E65" s="6">
         <v>1000</v>
       </c>
       <c r="F65" s="14">
-        <v>9057.549999999999</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E66" s="6">
         <v>1000</v>
       </c>
       <c r="F66" s="14">
-        <v>2449.7</v>
+        <v>689</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E67" s="6">
         <v>1000</v>
       </c>
       <c r="F67" s="14">
-        <v>2819.03</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E68" s="6">
         <v>1000</v>
       </c>
       <c r="F68" s="14">
-        <v>7160.63</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E69" s="6">
         <v>1000</v>
       </c>
       <c r="F69" s="14">
-        <v>10200.75</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E70" s="6">
         <v>1000</v>
       </c>
       <c r="F70" s="14">
-        <v>7663.13</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E71" s="6">
         <v>1000</v>
       </c>
       <c r="F71" s="14">
-        <v>10954.5</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E72" s="6">
         <v>1000</v>
       </c>
       <c r="F72" s="14">
-        <v>14007.2</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E73" s="6">
         <v>1000</v>
       </c>
       <c r="F73" s="14">
-        <v>14522.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E74" s="6">
         <v>1000</v>
       </c>
       <c r="F74" s="14">
-        <v>8366.629999999999</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E75" s="6">
         <v>1000</v>
       </c>
       <c r="F75" s="14">
-        <v>12600.18</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E76" s="6">
         <v>1000</v>
       </c>
       <c r="F76" s="14">
-        <v>15112.7</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E77" s="6">
         <v>1000</v>
       </c>
       <c r="F77" s="14">
-        <v>16544.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E78" s="6">
         <v>1000</v>
       </c>
       <c r="F78" s="14">
-        <v>16951.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="14">
-        <v>0</v>
+        <v>32886</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="14">
-        <v>0</v>
+        <v>35020</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="14">
-        <v>0</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E82" s="6">
         <v>0</v>
       </c>
       <c r="F82" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E83" s="6">
         <v>0</v>
       </c>
       <c r="F83" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E84" s="6">
         <v>0</v>
       </c>
       <c r="F84" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E85" s="6">
         <v>0</v>
       </c>
       <c r="F85" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E86" s="6">
         <v>0</v>
       </c>
       <c r="F86" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E87" s="6">
         <v>0</v>
       </c>
       <c r="F87" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E88" s="6">
         <v>0</v>
       </c>
       <c r="F88" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E89" s="6">
         <v>0</v>
       </c>
       <c r="F89" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="14">
-        <v>0</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E93" s="6">
         <v>0</v>
       </c>
       <c r="F93" s="14">
-        <v>0</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="14">
-        <v>0</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E95" s="6">
         <v>0</v>
       </c>
       <c r="F95" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E96" s="6">
         <v>0</v>
       </c>
       <c r="F96" s="14">
-        <v>0</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E97" s="6">
         <v>1000</v>
       </c>
       <c r="F97" s="14">
-        <v>4326.53</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E98" s="6">
         <v>1000</v>
       </c>
       <c r="F98" s="14">
-        <v>5404.4</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E99" s="6">
         <v>1000</v>
       </c>
       <c r="F99" s="14">
-        <v>6655.63</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E100" s="6">
         <v>1000</v>
       </c>
       <c r="F100" s="14">
-        <v>10499.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E101" s="6">
         <v>1000</v>
       </c>
       <c r="F101" s="14">
-        <v>3761.23</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E102" s="6">
         <v>1000</v>
       </c>
       <c r="F102" s="14">
-        <v>4726.03</v>
+        <v>6565</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E103" s="6">
         <v>1000</v>
       </c>
       <c r="F103" s="14">
-        <v>6316.43</v>
+        <v>10140</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E104" s="6">
         <v>1000</v>
       </c>
       <c r="F104" s="14">
-        <v>9994.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="7"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6"/>
       <c r="F105" s="14"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E106" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F106" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>1</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E107" s="6">
         <v>1000</v>
       </c>
       <c r="F107" s="14">
-        <v>16228.25</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>2</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E108" s="6">
         <v>1000</v>
       </c>
       <c r="F108" s="14">
-        <v>14343.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>3</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E109" s="6">
         <v>1000</v>
       </c>
       <c r="F109" s="14">
-        <v>55935.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>4</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E110" s="6">
         <v>1000</v>
       </c>
       <c r="F110" s="14">
-        <v>89379.67999999999</v>
+        <v>155212</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>5</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E111" s="6">
         <v>1000</v>
       </c>
       <c r="F111" s="14">
-        <v>98228.7</v>
+        <v>177696</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>6</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E112" s="6">
         <v>1000</v>
       </c>
       <c r="F112" s="14">
-        <v>50953.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>7</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E113" s="6">
         <v>1000</v>
       </c>
       <c r="F113" s="14">
-        <v>81430.13</v>
+        <v>155212</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>8</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E114" s="6">
         <v>1000</v>
       </c>
       <c r="F114" s="14">
-        <v>89482.67999999999</v>
+        <v>177696</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>9</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E115" s="6">
         <v>1000</v>
       </c>
       <c r="F115" s="14">
-        <v>195711.2</v>
+        <v>385170</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>10</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>331</v>
       </c>
       <c r="E116" s="6">
         <v>1000</v>
       </c>
       <c r="F116" s="14">
-        <v>15738.3</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>11</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E117" s="6">
         <v>1000</v>
       </c>
       <c r="F117" s="14">
-        <v>23351.18</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>12</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E118" s="6">
         <v>1000</v>
       </c>
       <c r="F118" s="14">
-        <v>24496.88</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>13</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E119" s="6">
         <v>1000</v>
       </c>
       <c r="F119" s="14">
-        <v>25898.85</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>14</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>343</v>
       </c>
       <c r="E120" s="6">
         <v>1000</v>
       </c>
       <c r="F120" s="14">
-        <v>28273.18</v>
+        <v>61447</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>15</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>346</v>
       </c>
       <c r="E121" s="6">
         <v>1000</v>
       </c>
       <c r="F121" s="14">
-        <v>55626.75</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>16</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="6">
         <v>1000</v>
       </c>
       <c r="F122" s="14">
-        <v>69910.33</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>17</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="6">
         <v>1000</v>
       </c>
       <c r="F123" s="14">
-        <v>86115.95</v>
+        <v>232680</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>18</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="6">
         <v>1000</v>
       </c>
       <c r="F124" s="14">
-        <v>17336.25</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>19</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="6">
         <v>1000</v>
       </c>
       <c r="F125" s="14">
-        <v>20057.3</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>20</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E126" s="6">
         <v>1000</v>
       </c>
       <c r="F126" s="14">
-        <v>20569.85</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>21</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>362</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E127" s="6">
         <v>1000</v>
       </c>
       <c r="F127" s="14">
-        <v>22469.3</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>22</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E128" s="6">
         <v>1000</v>
       </c>
       <c r="F128" s="14">
-        <v>25823.48</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>23</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>368</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E129" s="6">
         <v>1000</v>
       </c>
       <c r="F129" s="14">
-        <v>72691.64999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>24</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>25</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E131" s="6">
         <v>0</v>
       </c>
       <c r="F131" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>26</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E132" s="6">
         <v>0</v>
       </c>
       <c r="F132" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>27</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>28</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>29</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>30</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>31</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E137" s="6">
         <v>0</v>
       </c>
       <c r="F137" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>32</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E138" s="6">
         <v>0</v>
       </c>
       <c r="F138" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>33</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E139" s="6">
         <v>0</v>
       </c>
       <c r="F139" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>34</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E140" s="6">
         <v>0</v>
       </c>
       <c r="F140" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>35</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>406</v>
       </c>
       <c r="E141" s="6">
         <v>0</v>
       </c>
       <c r="F141" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>36</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>409</v>
       </c>
       <c r="E142" s="6">
         <v>1000</v>
       </c>
       <c r="F142" s="14">
-        <v>56877.98</v>
+        <v>153893</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>37</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>410</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>412</v>
       </c>
       <c r="E143" s="6">
         <v>1000</v>
       </c>
       <c r="F143" s="14">
-        <v>89455.05</v>
+        <v>228081</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>38</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>415</v>
       </c>
       <c r="E144" s="6">
         <v>1000</v>
       </c>
       <c r="F144" s="14">
-        <v>93578.08</v>
+        <v>238716</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>39</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>416</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E145" s="6">
         <v>1000</v>
       </c>
       <c r="F145" s="14">
-        <v>103414.5</v>
+        <v>286672</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>40</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E146" s="6">
         <v>1000</v>
       </c>
       <c r="F146" s="14">
-        <v>230444</v>
+        <v>628622</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>41</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>422</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>424</v>
       </c>
       <c r="E147" s="6">
         <v>1000</v>
       </c>
       <c r="F147" s="14">
-        <v>87894.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>42</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>427</v>
       </c>
       <c r="E148" s="6">
         <v>1000</v>
       </c>
       <c r="F148" s="14">
-        <v>97414.64999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>43</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E149" s="6">
         <v>1000</v>
       </c>
       <c r="F149" s="14">
-        <v>107130.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>44</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E150" s="6">
         <v>1000</v>
       </c>
       <c r="F150" s="14">
-        <v>234378.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>45</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>46</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>47</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E153" s="6">
         <v>0</v>
       </c>
       <c r="F153" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>48</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E154" s="6">
         <v>0</v>
       </c>
       <c r="F154" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>49</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E155" s="6">
         <v>0</v>
       </c>
       <c r="F155" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>50</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>51</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>52</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>53</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>458</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>54</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>55</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>56</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>57</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>58</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>475</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>59</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>478</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>60</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>481</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>61</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>484</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>62</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>487</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>63</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>64</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>65</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>66</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>67</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>68</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>69</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E175" s="6">
         <v>0</v>
       </c>
       <c r="F175" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>70</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>71</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E177" s="6">
         <v>0</v>
       </c>
       <c r="F177" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>72</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>73</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E179" s="6">
         <v>1000</v>
       </c>
       <c r="F179" s="14">
-        <v>12097.7</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>74</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E180" s="6">
         <v>1000</v>
       </c>
       <c r="F180" s="14">
-        <v>16047.35</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>75</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E181" s="6">
         <v>1000</v>
       </c>
       <c r="F181" s="14">
-        <v>17456.85</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>76</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>529</v>
       </c>
       <c r="E182" s="6">
         <v>1000</v>
       </c>
       <c r="F182" s="14">
-        <v>19499.53</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>77</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>532</v>
       </c>
       <c r="E183" s="6">
         <v>1000</v>
       </c>
       <c r="F183" s="14">
-        <v>20780.9</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>78</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>535</v>
       </c>
       <c r="E184" s="6">
         <v>1000</v>
       </c>
       <c r="F184" s="14">
-        <v>23426.55</v>
+        <v>61447</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>79</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>538</v>
       </c>
       <c r="E185" s="6">
         <v>1000</v>
       </c>
       <c r="F185" s="14">
-        <v>43973.78</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>80</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>541</v>
       </c>
       <c r="E186" s="6">
         <v>1000</v>
       </c>
       <c r="F186" s="14">
-        <v>57480.98</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>81</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>544</v>
       </c>
       <c r="E187" s="6">
         <v>1000</v>
       </c>
       <c r="F187" s="14">
-        <v>68018.39999999999</v>
+        <v>232680</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>82</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="14">
-        <v>0</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>83</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>548</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>84</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>553</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>85</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>554</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>556</v>
       </c>
       <c r="E191" s="6">
         <v>0</v>
       </c>
       <c r="F191" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>86</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>559</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>87</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>562</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="14">
-        <v>0</v>
+        <v>61447</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>88</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>565</v>
       </c>
       <c r="E194" s="6">
         <v>0</v>
       </c>
       <c r="F194" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>89</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>568</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>90</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>571</v>
       </c>
       <c r="E196" s="6">
         <v>0</v>
       </c>
       <c r="F196" s="14">
-        <v>0</v>
+        <v>232680</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>91</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>574</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="14">
-        <v>0</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>92</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>575</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>93</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>578</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>580</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>94</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>581</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>95</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E201" s="6">
         <v>0</v>
       </c>
       <c r="F201" s="14">
-        <v>0</v>
+        <v>29535</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>96</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>587</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>589</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="14">
-        <v>0</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>97</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>590</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>592</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="14">
-        <v>0</v>
+        <v>15356</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>98</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>593</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>595</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="14">
-        <v>0</v>
+        <v>17518</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>99</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>596</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>598</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="14">
-        <v>0</v>
+        <v>19159</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>100</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>599</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>601</v>
       </c>
       <c r="E206" s="6">
         <v>1000</v>
       </c>
       <c r="F206" s="14">
-        <v>21873.83</v>
+        <v>11617</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>101</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>602</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>604</v>
       </c>
       <c r="E207" s="6">
         <v>1000</v>
       </c>
       <c r="F207" s="14">
-        <v>46634.53</v>
+        <v>95177</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>102</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>605</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>607</v>
       </c>
       <c r="E208" s="6">
         <v>1000</v>
       </c>
       <c r="F208" s="14">
-        <v>62191.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>103</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>608</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>610</v>
       </c>
       <c r="E209" s="6">
         <v>1000</v>
       </c>
       <c r="F209" s="14">
-        <v>60970.85</v>
+        <v>155509</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="3" t="s">
         <v>611</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="7"/>
       <c r="D210" s="6"/>
       <c r="E210" s="6"/>
       <c r="F210" s="14"/>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C211" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D211" s="12" t="s">
         <v>6</v>
       </c>
@@ -7154,1491 +7154,1491 @@
       </c>
       <c r="E215" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F215" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>1</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>621</v>
       </c>
       <c r="E216" s="6">
         <v>1000</v>
       </c>
       <c r="F216" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>2</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>624</v>
       </c>
       <c r="E217" s="6">
         <v>1000</v>
       </c>
       <c r="F217" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>3</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E218" s="6">
         <v>1000</v>
       </c>
       <c r="F218" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>4</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>630</v>
       </c>
       <c r="E219" s="6">
         <v>1000</v>
       </c>
       <c r="F219" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>5</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>633</v>
       </c>
       <c r="E220" s="6">
         <v>1000</v>
       </c>
       <c r="F220" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>6</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>636</v>
       </c>
       <c r="E221" s="6">
         <v>1000</v>
       </c>
       <c r="F221" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>7</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>639</v>
       </c>
       <c r="E222" s="6">
         <v>1000</v>
       </c>
       <c r="F222" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>8</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>640</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>642</v>
       </c>
       <c r="E223" s="6">
         <v>1000</v>
       </c>
       <c r="F223" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>9</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E224" s="6">
         <v>1000</v>
       </c>
       <c r="F224" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>10</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>646</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>648</v>
       </c>
       <c r="E225" s="6">
         <v>1000</v>
       </c>
       <c r="F225" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>11</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>651</v>
       </c>
       <c r="E226" s="6">
         <v>1000</v>
       </c>
       <c r="F226" s="14">
-        <v>163.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>12</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>654</v>
       </c>
       <c r="E227" s="6">
         <v>1000</v>
       </c>
       <c r="F227" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>13</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>655</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>657</v>
       </c>
       <c r="E228" s="6">
         <v>1000</v>
       </c>
       <c r="F228" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>14</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>658</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>660</v>
       </c>
       <c r="E229" s="6">
         <v>1000</v>
       </c>
       <c r="F229" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>15</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>661</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>663</v>
       </c>
       <c r="E230" s="6">
         <v>1000</v>
       </c>
       <c r="F230" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>16</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>664</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>666</v>
       </c>
       <c r="E231" s="6">
         <v>1000</v>
       </c>
       <c r="F231" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>17</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>667</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>669</v>
       </c>
       <c r="E232" s="6">
         <v>1000</v>
       </c>
       <c r="F232" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>18</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>672</v>
       </c>
       <c r="E233" s="6">
         <v>1000</v>
       </c>
       <c r="F233" s="14">
-        <v>168.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="3" t="s">
         <v>673</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="7"/>
       <c r="D234" s="6"/>
       <c r="E234" s="6"/>
       <c r="F234" s="14"/>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D235" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E235" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F235" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>1</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>676</v>
       </c>
       <c r="E236" s="6">
         <v>1000</v>
       </c>
       <c r="F236" s="14">
-        <v>292.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>2</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>677</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>679</v>
       </c>
       <c r="E237" s="6">
         <v>1000</v>
       </c>
       <c r="F237" s="14">
-        <v>292.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>3</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>682</v>
       </c>
       <c r="E238" s="6">
         <v>1000</v>
       </c>
       <c r="F238" s="14">
-        <v>292.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>4</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>683</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>685</v>
       </c>
       <c r="E239" s="6">
         <v>1000</v>
       </c>
       <c r="F239" s="14">
-        <v>514.8099999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>5</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>688</v>
       </c>
       <c r="E240" s="6">
         <v>1000</v>
       </c>
       <c r="F240" s="14">
-        <v>514.8099999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>6</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>691</v>
       </c>
       <c r="E241" s="6">
         <v>1000</v>
       </c>
       <c r="F241" s="14">
-        <v>514.8099999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>7</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>694</v>
       </c>
       <c r="E242" s="6">
         <v>1000</v>
       </c>
       <c r="F242" s="14">
-        <v>500.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>8</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E243" s="6">
         <v>1000</v>
       </c>
       <c r="F243" s="14">
-        <v>500.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>9</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>700</v>
       </c>
       <c r="E244" s="6">
         <v>1000</v>
       </c>
       <c r="F244" s="14">
-        <v>500.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>10</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>703</v>
       </c>
       <c r="E245" s="6">
         <v>1000</v>
       </c>
       <c r="F245" s="14">
-        <v>655.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>11</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>704</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>706</v>
       </c>
       <c r="E246" s="6">
         <v>1000</v>
       </c>
       <c r="F246" s="14">
-        <v>655.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>12</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>707</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>709</v>
       </c>
       <c r="E247" s="6">
         <v>1000</v>
       </c>
       <c r="F247" s="14">
-        <v>676.11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>13</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>710</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>712</v>
       </c>
       <c r="E248" s="6">
         <v>1000</v>
       </c>
       <c r="F248" s="14">
-        <v>805.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>14</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>715</v>
       </c>
       <c r="E249" s="6">
         <v>1000</v>
       </c>
       <c r="F249" s="14">
-        <v>805.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>15</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>718</v>
       </c>
       <c r="E250" s="6">
         <v>1000</v>
       </c>
       <c r="F250" s="14">
-        <v>836.6799999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="3" t="s">
         <v>719</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="7"/>
       <c r="D251" s="6"/>
       <c r="E251" s="6"/>
       <c r="F251" s="14"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D252" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E252" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F252" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>1</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>722</v>
       </c>
       <c r="E253" s="6">
         <v>1000</v>
       </c>
       <c r="F253" s="14">
-        <v>281.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>2</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>723</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>725</v>
       </c>
       <c r="E254" s="6">
         <v>1000</v>
       </c>
       <c r="F254" s="14">
-        <v>296.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>3</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>728</v>
       </c>
       <c r="E255" s="6">
         <v>1000</v>
       </c>
       <c r="F255" s="14">
-        <v>305.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>4</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>729</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>731</v>
       </c>
       <c r="E256" s="6">
         <v>1000</v>
       </c>
       <c r="F256" s="14">
-        <v>375.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>5</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>734</v>
       </c>
       <c r="E257" s="6">
         <v>1000</v>
       </c>
       <c r="F257" s="14">
-        <v>369.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>6</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>735</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>737</v>
       </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>7</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>740</v>
       </c>
       <c r="E259" s="6">
         <v>1000</v>
       </c>
       <c r="F259" s="14">
-        <v>71.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>8</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>743</v>
       </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>9</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>744</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>746</v>
       </c>
       <c r="E261" s="6">
         <v>1000</v>
       </c>
       <c r="F261" s="14">
-        <v>99.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="3" t="s">
         <v>747</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="7"/>
       <c r="D262" s="6"/>
       <c r="E262" s="6"/>
       <c r="F262" s="14"/>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C263" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D263" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E263" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F263" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>1</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>748</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>750</v>
       </c>
       <c r="E264" s="6">
         <v>1000</v>
       </c>
       <c r="F264" s="14">
-        <v>220.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>2</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>753</v>
       </c>
       <c r="E265" s="6">
         <v>1000</v>
       </c>
       <c r="F265" s="14">
-        <v>220.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>3</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>754</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E266" s="6">
         <v>1000</v>
       </c>
       <c r="F266" s="14">
-        <v>220.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>4</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>757</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>759</v>
       </c>
       <c r="E267" s="6">
         <v>1000</v>
       </c>
       <c r="F267" s="14">
-        <v>220.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>5</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>760</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>762</v>
       </c>
       <c r="E268" s="6">
         <v>1000</v>
       </c>
       <c r="F268" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>6</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>763</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E269" s="6">
         <v>1000</v>
       </c>
       <c r="F269" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>7</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>766</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>768</v>
       </c>
       <c r="E270" s="6">
         <v>1000</v>
       </c>
       <c r="F270" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>8</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>769</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>771</v>
       </c>
       <c r="E271" s="6">
         <v>1000</v>
       </c>
       <c r="F271" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>9</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>772</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E272" s="6">
         <v>1000</v>
       </c>
       <c r="F272" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>10</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>775</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>777</v>
       </c>
       <c r="E273" s="6">
         <v>1000</v>
       </c>
       <c r="F273" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>11</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>778</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>780</v>
       </c>
       <c r="E274" s="6">
         <v>1000</v>
       </c>
       <c r="F274" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>12</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>783</v>
       </c>
       <c r="E275" s="6">
         <v>1000</v>
       </c>
       <c r="F275" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>13</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>784</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>786</v>
       </c>
       <c r="E276" s="6">
         <v>1000</v>
       </c>
       <c r="F276" s="14">
-        <v>389.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>14</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>787</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>789</v>
       </c>
       <c r="E277" s="6">
         <v>1000</v>
       </c>
       <c r="F277" s="14">
-        <v>820.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>15</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>790</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>792</v>
       </c>
       <c r="E278" s="6">
         <v>1000</v>
       </c>
       <c r="F278" s="14">
-        <v>820.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>16</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>793</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>795</v>
       </c>
       <c r="E279" s="6">
         <v>1000</v>
       </c>
       <c r="F279" s="14">
-        <v>820.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>17</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>796</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>798</v>
       </c>
       <c r="E280" s="6">
         <v>1000</v>
       </c>
       <c r="F280" s="14">
-        <v>820.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="3" t="s">
         <v>799</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="7"/>
       <c r="D281" s="6"/>
       <c r="E281" s="6"/>
       <c r="F281" s="14"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C282" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D282" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E282" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F282" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>1</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>800</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>802</v>
       </c>
       <c r="E283" s="6">
         <v>1000</v>
       </c>
       <c r="F283" s="14">
-        <v>381.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>2</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>803</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>805</v>
       </c>
       <c r="E284" s="6">
         <v>1000</v>
       </c>
       <c r="F284" s="14">
-        <v>416.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>3</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>806</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>808</v>
       </c>
       <c r="E285" s="6">
         <v>1000</v>
       </c>
       <c r="F285" s="14">
-        <v>381.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>4</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>809</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>811</v>
       </c>
       <c r="E286" s="6">
         <v>1000</v>
       </c>
       <c r="F286" s="14">
-        <v>416.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>5</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>812</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>814</v>
       </c>
       <c r="E287" s="6">
         <v>1000</v>
       </c>
       <c r="F287" s="14">
-        <v>2876.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>6</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>815</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>817</v>
       </c>
       <c r="E288" s="6">
         <v>1000</v>
       </c>
       <c r="F288" s="14">
-        <v>3173.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>7</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>818</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>820</v>
       </c>
       <c r="E289" s="6">
         <v>1000</v>
       </c>
       <c r="F289" s="14">
-        <v>577.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>8</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>821</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>822</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>823</v>
       </c>
       <c r="E290" s="6">
         <v>1000</v>
       </c>
       <c r="F290" s="14">
-        <v>771.35</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A105:F105"/>
     <mergeCell ref="A210:F210"/>
     <mergeCell ref="A214:F214"/>
     <mergeCell ref="A234:F234"/>
     <mergeCell ref="A251:F251"/>
     <mergeCell ref="A262:F262"/>
     <mergeCell ref="A281:F281"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>