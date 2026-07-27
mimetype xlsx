--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -50,4275 +50,4275 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4401064</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7397/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401065</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7398/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401066</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7399/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401067</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7400/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401068</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7401/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401069</t>
   </si>
   <si>
     <t>Ниппель латунный штуцер-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7402/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn50/</t>
   </si>
   <si>
     <t>4401070</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7403/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401071</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7404/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401072</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7405/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401073</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7406/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401074</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7407/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401075</t>
   </si>
   <si>
     <t>Ниппель латунный никелированный, штуцер-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7408/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn50/</t>
   </si>
   <si>
     <t>Ниппели латунные переходные</t>
   </si>
   <si>
     <t>4401076</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7409/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-15x10/</t>
   </si>
   <si>
     <t>4401077</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7410/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-20x15/</t>
   </si>
   <si>
     <t>4401078</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7411/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-25x15/</t>
   </si>
   <si>
     <t>4401079</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7412/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-25x20/</t>
   </si>
   <si>
     <t>4401080</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7413/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x15/</t>
   </si>
   <si>
     <t>4401081</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7414/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x20/</t>
   </si>
   <si>
     <t>4401082</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7415/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x25/</t>
   </si>
   <si>
     <t>4401083</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 40х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7416/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x15/</t>
   </si>
   <si>
     <t>4401084</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 40х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7417/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x20/</t>
   </si>
   <si>
     <t>4401085</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7418/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x32/</t>
   </si>
   <si>
     <t>4401086</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 50х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7419/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x20/</t>
   </si>
   <si>
     <t>4401087</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7420/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x25/</t>
   </si>
   <si>
     <t>4401088</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7421/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x32/</t>
   </si>
   <si>
     <t>4401089</t>
   </si>
   <si>
     <t>Ниппель переходной латунный, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7422/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x40/</t>
   </si>
   <si>
     <t>4401090</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7423/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-15x10/</t>
   </si>
   <si>
     <t>4401091</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7424/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-20x15/</t>
   </si>
   <si>
     <t>4401092</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7425/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-25x15/</t>
   </si>
   <si>
     <t>4401093</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7426/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-25x20/</t>
   </si>
   <si>
     <t>4401094</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7427/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x15/</t>
   </si>
   <si>
     <t>4401095</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7428/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x20/</t>
   </si>
   <si>
     <t>4401096</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7429/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x25/</t>
   </si>
   <si>
     <t>4401097</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 40х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7430/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x15/</t>
   </si>
   <si>
     <t>4401098</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 40х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7431/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x20/</t>
   </si>
   <si>
     <t>4401099</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7432/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x25/</t>
   </si>
   <si>
     <t>4401100</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7433/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x32/</t>
   </si>
   <si>
     <t>4401101</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 50х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7434/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x20/</t>
   </si>
   <si>
     <t>4401102</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7435/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x25/</t>
   </si>
   <si>
     <t>4401103</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7436/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x32/</t>
   </si>
   <si>
     <t>4401104</t>
   </si>
   <si>
     <t>Ниппель переходной, никелированная латунь, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7437/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x40/</t>
   </si>
   <si>
     <t>Футорки латунные</t>
   </si>
   <si>
     <t>4401105</t>
   </si>
   <si>
     <t>Футорка латунная 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7438/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-15x10/</t>
   </si>
   <si>
     <t>4401106</t>
   </si>
   <si>
     <t>Футорка латунная 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7439/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-20x15/</t>
   </si>
   <si>
     <t>4401107</t>
   </si>
   <si>
     <t>Футорка латунная 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7440/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-25x15/</t>
   </si>
   <si>
     <t>4401108</t>
   </si>
   <si>
     <t>Футорка латунная 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7441/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-25x20/</t>
   </si>
   <si>
     <t>4401109</t>
   </si>
   <si>
     <t>Футорка латунная 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7442/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x15/</t>
   </si>
   <si>
     <t>4401110</t>
   </si>
   <si>
     <t>Футорка латунная 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7443/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x20/</t>
   </si>
   <si>
     <t>4401111</t>
   </si>
   <si>
     <t>Футорка латунная 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7444/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x25/</t>
   </si>
   <si>
     <t>4401112</t>
   </si>
   <si>
     <t>Футорка латунная 40х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7445/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x15/</t>
   </si>
   <si>
     <t>4401113</t>
   </si>
   <si>
     <t>Футорка латунная 40х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7446/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x20/</t>
   </si>
   <si>
     <t>4401114</t>
   </si>
   <si>
     <t>Футорка латунная 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7447/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x25/</t>
   </si>
   <si>
     <t>4401115</t>
   </si>
   <si>
     <t>Футорка латунная 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7448/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x32/</t>
   </si>
   <si>
     <t>4401116</t>
   </si>
   <si>
     <t>Футорка латунная 50х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7449/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x15/</t>
   </si>
   <si>
     <t>4401117</t>
   </si>
   <si>
     <t>Футорка латунная 50х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7450/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x20/</t>
   </si>
   <si>
     <t>4401118</t>
   </si>
   <si>
     <t>Футорка латунная 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7451/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x25/</t>
   </si>
   <si>
     <t>4401119</t>
   </si>
   <si>
     <t>Футорка латунная 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7452/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x32/</t>
   </si>
   <si>
     <t>4401120</t>
   </si>
   <si>
     <t>Футорка латунная 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7453/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x40/</t>
   </si>
   <si>
     <t>4401121</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7454/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-15x10/</t>
   </si>
   <si>
     <t>4401122</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7455/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-20x15/</t>
   </si>
   <si>
     <t>4401123</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7456/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-25x15/</t>
   </si>
   <si>
     <t>4401124</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7457/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-25x20/</t>
   </si>
   <si>
     <t>4401125</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7458/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x15/</t>
   </si>
   <si>
     <t>4401126</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7459/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x20/</t>
   </si>
   <si>
     <t>4401127</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7460/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x25/</t>
   </si>
   <si>
     <t>4401128</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 40х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7461/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x15/</t>
   </si>
   <si>
     <t>4401129</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 40х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7462/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x20/</t>
   </si>
   <si>
     <t>4401130</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7463/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x25/</t>
   </si>
   <si>
     <t>4401131</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7464/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x32/</t>
   </si>
   <si>
     <t>4401132</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 50х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7465/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x15/</t>
   </si>
   <si>
     <t>4401133</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 50х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7466/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x20/</t>
   </si>
   <si>
     <t>4401134</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7467/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x25/</t>
   </si>
   <si>
     <t>4401135</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7468/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x32/</t>
   </si>
   <si>
     <t>4401136</t>
   </si>
   <si>
     <t>Футорка, никелированная латунь, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7469/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x40/</t>
   </si>
   <si>
     <t>Тройники латунные муфтовые</t>
   </si>
   <si>
     <t>4401137</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7470/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401138</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7471/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401139</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7472/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>4401140</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7473/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn32/</t>
   </si>
   <si>
     <t>4401141</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7474/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn40/</t>
   </si>
   <si>
     <t>4401142</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-муфта-муфта, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7475/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn50/</t>
   </si>
   <si>
     <t>4401150</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7476/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401151</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7477/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401152</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7478/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>4401153</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7479/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn32/</t>
   </si>
   <si>
     <t>4401154</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7480/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn40/</t>
   </si>
   <si>
     <t>4401155</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-муфта-муфта, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7481/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn50/</t>
   </si>
   <si>
     <t>Тройники латунные муфта-штуцер</t>
   </si>
   <si>
     <t>4401143</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-штуцер-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7482/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-mufta-shtucer-mufta-dn15/</t>
   </si>
   <si>
     <t>4401144</t>
   </si>
   <si>
     <t>Тройник латунный, муфта-штуцер-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7483/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-mufta-shtucer-mufta-dn20/</t>
   </si>
   <si>
     <t>4401145</t>
   </si>
   <si>
     <t>Тройник латунный, штуцер-муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7484/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401146</t>
   </si>
   <si>
     <t>Тройник латунный, штуцер-муфта-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7485/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401147</t>
   </si>
   <si>
     <t>Тройник латунный, штуцер-штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7486/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401148</t>
   </si>
   <si>
     <t>Тройник латунный, штуцер-штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7487/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401149</t>
   </si>
   <si>
     <t>Тройник латунный, штуцер-штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7488/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401156</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, штуцер-муфта-штуцер, Дн 15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11266/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-shtucer-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401157</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, штуцер-муфта-штуцер Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11267/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-shtucer-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401158</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-штуцер-муфта, Дн 15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11268/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-mufta-shtucer-mufta-dn15/</t>
   </si>
   <si>
     <t>4401159</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, муфта-штуцер-муфта, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11269/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-mufta-shtucer-mufta-dn20/</t>
   </si>
   <si>
     <t>Тройники латунные штуцерные</t>
   </si>
   <si>
     <t>4401160</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, штуцер-штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7489/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401161</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, штуцер-штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7490/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401162</t>
   </si>
   <si>
     <t>Тройник, никелированная латунь, штуцер-штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7491/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>Тройники латунные переходные</t>
   </si>
   <si>
     <t>4401163</t>
   </si>
   <si>
     <t>Тройник переходной латунный 20х15х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7492/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-20x15x20/</t>
   </si>
   <si>
     <t>4401164</t>
   </si>
   <si>
     <t>Тройник переходной латунный 20х20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7493/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-20x20x15/</t>
   </si>
   <si>
     <t>4401165</t>
   </si>
   <si>
     <t>Тройник переходной латунный 25х15х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7494/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-25x15x25/</t>
   </si>
   <si>
     <t>4401166</t>
   </si>
   <si>
     <t>Тройник переходной латунный 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7495/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-25x20x25/</t>
   </si>
   <si>
     <t>4401167</t>
   </si>
   <si>
     <t>Тройник переходной латунный 32х15х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7496/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x15x32/</t>
   </si>
   <si>
     <t>4401168</t>
   </si>
   <si>
     <t>Тройник переходной латунный 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7497/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x20x32/</t>
   </si>
   <si>
     <t>4401169</t>
   </si>
   <si>
     <t>Тройник переходной латунный 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7498/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x25x32/</t>
   </si>
   <si>
     <t>4401170</t>
   </si>
   <si>
     <t>Тройник переходной латунный 50х15х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7499/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x15x50/</t>
   </si>
   <si>
     <t>4401171</t>
   </si>
   <si>
     <t>Тройник переходной латунный 50х20х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7500/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x20x50/</t>
   </si>
   <si>
     <t>4401172</t>
   </si>
   <si>
     <t>Тройник переходной латунный 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7501/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x25x50/</t>
   </si>
   <si>
     <t>4401173</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 20х15х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7502/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-20x15x20/</t>
   </si>
   <si>
     <t>4401174</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 20х20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7503/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-20x20x15/</t>
   </si>
   <si>
     <t>4401175</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 25х15х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7504/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-25x15x25/</t>
   </si>
   <si>
     <t>4401176</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7505/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-25x20x25/</t>
   </si>
   <si>
     <t>4401177</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 32х15х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7506/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x15x32/</t>
   </si>
   <si>
     <t>4401178</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7507/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x20x32/</t>
   </si>
   <si>
     <t>4401179</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7508/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x25x32/</t>
   </si>
   <si>
     <t>4401180</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 50х15х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7509/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x15x50/</t>
   </si>
   <si>
     <t>4401181</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 50х20х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7510/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x20x50/</t>
   </si>
   <si>
     <t>4401182</t>
   </si>
   <si>
     <t>Тройник переходной, никелированная латунь, 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7511/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x25x50/</t>
   </si>
   <si>
     <t>Угольники латунные муфтовые</t>
   </si>
   <si>
     <t>4401183</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7512/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401184</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7513/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401185</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7514/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>4401186</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7515/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn32/</t>
   </si>
   <si>
     <t>4401187</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7516/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn40/</t>
   </si>
   <si>
     <t>4401188</t>
   </si>
   <si>
     <t>Угольник латунный муфта-муфта, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7517/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn50/</t>
   </si>
   <si>
     <t>4401201</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7518/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401202</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7519/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401203</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7520/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>4401204</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7521/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn32/</t>
   </si>
   <si>
     <t>4401205</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7522/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn40/</t>
   </si>
   <si>
     <t>4401206</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-муфта, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7523/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn50/</t>
   </si>
   <si>
     <t>Угольники латунные муфта-штуцер</t>
   </si>
   <si>
     <t>4401189</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7524/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401190</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7525/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401191</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7526/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401192</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7527/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401193</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7528/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401194</t>
   </si>
   <si>
     <t>Угольник латунный муфта-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7529/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn50/</t>
   </si>
   <si>
     <t>4401207</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7530/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401208</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7531/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401209</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7532/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401210</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7533/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401211</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7534/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401212</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, муфта-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7535/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn50/</t>
   </si>
   <si>
     <t>Угольники латунные штуцер-штуцер</t>
   </si>
   <si>
     <t>4401195</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7536/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401196</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7537/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401197</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7538/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401198</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7539/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401199</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7540/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401200</t>
   </si>
   <si>
     <t>Угольник латунный штуцер-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7541/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn50/</t>
   </si>
   <si>
     <t>4401213</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7542/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401214</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7543/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401215</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7544/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401216</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7545/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401217</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7546/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401218</t>
   </si>
   <si>
     <t>Угольник, никелированная латунь, штуцер-штуцер, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7547/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn50/</t>
   </si>
   <si>
     <t>Угольники латунные с креплением</t>
   </si>
   <si>
     <t>4401219</t>
   </si>
   <si>
     <t>Угольник с креплением, латунь, муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-s-krepleniev-vodorozetka/7548/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-s-krepleniem/ugolnik-s-krepleniem-latun-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401220</t>
   </si>
   <si>
     <t>Угольник с креплением, никелированная латунь, муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-s-krepleniev-vodorozetka/7549/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-s-krepleniem/ugolnik-s-krepleniem-nikelirovannaya-latun-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>Удлинители латунные</t>
   </si>
   <si>
     <t>4401221</t>
   </si>
   <si>
     <t>Удлинитель 15мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7550/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-15mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401222</t>
   </si>
   <si>
     <t>Удлинитель 20мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7551/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-20mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401223</t>
   </si>
   <si>
     <t>Удлинитель 25мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7552/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-25mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401224</t>
   </si>
   <si>
     <t>Удлинитель 30мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7553/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-30mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401225</t>
   </si>
   <si>
     <t>Удлинитель 40мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7554/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-40mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401226</t>
   </si>
   <si>
     <t>Удлинитель 50мм, латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7555/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-50mm-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401227</t>
   </si>
   <si>
     <t>Удлинитель 15мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7556/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-15mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401228</t>
   </si>
   <si>
     <t>Удлинитель 20мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7557/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-20mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401229</t>
   </si>
   <si>
     <t>Удлинитель 25мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7558/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-25mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401230</t>
   </si>
   <si>
     <t>Удлинитель 30мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7559/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-30mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401231</t>
   </si>
   <si>
     <t>Удлинитель 40мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7560/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-40mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401232</t>
   </si>
   <si>
     <t>Удлинитель 50мм, никелированная латунь, муфта-штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7561/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-50mm-nikelirovannaya-latun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>Контргайки латунные</t>
   </si>
   <si>
     <t>4401233</t>
   </si>
   <si>
     <t>Контргайка латунная Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7562/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn15/</t>
   </si>
   <si>
     <t>4401234</t>
   </si>
   <si>
     <t>Контргайка латунная Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7563/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn20/</t>
   </si>
   <si>
     <t>4401235</t>
   </si>
   <si>
     <t>Контргайка латунная Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7564/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn25/</t>
   </si>
   <si>
     <t>4401236</t>
   </si>
   <si>
     <t>Контргайка латунная Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7565/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn32/</t>
   </si>
   <si>
     <t>4401237</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7566/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn15/</t>
   </si>
   <si>
     <t>4401238</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7567/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn20/</t>
   </si>
   <si>
     <t>4401239</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7568/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn25/</t>
   </si>
   <si>
     <t>4401240</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7569/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn32/</t>
   </si>
   <si>
     <t>4401241</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7570/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn40/</t>
   </si>
   <si>
     <t>4401242</t>
   </si>
   <si>
     <t>Контргайка, никелированная латунь, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7571/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn50/</t>
   </si>
   <si>
     <t>Муфты латунные</t>
   </si>
   <si>
     <t>4401243</t>
   </si>
   <si>
     <t>Муфта латунная Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7572/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn15/</t>
   </si>
   <si>
     <t>4401244</t>
   </si>
   <si>
     <t>Муфта латунная Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7573/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn20/</t>
   </si>
   <si>
     <t>4401245</t>
   </si>
   <si>
     <t>Муфта латунная Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7574/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn25/</t>
   </si>
   <si>
     <t>4401246</t>
   </si>
   <si>
     <t>Муфта латунная Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7575/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn32/</t>
   </si>
   <si>
     <t>4401247</t>
   </si>
   <si>
     <t>Муфта латунная Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7576/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn40/</t>
   </si>
   <si>
     <t>4401248</t>
   </si>
   <si>
     <t>Муфта латунная Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7577/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn50/</t>
   </si>
   <si>
     <t>4401249</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7578/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn15/</t>
   </si>
   <si>
     <t>4401250</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7579/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn20/</t>
   </si>
   <si>
     <t>4401251</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7580/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn25/</t>
   </si>
   <si>
     <t>4401252</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7581/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn32/</t>
   </si>
   <si>
     <t>4401253</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7582/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn40/</t>
   </si>
   <si>
     <t>4401254</t>
   </si>
   <si>
     <t>Муфта, никелированная латунь, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7583/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn50/</t>
   </si>
   <si>
     <t>Муфты латунные переходные</t>
   </si>
   <si>
     <t>4401255</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7584/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-15x10/</t>
   </si>
   <si>
     <t>4401256</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7585/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-20x15/</t>
   </si>
   <si>
     <t>4401257</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7586/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-25x15/</t>
   </si>
   <si>
     <t>4401258</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7587/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-25x20/</t>
   </si>
   <si>
     <t>4401259</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7588/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x15/</t>
   </si>
   <si>
     <t>4401260</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7589/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x20/</t>
   </si>
   <si>
     <t>4401261</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7590/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x25/</t>
   </si>
   <si>
     <t>4401262</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7591/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-40x32/</t>
   </si>
   <si>
     <t>4401263</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7592/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x25/</t>
   </si>
   <si>
     <t>4401264</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7593/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x32/</t>
   </si>
   <si>
     <t>4401265</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-муфта, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7594/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x40/</t>
   </si>
   <si>
     <t>4401266</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7595/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-15x10/</t>
   </si>
   <si>
     <t>4401267</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7596/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-20x15/</t>
   </si>
   <si>
     <t>4401268</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7597/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-25x15/</t>
   </si>
   <si>
     <t>4401269</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7598/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-25x20/</t>
   </si>
   <si>
     <t>4401270</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7599/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-32x20/</t>
   </si>
   <si>
     <t>4401271</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7600/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-32x25/</t>
   </si>
   <si>
     <t>4401272</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7601/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-40x25/</t>
   </si>
   <si>
     <t>4401273</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7602/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-40x32/</t>
   </si>
   <si>
     <t>4401274</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7603/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-50x32/</t>
   </si>
   <si>
     <t>4401275</t>
   </si>
   <si>
     <t>Муфта переходная, латунь, муфта-штуцер, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7604/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-50x40/</t>
   </si>
   <si>
     <t>4401276</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7605/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-15x10/</t>
   </si>
   <si>
     <t>4401277</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7606/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-20x15/</t>
   </si>
   <si>
     <t>4401278</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7607/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-25x15/</t>
   </si>
   <si>
     <t>4401279</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7608/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-25x20/</t>
   </si>
   <si>
     <t>4401280</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 32х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7609/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x15/</t>
   </si>
   <si>
     <t>4401281</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7610/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x20/</t>
   </si>
   <si>
     <t>4401282</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7611/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x25/</t>
   </si>
   <si>
     <t>4401283</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7612/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-40x32/</t>
   </si>
   <si>
     <t>4401284</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7613/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x25/</t>
   </si>
   <si>
     <t>4401285</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7614/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x32/</t>
   </si>
   <si>
     <t>4401286</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-муфта, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7615/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x40/</t>
   </si>
   <si>
     <t>4401287</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 15х10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7616/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-15x10/</t>
   </si>
   <si>
     <t>4401288</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 20х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7617/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-20x15/</t>
   </si>
   <si>
     <t>4401289</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 25х15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7618/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-25x15/</t>
   </si>
   <si>
     <t>4401290</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7619/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-25x20/</t>
   </si>
   <si>
     <t>4401291</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7620/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-32x20/</t>
   </si>
   <si>
     <t>4401292</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7621/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-32x25/</t>
   </si>
   <si>
     <t>4401293</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7622/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-40x25/</t>
   </si>
   <si>
     <t>4401294</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7623/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-40x32/</t>
   </si>
   <si>
     <t>4401295</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7624/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-50x32/</t>
   </si>
   <si>
     <t>4401296</t>
   </si>
   <si>
     <t>Муфта переходная, никелированная латунь, муфта-штуцер, 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7625/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-50x40/</t>
   </si>
   <si>
     <t>Крестовины латунные муфтовые</t>
   </si>
   <si>
     <t>4401297</t>
   </si>
   <si>
     <t>Крестовина латунная , муфта-муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7626/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401298</t>
   </si>
   <si>
     <t>Крестовина латунная, муфта-муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7627/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401299</t>
   </si>
   <si>
     <t>Крестовина латунная, муфта-муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7628/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>4401300</t>
   </si>
   <si>
     <t>Крестовина, никелированная латунь, муфта-муфта-муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7629/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn15/</t>
   </si>
   <si>
     <t>4401301</t>
   </si>
   <si>
     <t>Крестовина, никелированная латунь, муфта-муфта-муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7630/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn20/</t>
   </si>
   <si>
     <t>4401302</t>
   </si>
   <si>
     <t>Крестовина, никелированная латунь, муфта-муфта-муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7631/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn25/</t>
   </si>
   <si>
     <t>Заглушки латунные муфтовые</t>
   </si>
   <si>
     <t>4401303</t>
   </si>
   <si>
     <t>Заглушка латунная муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7632/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn15/</t>
   </si>
   <si>
     <t>4401304</t>
   </si>
   <si>
     <t>Заглушка латунная муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7633/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn20/</t>
   </si>
   <si>
     <t>4401305</t>
   </si>
   <si>
     <t>Заглушка латунная муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7634/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn25/</t>
   </si>
   <si>
     <t>4401306</t>
   </si>
   <si>
     <t>Заглушка латунная муфта, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7635/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn32/</t>
   </si>
   <si>
     <t>4401312</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7636/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn15/</t>
   </si>
   <si>
     <t>4401313</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7637/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn20/</t>
   </si>
   <si>
     <t>4401314</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7638/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn25/</t>
   </si>
   <si>
     <t>4401315</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11270/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn32/</t>
   </si>
   <si>
     <t>4401316</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11271/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn40/</t>
   </si>
   <si>
     <t>4401317</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, муфта, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11272/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn50/</t>
   </si>
   <si>
     <t>Заглушки латунные штуцерные</t>
   </si>
   <si>
     <t>4401307</t>
   </si>
   <si>
     <t>Заглушка латунная штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7639/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401308</t>
   </si>
   <si>
     <t>Заглушка латунная штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7640/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401309</t>
   </si>
   <si>
     <t>Заглушка латунная штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7641/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401310</t>
   </si>
   <si>
     <t>Заглушка латунная штуцер, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7642/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401311</t>
   </si>
   <si>
     <t>Заглушка латунная штуцер, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7643/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401318</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7644/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401319</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7645/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401320</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7646/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401321</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11273/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn32/</t>
   </si>
   <si>
     <t>4401322</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11274/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn40/</t>
   </si>
   <si>
     <t>4401323</t>
   </si>
   <si>
     <t>Заглушка, никелированная латунь, штуцер, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11275/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn50/</t>
   </si>
   <si>
     <t>Американки латунные прямые и угловые</t>
   </si>
   <si>
     <t>4401324</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7647/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn15/</t>
   </si>
   <si>
     <t>4401325</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7648/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn20/</t>
   </si>
   <si>
     <t>4401326</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7649/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn25/</t>
   </si>
   <si>
     <t>4401327</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7650/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn32/</t>
   </si>
   <si>
     <t>4401328</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7651/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn40/</t>
   </si>
   <si>
     <t>4401329</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, прямая, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7652/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn50/</t>
   </si>
   <si>
     <t>4401330</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7653/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn15/</t>
   </si>
   <si>
     <t>4401331</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7654/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn20/</t>
   </si>
   <si>
     <t>4401332</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7655/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn25/</t>
   </si>
   <si>
     <t>4401333</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7656/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn32/</t>
   </si>
   <si>
     <t>4401334</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7657/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn40/</t>
   </si>
   <si>
     <t>4401335</t>
   </si>
   <si>
     <t>Сгон "американка" латунная, муфта-штуцер, угловая, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7658/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn50/</t>
   </si>
   <si>
     <t>4401336</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7659/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn15/</t>
   </si>
   <si>
     <t>4401337</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7660/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn20/</t>
   </si>
   <si>
     <t>4401338</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7661/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn25/</t>
   </si>
   <si>
     <t>4401339</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7662/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn32/</t>
   </si>
   <si>
     <t>4401340</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7663/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn40/</t>
   </si>
   <si>
     <t>4401341</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, прямая, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7664/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn50/</t>
   </si>
   <si>
     <t>4401342</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7665/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn15/</t>
   </si>
   <si>
     <t>4401343</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7666/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn20/</t>
   </si>
   <si>
     <t>4401344</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7667/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn25/</t>
   </si>
   <si>
     <t>4401345</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7668/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn32/</t>
   </si>
   <si>
     <t>4401346</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7669/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn40/</t>
   </si>
   <si>
     <t>4401347</t>
   </si>
   <si>
     <t>Сгон "американка", никелированная латунь, муфта-штуцер, угловая, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7670/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn50/</t>
   </si>
   <si>
     <t>Штуцеры под шланг латунные</t>
   </si>
   <si>
     <t>4401348</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, внутр резьба , Дн15х14мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7671/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn15x14mm/</t>
   </si>
   <si>
     <t>4401349</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, внутр резьба , Дн15х18мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7672/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn15x18mm/</t>
   </si>
   <si>
     <t>4401350</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, внутр резьба , Дн20х20мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7673/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn20x20mm/</t>
   </si>
   <si>
     <t>4401351</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, внутр резьба , Дн20х25мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7674/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn20x25mm/</t>
   </si>
   <si>
     <t>4401352</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, внутр резьба , Дн32х32мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7675/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn32x32mm/</t>
   </si>
   <si>
     <t>4401353</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, наружная резьба , Дн15х14мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7676/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn15x14mm/</t>
   </si>
   <si>
     <t>4401354</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, наружная резьба , Дн15х18мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7677/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn15x18mm/</t>
   </si>
   <si>
     <t>4401355</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, наружная резьба , Дн20х20мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7678/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn20x20mm/</t>
   </si>
   <si>
     <t>4401356</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, наружная резьба , Дн20х25мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7679/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn20x25mm/</t>
   </si>
   <si>
     <t>4401357</t>
   </si>
   <si>
     <t>Штуцер под шланг, никелированная латунь, наружная резьба , Дн32х32мм</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7680/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn32x32mm/</t>
   </si>
   <si>
     <t>Чугунные резьбовые фитинги</t>
   </si>
   <si>
     <t>Муфты чугунные</t>
   </si>
   <si>
     <t>4401392</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7681/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn15/</t>
   </si>
   <si>
     <t>4401393</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7682/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn20/</t>
   </si>
   <si>
     <t>4401394</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7683/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn25/</t>
   </si>
   <si>
     <t>4401395</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7684/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn32/</t>
   </si>
   <si>
     <t>4401396</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7685/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn40/</t>
   </si>
   <si>
     <t>4401397</t>
   </si>
   <si>
     <t>Муфта, чугун, ГОСТ 8954-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7686/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn50/</t>
   </si>
   <si>
     <t>4401398</t>
   </si>
   <si>
     <t>Муфта длинная, чугун, ГОСТ 8955-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7687/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn15/</t>
   </si>
   <si>
     <t>4401399</t>
   </si>
   <si>
     <t>Муфта длинная, чугун, ГОСТ 8955-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7688/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn20/</t>
   </si>
   <si>
     <t>4401400</t>
   </si>
   <si>
     <t>Муфта длинная, чугун, ГОСТ 8955-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7689/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn25/</t>
   </si>
   <si>
     <t>4401401</t>
   </si>
   <si>
     <t>Муфта длинная, чугун, ГОСТ 8955-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7690/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn32/</t>
   </si>
   <si>
     <t>4401402</t>
   </si>
   <si>
     <t>Муфта длинная, чугун, ГОСТ 8955-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7691/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn40/</t>
   </si>
   <si>
     <t>4401403</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7692/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn15/</t>
   </si>
   <si>
     <t>4401404</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7693/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn20/</t>
   </si>
   <si>
     <t>4401405</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7694/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn25/</t>
   </si>
   <si>
     <t>4401406</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7695/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn32/</t>
   </si>
   <si>
     <t>4401407</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7696/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn40/</t>
   </si>
   <si>
     <t>4401408</t>
   </si>
   <si>
     <t>Муфта оцинкованная, чугун, ГОСТ 8954-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7697/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn50/</t>
   </si>
   <si>
     <t>4401409</t>
   </si>
   <si>
     <t>Муфта оцинкованная длинная, чугун, ГОСТ 8955-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7698/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn15/</t>
   </si>
   <si>
     <t>4401410</t>
   </si>
   <si>
     <t>Муфта оцинкованная длинная, чугун, ГОСТ 8955-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7699/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn20/</t>
   </si>
   <si>
     <t>4401411</t>
   </si>
   <si>
     <t>Муфта оцинкованная длинная, чугун, ГОСТ 8955-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7700/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn25/</t>
   </si>
   <si>
     <t>4401412</t>
   </si>
   <si>
     <t>Муфта оцинкованная длинная, чугун, ГОСТ 8955-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7701/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn32/</t>
   </si>
   <si>
     <t>4401413</t>
   </si>
   <si>
     <t>Муфта оцинкованная длинная, чугун, ГОСТ 8955-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7702/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn40/</t>
   </si>
   <si>
     <t>4401414</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7703/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401415</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7704/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401416</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7705/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401417</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн32-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7706/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-15/</t>
   </si>
   <si>
     <t>4401418</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7707/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-20/</t>
   </si>
   <si>
     <t>4401419</t>
   </si>
   <si>
     <t>Муфта переходная, чугун, ГОСТ 8957-75, Дн32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7708/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-25/</t>
   </si>
   <si>
     <t>Контргайки чугунные</t>
   </si>
   <si>
     <t>4401358</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7709/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn15/</t>
   </si>
   <si>
     <t>4401359</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7710/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn20/</t>
   </si>
   <si>
     <t>4401360</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7711/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn25/</t>
   </si>
   <si>
     <t>4401361</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7712/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn32/</t>
   </si>
   <si>
     <t>4401362</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7713/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn40/</t>
   </si>
   <si>
     <t>4401363</t>
   </si>
   <si>
     <t>Контргайка, чугун, ГОСТ 8961-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7714/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn50/</t>
   </si>
   <si>
     <t>4401364</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7715/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn15/</t>
   </si>
   <si>
     <t>4401365</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7716/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn20/</t>
   </si>
   <si>
     <t>4401366</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7717/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn25/</t>
   </si>
   <si>
     <t>4401367</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7718/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn32/</t>
   </si>
   <si>
     <t>4401368</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7719/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn40/</t>
   </si>
   <si>
     <t>4401369</t>
   </si>
   <si>
     <t>Контргайка оцинкованная, чугун, ГОСТ 8961-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7720/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn50/</t>
   </si>
   <si>
     <t>Ниппели чугунные</t>
   </si>
   <si>
     <t>4401432</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7721/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn15/</t>
   </si>
   <si>
     <t>4401433</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7722/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn20/</t>
   </si>
   <si>
     <t>4401434</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7723/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn25/</t>
   </si>
   <si>
     <t>4401435</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7724/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn32/</t>
   </si>
   <si>
     <t>4401436</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7725/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn40/</t>
   </si>
   <si>
     <t>4401437</t>
   </si>
   <si>
     <t>Ниппель, чугун, ГОСТ 8958-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7726/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn50/</t>
   </si>
   <si>
     <t>4401438</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7727/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn15/</t>
   </si>
   <si>
     <t>4401439</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7728/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn20/</t>
   </si>
   <si>
     <t>4401440</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7729/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn25/</t>
   </si>
   <si>
     <t>4401441</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7730/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn32/</t>
   </si>
   <si>
     <t>4401442</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7731/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn40/</t>
   </si>
   <si>
     <t>4401443</t>
   </si>
   <si>
     <t>Ниппель оцинкованный, чугун, ГОСТ 8958-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7732/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn50/</t>
   </si>
   <si>
     <t>Американки чугунные</t>
   </si>
   <si>
     <t>4401444</t>
   </si>
   <si>
     <t>Американка, чугун, муфта-муфта, прямая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7733/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn15/</t>
   </si>
   <si>
     <t>4401445</t>
   </si>
   <si>
     <t>Американка, чугун, муфта-муфта, прямая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7734/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn20/</t>
   </si>
   <si>
     <t>4401446</t>
   </si>
   <si>
     <t>Американка, чугун, муфта-муфта, прямая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7735/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn25/</t>
   </si>
   <si>
     <t>4401447</t>
   </si>
   <si>
     <t>Американка оцинкованная, чугун, муфта-муфта, прямая, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7736/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn15/</t>
   </si>
   <si>
     <t>4401448</t>
   </si>
   <si>
     <t>Американка оцинкованная, чугун, муфта-муфта, прямая, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7737/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn20/</t>
   </si>
   <si>
     <t>4401449</t>
   </si>
   <si>
     <t>Американка оцинкованная, чугун, муфта-муфта, прямая, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7738/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn25/</t>
   </si>
   <si>
     <t>Угольники чугунные</t>
   </si>
   <si>
     <t>4401450</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7739/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn15/</t>
   </si>
   <si>
     <t>4401451</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7740/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn20/</t>
   </si>
   <si>
     <t>4401452</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7741/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn25/</t>
   </si>
   <si>
     <t>4401453</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7742/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn32/</t>
   </si>
   <si>
     <t>4401454</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7743/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn40/</t>
   </si>
   <si>
     <t>4401455</t>
   </si>
   <si>
     <t>Угольник, чугун, ГОСТ 8946-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7744/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn50/</t>
   </si>
   <si>
     <t>4401456</t>
   </si>
   <si>
     <t>Угольник, чугун, муфта-штуцер, ГОСТ 8946-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7745/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401457</t>
   </si>
   <si>
     <t>Угольник, чугун, муфта-штуцер, ГОСТ 8946-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7746/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401458</t>
   </si>
   <si>
     <t>Угольник, чугун, муфта-штуцер, ГОСТ 8946-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7747/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401459</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7748/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn15/</t>
   </si>
   <si>
     <t>4401460</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7749/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn20/</t>
   </si>
   <si>
     <t>4401461</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7750/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn25/</t>
   </si>
   <si>
     <t>4401462</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7751/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn32/</t>
   </si>
   <si>
     <t>4401463</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7752/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn40/</t>
   </si>
   <si>
     <t>4401464</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, ГОСТ 8946-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7753/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn50/</t>
   </si>
   <si>
     <t>4401465</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, муфта-штуцер, ГОСТ 8946-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7754/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn15/</t>
   </si>
   <si>
     <t>4401466</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, муфта-штуцер, ГОСТ 8946-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7755/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn20/</t>
   </si>
   <si>
     <t>4401467</t>
   </si>
   <si>
     <t>Угольник оцинкованный, чугун, муфта-штуцер, ГОСТ 8946-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7756/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn25/</t>
   </si>
   <si>
     <t>4401468</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7757/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401469</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7758/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401470</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7759/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401471</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн32-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7760/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-15/</t>
   </si>
   <si>
     <t>4401472</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7761/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-20/</t>
   </si>
   <si>
     <t>4401473</t>
   </si>
   <si>
     <t>Угольник переходной, чугун, ГОСТ 8947-75, Дн32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7762/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-25/</t>
   </si>
   <si>
     <t>Тройники чугунные</t>
   </si>
   <si>
     <t>4401474</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7763/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn15/</t>
   </si>
   <si>
     <t>4401475</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7764/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn20/</t>
   </si>
   <si>
     <t>4401476</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7765/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn25/</t>
   </si>
   <si>
     <t>4401477</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7766/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn32/</t>
   </si>
   <si>
     <t>4401478</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7767/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn40/</t>
   </si>
   <si>
     <t>4401479</t>
   </si>
   <si>
     <t>Тройник, чугун, ГОСТ 8948-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7768/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn50/</t>
   </si>
   <si>
     <t>4401480</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7769/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn15/</t>
   </si>
   <si>
     <t>4401481</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7770/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn20/</t>
   </si>
   <si>
     <t>4401482</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7771/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn25/</t>
   </si>
   <si>
     <t>4401483</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7772/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn32/</t>
   </si>
   <si>
     <t>4401484</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7773/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn40/</t>
   </si>
   <si>
     <t>4401485</t>
   </si>
   <si>
     <t>Тройник оцинкованный, чугун, ГОСТ 8948-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7774/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn50/</t>
   </si>
   <si>
     <t>4401486</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7775/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401487</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7776/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401488</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7777/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401489</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн32-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7778/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-15/</t>
   </si>
   <si>
     <t>4401490</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7779/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-20/</t>
   </si>
   <si>
     <t>4401491</t>
   </si>
   <si>
     <t>Тройник переходной, чугун, ГОСТ 8949-75, Дн32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7780/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-25/</t>
   </si>
   <si>
     <t>Футорки чугунные</t>
   </si>
   <si>
     <t>4401492</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн15-10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7781/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn15-10/</t>
   </si>
   <si>
     <t>4401493</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7782/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401494</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7783/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401495</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7784/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401496</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн32-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7785/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-15/</t>
   </si>
   <si>
     <t>4401497</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7786/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-20/</t>
   </si>
   <si>
     <t>4401498</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7787/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-25/</t>
   </si>
   <si>
     <t>4401499</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн40-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7788/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-15/</t>
   </si>
   <si>
     <t>4401500</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7789/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-20/</t>
   </si>
   <si>
     <t>4401501</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7790/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-25/</t>
   </si>
   <si>
     <t>4401502</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7791/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-32/</t>
   </si>
   <si>
     <t>4401503</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн50-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7792/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-15/</t>
   </si>
   <si>
     <t>4401504</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7793/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-20/</t>
   </si>
   <si>
     <t>4401505</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7794/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-25/</t>
   </si>
   <si>
     <t>4401506</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7795/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-32/</t>
   </si>
   <si>
     <t>4401507</t>
   </si>
   <si>
     <t>Футорка, чугун, Дн50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7796/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-40/</t>
   </si>
   <si>
     <t>4401508</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн15-10</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7797/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn15-10/</t>
   </si>
   <si>
     <t>4401509</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7798/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401510</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7799/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401511</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7800/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401512</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн32-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7801/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-15/</t>
   </si>
   <si>
     <t>4401513</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7802/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-20/</t>
   </si>
   <si>
     <t>4401514</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7803/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-25/</t>
   </si>
   <si>
     <t>4401515</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн40-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7804/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-15/</t>
   </si>
   <si>
     <t>4401516</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7805/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-20/</t>
   </si>
   <si>
     <t>4401517</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7806/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-25/</t>
   </si>
   <si>
     <t>4401518</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7807/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-32/</t>
   </si>
   <si>
     <t>4401519</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн50-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7808/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-15/</t>
   </si>
   <si>
     <t>4401520</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7809/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-20/</t>
   </si>
   <si>
     <t>4401521</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7810/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-25/</t>
   </si>
   <si>
     <t>4401522</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7811/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-32/</t>
   </si>
   <si>
     <t>4401523</t>
   </si>
   <si>
     <t>Футорка оцинкованная, чугун, Дн50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7812/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-40/</t>
   </si>
   <si>
     <t>Крестовины чугунные</t>
   </si>
   <si>
     <t>4401420</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7813/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn15/</t>
   </si>
   <si>
     <t>4401421</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7814/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn20/</t>
   </si>
   <si>
     <t>4401422</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7815/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn25/</t>
   </si>
   <si>
     <t>4401423</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7816/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn32/</t>
   </si>
   <si>
     <t>4401424</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7817/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn40/</t>
   </si>
   <si>
     <t>4401425</t>
   </si>
   <si>
     <t>Крест прямой, чугун, ГОСТ 8951-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7818/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn50/</t>
   </si>
   <si>
     <t>4401426</t>
   </si>
   <si>
     <t>Крест переходной, чугун, ГОСТ 8952-75, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7819/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401427</t>
   </si>
   <si>
     <t>Крест переходной, чугун, ГОСТ 8952-75, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7820/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401428</t>
   </si>
   <si>
     <t>Крест переходной, чугун, ГОСТ 8952-75, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7821/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn25-20/</t>
   </si>
   <si>
     <t>4401429</t>
   </si>
   <si>
     <t>Крест переходной оцинкованный, чугун, ГОСТ 8952-75, Дн20-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7822/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn20-15/</t>
   </si>
   <si>
     <t>4401430</t>
   </si>
   <si>
     <t>Крест переходной оцинкованный, чугун, ГОСТ 8952-75, Дн25-15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7823/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn25-15/</t>
   </si>
   <si>
     <t>4401431</t>
   </si>
   <si>
     <t>Крест переходной оцинкованный, чугун, ГОСТ 8952-75, Дн25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7824/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn25-20/</t>
   </si>
   <si>
     <t>Стальные резьбовые фитинги</t>
   </si>
   <si>
     <t>Муфты стальные</t>
   </si>
   <si>
     <t>4401378</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7825/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn15/</t>
   </si>
   <si>
     <t>4401379</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7826/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn20/</t>
   </si>
   <si>
     <t>4401380</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7827/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn25/</t>
   </si>
   <si>
     <t>4401381</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7828/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn32/</t>
   </si>
   <si>
     <t>4401382</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7829/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn40/</t>
   </si>
   <si>
     <t>4401383</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7830/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn50/</t>
   </si>
   <si>
     <t>4401384</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7831/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn65/</t>
   </si>
   <si>
     <t>4401385</t>
   </si>
   <si>
     <t>Муфта, сталь, ГОСТ 8966-75, Дн80</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7832/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn80/</t>
   </si>
   <si>
     <t>4401386</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7833/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn15/</t>
   </si>
   <si>
     <t>4401387</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7834/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn20/</t>
   </si>
   <si>
     <t>4401388</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7835/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn25/</t>
   </si>
   <si>
     <t>4401389</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7836/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn32/</t>
   </si>
   <si>
     <t>4401390</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7837/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn40/</t>
   </si>
   <si>
     <t>4401391</t>
   </si>
   <si>
     <t>Муфта оцинкованная, сталь, ГОСТ 8966-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7838/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn50/</t>
   </si>
   <si>
     <t>Контргайки стальные</t>
   </si>
   <si>
     <t>4401370</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн15</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7839/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn15/</t>
   </si>
   <si>
     <t>4401371</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн20</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7840/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn20/</t>
   </si>
   <si>
     <t>4401372</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн25</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7841/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn25/</t>
   </si>
   <si>
     <t>4401373</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн32</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7842/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn32/</t>
   </si>
   <si>
     <t>4401374</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн40</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7843/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn40/</t>
   </si>
   <si>
     <t>4401375</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн50</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7844/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn50/</t>
   </si>
   <si>
     <t>4401376</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн65</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7845/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn65/</t>
   </si>
   <si>
     <t>4401377</t>
   </si>
   <si>
     <t>Контргайка, сталь, ГОСТ 8968-75, Дн80</t>
   </si>
   <si>
-    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7846/</t>
+    <t>https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn80/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4716,51 +4716,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7397/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7398/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7399/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7401/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7402/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7403/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7404/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7405/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7406/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7407/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli/7408/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7409/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7410/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7411/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7412/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7413/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7414/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7415/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7416/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7417/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7418/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7419/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7420/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7421/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7422/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7423/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7424/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7425/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7426/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7427/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7428/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7429/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7430/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7431/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7432/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7433/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7434/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7435/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7436/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/nippeli-perehodnye/7437/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7438/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7439/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7440/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7441/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7442/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7443/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7444/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7445/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7446/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7447/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7448/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7449/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7450/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7451/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7452/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7453/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7454/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7455/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7456/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7457/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7458/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7459/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7460/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7461/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7462/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7463/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7464/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7465/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7466/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7467/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7468/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/futorki/7469/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7470/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7471/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7472/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7473/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7474/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7475/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7476/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7477/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7478/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7479/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7480/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-muftovye/7481/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7482/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7483/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7484/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7485/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7486/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7487/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/7488/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11266/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11267/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11268/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-mufta-shtutser/11269/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7489/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-shtutser/7491/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7492/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7493/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7494/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7495/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7496/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7497/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7498/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7499/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7500/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7501/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7502/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7503/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7504/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7505/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7506/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7507/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7508/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7509/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7510/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/troiniki-perehodnye/7511/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7512/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7513/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7514/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7515/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7516/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7517/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7518/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7519/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7520/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7521/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7522/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye/7523/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7524/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7525/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7526/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7527/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7528/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7529/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7530/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7531/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7532/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7533/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7534/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-muftovye-shtutser/7535/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7536/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7537/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7538/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7539/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7540/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7541/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7542/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7543/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7544/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7545/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-otvody-shtutser/7547/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-s-krepleniev-vodorozetka/7548/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/ugolniki-s-krepleniev-vodorozetka/7549/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7551/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7552/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7553/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7554/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7555/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7556/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7557/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7558/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7559/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7560/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/udliniteli/7561/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7562/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7563/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7564/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7565/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7566/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7567/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7568/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7569/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7570/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/kontrgaiki/7571/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7572/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7573/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7574/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7575/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7576/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7577/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7578/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7579/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7580/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7581/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7582/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty/7583/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7584/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7585/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7586/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7587/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7588/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7589/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7590/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7591/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7592/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7593/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7594/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7595/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7596/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7597/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7598/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7599/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7600/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7601/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7602/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7603/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7604/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7605/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7606/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7607/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7608/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7609/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7610/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7611/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7612/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7613/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7614/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7615/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7616/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7617/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7618/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7619/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7620/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7621/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7622/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7623/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7624/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/mufty-perehodnye/7625/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7626/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7627/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7628/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7629/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7630/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/krestoviny-krest/7631/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7632/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7633/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7634/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7635/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7636/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7637/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/7638/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11270/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11271/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki/11272/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7639/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7640/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7641/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7642/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7643/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7644/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7645/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/7646/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11273/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11274/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/zaglushki-naruzhnaya-rezba/11275/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7647/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7648/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7649/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7650/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7651/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7653/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7654/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7655/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7656/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7657/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7658/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7659/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7660/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7661/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7662/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7663/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7664/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7666/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7667/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7668/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7669/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/sgon-amerikanka-pryamoi-uglovoi/7670/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7671/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7672/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7673/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7674/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7675/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7676/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7677/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7678/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7679/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_221/shtutser-pod-chlang/7680/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7681/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7682/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7683/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7684/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7685/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7686/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7687/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7688/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7689/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7690/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7691/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7692/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7693/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7694/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7695/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7696/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7697/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7698/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7699/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7700/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7701/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7702/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7703/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7704/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7705/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7707/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/mufta/7708/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7709/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7710/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7711/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7712/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7713/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7714/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7715/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7716/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7717/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7718/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7719/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/kontrgaika/7720/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7721/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7722/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7723/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7724/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7725/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7726/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7727/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7728/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7729/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7730/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7731/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/nippel/7732/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7733/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7734/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7735/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7736/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7737/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/amerikanka/7738/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7739/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7740/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7741/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7742/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7743/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7744/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7745/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7746/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7747/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7748/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7749/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7750/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7751/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7752/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7753/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7754/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7755/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7756/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7757/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7758/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7759/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7760/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7761/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/ugol-otvod/7762/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7763/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7764/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7765/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7766/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7767/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7768/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7769/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7770/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7771/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7772/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7773/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7774/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7775/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7776/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7777/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7778/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7779/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/troinik/7780/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7781/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7782/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7783/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7784/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7785/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7786/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7787/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7788/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7789/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7790/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7791/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7792/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7793/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7794/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7795/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7796/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7797/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7798/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7799/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7800/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7801/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7802/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7803/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7804/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7805/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7806/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7807/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7808/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7809/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7810/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7811/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/futorka/7812/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7813/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7814/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7815/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7816/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7817/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7818/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7819/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7820/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7821/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7822/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7823/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_242/krest/7824/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7825/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7826/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7827/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7828/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7829/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7830/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7831/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7832/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7833/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7834/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7835/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7836/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7837/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/mufta-rezba/7838/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7839/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7840/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7841/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7842/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7843/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7844/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7845/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/category_251/kontrgaika-rezba/7846/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-shtucer-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye/nippel-latunnyj-nikelirovannyj-shtucer-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-latunnyj-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/nippeli-latunnye-perehodnye/nippel-perehodnoj-nikelirovannaya-latun-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-latunnaya-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/futorki-latunnye/futorka-nikelirovannaya-latun-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-latunnyj-mufta-mufta-mufta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-muftovye/trojnik-nikelirovannaya-latun-mufta-mufta-mufta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-mufta-shtucer-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-mufta-shtucer-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-latunnyj-shtucer-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-shtucer-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-shtucer-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-mufta-shtucer-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-mufta-shtucer/trojnik-nikelirovannaya-latun-mufta-shtucer-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-shtucernye/trojnik-nikelirovannaya-latun-shtucer-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-20x15x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-20x20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-25x15x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x15x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x15x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x20x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-latunnyj-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-20x15x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-20x20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-25x15x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x15x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x15x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x20x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/trojniki-latunnye-perehodnye/trojnik-perehodnoj-nikelirovannaya-latun-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-latunnyj-mufta-mufta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-muftovye/ugolnik-nikelirovannaya-latun-mufta-mufta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-latunnyj-mufta-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-mufta-shtucer/ugolnik-nikelirovannaya-latun-mufta-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-latunnyj-shtucer-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-shtucer-shtucer/ugolnik-nikelirovannaya-latun-shtucer-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-s-krepleniem/ugolnik-s-krepleniem-latun-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/ugolniki-latunnye-s-krepleniem/ugolnik-s-krepleniem-nikelirovannaya-latun-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-15mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-20mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-25mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-30mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-40mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-50mm-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-15mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-20mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-25mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-30mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-40mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/udliniteli-latunnye/udlinitel-50mm-nikelirovannaya-latun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-latunnaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/kontrgajki-latunnye/kontrgajka-nikelirovannaya-latun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-latunnaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye/mufta-nikelirovannaya-latun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-mufta-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-latun-mufta-shtucer-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-mufta-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-15x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-20x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-25x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/mufty-latunnye-perehodnye/mufta-perehodnaya-nikelirovannaya-latun-mufta-shtucer-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-latunnaya-mufta-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/krestoviny-latunnye-muftovye/krestovina-nikelirovannaya-latun-mufta-mufta-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-latunnaya-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-muftovye/zaglushka-nikelirovannaya-latun-mufta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-latunnaya-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/zaglushki-latunnye-shtucernye/zaglushka-nikelirovannaya-latun-shtucer-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-pryamaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-latunnaya-mufta-shtucer-uglovaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-pryamaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/amerikanki-latunnye-pryamye-i-uglovye/sgon-amerikanka-nikelirovannaya-latun-mufta-shtucer-uglovaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn15x14mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn15x18mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn20x20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn20x25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-vnutr-rezba-dn32x32mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn15x14mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn15x18mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn20x20mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn20x25mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/latunnye-rezbovye-fitingi/shtucery-pod-shlang-latunnye/shtucer-pod-shlang-nikelirovannaya-latun-naruzhnaya-rezba-dn32x32mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-dlinnaya-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-ocinkovannaya-dlinnaya-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/mufty-chugunnye/mufta-perehodnaya-chugun-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/kontrgajki-chugunnye/kontrgajka-ocinkovannaya-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/nippeli-chugunnye/nippel-ocinkovannyj-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-chugun-mufta-mufta-pryamaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/amerikanki-chugunnye/amerikanka-ocinkovannaya-chugun-mufta-mufta-pryamaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-chugun-mufta-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-ocinkovannyj-chugun-mufta-shtucer-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/ugolniki-chugunnye/ugolnik-perehodnoj-chugun-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-ocinkovannyj-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/trojniki-chugunnye/trojnik-perehodnoj-chugun-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-chugun-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/futorki-chugunnye/futorka-ocinkovannaya-chugun-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-pryamoj-chugun-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/chugunnye-rezbovye-fitingi/krestoviny-chugunnye/krest-perehodnoj-ocinkovannyj-chugun-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-stal-dn80/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/mufty-stalnye/mufta-ocinkovannaya-stal-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn15/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn65/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/rezbovye-fitingi-latun-chugun-stal/stalnye-rezbovye-fitingi/kontrgajki-stalnye/kontrgajka-stal-dn80/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F527"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F527" sqref="F527"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4817,2271 +4817,2271 @@
       </c>
       <c r="E7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>35.95</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="6">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>51.1</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>97.08</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>168.84</v>
+        <v>153</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="7">
         <v>0</v>
       </c>
       <c r="F12" s="15">
-        <v>0</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="6">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="15">
-        <v>0</v>
+        <v>377</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>34.83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>57.36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>99.88</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="7">
         <v>1000</v>
       </c>
       <c r="F17" s="15">
-        <v>175.63</v>
+        <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="7">
         <v>1000</v>
       </c>
       <c r="F18" s="15">
-        <v>182.41</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
       <c r="F19" s="15">
-        <v>0</v>
+        <v>377</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="15"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="6">
         <v>1</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="15">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="6">
         <v>2</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>49.75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6">
         <v>3</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="7">
         <v>1000</v>
       </c>
       <c r="F24" s="15">
-        <v>100.85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6">
         <v>4</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>105.38</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="6">
         <v>5</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="7">
         <v>1000</v>
       </c>
       <c r="F26" s="15">
-        <v>145.1</v>
+        <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="6">
         <v>6</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="7">
         <v>1000</v>
       </c>
       <c r="F27" s="15">
-        <v>145.1</v>
+        <v>193</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="6">
         <v>7</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="7">
         <v>1000</v>
       </c>
       <c r="F28" s="15">
-        <v>145.1</v>
+        <v>193</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="6">
         <v>8</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="7">
         <v>0</v>
       </c>
       <c r="F29" s="15">
-        <v>0</v>
+        <v>335</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6">
         <v>9</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="7">
         <v>0</v>
       </c>
       <c r="F30" s="15">
-        <v>0</v>
+        <v>283</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="6">
         <v>10</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="7">
         <v>0</v>
       </c>
       <c r="F31" s="15">
-        <v>0</v>
+        <v>283</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6">
         <v>11</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="7">
         <v>0</v>
       </c>
       <c r="F32" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6">
         <v>12</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="7">
         <v>0</v>
       </c>
       <c r="F33" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="6">
         <v>13</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E34" s="7">
         <v>0</v>
       </c>
       <c r="F34" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6">
         <v>14</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
       <c r="F35" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6">
         <v>15</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="15">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="6">
         <v>16</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="E37" s="7">
         <v>1000</v>
       </c>
       <c r="F37" s="15">
-        <v>58.71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6">
         <v>17</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="7">
         <v>1000</v>
       </c>
       <c r="F38" s="15">
-        <v>103.64</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="6">
         <v>18</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="7">
         <v>1000</v>
       </c>
       <c r="F39" s="15">
-        <v>116.24</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="6">
         <v>19</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="7">
         <v>1000</v>
       </c>
       <c r="F40" s="15">
-        <v>120</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="6">
         <v>20</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E41" s="7">
         <v>1000</v>
       </c>
       <c r="F41" s="15">
-        <v>147.89</v>
+        <v>193</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="6">
         <v>21</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E42" s="7">
         <v>1000</v>
       </c>
       <c r="F42" s="15">
-        <v>147.89</v>
+        <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="6">
         <v>22</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E43" s="7">
         <v>0</v>
       </c>
       <c r="F43" s="15">
-        <v>0</v>
+        <v>335</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6">
         <v>23</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="15">
-        <v>0</v>
+        <v>283</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6">
         <v>24</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E45" s="7">
         <v>0</v>
       </c>
       <c r="F45" s="15">
-        <v>0</v>
+        <v>283</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6">
         <v>25</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E46" s="7">
         <v>0</v>
       </c>
       <c r="F46" s="15">
-        <v>0</v>
+        <v>283</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="6">
         <v>26</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="7">
         <v>0</v>
       </c>
       <c r="F47" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6">
         <v>27</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E48" s="7">
         <v>0</v>
       </c>
       <c r="F48" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6">
         <v>28</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="6">
         <v>29</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="7">
         <v>0</v>
       </c>
       <c r="F50" s="15">
-        <v>0</v>
+        <v>393</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="15"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="6">
         <v>1</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="15">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
         <v>2</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E54" s="7">
         <v>1000</v>
       </c>
       <c r="F54" s="15">
-        <v>52.08</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
         <v>3</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E55" s="7">
         <v>1000</v>
       </c>
       <c r="F55" s="15">
-        <v>94.29000000000001</v>
+        <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
         <v>4</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="7">
         <v>1000</v>
       </c>
       <c r="F56" s="15">
-        <v>81.63</v>
+        <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
         <v>5</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="15">
-        <v>154.51</v>
+        <v>268</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
         <v>6</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E58" s="7">
         <v>1000</v>
       </c>
       <c r="F58" s="15">
-        <v>147.74</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
         <v>7</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E59" s="7">
         <v>1000</v>
       </c>
       <c r="F59" s="15">
-        <v>140.73</v>
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="6">
         <v>8</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E60" s="7">
         <v>0</v>
       </c>
       <c r="F60" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6">
         <v>9</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E61" s="7">
         <v>0</v>
       </c>
       <c r="F61" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="6">
         <v>10</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E62" s="7">
         <v>0</v>
       </c>
       <c r="F62" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
         <v>11</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="7">
         <v>0</v>
       </c>
       <c r="F63" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
         <v>12</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E64" s="7">
         <v>0</v>
       </c>
       <c r="F64" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
         <v>13</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E65" s="7">
         <v>0</v>
       </c>
       <c r="F65" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="6">
         <v>14</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E66" s="7">
         <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="6">
         <v>15</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="7">
         <v>0</v>
       </c>
       <c r="F67" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
         <v>16</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E68" s="7">
         <v>0</v>
       </c>
       <c r="F68" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="6">
         <v>17</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E69" s="7">
         <v>0</v>
       </c>
       <c r="F69" s="15">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="6">
         <v>18</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E70" s="7">
         <v>1000</v>
       </c>
       <c r="F70" s="15">
-        <v>53.45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
         <v>19</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E71" s="7">
         <v>1000</v>
       </c>
       <c r="F71" s="15">
-        <v>98.53</v>
+        <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
         <v>20</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E72" s="7">
         <v>1000</v>
       </c>
       <c r="F72" s="15">
-        <v>81.63</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6">
         <v>21</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E73" s="7">
         <v>1000</v>
       </c>
       <c r="F73" s="15">
-        <v>150.75</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="6">
         <v>22</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E74" s="7">
         <v>1000</v>
       </c>
       <c r="F74" s="15">
-        <v>138.46</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="6">
         <v>23</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E75" s="7">
         <v>1000</v>
       </c>
       <c r="F75" s="15">
-        <v>149.25</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6">
         <v>24</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E76" s="7">
         <v>0</v>
       </c>
       <c r="F76" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6">
         <v>25</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E77" s="7">
         <v>0</v>
       </c>
       <c r="F77" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
         <v>26</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E78" s="7">
         <v>0</v>
       </c>
       <c r="F78" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
         <v>27</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E79" s="7">
         <v>0</v>
       </c>
       <c r="F79" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
         <v>28</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E80" s="7">
         <v>0</v>
       </c>
       <c r="F80" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
         <v>29</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
         <v>30</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E82" s="7">
         <v>0</v>
       </c>
       <c r="F82" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
         <v>31</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E83" s="7">
         <v>0</v>
       </c>
       <c r="F83" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
         <v>32</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E84" s="7">
         <v>0</v>
       </c>
       <c r="F84" s="15">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="15"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F86" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="6">
         <v>1</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>232</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E87" s="7">
         <v>1000</v>
       </c>
       <c r="F87" s="15">
-        <v>104.1</v>
+        <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
         <v>2</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>237</v>
       </c>
       <c r="E88" s="7">
         <v>1000</v>
       </c>
       <c r="F88" s="15">
-        <v>143.53</v>
+        <v>155</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="6">
         <v>3</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E89" s="7">
         <v>1000</v>
       </c>
       <c r="F89" s="15">
-        <v>243.46</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="6">
         <v>4</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E90" s="7">
         <v>1000</v>
       </c>
       <c r="F90" s="15">
-        <v>394.21</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
         <v>5</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E91" s="7">
         <v>0</v>
       </c>
       <c r="F91" s="15">
-        <v>0</v>
+        <v>610</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
         <v>6</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>249</v>
       </c>
       <c r="E92" s="7">
         <v>0</v>
       </c>
       <c r="F92" s="15">
-        <v>0</v>
+        <v>975</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
         <v>7</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E93" s="7">
         <v>1000</v>
       </c>
       <c r="F93" s="15">
-        <v>108.16</v>
+        <v>108</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
         <v>8</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>255</v>
       </c>
       <c r="E94" s="7">
         <v>1000</v>
       </c>
       <c r="F94" s="15">
-        <v>150.75</v>
+        <v>155</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
         <v>9</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E95" s="7">
         <v>1000</v>
       </c>
       <c r="F95" s="15">
-        <v>309.05</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
         <v>10</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E96" s="7">
         <v>1000</v>
       </c>
       <c r="F96" s="15">
-        <v>408.54</v>
+        <v>480</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
         <v>11</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E97" s="7">
         <v>1000</v>
       </c>
       <c r="F97" s="15">
-        <v>786.16</v>
+        <v>610</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
         <v>12</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E98" s="7">
         <v>1000</v>
       </c>
       <c r="F98" s="15">
-        <v>1460.78</v>
+        <v>975</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="15"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F100" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
         <v>1</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>269</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="7">
         <v>1000</v>
       </c>
       <c r="F101" s="15">
-        <v>109.66</v>
+        <v>108</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>2</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>272</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E102" s="7">
         <v>1000</v>
       </c>
       <c r="F102" s="15">
-        <v>110.5</v>
+        <v>155</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>3</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>275</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>277</v>
       </c>
       <c r="E103" s="7">
         <v>1000</v>
       </c>
       <c r="F103" s="15">
-        <v>104.1</v>
+        <v>108</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>4</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>280</v>
       </c>
       <c r="E104" s="7">
         <v>1000</v>
       </c>
       <c r="F104" s="15">
-        <v>102.95</v>
+        <v>155</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>5</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E105" s="7">
         <v>1000</v>
       </c>
       <c r="F105" s="15">
-        <v>93.09</v>
+        <v>108</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>6</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>284</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E106" s="7">
         <v>1000</v>
       </c>
       <c r="F106" s="15">
-        <v>80.2</v>
+        <v>155</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>7</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E107" s="7">
         <v>0</v>
       </c>
       <c r="F107" s="15">
-        <v>0</v>
+        <v>246</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>8</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>106.2</v>
+        <v>108</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>9</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>293</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>115.81</v>
+        <v>155</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>10</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>298</v>
       </c>
       <c r="E110" s="7">
         <v>1000</v>
       </c>
       <c r="F110" s="15">
-        <v>104.18</v>
+        <v>108</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
         <v>11</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E111" s="7">
         <v>1000</v>
       </c>
       <c r="F111" s="15">
-        <v>100.19</v>
+        <v>155</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="15"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F113" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
         <v>1</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>94.51000000000001</v>
+        <v>108</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
         <v>2</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E115" s="7">
         <v>1000</v>
       </c>
       <c r="F115" s="15">
-        <v>118.08</v>
+        <v>155</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6">
         <v>3</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E116" s="7">
         <v>0</v>
       </c>
       <c r="F116" s="15">
-        <v>0</v>
+        <v>246</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="15"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D118" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F118" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
         <v>1</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E119" s="7">
         <v>1000</v>
       </c>
       <c r="F119" s="15">
-        <v>120.23</v>
+        <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="6">
         <v>2</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E120" s="7">
         <v>0</v>
       </c>
       <c r="F120" s="15">
-        <v>0</v>
+        <v>210</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6">
         <v>3</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E121" s="7">
         <v>1000</v>
       </c>
       <c r="F121" s="15">
-        <v>192.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
         <v>4</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E122" s="7">
         <v>1000</v>
       </c>
       <c r="F122" s="15">
-        <v>106.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
         <v>5</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>325</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E123" s="7">
         <v>0</v>
       </c>
       <c r="F123" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
         <v>6</v>
@@ -7217,71 +7217,71 @@
       </c>
       <c r="E130" s="7">
         <v>0</v>
       </c>
       <c r="F130" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
         <v>13</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>196.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
         <v>14</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>145.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
         <v>15</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E133" s="7">
         <v>0</v>
       </c>
       <c r="F133" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
         <v>16</v>
@@ -7407,3601 +7407,3601 @@
       </c>
       <c r="E140" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F140" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
         <v>1</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>374</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E141" s="7">
         <v>1000</v>
       </c>
       <c r="F141" s="15">
-        <v>92.48999999999999</v>
+        <v>78</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
         <v>2</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E142" s="7">
         <v>1000</v>
       </c>
       <c r="F142" s="15">
-        <v>121.35</v>
+        <v>126</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
         <v>3</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>380</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E143" s="7">
         <v>1000</v>
       </c>
       <c r="F143" s="15">
-        <v>202.75</v>
+        <v>220</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
         <v>4</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E144" s="7">
         <v>1000</v>
       </c>
       <c r="F144" s="15">
-        <v>346.73</v>
+        <v>354</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
         <v>5</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>386</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E145" s="7">
         <v>0</v>
       </c>
       <c r="F145" s="15">
-        <v>0</v>
+        <v>601</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
         <v>6</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E146" s="7">
         <v>0</v>
       </c>
       <c r="F146" s="15">
-        <v>0</v>
+        <v>872</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>7</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>392</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E147" s="7">
         <v>1000</v>
       </c>
       <c r="F147" s="15">
-        <v>94.59</v>
+        <v>78</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>8</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>397</v>
       </c>
       <c r="E148" s="7">
         <v>1000</v>
       </c>
       <c r="F148" s="15">
-        <v>124.21</v>
+        <v>126</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
         <v>9</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>398</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E149" s="7">
         <v>1000</v>
       </c>
       <c r="F149" s="15">
-        <v>211.05</v>
+        <v>220</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
         <v>10</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E150" s="7">
         <v>1000</v>
       </c>
       <c r="F150" s="15">
-        <v>345.98</v>
+        <v>354</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
         <v>11</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E151" s="7">
         <v>1000</v>
       </c>
       <c r="F151" s="15">
-        <v>518.58</v>
+        <v>601</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>12</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E152" s="7">
         <v>1000</v>
       </c>
       <c r="F152" s="15">
-        <v>806.53</v>
+        <v>872</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8"/>
       <c r="D153" s="7"/>
       <c r="E153" s="7"/>
       <c r="F153" s="15"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>1</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>413</v>
       </c>
       <c r="E155" s="7">
         <v>1000</v>
       </c>
       <c r="F155" s="15">
-        <v>90.08</v>
+        <v>78</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
         <v>2</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>414</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E156" s="7">
         <v>1000</v>
       </c>
       <c r="F156" s="15">
-        <v>118.19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="6">
         <v>3</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>419</v>
       </c>
       <c r="E157" s="7">
         <v>1000</v>
       </c>
       <c r="F157" s="15">
-        <v>191.46</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
         <v>4</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E158" s="7">
         <v>0</v>
       </c>
       <c r="F158" s="15">
-        <v>0</v>
+        <v>354</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>5</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>425</v>
       </c>
       <c r="E159" s="7">
         <v>0</v>
       </c>
       <c r="F159" s="15">
-        <v>0</v>
+        <v>601</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
         <v>6</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E160" s="7">
         <v>0</v>
       </c>
       <c r="F160" s="15">
-        <v>0</v>
+        <v>872</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
         <v>7</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E161" s="7">
         <v>1000</v>
       </c>
       <c r="F161" s="15">
-        <v>109.06</v>
+        <v>78</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
         <v>8</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E162" s="7">
         <v>1000</v>
       </c>
       <c r="F162" s="15">
-        <v>120.98</v>
+        <v>126</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>9</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E163" s="7">
         <v>1000</v>
       </c>
       <c r="F163" s="15">
-        <v>196.73</v>
+        <v>220</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
         <v>10</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E164" s="7">
         <v>0</v>
       </c>
       <c r="F164" s="15">
-        <v>0</v>
+        <v>354</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
         <v>11</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E165" s="7">
         <v>0</v>
       </c>
       <c r="F165" s="15">
-        <v>0</v>
+        <v>601</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>12</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E166" s="7">
         <v>0</v>
       </c>
       <c r="F166" s="15">
-        <v>0</v>
+        <v>872</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="15"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D168" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E168" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F168" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
         <v>1</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E169" s="7">
         <v>1000</v>
       </c>
       <c r="F169" s="15">
-        <v>90.08</v>
+        <v>78</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="6">
         <v>2</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>453</v>
       </c>
       <c r="E170" s="7">
         <v>1000</v>
       </c>
       <c r="F170" s="15">
-        <v>118.19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="6">
         <v>3</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>454</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>455</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E171" s="7">
         <v>1000</v>
       </c>
       <c r="F171" s="15">
-        <v>186.93</v>
+        <v>220</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
         <v>4</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>459</v>
       </c>
       <c r="E172" s="7">
         <v>0</v>
       </c>
       <c r="F172" s="15">
-        <v>0</v>
+        <v>354</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
         <v>5</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>460</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>462</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
-        <v>0</v>
+        <v>601</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
         <v>6</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>463</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>465</v>
       </c>
       <c r="E174" s="7">
         <v>0</v>
       </c>
       <c r="F174" s="15">
-        <v>0</v>
+        <v>872</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
         <v>7</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>466</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>467</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>468</v>
       </c>
       <c r="E175" s="7">
         <v>1000</v>
       </c>
       <c r="F175" s="15">
-        <v>92.19</v>
+        <v>78</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
         <v>8</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>471</v>
       </c>
       <c r="E176" s="7">
         <v>1000</v>
       </c>
       <c r="F176" s="15">
-        <v>120.98</v>
+        <v>126</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="6">
         <v>9</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>474</v>
       </c>
       <c r="E177" s="7">
         <v>1000</v>
       </c>
       <c r="F177" s="15">
-        <v>305.26</v>
+        <v>220</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
         <v>10</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>477</v>
       </c>
       <c r="E178" s="7">
         <v>0</v>
       </c>
       <c r="F178" s="15">
-        <v>0</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>11</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E179" s="7">
         <v>0</v>
       </c>
       <c r="F179" s="15">
-        <v>0</v>
+        <v>601</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>12</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>481</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>483</v>
       </c>
       <c r="E180" s="7">
         <v>0</v>
       </c>
       <c r="F180" s="15">
-        <v>0</v>
+        <v>872</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
         <v>484</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8"/>
       <c r="D181" s="7"/>
       <c r="E181" s="7"/>
       <c r="F181" s="15"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="6">
         <v>1</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>485</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>487</v>
       </c>
       <c r="E183" s="7">
         <v>0</v>
       </c>
       <c r="F183" s="15">
-        <v>0</v>
+        <v>78</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
         <v>2</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>488</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>490</v>
       </c>
       <c r="E184" s="7">
         <v>1000</v>
       </c>
       <c r="F184" s="15">
-        <v>112.75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4" t="s">
         <v>491</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="15"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D186" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F186" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
         <v>1</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>492</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>494</v>
       </c>
       <c r="E187" s="7">
         <v>1000</v>
       </c>
       <c r="F187" s="15">
-        <v>56.35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="6">
         <v>2</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>495</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>497</v>
       </c>
       <c r="E188" s="7">
         <v>1000</v>
       </c>
       <c r="F188" s="15">
-        <v>65.13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
         <v>3</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>498</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>500</v>
       </c>
       <c r="E189" s="7">
         <v>0</v>
       </c>
       <c r="F189" s="15">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
         <v>4</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>501</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>503</v>
       </c>
       <c r="E190" s="7">
         <v>1000</v>
       </c>
       <c r="F190" s="15">
-        <v>86.84</v>
+        <v>48</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
         <v>5</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>504</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>506</v>
       </c>
       <c r="E191" s="7">
         <v>1000</v>
       </c>
       <c r="F191" s="15">
-        <v>97.68000000000001</v>
+        <v>48</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
         <v>6</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>507</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>509</v>
       </c>
       <c r="E192" s="7">
         <v>1000</v>
       </c>
       <c r="F192" s="15">
-        <v>113.98</v>
+        <v>48</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
         <v>7</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>510</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>512</v>
       </c>
       <c r="E193" s="7">
         <v>0</v>
       </c>
       <c r="F193" s="15">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
         <v>8</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>515</v>
       </c>
       <c r="E194" s="7">
         <v>0</v>
       </c>
       <c r="F194" s="15">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
         <v>9</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>516</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>518</v>
       </c>
       <c r="E195" s="7">
         <v>1000</v>
       </c>
       <c r="F195" s="15">
-        <v>40.06</v>
+        <v>48</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
         <v>10</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>521</v>
       </c>
       <c r="E196" s="7">
         <v>0</v>
       </c>
       <c r="F196" s="15">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
         <v>11</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>522</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>524</v>
       </c>
       <c r="E197" s="7">
         <v>1000</v>
       </c>
       <c r="F197" s="15">
-        <v>56.35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
         <v>12</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>525</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>527</v>
       </c>
       <c r="E198" s="7">
         <v>1000</v>
       </c>
       <c r="F198" s="15">
-        <v>65.95</v>
+        <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4" t="s">
         <v>528</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="F199" s="15"/>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D200" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E200" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F200" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
         <v>1</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E201" s="7">
         <v>1000</v>
       </c>
       <c r="F201" s="15">
-        <v>33.16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
         <v>2</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E202" s="7">
         <v>1000</v>
       </c>
       <c r="F202" s="15">
-        <v>14.15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
         <v>3</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E203" s="7">
         <v>1000</v>
       </c>
       <c r="F203" s="15">
-        <v>15.08</v>
+        <v>29</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
         <v>4</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E204" s="7">
         <v>0</v>
       </c>
       <c r="F204" s="15">
-        <v>0</v>
+        <v>56</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
         <v>5</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E205" s="7">
         <v>1000</v>
       </c>
       <c r="F205" s="15">
-        <v>17.11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
         <v>6</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E206" s="7">
         <v>1000</v>
       </c>
       <c r="F206" s="15">
-        <v>12.96</v>
+        <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
         <v>7</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E207" s="7">
         <v>1000</v>
       </c>
       <c r="F207" s="15">
-        <v>19.73</v>
+        <v>29</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
         <v>8</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E208" s="7">
         <v>1000</v>
       </c>
       <c r="F208" s="15">
-        <v>55.25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
         <v>9</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E209" s="7">
         <v>0</v>
       </c>
       <c r="F209" s="15">
-        <v>0</v>
+        <v>87</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
         <v>10</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E210" s="7">
         <v>0</v>
       </c>
       <c r="F210" s="15">
-        <v>0</v>
+        <v>129</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
         <v>559</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8"/>
       <c r="D211" s="7"/>
       <c r="E211" s="7"/>
       <c r="F211" s="15"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F212" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
         <v>1</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>560</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E213" s="7">
         <v>1000</v>
       </c>
       <c r="F213" s="15">
-        <v>64.73999999999999</v>
+        <v>57</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
         <v>2</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>565</v>
       </c>
       <c r="E214" s="7">
         <v>1000</v>
       </c>
       <c r="F214" s="15">
-        <v>82.45</v>
+        <v>79</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>3</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>566</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>568</v>
       </c>
       <c r="E215" s="7">
         <v>1000</v>
       </c>
       <c r="F215" s="15">
-        <v>120.98</v>
+        <v>110</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>4</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>571</v>
       </c>
       <c r="E216" s="7">
         <v>1000</v>
       </c>
       <c r="F216" s="15">
-        <v>168.84</v>
+        <v>186</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
         <v>5</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>572</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>574</v>
       </c>
       <c r="E217" s="7">
         <v>0</v>
       </c>
       <c r="F217" s="15">
-        <v>0</v>
+        <v>240</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
         <v>6</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>577</v>
       </c>
       <c r="E218" s="7">
         <v>0</v>
       </c>
       <c r="F218" s="15">
-        <v>0</v>
+        <v>315</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
         <v>7</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>578</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E219" s="7">
         <v>1000</v>
       </c>
       <c r="F219" s="15">
-        <v>66.09999999999999</v>
+        <v>57</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
         <v>8</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>581</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>583</v>
       </c>
       <c r="E220" s="7">
         <v>1000</v>
       </c>
       <c r="F220" s="15">
-        <v>80.2</v>
+        <v>79</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
         <v>9</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>584</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>586</v>
       </c>
       <c r="E221" s="7">
         <v>1000</v>
       </c>
       <c r="F221" s="15">
-        <v>123.84</v>
+        <v>110</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="6">
         <v>10</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>589</v>
       </c>
       <c r="E222" s="7">
         <v>1000</v>
       </c>
       <c r="F222" s="15">
-        <v>187.68</v>
+        <v>186</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
         <v>11</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>590</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E223" s="7">
         <v>1000</v>
       </c>
       <c r="F223" s="15">
-        <v>222.36</v>
+        <v>240</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
         <v>12</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>593</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>594</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>595</v>
       </c>
       <c r="E224" s="7">
         <v>1000</v>
       </c>
       <c r="F224" s="15">
-        <v>293.98</v>
+        <v>315</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4" t="s">
         <v>596</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8"/>
       <c r="D225" s="7"/>
       <c r="E225" s="7"/>
       <c r="F225" s="15"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D226" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E226" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F226" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="6">
         <v>1</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>597</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>598</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>599</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
         <v>2</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>600</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>601</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>602</v>
       </c>
       <c r="E228" s="7">
         <v>1000</v>
       </c>
       <c r="F228" s="15">
-        <v>70.33</v>
+        <v>74</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="6">
         <v>3</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>603</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>604</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>605</v>
       </c>
       <c r="E229" s="7">
         <v>1000</v>
       </c>
       <c r="F229" s="15">
-        <v>98.53</v>
+        <v>108</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="6">
         <v>4</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>606</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>607</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>608</v>
       </c>
       <c r="E230" s="7">
         <v>1000</v>
       </c>
       <c r="F230" s="15">
-        <v>102.74</v>
+        <v>135</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="6">
         <v>5</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>609</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>611</v>
       </c>
       <c r="E231" s="7">
         <v>1000</v>
       </c>
       <c r="F231" s="15">
-        <v>152.26</v>
+        <v>159</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
         <v>6</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>612</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>613</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>614</v>
       </c>
       <c r="E232" s="7">
         <v>1000</v>
       </c>
       <c r="F232" s="15">
-        <v>160.55</v>
+        <v>226</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="6">
         <v>7</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>615</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>617</v>
       </c>
       <c r="E233" s="7">
         <v>1000</v>
       </c>
       <c r="F233" s="15">
-        <v>160.55</v>
+        <v>226</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="6">
         <v>8</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>618</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>619</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>620</v>
       </c>
       <c r="E234" s="7">
         <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="6">
         <v>9</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>621</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>623</v>
       </c>
       <c r="E235" s="7">
         <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="6">
         <v>10</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>624</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>625</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>626</v>
       </c>
       <c r="E236" s="7">
         <v>0</v>
       </c>
       <c r="F236" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="6">
         <v>11</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>627</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>628</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>629</v>
       </c>
       <c r="E237" s="7">
         <v>0</v>
       </c>
       <c r="F237" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="6">
         <v>12</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>630</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>631</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>632</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="6">
         <v>13</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>633</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>634</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>635</v>
       </c>
       <c r="E239" s="7">
         <v>1000</v>
       </c>
       <c r="F239" s="15">
-        <v>60.68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="6">
         <v>14</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>636</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>637</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>638</v>
       </c>
       <c r="E240" s="7">
         <v>1000</v>
       </c>
       <c r="F240" s="15">
-        <v>101.16</v>
+        <v>108</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="6">
         <v>15</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>639</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>640</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>641</v>
       </c>
       <c r="E241" s="7">
         <v>1000</v>
       </c>
       <c r="F241" s="15">
-        <v>102.59</v>
+        <v>135</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="6">
         <v>16</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>642</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>643</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>644</v>
       </c>
       <c r="E242" s="7">
         <v>0</v>
       </c>
       <c r="F242" s="15">
-        <v>0</v>
+        <v>226</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="6">
         <v>17</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>645</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>647</v>
       </c>
       <c r="E243" s="7">
         <v>1000</v>
       </c>
       <c r="F243" s="15">
-        <v>159.05</v>
+        <v>226</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="6">
         <v>18</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>648</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>649</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>650</v>
       </c>
       <c r="E244" s="7">
         <v>0</v>
       </c>
       <c r="F244" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="6">
         <v>19</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>651</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>652</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>653</v>
       </c>
       <c r="E245" s="7">
         <v>0</v>
       </c>
       <c r="F245" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="6">
         <v>20</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>654</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>655</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>656</v>
       </c>
       <c r="E246" s="7">
         <v>0</v>
       </c>
       <c r="F246" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="6">
         <v>21</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>657</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>658</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>659</v>
       </c>
       <c r="E247" s="7">
         <v>0</v>
       </c>
       <c r="F247" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="6">
         <v>22</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>660</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>661</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>662</v>
       </c>
       <c r="E248" s="7">
         <v>0</v>
       </c>
       <c r="F248" s="15">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="6">
         <v>23</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>663</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>664</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>665</v>
       </c>
       <c r="E249" s="7">
         <v>1000</v>
       </c>
       <c r="F249" s="15">
-        <v>75.25</v>
+        <v>74</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="6">
         <v>24</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>666</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>668</v>
       </c>
       <c r="E250" s="7">
         <v>1000</v>
       </c>
       <c r="F250" s="15">
-        <v>101.31</v>
+        <v>108</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="6">
         <v>25</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>669</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>670</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>671</v>
       </c>
       <c r="E251" s="7">
         <v>1000</v>
       </c>
       <c r="F251" s="15">
-        <v>111.1</v>
+        <v>135</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="6">
         <v>26</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>672</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>673</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>674</v>
       </c>
       <c r="E252" s="7">
         <v>1000</v>
       </c>
       <c r="F252" s="15">
-        <v>151.5</v>
+        <v>159</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="6">
         <v>27</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>675</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>676</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>677</v>
       </c>
       <c r="E253" s="7">
         <v>1000</v>
       </c>
       <c r="F253" s="15">
-        <v>180.9</v>
+        <v>226</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="6">
         <v>28</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>678</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>679</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>680</v>
       </c>
       <c r="E254" s="7">
         <v>1000</v>
       </c>
       <c r="F254" s="15">
-        <v>197.49</v>
+        <v>226</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="6">
         <v>29</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>681</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>682</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>683</v>
       </c>
       <c r="E255" s="7">
         <v>0</v>
       </c>
       <c r="F255" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="6">
         <v>30</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>684</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>685</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>686</v>
       </c>
       <c r="E256" s="7">
         <v>0</v>
       </c>
       <c r="F256" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="6">
         <v>31</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>687</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>689</v>
       </c>
       <c r="E257" s="7">
         <v>0</v>
       </c>
       <c r="F257" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="6">
         <v>32</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>690</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>691</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>692</v>
       </c>
       <c r="E258" s="7">
         <v>0</v>
       </c>
       <c r="F258" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="6">
         <v>33</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>693</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>695</v>
       </c>
       <c r="E259" s="7">
         <v>0</v>
       </c>
       <c r="F259" s="15">
-        <v>0</v>
+        <v>38</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="6">
         <v>34</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>696</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>697</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>698</v>
       </c>
       <c r="E260" s="7">
         <v>1000</v>
       </c>
       <c r="F260" s="15">
-        <v>69.5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6">
         <v>35</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>699</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>701</v>
       </c>
       <c r="E261" s="7">
         <v>1000</v>
       </c>
       <c r="F261" s="15">
-        <v>102.59</v>
+        <v>108</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="6">
         <v>36</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>702</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>703</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>704</v>
       </c>
       <c r="E262" s="7">
         <v>1000</v>
       </c>
       <c r="F262" s="15">
-        <v>129.73</v>
+        <v>135</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="6">
         <v>37</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>705</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>706</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>707</v>
       </c>
       <c r="E263" s="7">
         <v>0</v>
       </c>
       <c r="F263" s="15">
-        <v>0</v>
+        <v>226</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="6">
         <v>38</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>708</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>709</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>710</v>
       </c>
       <c r="E264" s="7">
         <v>1000</v>
       </c>
       <c r="F264" s="15">
-        <v>173.38</v>
+        <v>226</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="6">
         <v>39</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>711</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>713</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="6">
         <v>40</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>714</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>715</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>716</v>
       </c>
       <c r="E266" s="7">
         <v>0</v>
       </c>
       <c r="F266" s="15">
-        <v>0</v>
+        <v>367</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="6">
         <v>41</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>717</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>719</v>
       </c>
       <c r="E267" s="7">
         <v>0</v>
       </c>
       <c r="F267" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="6">
         <v>42</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>720</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E268" s="7">
         <v>0</v>
       </c>
       <c r="F268" s="15">
-        <v>0</v>
+        <v>325</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4" t="s">
         <v>723</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8"/>
       <c r="D269" s="7"/>
       <c r="E269" s="7"/>
       <c r="F269" s="15"/>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D270" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E270" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F270" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="6">
         <v>1</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>724</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>725</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>726</v>
       </c>
       <c r="E271" s="7">
         <v>1000</v>
       </c>
       <c r="F271" s="15">
-        <v>123.84</v>
+        <v>174</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="6">
         <v>2</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>727</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>728</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>729</v>
       </c>
       <c r="E272" s="7">
         <v>1000</v>
       </c>
       <c r="F272" s="15">
-        <v>171.85</v>
+        <v>503</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="6">
         <v>3</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>730</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>731</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>732</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
-        <v>0</v>
+        <v>830</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="6">
         <v>4</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>733</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>734</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>735</v>
       </c>
       <c r="E274" s="7">
         <v>1000</v>
       </c>
       <c r="F274" s="15">
-        <v>76.89</v>
+        <v>174</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="6">
         <v>5</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>736</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>738</v>
       </c>
       <c r="E275" s="7">
         <v>1000</v>
       </c>
       <c r="F275" s="15">
-        <v>125.65</v>
+        <v>503</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="6">
         <v>6</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>739</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>741</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
-        <v>0</v>
+        <v>830</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4" t="s">
         <v>742</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8"/>
       <c r="D277" s="7"/>
       <c r="E277" s="7"/>
       <c r="F277" s="15"/>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D278" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E278" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F278" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="6">
         <v>1</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>743</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>745</v>
       </c>
       <c r="E279" s="7">
         <v>1000</v>
       </c>
       <c r="F279" s="15">
-        <v>30.38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6">
         <v>2</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>746</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>747</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>748</v>
       </c>
       <c r="E280" s="7">
         <v>1000</v>
       </c>
       <c r="F280" s="15">
-        <v>46.13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="6">
         <v>3</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>749</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>751</v>
       </c>
       <c r="E281" s="7">
         <v>1000</v>
       </c>
       <c r="F281" s="15">
-        <v>84.28</v>
+        <v>84</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="6">
         <v>4</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>752</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>753</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>754</v>
       </c>
       <c r="E282" s="7">
         <v>1000</v>
       </c>
       <c r="F282" s="15">
-        <v>165.83</v>
+        <v>130</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6">
         <v>5</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>755</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>756</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>757</v>
       </c>
       <c r="E283" s="7">
         <v>1000</v>
       </c>
       <c r="F283" s="15">
-        <v>31.81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="6">
         <v>6</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>760</v>
       </c>
       <c r="E284" s="7">
         <v>1000</v>
       </c>
       <c r="F284" s="15">
-        <v>51.1</v>
+        <v>51</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="6">
         <v>7</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>761</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E285" s="7">
         <v>1000</v>
       </c>
       <c r="F285" s="15">
-        <v>79.44</v>
+        <v>84</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="6">
         <v>8</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>764</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>766</v>
       </c>
       <c r="E286" s="7">
         <v>0</v>
       </c>
       <c r="F286" s="15">
-        <v>0</v>
+        <v>130</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6">
         <v>9</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>767</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>768</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>769</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
-        <v>0</v>
+        <v>178</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="6">
         <v>10</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>770</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>771</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>772</v>
       </c>
       <c r="E288" s="7">
         <v>0</v>
       </c>
       <c r="F288" s="15">
-        <v>0</v>
+        <v>309</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4" t="s">
         <v>773</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8"/>
       <c r="D289" s="7"/>
       <c r="E289" s="7"/>
       <c r="F289" s="15"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D290" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E290" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F290" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="6">
         <v>1</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>774</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>775</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>776</v>
       </c>
       <c r="E291" s="7">
         <v>1000</v>
       </c>
       <c r="F291" s="15">
-        <v>31.81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="6">
         <v>2</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>777</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>778</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>779</v>
       </c>
       <c r="E292" s="7">
         <v>1000</v>
       </c>
       <c r="F292" s="15">
-        <v>46.96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="6">
         <v>3</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>780</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>781</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>782</v>
       </c>
       <c r="E293" s="7">
         <v>1000</v>
       </c>
       <c r="F293" s="15">
-        <v>85.84999999999999</v>
+        <v>84</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="6">
         <v>4</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>783</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>784</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>785</v>
       </c>
       <c r="E294" s="7">
         <v>0</v>
       </c>
       <c r="F294" s="15">
-        <v>0</v>
+        <v>130</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="6">
         <v>5</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>786</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>787</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>788</v>
       </c>
       <c r="E295" s="7">
         <v>0</v>
       </c>
       <c r="F295" s="15">
-        <v>0</v>
+        <v>178</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="6">
         <v>6</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>789</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>790</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>791</v>
       </c>
       <c r="E296" s="7">
         <v>1000</v>
       </c>
       <c r="F296" s="15">
-        <v>33.16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="6">
         <v>7</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>792</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>793</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>794</v>
       </c>
       <c r="E297" s="7">
         <v>1000</v>
       </c>
       <c r="F297" s="15">
-        <v>48.36</v>
+        <v>51</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="6">
         <v>8</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>795</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>796</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>797</v>
       </c>
       <c r="E298" s="7">
         <v>1000</v>
       </c>
       <c r="F298" s="15">
-        <v>78.23999999999999</v>
+        <v>84</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="6">
         <v>9</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>798</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>799</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>800</v>
       </c>
       <c r="E299" s="7">
         <v>1000</v>
       </c>
       <c r="F299" s="15">
-        <v>145.1</v>
+        <v>130</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="6">
         <v>10</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>801</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>803</v>
       </c>
       <c r="E300" s="7">
         <v>1000</v>
       </c>
       <c r="F300" s="15">
-        <v>175.63</v>
+        <v>178</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="6">
         <v>11</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>804</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>805</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>806</v>
       </c>
       <c r="E301" s="7">
         <v>0</v>
       </c>
       <c r="F301" s="15">
-        <v>0</v>
+        <v>309</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4" t="s">
         <v>807</v>
       </c>
       <c r="B302" s="7"/>
       <c r="C302" s="8"/>
       <c r="D302" s="7"/>
       <c r="E302" s="7"/>
       <c r="F302" s="15"/>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C303" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D303" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E303" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F303" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="6">
         <v>1</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>808</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>810</v>
       </c>
       <c r="E304" s="7">
         <v>1000</v>
       </c>
       <c r="F304" s="15">
-        <v>103.11</v>
+        <v>602</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="6">
         <v>2</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>813</v>
       </c>
       <c r="E305" s="7">
         <v>1000</v>
       </c>
       <c r="F305" s="15">
-        <v>150.75</v>
+        <v>834</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="6">
         <v>3</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>814</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>815</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>816</v>
       </c>
       <c r="E306" s="7">
         <v>1000</v>
       </c>
       <c r="F306" s="15">
-        <v>251</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="6">
         <v>4</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>817</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>819</v>
       </c>
       <c r="E307" s="7">
         <v>1000</v>
       </c>
       <c r="F307" s="15">
-        <v>332.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="6">
         <v>5</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>820</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>822</v>
       </c>
       <c r="E308" s="7">
         <v>1000</v>
       </c>
       <c r="F308" s="15">
-        <v>440.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="6">
         <v>6</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E309" s="7">
         <v>1000</v>
       </c>
       <c r="F309" s="15">
-        <v>685.9299999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="6">
         <v>7</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E310" s="7">
         <v>1000</v>
       </c>
       <c r="F310" s="15">
-        <v>121.35</v>
+        <v>602</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="6">
         <v>8</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E311" s="7">
         <v>0</v>
       </c>
       <c r="F311" s="15">
-        <v>0</v>
+        <v>834</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="6">
         <v>9</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E312" s="7">
         <v>0</v>
       </c>
       <c r="F312" s="15">
-        <v>0</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="6">
         <v>10</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E313" s="7">
         <v>0</v>
       </c>
       <c r="F313" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="6">
         <v>11</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E314" s="7">
         <v>1000</v>
       </c>
       <c r="F314" s="15">
-        <v>548.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="6">
         <v>12</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E315" s="7">
         <v>0</v>
       </c>
       <c r="F315" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="6">
         <v>13</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E316" s="7">
         <v>1000</v>
       </c>
       <c r="F316" s="15">
-        <v>103.11</v>
+        <v>602</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="6">
         <v>14</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E317" s="7">
         <v>1000</v>
       </c>
       <c r="F317" s="15">
-        <v>156.03</v>
+        <v>834</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="6">
         <v>15</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E318" s="7">
         <v>1000</v>
       </c>
       <c r="F318" s="15">
-        <v>257.79</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="6">
         <v>16</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E319" s="7">
         <v>1000</v>
       </c>
       <c r="F319" s="15">
-        <v>356.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="6">
         <v>17</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E320" s="7">
         <v>1000</v>
       </c>
       <c r="F320" s="15">
-        <v>447.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="6">
         <v>18</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E321" s="7">
         <v>1000</v>
       </c>
       <c r="F321" s="15">
-        <v>693.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="6">
         <v>19</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E322" s="7">
         <v>1000</v>
       </c>
       <c r="F322" s="15">
-        <v>125.73</v>
+        <v>602</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="6">
         <v>20</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E323" s="7">
         <v>0</v>
       </c>
       <c r="F323" s="15">
-        <v>0</v>
+        <v>834</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="6">
         <v>21</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>868</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>870</v>
       </c>
       <c r="E324" s="7">
         <v>0</v>
       </c>
       <c r="F324" s="15">
-        <v>0</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="6">
         <v>22</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>871</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E325" s="7">
         <v>0</v>
       </c>
       <c r="F325" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="6">
         <v>23</v>
@@ -11207,51 +11207,51 @@
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="6">
         <v>8</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>902</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>903</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>904</v>
       </c>
       <c r="E337" s="7">
         <v>1000</v>
       </c>
       <c r="F337" s="15">
-        <v>85.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="6">
         <v>9</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>905</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>907</v>
       </c>
       <c r="E338" s="7">
         <v>0</v>
       </c>
       <c r="F338" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="6">
         <v>10</v>
@@ -11307,3121 +11307,3121 @@
       </c>
       <c r="E342" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F342" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="6">
         <v>1</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>913</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>915</v>
       </c>
       <c r="E343" s="7">
         <v>1000</v>
       </c>
       <c r="F343" s="15">
-        <v>14.93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="6">
         <v>2</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>917</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>918</v>
       </c>
       <c r="E344" s="7">
         <v>1000</v>
       </c>
       <c r="F344" s="15">
-        <v>21.85</v>
+        <v>21</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="6">
         <v>3</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>919</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>921</v>
       </c>
       <c r="E345" s="7">
         <v>1000</v>
       </c>
       <c r="F345" s="15">
-        <v>28.95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="6">
         <v>4</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>922</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>923</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>924</v>
       </c>
       <c r="E346" s="7">
         <v>1000</v>
       </c>
       <c r="F346" s="15">
-        <v>48.84</v>
+        <v>107</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="6">
         <v>5</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>925</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>927</v>
       </c>
       <c r="E347" s="7">
         <v>1000</v>
       </c>
       <c r="F347" s="15">
-        <v>62.64</v>
+        <v>64</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="6">
         <v>6</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>928</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>930</v>
       </c>
       <c r="E348" s="7">
         <v>1000</v>
       </c>
       <c r="F348" s="15">
-        <v>94.73999999999999</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="6">
         <v>7</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>931</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>933</v>
       </c>
       <c r="E349" s="7">
         <v>1000</v>
       </c>
       <c r="F349" s="15">
-        <v>28.65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="6">
         <v>8</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>934</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>936</v>
       </c>
       <c r="E350" s="7">
         <v>1000</v>
       </c>
       <c r="F350" s="15">
-        <v>37.23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="6">
         <v>9</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>937</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>939</v>
       </c>
       <c r="E351" s="7">
         <v>1000</v>
       </c>
       <c r="F351" s="15">
-        <v>59.7</v>
+        <v>78</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="6">
         <v>10</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>940</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>942</v>
       </c>
       <c r="E352" s="7">
         <v>1000</v>
       </c>
       <c r="F352" s="15">
-        <v>78.91</v>
+        <v>91</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="6">
         <v>11</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>943</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>944</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>945</v>
       </c>
       <c r="E353" s="7">
         <v>1000</v>
       </c>
       <c r="F353" s="15">
-        <v>116.84</v>
+        <v>130</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="6">
         <v>12</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>948</v>
       </c>
       <c r="E354" s="7">
         <v>1000</v>
       </c>
       <c r="F354" s="15">
-        <v>21.1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="6">
         <v>13</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>949</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>951</v>
       </c>
       <c r="E355" s="7">
         <v>1000</v>
       </c>
       <c r="F355" s="15">
-        <v>20.95</v>
+        <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="6">
         <v>14</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>952</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>953</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>954</v>
       </c>
       <c r="E356" s="7">
         <v>1000</v>
       </c>
       <c r="F356" s="15">
-        <v>39.2</v>
+        <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="6">
         <v>15</v>
       </c>
       <c r="B357" s="11" t="s">
         <v>955</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>956</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>957</v>
       </c>
       <c r="E357" s="7">
         <v>1000</v>
       </c>
       <c r="F357" s="15">
-        <v>49.29</v>
+        <v>107</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="6">
         <v>16</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>958</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>960</v>
       </c>
       <c r="E358" s="7">
         <v>1000</v>
       </c>
       <c r="F358" s="15">
-        <v>90.45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="6">
         <v>17</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>961</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>963</v>
       </c>
       <c r="E359" s="7">
         <v>1000</v>
       </c>
       <c r="F359" s="15">
-        <v>105.53</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="6">
         <v>18</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>964</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>966</v>
       </c>
       <c r="E360" s="7">
         <v>1000</v>
       </c>
       <c r="F360" s="15">
-        <v>25.25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="6">
         <v>19</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>967</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>968</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>969</v>
       </c>
       <c r="E361" s="7">
         <v>1000</v>
       </c>
       <c r="F361" s="15">
-        <v>36.85</v>
+        <v>44</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="6">
         <v>20</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>970</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>971</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>972</v>
       </c>
       <c r="E362" s="7">
         <v>1000</v>
       </c>
       <c r="F362" s="15">
-        <v>59.03</v>
+        <v>78</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="6">
         <v>21</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>973</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>974</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>975</v>
       </c>
       <c r="E363" s="7">
         <v>1000</v>
       </c>
       <c r="F363" s="15">
-        <v>83.59999999999999</v>
+        <v>91</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="6">
         <v>22</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>976</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>977</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>978</v>
       </c>
       <c r="E364" s="7">
         <v>1000</v>
       </c>
       <c r="F364" s="15">
-        <v>112.98</v>
+        <v>130</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="6">
         <v>23</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>979</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>980</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>981</v>
       </c>
       <c r="E365" s="7">
         <v>1000</v>
       </c>
       <c r="F365" s="15">
-        <v>35.05</v>
+        <v>62</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="6">
         <v>24</v>
       </c>
       <c r="B366" s="11" t="s">
         <v>982</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>983</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>984</v>
       </c>
       <c r="E366" s="7">
         <v>1000</v>
       </c>
       <c r="F366" s="15">
-        <v>33.99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="6">
         <v>25</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>985</v>
       </c>
       <c r="C367" s="8" t="s">
         <v>986</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>987</v>
       </c>
       <c r="E367" s="7">
         <v>1000</v>
       </c>
       <c r="F367" s="15">
-        <v>48.76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="6">
         <v>26</v>
       </c>
       <c r="B368" s="11" t="s">
         <v>988</v>
       </c>
       <c r="C368" s="8" t="s">
         <v>989</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>990</v>
       </c>
       <c r="E368" s="7">
         <v>1000</v>
       </c>
       <c r="F368" s="15">
-        <v>81.40000000000001</v>
+        <v>122</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="6">
         <v>27</v>
       </c>
       <c r="B369" s="11" t="s">
         <v>991</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>992</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>993</v>
       </c>
       <c r="E369" s="7">
         <v>1000</v>
       </c>
       <c r="F369" s="15">
-        <v>75.38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="6">
         <v>28</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>994</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>995</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>996</v>
       </c>
       <c r="E370" s="7">
         <v>1000</v>
       </c>
       <c r="F370" s="15">
-        <v>115.55</v>
+        <v>99</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4" t="s">
         <v>997</v>
       </c>
       <c r="B371" s="7"/>
       <c r="C371" s="8"/>
       <c r="D371" s="7"/>
       <c r="E371" s="7"/>
       <c r="F371" s="15"/>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D372" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E372" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F372" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="6">
         <v>1</v>
       </c>
       <c r="B373" s="11" t="s">
         <v>998</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>999</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="E373" s="7">
         <v>1000</v>
       </c>
       <c r="F373" s="15">
-        <v>9.050000000000001</v>
+        <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="6">
         <v>2</v>
       </c>
       <c r="B374" s="11" t="s">
         <v>1001</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>1002</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="E374" s="7">
         <v>1000</v>
       </c>
       <c r="F374" s="15">
-        <v>11.31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="6">
         <v>3</v>
       </c>
       <c r="B375" s="11" t="s">
         <v>1004</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>1005</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="E375" s="7">
         <v>1000</v>
       </c>
       <c r="F375" s="15">
-        <v>16.59</v>
+        <v>37</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="6">
         <v>4</v>
       </c>
       <c r="B376" s="11" t="s">
         <v>1007</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>1008</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="E376" s="7">
         <v>1000</v>
       </c>
       <c r="F376" s="15">
-        <v>21.55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="6">
         <v>5</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>1010</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="E377" s="7">
         <v>1000</v>
       </c>
       <c r="F377" s="15">
-        <v>28.26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="6">
         <v>6</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>1013</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="E378" s="7">
         <v>1000</v>
       </c>
       <c r="F378" s="15">
-        <v>56.09</v>
+        <v>52</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="6">
         <v>7</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>1016</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="E379" s="7">
         <v>1000</v>
       </c>
       <c r="F379" s="15">
-        <v>12.06</v>
+        <v>18</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="6">
         <v>8</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>1019</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="E380" s="7">
         <v>1000</v>
       </c>
       <c r="F380" s="15">
-        <v>21.1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="6">
         <v>9</v>
       </c>
       <c r="B381" s="11" t="s">
         <v>1022</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="E381" s="7">
         <v>1000</v>
       </c>
       <c r="F381" s="15">
-        <v>15.68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="6">
         <v>10</v>
       </c>
       <c r="B382" s="11" t="s">
         <v>1025</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>1026</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="E382" s="7">
         <v>1000</v>
       </c>
       <c r="F382" s="15">
-        <v>22.7</v>
+        <v>52</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="6">
         <v>11</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>1028</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>1029</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="E383" s="7">
         <v>1000</v>
       </c>
       <c r="F383" s="15">
-        <v>37.7</v>
+        <v>65</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="6">
         <v>12</v>
       </c>
       <c r="B384" s="11" t="s">
         <v>1031</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="E384" s="7">
         <v>1000</v>
       </c>
       <c r="F384" s="15">
-        <v>60.83</v>
+        <v>52</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="B385" s="7"/>
       <c r="C385" s="8"/>
       <c r="D385" s="7"/>
       <c r="E385" s="7"/>
       <c r="F385" s="15"/>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D386" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E386" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F386" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="6">
         <v>1</v>
       </c>
       <c r="B387" s="11" t="s">
         <v>1035</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>1036</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="E387" s="7">
         <v>1000</v>
       </c>
       <c r="F387" s="15">
-        <v>25.94</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="6">
         <v>2</v>
       </c>
       <c r="B388" s="11" t="s">
         <v>1038</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>1039</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="E388" s="7">
         <v>1000</v>
       </c>
       <c r="F388" s="15">
-        <v>37.38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="6">
         <v>3</v>
       </c>
       <c r="B389" s="11" t="s">
         <v>1041</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>1042</v>
       </c>
       <c r="D389" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="E389" s="7">
         <v>1000</v>
       </c>
       <c r="F389" s="15">
-        <v>48.99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="6">
         <v>4</v>
       </c>
       <c r="B390" s="11" t="s">
         <v>1044</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>1045</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="E390" s="7">
         <v>1000</v>
       </c>
       <c r="F390" s="15">
-        <v>65.65000000000001</v>
+        <v>61</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="6">
         <v>5</v>
       </c>
       <c r="B391" s="11" t="s">
         <v>1047</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="E391" s="7">
         <v>1000</v>
       </c>
       <c r="F391" s="15">
-        <v>107.49</v>
+        <v>156</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="6">
         <v>6</v>
       </c>
       <c r="B392" s="11" t="s">
         <v>1050</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>1051</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="E392" s="7">
         <v>1000</v>
       </c>
       <c r="F392" s="15">
-        <v>142.45</v>
+        <v>172</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="6">
         <v>7</v>
       </c>
       <c r="B393" s="11" t="s">
         <v>1053</v>
       </c>
       <c r="C393" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="E393" s="7">
         <v>1000</v>
       </c>
       <c r="F393" s="15">
-        <v>33.16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="6">
         <v>8</v>
       </c>
       <c r="B394" s="11" t="s">
         <v>1056</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>1057</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="E394" s="7">
         <v>1000</v>
       </c>
       <c r="F394" s="15">
-        <v>41.16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="6">
         <v>9</v>
       </c>
       <c r="B395" s="11" t="s">
         <v>1059</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="E395" s="7">
         <v>1000</v>
       </c>
       <c r="F395" s="15">
-        <v>56.16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="6">
         <v>10</v>
       </c>
       <c r="B396" s="11" t="s">
         <v>1062</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="E396" s="7">
         <v>1000</v>
       </c>
       <c r="F396" s="15">
-        <v>73.41</v>
+        <v>61</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="6">
         <v>11</v>
       </c>
       <c r="B397" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="E397" s="7">
         <v>1000</v>
       </c>
       <c r="F397" s="15">
-        <v>123.09</v>
+        <v>156</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="6">
         <v>12</v>
       </c>
       <c r="B398" s="11" t="s">
         <v>1068</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>1069</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="E398" s="7">
         <v>1000</v>
       </c>
       <c r="F398" s="15">
-        <v>183.16</v>
+        <v>172</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4" t="s">
         <v>1071</v>
       </c>
       <c r="B399" s="7"/>
       <c r="C399" s="8"/>
       <c r="D399" s="7"/>
       <c r="E399" s="7"/>
       <c r="F399" s="15"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C400" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D400" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E400" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F400" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="6">
         <v>1</v>
       </c>
       <c r="B401" s="11" t="s">
         <v>1072</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>1073</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="E401" s="7">
         <v>1000</v>
       </c>
       <c r="F401" s="15">
-        <v>68.59999999999999</v>
+        <v>148</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="6">
         <v>2</v>
       </c>
       <c r="B402" s="11" t="s">
         <v>1075</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>1076</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="E402" s="7">
         <v>1000</v>
       </c>
       <c r="F402" s="15">
-        <v>108.54</v>
+        <v>179</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="6">
         <v>3</v>
       </c>
       <c r="B403" s="11" t="s">
         <v>1078</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>1079</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="E403" s="7">
         <v>1000</v>
       </c>
       <c r="F403" s="15">
-        <v>131.16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="6">
         <v>4</v>
       </c>
       <c r="B404" s="11" t="s">
         <v>1081</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="E404" s="7">
         <v>1000</v>
       </c>
       <c r="F404" s="15">
-        <v>87.93000000000001</v>
+        <v>167</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="6">
         <v>5</v>
       </c>
       <c r="B405" s="11" t="s">
         <v>1084</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>1085</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="E405" s="7">
         <v>1000</v>
       </c>
       <c r="F405" s="15">
-        <v>119.1</v>
+        <v>205</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="6">
         <v>6</v>
       </c>
       <c r="B406" s="11" t="s">
         <v>1087</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>1088</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="E406" s="7">
         <v>1000</v>
       </c>
       <c r="F406" s="15">
-        <v>173.38</v>
+        <v>257</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="B407" s="7"/>
       <c r="C407" s="8"/>
       <c r="D407" s="7"/>
       <c r="E407" s="7"/>
       <c r="F407" s="15"/>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C408" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D408" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E408" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F408" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="6">
         <v>1</v>
       </c>
       <c r="B409" s="11" t="s">
         <v>1091</v>
       </c>
       <c r="C409" s="8" t="s">
         <v>1092</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="E409" s="7">
         <v>1000</v>
       </c>
       <c r="F409" s="15">
-        <v>22.15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="6">
         <v>2</v>
       </c>
       <c r="B410" s="11" t="s">
         <v>1094</v>
       </c>
       <c r="C410" s="8" t="s">
         <v>1095</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="E410" s="7">
         <v>1000</v>
       </c>
       <c r="F410" s="15">
-        <v>59.03</v>
+        <v>68</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="6">
         <v>3</v>
       </c>
       <c r="B411" s="11" t="s">
         <v>1097</v>
       </c>
       <c r="C411" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="E411" s="7">
         <v>1000</v>
       </c>
       <c r="F411" s="15">
-        <v>43.73</v>
+        <v>94</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="6">
         <v>4</v>
       </c>
       <c r="B412" s="11" t="s">
         <v>1100</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="E412" s="7">
         <v>1000</v>
       </c>
       <c r="F412" s="15">
-        <v>62.34</v>
+        <v>150</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="6">
         <v>5</v>
       </c>
       <c r="B413" s="11" t="s">
         <v>1103</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="E413" s="7">
         <v>1000</v>
       </c>
       <c r="F413" s="15">
-        <v>88.48999999999999</v>
+        <v>208</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="6">
         <v>6</v>
       </c>
       <c r="B414" s="11" t="s">
         <v>1106</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>1107</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="E414" s="7">
         <v>1000</v>
       </c>
       <c r="F414" s="15">
-        <v>180.9</v>
+        <v>165</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="6">
         <v>7</v>
       </c>
       <c r="B415" s="11" t="s">
         <v>1109</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="E415" s="7">
         <v>1000</v>
       </c>
       <c r="F415" s="15">
-        <v>29.85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="6">
         <v>8</v>
       </c>
       <c r="B416" s="11" t="s">
         <v>1112</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>1113</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="E416" s="7">
         <v>1000</v>
       </c>
       <c r="F416" s="15">
-        <v>54.28</v>
+        <v>68</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="6">
         <v>9</v>
       </c>
       <c r="B417" s="11" t="s">
         <v>1115</v>
       </c>
       <c r="C417" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="E417" s="7">
         <v>1000</v>
       </c>
       <c r="F417" s="15">
-        <v>75.90000000000001</v>
+        <v>94</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="6">
         <v>10</v>
       </c>
       <c r="B418" s="11" t="s">
         <v>1118</v>
       </c>
       <c r="C418" s="8" t="s">
         <v>1119</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="E418" s="7">
         <v>1000</v>
       </c>
       <c r="F418" s="15">
-        <v>31.66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="6">
         <v>11</v>
       </c>
       <c r="B419" s="11" t="s">
         <v>1121</v>
       </c>
       <c r="C419" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="E419" s="7">
         <v>1000</v>
       </c>
       <c r="F419" s="15">
-        <v>34.68</v>
+        <v>68</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="6">
         <v>12</v>
       </c>
       <c r="B420" s="11" t="s">
         <v>1124</v>
       </c>
       <c r="C420" s="8" t="s">
         <v>1125</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="E420" s="7">
         <v>1000</v>
       </c>
       <c r="F420" s="15">
-        <v>98.45</v>
+        <v>94</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="6">
         <v>13</v>
       </c>
       <c r="B421" s="11" t="s">
         <v>1127</v>
       </c>
       <c r="C421" s="8" t="s">
         <v>1128</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="E421" s="7">
         <v>1000</v>
       </c>
       <c r="F421" s="15">
-        <v>96.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="6">
         <v>14</v>
       </c>
       <c r="B422" s="11" t="s">
         <v>1130</v>
       </c>
       <c r="C422" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="E422" s="7">
         <v>1000</v>
       </c>
       <c r="F422" s="15">
-        <v>93.61</v>
+        <v>208</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="6">
         <v>15</v>
       </c>
       <c r="B423" s="11" t="s">
         <v>1133</v>
       </c>
       <c r="C423" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="E423" s="7">
         <v>1000</v>
       </c>
       <c r="F423" s="15">
-        <v>168.84</v>
+        <v>165</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="6">
         <v>16</v>
       </c>
       <c r="B424" s="11" t="s">
         <v>1136</v>
       </c>
       <c r="C424" s="8" t="s">
         <v>1137</v>
       </c>
       <c r="D424" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="E424" s="7">
         <v>1000</v>
       </c>
       <c r="F424" s="15">
-        <v>31.35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="6">
         <v>17</v>
       </c>
       <c r="B425" s="11" t="s">
         <v>1139</v>
       </c>
       <c r="C425" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="D425" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="E425" s="7">
         <v>1000</v>
       </c>
       <c r="F425" s="15">
-        <v>64.98</v>
+        <v>68</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="6">
         <v>18</v>
       </c>
       <c r="B426" s="11" t="s">
         <v>1142</v>
       </c>
       <c r="C426" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="E426" s="7">
         <v>1000</v>
       </c>
       <c r="F426" s="15">
-        <v>99.88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="6">
         <v>19</v>
       </c>
       <c r="B427" s="11" t="s">
         <v>1145</v>
       </c>
       <c r="C427" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="E427" s="7">
         <v>1000</v>
       </c>
       <c r="F427" s="15">
-        <v>37.85</v>
+        <v>46</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="6">
         <v>20</v>
       </c>
       <c r="B428" s="11" t="s">
         <v>1148</v>
       </c>
       <c r="C428" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="E428" s="7">
         <v>1000</v>
       </c>
       <c r="F428" s="15">
-        <v>54.95</v>
+        <v>62</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="6">
         <v>21</v>
       </c>
       <c r="B429" s="11" t="s">
         <v>1151</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="E429" s="7">
         <v>1000</v>
       </c>
       <c r="F429" s="15">
-        <v>62.86</v>
+        <v>95</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="6">
         <v>22</v>
       </c>
       <c r="B430" s="11" t="s">
         <v>1154</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="E430" s="7">
         <v>1000</v>
       </c>
       <c r="F430" s="15">
-        <v>75.90000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="6">
         <v>23</v>
       </c>
       <c r="B431" s="11" t="s">
         <v>1157</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>1158</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="E431" s="7">
         <v>1000</v>
       </c>
       <c r="F431" s="15">
-        <v>84.13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="6">
         <v>24</v>
       </c>
       <c r="B432" s="11" t="s">
         <v>1160</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>1161</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="E432" s="7">
         <v>1000</v>
       </c>
       <c r="F432" s="15">
-        <v>105.9</v>
+        <v>115</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4" t="s">
         <v>1163</v>
       </c>
       <c r="B433" s="7"/>
       <c r="C433" s="8"/>
       <c r="D433" s="7"/>
       <c r="E433" s="7"/>
       <c r="F433" s="15"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C434" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D434" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E434" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F434" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="6">
         <v>1</v>
       </c>
       <c r="B435" s="11" t="s">
         <v>1164</v>
       </c>
       <c r="C435" s="8" t="s">
         <v>1165</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="E435" s="7">
         <v>1000</v>
       </c>
       <c r="F435" s="15">
-        <v>27.81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="6">
         <v>2</v>
       </c>
       <c r="B436" s="11" t="s">
         <v>1167</v>
       </c>
       <c r="C436" s="8" t="s">
         <v>1168</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="E436" s="7">
         <v>1000</v>
       </c>
       <c r="F436" s="15">
-        <v>46.74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="6">
         <v>3</v>
       </c>
       <c r="B437" s="11" t="s">
         <v>1170</v>
       </c>
       <c r="C437" s="8" t="s">
         <v>1171</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="E437" s="7">
         <v>1000</v>
       </c>
       <c r="F437" s="15">
-        <v>67.84999999999999</v>
+        <v>138</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="6">
         <v>4</v>
       </c>
       <c r="B438" s="11" t="s">
         <v>1173</v>
       </c>
       <c r="C438" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="E438" s="7">
         <v>1000</v>
       </c>
       <c r="F438" s="15">
-        <v>101.31</v>
+        <v>211</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="6">
         <v>5</v>
       </c>
       <c r="B439" s="11" t="s">
         <v>1176</v>
       </c>
       <c r="C439" s="8" t="s">
         <v>1177</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="E439" s="7">
         <v>1000</v>
       </c>
       <c r="F439" s="15">
-        <v>109.96</v>
+        <v>286</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="6">
         <v>6</v>
       </c>
       <c r="B440" s="11" t="s">
         <v>1179</v>
       </c>
       <c r="C440" s="8" t="s">
         <v>1180</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="E440" s="7">
         <v>1000</v>
       </c>
       <c r="F440" s="15">
-        <v>192.21</v>
+        <v>214</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="6">
         <v>7</v>
       </c>
       <c r="B441" s="11" t="s">
         <v>1182</v>
       </c>
       <c r="C441" s="8" t="s">
         <v>1183</v>
       </c>
       <c r="D441" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="E441" s="7">
         <v>1000</v>
       </c>
       <c r="F441" s="15">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="6">
         <v>8</v>
       </c>
       <c r="B442" s="11" t="s">
         <v>1185</v>
       </c>
       <c r="C442" s="8" t="s">
         <v>1186</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="E442" s="7">
         <v>1000</v>
       </c>
       <c r="F442" s="15">
-        <v>48.24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="6">
         <v>9</v>
       </c>
       <c r="B443" s="11" t="s">
         <v>1188</v>
       </c>
       <c r="C443" s="8" t="s">
         <v>1189</v>
       </c>
       <c r="D443" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="E443" s="7">
         <v>1000</v>
       </c>
       <c r="F443" s="15">
-        <v>98.08</v>
+        <v>138</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="6">
         <v>10</v>
       </c>
       <c r="B444" s="11" t="s">
         <v>1191</v>
       </c>
       <c r="C444" s="8" t="s">
         <v>1192</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="E444" s="7">
         <v>1000</v>
       </c>
       <c r="F444" s="15">
-        <v>122.86</v>
+        <v>211</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="6">
         <v>11</v>
       </c>
       <c r="B445" s="11" t="s">
         <v>1194</v>
       </c>
       <c r="C445" s="8" t="s">
         <v>1195</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="E445" s="7">
         <v>1000</v>
       </c>
       <c r="F445" s="15">
-        <v>128.38</v>
+        <v>286</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="6">
         <v>12</v>
       </c>
       <c r="B446" s="11" t="s">
         <v>1197</v>
       </c>
       <c r="C446" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="E446" s="7">
         <v>1000</v>
       </c>
       <c r="F446" s="15">
-        <v>208.04</v>
+        <v>214</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="6">
         <v>13</v>
       </c>
       <c r="B447" s="11" t="s">
         <v>1200</v>
       </c>
       <c r="C447" s="8" t="s">
         <v>1201</v>
       </c>
       <c r="D447" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="E447" s="7">
         <v>1000</v>
       </c>
       <c r="F447" s="15">
-        <v>57.29</v>
+        <v>74</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="6">
         <v>14</v>
       </c>
       <c r="B448" s="11" t="s">
         <v>1203</v>
       </c>
       <c r="C448" s="8" t="s">
         <v>1204</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="E448" s="7">
         <v>1000</v>
       </c>
       <c r="F448" s="15">
-        <v>77.41</v>
+        <v>92</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="6">
         <v>15</v>
       </c>
       <c r="B449" s="11" t="s">
         <v>1206</v>
       </c>
       <c r="C449" s="8" t="s">
         <v>1207</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="E449" s="7">
         <v>1000</v>
       </c>
       <c r="F449" s="15">
-        <v>71.54000000000001</v>
+        <v>95</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="6">
         <v>16</v>
       </c>
       <c r="B450" s="11" t="s">
         <v>1209</v>
       </c>
       <c r="C450" s="8" t="s">
         <v>1210</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="E450" s="7">
         <v>1000</v>
       </c>
       <c r="F450" s="15">
-        <v>117.74</v>
+        <v>181</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="6">
         <v>17</v>
       </c>
       <c r="B451" s="11" t="s">
         <v>1212</v>
       </c>
       <c r="C451" s="8" t="s">
         <v>1213</v>
       </c>
       <c r="D451" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="E451" s="7">
         <v>1000</v>
       </c>
       <c r="F451" s="15">
-        <v>97.45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="6">
         <v>18</v>
       </c>
       <c r="B452" s="11" t="s">
         <v>1215</v>
       </c>
       <c r="C452" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="E452" s="7">
         <v>1000</v>
       </c>
       <c r="F452" s="15">
-        <v>141.33</v>
+        <v>205</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="B453" s="7"/>
       <c r="C453" s="8"/>
       <c r="D453" s="7"/>
       <c r="E453" s="7"/>
       <c r="F453" s="15"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D454" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E454" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F454" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="6">
         <v>1</v>
       </c>
       <c r="B455" s="11" t="s">
         <v>1219</v>
       </c>
       <c r="C455" s="8" t="s">
         <v>1220</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="E455" s="7">
         <v>1000</v>
       </c>
       <c r="F455" s="15">
-        <v>9.65</v>
+        <v>37</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="6">
         <v>2</v>
       </c>
       <c r="B456" s="11" t="s">
         <v>1222</v>
       </c>
       <c r="C456" s="8" t="s">
         <v>1223</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="E456" s="7">
         <v>1000</v>
       </c>
       <c r="F456" s="15">
-        <v>38.3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="6">
         <v>3</v>
       </c>
       <c r="B457" s="11" t="s">
         <v>1225</v>
       </c>
       <c r="C457" s="8" t="s">
         <v>1226</v>
       </c>
       <c r="D457" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="E457" s="7">
         <v>1000</v>
       </c>
       <c r="F457" s="15">
-        <v>34.68</v>
+        <v>52</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="6">
         <v>4</v>
       </c>
       <c r="B458" s="11" t="s">
         <v>1228</v>
       </c>
       <c r="C458" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>1230</v>
       </c>
       <c r="E458" s="7">
         <v>1000</v>
       </c>
       <c r="F458" s="15">
-        <v>40.71</v>
+        <v>47</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="6">
         <v>5</v>
       </c>
       <c r="B459" s="11" t="s">
         <v>1231</v>
       </c>
       <c r="C459" s="8" t="s">
         <v>1232</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="E459" s="7">
         <v>1000</v>
       </c>
       <c r="F459" s="15">
-        <v>57.29</v>
+        <v>104</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="6">
         <v>6</v>
       </c>
       <c r="B460" s="11" t="s">
         <v>1234</v>
       </c>
       <c r="C460" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>1236</v>
       </c>
       <c r="E460" s="7">
         <v>1000</v>
       </c>
       <c r="F460" s="15">
-        <v>59.03</v>
+        <v>43</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="6">
         <v>7</v>
       </c>
       <c r="B461" s="11" t="s">
         <v>1237</v>
       </c>
       <c r="C461" s="8" t="s">
         <v>1238</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="E461" s="7">
         <v>1000</v>
       </c>
       <c r="F461" s="15">
-        <v>67.84999999999999</v>
+        <v>82</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="6">
         <v>8</v>
       </c>
       <c r="B462" s="11" t="s">
         <v>1240</v>
       </c>
       <c r="C462" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="E462" s="7">
         <v>1000</v>
       </c>
       <c r="F462" s="15">
-        <v>64.73999999999999</v>
+        <v>57</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="6">
         <v>9</v>
       </c>
       <c r="B463" s="11" t="s">
         <v>1243</v>
       </c>
       <c r="C463" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>1245</v>
       </c>
       <c r="E463" s="7">
         <v>1000</v>
       </c>
       <c r="F463" s="15">
-        <v>78.39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="6">
         <v>10</v>
       </c>
       <c r="B464" s="11" t="s">
         <v>1246</v>
       </c>
       <c r="C464" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>1248</v>
       </c>
       <c r="E464" s="7">
         <v>1000</v>
       </c>
       <c r="F464" s="15">
-        <v>88.95</v>
+        <v>44</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="6">
         <v>11</v>
       </c>
       <c r="B465" s="11" t="s">
         <v>1249</v>
       </c>
       <c r="C465" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>1251</v>
       </c>
       <c r="E465" s="7">
         <v>1000</v>
       </c>
       <c r="F465" s="15">
-        <v>76.89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="6">
         <v>12</v>
       </c>
       <c r="B466" s="11" t="s">
         <v>1252</v>
       </c>
       <c r="C466" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="E466" s="7">
         <v>1000</v>
       </c>
       <c r="F466" s="15">
-        <v>109.44</v>
+        <v>94</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="6">
         <v>13</v>
       </c>
       <c r="B467" s="11" t="s">
         <v>1255</v>
       </c>
       <c r="C467" s="8" t="s">
         <v>1256</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>1257</v>
       </c>
       <c r="E467" s="7">
         <v>1000</v>
       </c>
       <c r="F467" s="15">
-        <v>113.6</v>
+        <v>37</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="6">
         <v>14</v>
       </c>
       <c r="B468" s="11" t="s">
         <v>1258</v>
       </c>
       <c r="C468" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="E468" s="7">
         <v>1000</v>
       </c>
       <c r="F468" s="15">
-        <v>105.53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="6">
         <v>15</v>
       </c>
       <c r="B469" s="11" t="s">
         <v>1261</v>
       </c>
       <c r="C469" s="8" t="s">
         <v>1262</v>
       </c>
       <c r="D469" s="7" t="s">
         <v>1263</v>
       </c>
       <c r="E469" s="7">
         <v>1000</v>
       </c>
       <c r="F469" s="15">
-        <v>119.25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="6">
         <v>16</v>
       </c>
       <c r="B470" s="11" t="s">
         <v>1264</v>
       </c>
       <c r="C470" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="E470" s="7">
         <v>1000</v>
       </c>
       <c r="F470" s="15">
-        <v>77.86</v>
+        <v>140</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="6">
         <v>17</v>
       </c>
       <c r="B471" s="11" t="s">
         <v>1267</v>
       </c>
       <c r="C471" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>1269</v>
       </c>
       <c r="E471" s="7">
         <v>1000</v>
       </c>
       <c r="F471" s="15">
-        <v>11.76</v>
+        <v>37</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="6">
         <v>18</v>
       </c>
       <c r="B472" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="C472" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="D472" s="7" t="s">
         <v>1272</v>
       </c>
       <c r="E472" s="7">
         <v>1000</v>
       </c>
       <c r="F472" s="15">
-        <v>35.2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="6">
         <v>19</v>
       </c>
       <c r="B473" s="11" t="s">
         <v>1273</v>
       </c>
       <c r="C473" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="D473" s="7" t="s">
         <v>1275</v>
       </c>
       <c r="E473" s="7">
         <v>1000</v>
       </c>
       <c r="F473" s="15">
-        <v>31.74</v>
+        <v>52</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="6">
         <v>20</v>
       </c>
       <c r="B474" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="C474" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="E474" s="7">
         <v>1000</v>
       </c>
       <c r="F474" s="15">
-        <v>47.71</v>
+        <v>47</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="6">
         <v>21</v>
       </c>
       <c r="B475" s="11" t="s">
         <v>1279</v>
       </c>
       <c r="C475" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>1281</v>
       </c>
       <c r="E475" s="7">
         <v>1000</v>
       </c>
       <c r="F475" s="15">
-        <v>92.11</v>
+        <v>104</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="6">
         <v>22</v>
       </c>
       <c r="B476" s="11" t="s">
         <v>1282</v>
       </c>
       <c r="C476" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="E476" s="7">
         <v>1000</v>
       </c>
       <c r="F476" s="15">
-        <v>94.98</v>
+        <v>43</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="6">
         <v>23</v>
       </c>
       <c r="B477" s="11" t="s">
         <v>1285</v>
       </c>
       <c r="C477" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>1287</v>
       </c>
       <c r="E477" s="7">
         <v>1000</v>
       </c>
       <c r="F477" s="15">
-        <v>78.01000000000001</v>
+        <v>82</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="6">
         <v>24</v>
       </c>
       <c r="B478" s="11" t="s">
         <v>1288</v>
       </c>
       <c r="C478" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="E478" s="7">
         <v>1000</v>
       </c>
       <c r="F478" s="15">
-        <v>60.98</v>
+        <v>57</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="6">
         <v>25</v>
       </c>
       <c r="B479" s="11" t="s">
         <v>1291</v>
       </c>
       <c r="C479" s="8" t="s">
         <v>1292</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>1293</v>
       </c>
       <c r="E479" s="7">
         <v>1000</v>
       </c>
       <c r="F479" s="15">
-        <v>104.03</v>
+        <v>37</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="6">
         <v>26</v>
       </c>
       <c r="B480" s="11" t="s">
         <v>1294</v>
       </c>
       <c r="C480" s="8" t="s">
         <v>1295</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="E480" s="7">
         <v>1000</v>
       </c>
       <c r="F480" s="15">
-        <v>102.59</v>
+        <v>44</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="6">
         <v>27</v>
       </c>
       <c r="B481" s="11" t="s">
         <v>1297</v>
       </c>
       <c r="C481" s="8" t="s">
         <v>1298</v>
       </c>
       <c r="D481" s="7" t="s">
         <v>1299</v>
       </c>
       <c r="E481" s="7">
         <v>1000</v>
       </c>
       <c r="F481" s="15">
-        <v>68.59999999999999</v>
+        <v>96</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="6">
         <v>28</v>
       </c>
       <c r="B482" s="11" t="s">
         <v>1300</v>
       </c>
       <c r="C482" s="8" t="s">
         <v>1301</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="E482" s="7">
         <v>1000</v>
       </c>
       <c r="F482" s="15">
-        <v>126.78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="6">
         <v>29</v>
       </c>
       <c r="B483" s="11" t="s">
         <v>1303</v>
       </c>
       <c r="C483" s="8" t="s">
         <v>1304</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>1305</v>
       </c>
       <c r="E483" s="7">
         <v>1000</v>
       </c>
       <c r="F483" s="15">
-        <v>110.5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="6">
         <v>30</v>
       </c>
       <c r="B484" s="11" t="s">
         <v>1306</v>
       </c>
       <c r="C484" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>1308</v>
       </c>
       <c r="E484" s="7">
         <v>1000</v>
       </c>
       <c r="F484" s="15">
-        <v>161.31</v>
+        <v>58</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="6">
         <v>31</v>
       </c>
       <c r="B485" s="11" t="s">
         <v>1309</v>
       </c>
       <c r="C485" s="8" t="s">
         <v>1310</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>1311</v>
       </c>
       <c r="E485" s="7">
         <v>1000</v>
       </c>
       <c r="F485" s="15">
-        <v>137.1</v>
+        <v>147</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="6">
         <v>32</v>
       </c>
       <c r="B486" s="11" t="s">
         <v>1312</v>
       </c>
       <c r="C486" s="8" t="s">
         <v>1313</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="E486" s="7">
         <v>1000</v>
       </c>
       <c r="F486" s="15">
-        <v>75.15000000000001</v>
+        <v>140</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="B487" s="7"/>
       <c r="C487" s="8"/>
       <c r="D487" s="7"/>
       <c r="E487" s="7"/>
       <c r="F487" s="15"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C488" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D488" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E488" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F488" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="6">
         <v>1</v>
       </c>
       <c r="B489" s="11" t="s">
         <v>1316</v>
       </c>
       <c r="C489" s="8" t="s">
         <v>1317</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="E489" s="7">
         <v>1000</v>
       </c>
       <c r="F489" s="15">
-        <v>46.2</v>
+        <v>98</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="6">
         <v>2</v>
       </c>
       <c r="B490" s="11" t="s">
         <v>1319</v>
       </c>
       <c r="C490" s="8" t="s">
         <v>1320</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="E490" s="7">
         <v>1000</v>
       </c>
       <c r="F490" s="15">
-        <v>94.20999999999999</v>
+        <v>120</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="6">
         <v>3</v>
       </c>
       <c r="B491" s="11" t="s">
         <v>1322</v>
       </c>
       <c r="C491" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="E491" s="7">
         <v>1000</v>
       </c>
       <c r="F491" s="15">
-        <v>105.53</v>
+        <v>185</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="6">
         <v>4</v>
       </c>
       <c r="B492" s="11" t="s">
         <v>1325</v>
       </c>
       <c r="C492" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="D492" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="E492" s="7">
         <v>1000</v>
       </c>
       <c r="F492" s="15">
-        <v>214.81</v>
+        <v>302</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="6">
         <v>5</v>
       </c>
       <c r="B493" s="11" t="s">
         <v>1328</v>
       </c>
       <c r="C493" s="8" t="s">
         <v>1329</v>
       </c>
       <c r="D493" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="E493" s="7">
         <v>1000</v>
       </c>
       <c r="F493" s="15">
-        <v>247.98</v>
+        <v>416</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="6">
         <v>6</v>
       </c>
       <c r="B494" s="11" t="s">
         <v>1331</v>
       </c>
       <c r="C494" s="8" t="s">
         <v>1332</v>
       </c>
       <c r="D494" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="E494" s="7">
         <v>1000</v>
       </c>
       <c r="F494" s="15">
-        <v>373.86</v>
+        <v>599</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="6">
         <v>7</v>
       </c>
       <c r="B495" s="11" t="s">
         <v>1334</v>
       </c>
       <c r="C495" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="D495" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="E495" s="7">
         <v>1000</v>
       </c>
       <c r="F495" s="15">
-        <v>108.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="6">
         <v>8</v>
       </c>
       <c r="B496" s="11" t="s">
         <v>1337</v>
       </c>
       <c r="C496" s="8" t="s">
         <v>1338</v>
       </c>
       <c r="D496" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="E496" s="7">
         <v>1000</v>
       </c>
       <c r="F496" s="15">
-        <v>132.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="6">
         <v>9</v>
       </c>
       <c r="B497" s="11" t="s">
         <v>1340</v>
       </c>
       <c r="C497" s="8" t="s">
         <v>1341</v>
       </c>
       <c r="D497" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="E497" s="7">
         <v>1000</v>
       </c>
       <c r="F497" s="15">
-        <v>131.46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="6">
         <v>10</v>
       </c>
       <c r="B498" s="11" t="s">
         <v>1343</v>
       </c>
       <c r="C498" s="8" t="s">
         <v>1344</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="E498" s="7">
         <v>1000</v>
       </c>
       <c r="F498" s="15">
-        <v>91.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="6">
         <v>11</v>
       </c>
       <c r="B499" s="11" t="s">
         <v>1346</v>
       </c>
       <c r="C499" s="8" t="s">
         <v>1347</v>
       </c>
       <c r="D499" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="E499" s="7">
         <v>1000</v>
       </c>
       <c r="F499" s="15">
-        <v>115.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="6">
         <v>12</v>
       </c>
       <c r="B500" s="11" t="s">
         <v>1349</v>
       </c>
       <c r="C500" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="E500" s="7">
         <v>1000</v>
       </c>
       <c r="F500" s="15">
-        <v>123.46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="3" t="s">
         <v>1352</v>
       </c>
       <c r="B501" s="7"/>
       <c r="C501" s="8"/>
       <c r="D501" s="7"/>
       <c r="E501" s="7"/>
       <c r="F501" s="15"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="B502" s="7"/>
       <c r="C502" s="8"/>
       <c r="D502" s="7"/>
       <c r="E502" s="7"/>
       <c r="F502" s="15"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5" t="s">
         <v>4</v>
@@ -14437,501 +14437,501 @@
       </c>
       <c r="E503" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F503" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="6">
         <v>1</v>
       </c>
       <c r="B504" s="11" t="s">
         <v>1354</v>
       </c>
       <c r="C504" s="8" t="s">
         <v>1355</v>
       </c>
       <c r="D504" s="7" t="s">
         <v>1356</v>
       </c>
       <c r="E504" s="7">
         <v>1000</v>
       </c>
       <c r="F504" s="15">
-        <v>20.58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="6">
         <v>2</v>
       </c>
       <c r="B505" s="11" t="s">
         <v>1357</v>
       </c>
       <c r="C505" s="8" t="s">
         <v>1358</v>
       </c>
       <c r="D505" s="7" t="s">
         <v>1359</v>
       </c>
       <c r="E505" s="7">
         <v>1000</v>
       </c>
       <c r="F505" s="15">
-        <v>25.71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="6">
         <v>3</v>
       </c>
       <c r="B506" s="11" t="s">
         <v>1360</v>
       </c>
       <c r="C506" s="8" t="s">
         <v>1361</v>
       </c>
       <c r="D506" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="E506" s="7">
         <v>1000</v>
       </c>
       <c r="F506" s="15">
-        <v>40.86</v>
+        <v>57</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="6">
         <v>4</v>
       </c>
       <c r="B507" s="11" t="s">
         <v>1363</v>
       </c>
       <c r="C507" s="8" t="s">
         <v>1364</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="E507" s="7">
         <v>1000</v>
       </c>
       <c r="F507" s="15">
-        <v>48.69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="6">
         <v>5</v>
       </c>
       <c r="B508" s="11" t="s">
         <v>1366</v>
       </c>
       <c r="C508" s="8" t="s">
         <v>1367</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>1368</v>
       </c>
       <c r="E508" s="7">
         <v>1000</v>
       </c>
       <c r="F508" s="15">
-        <v>92.48999999999999</v>
+        <v>213</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="6">
         <v>6</v>
       </c>
       <c r="B509" s="11" t="s">
         <v>1369</v>
       </c>
       <c r="C509" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>1371</v>
       </c>
       <c r="E509" s="7">
         <v>1000</v>
       </c>
       <c r="F509" s="15">
-        <v>121.88</v>
+        <v>339</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="6">
         <v>7</v>
       </c>
       <c r="B510" s="11" t="s">
         <v>1372</v>
       </c>
       <c r="C510" s="8" t="s">
         <v>1373</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>1374</v>
       </c>
       <c r="E510" s="7">
         <v>1000</v>
       </c>
       <c r="F510" s="15">
-        <v>490.7</v>
+        <v>798</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="6">
         <v>8</v>
       </c>
       <c r="B511" s="11" t="s">
         <v>1375</v>
       </c>
       <c r="C511" s="8" t="s">
         <v>1376</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>1377</v>
       </c>
       <c r="E511" s="7">
         <v>1000</v>
       </c>
       <c r="F511" s="15">
-        <v>575.11</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="6">
         <v>9</v>
       </c>
       <c r="B512" s="11" t="s">
         <v>1378</v>
       </c>
       <c r="C512" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>1380</v>
       </c>
       <c r="E512" s="7">
         <v>1000</v>
       </c>
       <c r="F512" s="15">
-        <v>23.75</v>
+        <v>43</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="6">
         <v>10</v>
       </c>
       <c r="B513" s="11" t="s">
         <v>1381</v>
       </c>
       <c r="C513" s="8" t="s">
         <v>1382</v>
       </c>
       <c r="D513" s="7" t="s">
         <v>1383</v>
       </c>
       <c r="E513" s="7">
         <v>1000</v>
       </c>
       <c r="F513" s="15">
-        <v>29.25</v>
+        <v>66</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="6">
         <v>11</v>
       </c>
       <c r="B514" s="11" t="s">
         <v>1384</v>
       </c>
       <c r="C514" s="8" t="s">
         <v>1385</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>1386</v>
       </c>
       <c r="E514" s="7">
         <v>1000</v>
       </c>
       <c r="F514" s="15">
-        <v>45.15</v>
+        <v>57</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="6">
         <v>12</v>
       </c>
       <c r="B515" s="11" t="s">
         <v>1387</v>
       </c>
       <c r="C515" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="E515" s="7">
         <v>1000</v>
       </c>
       <c r="F515" s="15">
-        <v>59.93</v>
+        <v>68</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="6">
         <v>13</v>
       </c>
       <c r="B516" s="11" t="s">
         <v>1390</v>
       </c>
       <c r="C516" s="8" t="s">
         <v>1391</v>
       </c>
       <c r="D516" s="7" t="s">
         <v>1392</v>
       </c>
       <c r="E516" s="7">
         <v>1000</v>
       </c>
       <c r="F516" s="15">
-        <v>118.26</v>
+        <v>213</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="6">
         <v>14</v>
       </c>
       <c r="B517" s="11" t="s">
         <v>1393</v>
       </c>
       <c r="C517" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="E517" s="7">
         <v>1000</v>
       </c>
       <c r="F517" s="15">
-        <v>143.38</v>
+        <v>339</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="B518" s="7"/>
       <c r="C518" s="8"/>
       <c r="D518" s="7"/>
       <c r="E518" s="7"/>
       <c r="F518" s="15"/>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B519" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C519" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D519" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E519" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F519" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="6">
         <v>1</v>
       </c>
       <c r="B520" s="11" t="s">
         <v>1397</v>
       </c>
       <c r="C520" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="E520" s="7">
         <v>1000</v>
       </c>
       <c r="F520" s="15">
-        <v>20.43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="6">
         <v>2</v>
       </c>
       <c r="B521" s="11" t="s">
         <v>1400</v>
       </c>
       <c r="C521" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="D521" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="E521" s="7">
         <v>1000</v>
       </c>
       <c r="F521" s="15">
-        <v>22.53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="6">
         <v>3</v>
       </c>
       <c r="B522" s="11" t="s">
         <v>1403</v>
       </c>
       <c r="C522" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="E522" s="7">
         <v>1000</v>
       </c>
       <c r="F522" s="15">
-        <v>40.63</v>
+        <v>83</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="6">
         <v>4</v>
       </c>
       <c r="B523" s="11" t="s">
         <v>1406</v>
       </c>
       <c r="C523" s="8" t="s">
         <v>1407</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="E523" s="7">
         <v>1000</v>
       </c>
       <c r="F523" s="15">
-        <v>60.83</v>
+        <v>118</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="6">
         <v>5</v>
       </c>
       <c r="B524" s="11" t="s">
         <v>1409</v>
       </c>
       <c r="C524" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="E524" s="7">
         <v>1000</v>
       </c>
       <c r="F524" s="15">
-        <v>71.01000000000001</v>
+        <v>146</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="6">
         <v>6</v>
       </c>
       <c r="B525" s="11" t="s">
         <v>1412</v>
       </c>
       <c r="C525" s="8" t="s">
         <v>1413</v>
       </c>
       <c r="D525" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="E525" s="7">
         <v>1000</v>
       </c>
       <c r="F525" s="15">
-        <v>94.51000000000001</v>
+        <v>204</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="6">
         <v>7</v>
       </c>
       <c r="B526" s="11" t="s">
         <v>1415</v>
       </c>
       <c r="C526" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="E526" s="7">
         <v>0</v>
       </c>
       <c r="F526" s="15">
-        <v>0</v>
+        <v>384</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="6">
         <v>8</v>
       </c>
       <c r="B527" s="11" t="s">
         <v>1418</v>
       </c>
       <c r="C527" s="8" t="s">
         <v>1419</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="E527" s="7">
         <v>0</v>
       </c>
       <c r="F527" s="15">
-        <v>0</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A99:F99"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A117:F117"/>
     <mergeCell ref="A139:F139"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A167:F167"/>
     <mergeCell ref="A181:F181"/>
     <mergeCell ref="A185:F185"/>
     <mergeCell ref="A199:F199"/>
     <mergeCell ref="A211:F211"/>
     <mergeCell ref="A225:F225"/>
     <mergeCell ref="A269:F269"/>
     <mergeCell ref="A277:F277"/>