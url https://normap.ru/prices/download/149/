--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,480 +47,480 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4403390</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый К ГОСТ 3634-99 25т Россия</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8955/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-k-25t/</t>
   </si>
   <si>
     <t>4403391</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый К ГОСТ 3634-99 25т с замком Россия</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8956/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-k-25t-s-zamkom/</t>
   </si>
   <si>
     <t>4403395</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-89, 780х663х75 3т Россия</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8960/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-780x663x75-3t/</t>
   </si>
   <si>
     <t>4403396</t>
   </si>
   <si>
     <t>Люк чугунный легкий "ГТС", 780х75 ГОСТ 8591-76 3т</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8961/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-gts-780x75-3t/</t>
   </si>
   <si>
     <t>4403397</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-99 1.5т</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8962/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-1-5t/</t>
   </si>
   <si>
     <t>9940234</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-89 с крышкой 60 см, 30 кН, с ЗЗУ, Кронтиф (РФ)</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11276/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-30-kn-s-zzu-krontif-rf/</t>
   </si>
   <si>
     <t>9940235</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-89 с крышкой 60 см, 50 кН, Ценролит</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11277/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-50-kn-cenrolit/</t>
   </si>
   <si>
     <t>9940236</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-89 с крышкой 60 см, 15 кН, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11278/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-15-kn-bezheck/</t>
   </si>
   <si>
     <t>9940237</t>
   </si>
   <si>
     <t>Люк чугунный легкий ГОСТ 3634-89 с крышкой 60 см, 15 кН, с ЗЗУ, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11279/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-15-kn-s-zzu-bezheck/</t>
   </si>
   <si>
     <t>9940238</t>
   </si>
   <si>
     <t>Люк чугунный средний ГОСТ 3634-99 с крышкой 60 см, 125 кН, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11280/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-srednij-s-kryshkoj-60-sm-125-kn-bezheck/</t>
   </si>
   <si>
     <t>9940239</t>
   </si>
   <si>
     <t>Люк чугунный средний ГОСТ 3634-99 с крышкой 60 см, 125 кН, с ЗЗУ, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11281/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-srednij-s-kryshkoj-60-sm-125-kn-s-zzu-bezheck/</t>
   </si>
   <si>
     <t>9940240</t>
   </si>
   <si>
     <t>Люк полимерно-композитный тяжелый с ЗУ, 60 см, 250 кН, черный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11282/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-s-zu-60-sm-250-kn-chernyj/</t>
   </si>
   <si>
     <t>9940224</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый 4-ушковый 250 кН, Кронтиф (Россия)</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11283/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-4-ushkovyj-250-kn-krontif/</t>
   </si>
   <si>
     <t>9940225</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый ГОСТ 3634-99 250 кН, Россия</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11284/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn/</t>
   </si>
   <si>
     <t>9940226</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый 250 кН, Татарстан</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11285/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-tatarstan/</t>
   </si>
   <si>
     <t>9940227</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый ГОСТ 3634-99 250 кН, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11286/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-bezheck/</t>
   </si>
   <si>
     <t>9940228</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый ГОСТ 3634-99 250 кН, с ЗЗУ, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11287/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-s-zzu-bezheck/</t>
   </si>
   <si>
     <t>9940229</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый 4-х ушковый, 250 кН, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11288/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-4-h-ushkovyj-250-kn-bezheck/</t>
   </si>
   <si>
     <t>9940230</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый ГОСТ 3634-99 250 кН, Центролит</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11289/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-centrolit/</t>
   </si>
   <si>
     <t>9940231</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый тип Т, 4-х ушковый, с крышкой 65,2 см, ГОСТ 3634-99 250 кН, Луганск</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11290/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-tip-t-4-h-ushkovyj-s-kryshkoj-65-2-sm-250-kn-lugansk/</t>
   </si>
   <si>
     <t>9940232</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый тип Т, 4-х ушковый, ГОСТ 3634-99 250 кН, Кронтиф (РФ)</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11291/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-tip-t-4-h-ushkovyj-250-kn-krontif-rf/</t>
   </si>
   <si>
     <t>9940233</t>
   </si>
   <si>
     <t>Люк чугунный тяжелый ГТС с внутр. крышкой, ГОСТ 8591-76, Кронтиф (РФ)</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11292/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-gts-s-vnutr-kryshkoj-krontif-rf/</t>
   </si>
   <si>
     <t>Люки полимерные канализационные</t>
   </si>
   <si>
     <t>4403401</t>
   </si>
   <si>
     <t>Люк полимерно-композитный тяжелый 780х635х110 25т черный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8966/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-780x635x110-25t-chernyj/</t>
   </si>
   <si>
     <t>4403402</t>
   </si>
   <si>
     <t>Люк полимерно-композитный тяжелый 770х620х115 25т черный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8967/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-770x620x115-25t-chernyj/</t>
   </si>
   <si>
     <t>4403403</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий, 780х580х110 3т черный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8968/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-chernyj/</t>
   </si>
   <si>
     <t>4403404</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий, 780х580х110 3т серый</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8969/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-seryj/</t>
   </si>
   <si>
     <t>4403405</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий, 780х580х110 3т зеленый</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8970/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-zelenyj/</t>
   </si>
   <si>
     <t>4403406</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий, 780х580х110 3т красный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8971/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-krasnyj/</t>
   </si>
   <si>
     <t>4403407</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий малый 1 т, зеленый</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8972/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-zelenyj/</t>
   </si>
   <si>
     <t>4403421</t>
   </si>
   <si>
     <t>Люк полимерный легкий 800х645х120 2т, черный, с запорн/у</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8986/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimernyj-legkij-800x645x120-2t-chernyj-s-zaporn-u/</t>
   </si>
   <si>
     <t>4403422</t>
   </si>
   <si>
     <t>Люк полимерный легкий 800х645х120 2т, зеленый, с запорн/у</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8987/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimernyj-legkij-800x645x120-2t-zelenyj-s-zaporn-u/</t>
   </si>
   <si>
     <t>6100300</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий, 780х580х110 3т черный с ЗУ</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11293/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-chernyj-s-zu/</t>
   </si>
   <si>
     <t>6100301</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий малый 1 т, черный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11294/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-chernyj/</t>
   </si>
   <si>
     <t>6100302</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий малый 1 т, красный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11295/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-krasnyj/</t>
   </si>
   <si>
     <t>9940241</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий средний, 125 кН, с крышкой 55 см, черный, РФ</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11296/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-srednij-125-kn-s-kryshkoj-55-sm-chernyj-rf/</t>
   </si>
   <si>
     <t>9940242</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий малый квадратный, с крышкой 35 см, 15 кН, зеленый</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11297/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-kvadratnyj-s-kryshkoj-35-sm-15-kn/</t>
   </si>
   <si>
     <t>9940243</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий малый квадратный, с крышкой 35 см, 15 кН, красный</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11298/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-kvadratnyj-s-kryshkoj-35-sm-15-kn-2/</t>
   </si>
   <si>
     <t>9940244</t>
   </si>
   <si>
     <t>Люк полимерно-композитный легкий квадратный, с крышкой 59 см, 15 кН, зеленый</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11299/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-kvadratnyj-s-kryshkoj-59-sm-15-kn-zelenyj/</t>
   </si>
   <si>
     <t>Дождеприёмники чугунные ДК и ДБ</t>
   </si>
   <si>
     <t>4403423</t>
   </si>
   <si>
     <t>Дождеприемник ДК круглый, 810x810x100</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8988/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-810x810x100/</t>
   </si>
   <si>
     <t>4403424</t>
   </si>
   <si>
     <t>Дождеприемник ДБ прямоугольный, исп.1: 915x570x120</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8989/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-isp-1-915x570x120/</t>
   </si>
   <si>
     <t>4403425</t>
   </si>
   <si>
     <t>Дождеприемник ДБ прямоугольный, исп.2: 975x509x120</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8990/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-isp-2-975x509x120/</t>
   </si>
   <si>
     <t>6100303</t>
   </si>
   <si>
     <t>Дождеприемник ДК круглый ГОСТ 26008-83, 810x840x110</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11301/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-810x840x110/</t>
   </si>
   <si>
     <t>6100304</t>
   </si>
   <si>
     <t>Дождеприемник ДК круглый ГОСТ 26008-83, 840х840х100</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11302/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-840x840x100/</t>
   </si>
   <si>
     <t>9940245</t>
   </si>
   <si>
     <t>Дождеприемник ДК круглый ГОСТ 26008-83, 150 кН, 880х880х110</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11303/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-150-kn-880x880x110/</t>
   </si>
   <si>
     <t>9940246</t>
   </si>
   <si>
     <t>Дождеприемник ДБ прямоугольный (В125), 125 кН, 340х770, боковой, Татарстан</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11304/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-v125-125-kn-340x770-bokovoj-tatarstan/</t>
   </si>
   <si>
     <t>9940247</t>
   </si>
   <si>
     <t>Дождеприемник ДМ2 прямоугольный (С250), 250 кН, 370х800, боковой, Кронтиф (РФ)</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11305/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dm2-pryamougolnyj-s250-250-kn-370x800-bokovoj-krontif-rf/</t>
   </si>
   <si>
     <t>9940248</t>
   </si>
   <si>
     <t>Дождеприемник ДБ2 прямоугольный, 125 кН, 340х760, боковой, Луганск</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11306/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db2-pryamougolnyj-125-kn-340x760-bokovoj-lugansk/</t>
   </si>
   <si>
     <t>9940249</t>
   </si>
   <si>
     <t>Дождеприемник ДБ2 прямоугольный, 125 кН, 360х780, боковой, Бежецк</t>
   </si>
   <si>
-    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11307/</t>
+    <t>https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db2-pryamougolnyj-125-kn-360x780-bokovoj-bezheck/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -906,51 +906,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8955/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8960/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/8962/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11276/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11277/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11278/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11279/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11281/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11282/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11283/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11284/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11285/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11286/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11287/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11288/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11289/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11290/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11291/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/chugunnye-tyazhelye-srednie/11292/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8966/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8970/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8971/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11293/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11294/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11295/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11296/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11297/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11298/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/pokimernye-plastikovye-legkie-srednie-tyazhelye/11299/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/8990/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11301/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11302/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11303/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11304/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11305/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11306/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dk-db/11307/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-k-25t/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-k-25t-s-zamkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-780x663x75-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-gts-780x75-3t/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-1-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-30-kn-s-zzu-krontif-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-50-kn-cenrolit/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-15-kn-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-legkij-s-kryshkoj-60-sm-15-kn-s-zzu-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-srednij-s-kryshkoj-60-sm-125-kn-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-srednij-s-kryshkoj-60-sm-125-kn-s-zzu-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-s-zu-60-sm-250-kn-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-4-ushkovyj-250-kn-krontif/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-tatarstan/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-s-zzu-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-4-h-ushkovyj-250-kn-bezheck/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-250-kn-centrolit/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-tip-t-4-h-ushkovyj-s-kryshkoj-65-2-sm-250-kn-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-tip-t-4-h-ushkovyj-250-kn-krontif-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-chugunnye-kanalizacionnye/lyuk-chugunnyj-tyazhelyj-gts-s-vnutr-kryshkoj-krontif-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-780x635x110-25t-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-tyazhelyj-770x620x115-25t-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-zelenyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-krasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-zelenyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimernyj-legkij-800x645x120-2t-chernyj-s-zaporn-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimernyj-legkij-800x645x120-2t-zelenyj-s-zaporn-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-780x580x110-3t-chernyj-s-zu/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-1-t-krasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-srednij-125-kn-s-kryshkoj-55-sm-chernyj-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-kvadratnyj-s-kryshkoj-35-sm-15-kn/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-malyj-kvadratnyj-s-kryshkoj-35-sm-15-kn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/lyuki-polimernye-kanalizacionnye/lyuk-polimerno-kompozitnyj-legkij-kvadratnyj-s-kryshkoj-59-sm-15-kn-zelenyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-810x810x100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-isp-1-915x570x120/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-isp-2-975x509x120/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-810x840x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-840x840x100/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dk-kruglyj-150-kn-880x880x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db-pryamougolnyj-v125-125-kn-340x770-bokovoj-tatarstan/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-dm2-pryamougolnyj-s250-250-kn-370x800-bokovoj-krontif-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db2-pryamougolnyj-125-kn-340x760-bokovoj-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/lyuki-i-dozhdepriyomniki/dozhdepriyomniki-chugunnye-dk-i-db/dozhdepriemnik-db2-pryamougolnyj-125-kn-360x780-bokovoj-bezheck/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F58" sqref="F58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -997,291 +997,291 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>10426.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>11632.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>7625.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>1000</v>
       </c>
       <c r="F10" s="14">
-        <v>7663.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>1000</v>
       </c>
       <c r="F11" s="14">
-        <v>6620.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>1000</v>
       </c>
       <c r="F12" s="14">
-        <v>8680.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
         <v>1000</v>
       </c>
       <c r="F13" s="14">
-        <v>5638.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>1000</v>
       </c>
       <c r="F14" s="14">
-        <v>5743.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>1000</v>
       </c>
       <c r="F15" s="14">
-        <v>7243.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
         <v>1000</v>
       </c>
       <c r="F16" s="14">
-        <v>7469.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>1000</v>
       </c>
       <c r="F17" s="14">
-        <v>8547.530000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>1532.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>10803.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
@@ -1297,171 +1297,171 @@
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>8246.030000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>10401.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>9316.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>10198.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
         <v>1000</v>
       </c>
       <c r="F27" s="14">
-        <v>6030</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
         <v>1000</v>
       </c>
       <c r="F28" s="14">
-        <v>11670.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="7"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>6</v>
       </c>
@@ -1487,151 +1487,151 @@
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="6">
         <v>1000</v>
       </c>
       <c r="F32" s="14">
-        <v>1317.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="6">
         <v>1000</v>
       </c>
       <c r="F33" s="14">
-        <v>801.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E34" s="6">
         <v>1000</v>
       </c>
       <c r="F34" s="14">
-        <v>860.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="6">
         <v>1000</v>
       </c>
       <c r="F35" s="14">
-        <v>801.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="6">
         <v>1000</v>
       </c>
       <c r="F36" s="14">
-        <v>860.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>7</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="6">
         <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>560.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>8</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>9</v>
@@ -1647,151 +1647,151 @@
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>10</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="6">
         <v>1000</v>
       </c>
       <c r="F40" s="14">
-        <v>1156.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>11</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>560.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>12</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>600.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>13</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>1147.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>14</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>15</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>376.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>16</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="3" t="s">
         <v>124</v>
@@ -1817,231 +1817,231 @@
       </c>
       <c r="E48" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>1</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E49" s="6">
         <v>1000</v>
       </c>
       <c r="F49" s="14">
-        <v>10301.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>2</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E50" s="6">
         <v>1000</v>
       </c>
       <c r="F50" s="14">
-        <v>11841.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>3</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E51" s="6">
         <v>1000</v>
       </c>
       <c r="F51" s="14">
-        <v>9979.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>4</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>5</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E53" s="6">
         <v>1000</v>
       </c>
       <c r="F53" s="14">
-        <v>10401.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>6</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>7</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>7236</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>8</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>7175.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>9</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>10</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E58" s="6">
         <v>1000</v>
       </c>
       <c r="F58" s="14">
-        <v>11261.03</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A47:F47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>