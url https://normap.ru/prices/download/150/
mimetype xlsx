--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -44,1668 +44,1668 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6100769</t>
   </si>
   <si>
     <t>Прокладка фторопластовая кольцевая, для ГП и смесителей, 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11327/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1-2/</t>
   </si>
   <si>
     <t>6100770</t>
   </si>
   <si>
     <t>Прокладка фторопластовая кольцевая, для ГП и смесителей, 3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11328/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-3-4/</t>
   </si>
   <si>
     <t>6100771</t>
   </si>
   <si>
     <t>Прокладка фторопластовая кольцевая, для ГП и смесителей, 1"</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11329/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1/</t>
   </si>
   <si>
     <t>6100772</t>
   </si>
   <si>
     <t>Техпластина резиновая, 0,72х0,72, ГОСТ 7338-90, 3 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11330/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-3-mm/</t>
   </si>
   <si>
     <t>6100773</t>
   </si>
   <si>
     <t>Техпластина резиновая, 0,72х0,72, ГОСТ 7338-90, 4 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11331/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-4-mm/</t>
   </si>
   <si>
     <t>6100774</t>
   </si>
   <si>
     <t>Техпластина резиновая, 0,72х0,72, ГОСТ 7338-90, 5 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11332/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-5-mm/</t>
   </si>
   <si>
     <t>Манжеты канализационные</t>
   </si>
   <si>
     <t>4403084</t>
   </si>
   <si>
     <t>Манжеты для перехода с ПП на ЧК, уплотнит. кольца, резиновые, 3-хлепестковые, Дн 73х40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8794/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn/</t>
   </si>
   <si>
     <t>4403085</t>
   </si>
   <si>
     <t>Манжеты для перехода с ПП на ЧК, уплотнит. кольца, резиновые, 3-хлепестковые, Дн 73х50</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8795/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-2/</t>
   </si>
   <si>
     <t>4403086</t>
   </si>
   <si>
     <t>Манжеты для перехода с ПП на ЧК, уплотнит. кольца, резиновые, 3-хлепестковые, Дн 123х110</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8796/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-3/</t>
   </si>
   <si>
     <t>4403087</t>
   </si>
   <si>
     <t>Манжеты для перехода с ЧК на ПП, Дн 110х124</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8797/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-110x124/</t>
   </si>
   <si>
     <t>4403088</t>
   </si>
   <si>
     <t>Манжеты для перехода с ЧК на ПП, Дн 50х75</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8798/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-50x75/</t>
   </si>
   <si>
     <t>4403089</t>
   </si>
   <si>
     <t>Манжета соединительная, резиновая, 1-лепестковая, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8799/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn110/</t>
   </si>
   <si>
     <t>4403090</t>
   </si>
   <si>
     <t>Манжета соединительная, резиновая, 1-лепестковая, Дн 160</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8800/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn160/</t>
   </si>
   <si>
     <t>4403091</t>
   </si>
   <si>
     <t>Манжета соединительная, резиновая армированная, 2-лепестковая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8801/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn50/</t>
   </si>
   <si>
     <t>4403092</t>
   </si>
   <si>
     <t>Манжета соединительная, резиновая армированная, 2-лепестковая, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8802/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn110/</t>
   </si>
   <si>
     <t>4403093</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, Дн 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8803/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-32x25/</t>
   </si>
   <si>
     <t>4403094</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, Дн 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8804/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-50x40/</t>
   </si>
   <si>
     <t>4403095</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, 3-хлепестковая, Дн 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8805/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x25/</t>
   </si>
   <si>
     <t>4403096</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, 3-хлепестковая, Дн 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8806/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x32/</t>
   </si>
   <si>
     <t>4403097</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, 3-хлепестковая, Дн 50х25</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8807/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x25/</t>
   </si>
   <si>
     <t>4403098</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, 3-хлепестковая, Дн 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8808/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x32/</t>
   </si>
   <si>
     <t>4403099</t>
   </si>
   <si>
     <t>Манжета переходная, резиновая, 3-хлепестковая, Дн 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8809/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x40/</t>
   </si>
   <si>
     <t>Хомуты пластиковые канализационные</t>
   </si>
   <si>
     <t>4403100</t>
   </si>
   <si>
     <t>Хомут пластиковый, без монтажного комплекта, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8810/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn40/</t>
   </si>
   <si>
     <t>4403101</t>
   </si>
   <si>
     <t>Хомут пластиковый, без монтажного комплекта, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8811/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn50/</t>
   </si>
   <si>
     <t>4403102</t>
   </si>
   <si>
     <t>Хомут пластиковый, без монтажного комплекта, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8812/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn110/</t>
   </si>
   <si>
     <t>Хомуты трубные стальные с уплотнением</t>
   </si>
   <si>
     <t>4403103</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 14-18 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8813/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-14-18-hm8/</t>
   </si>
   <si>
     <t>4403104</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 20-24 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8814/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-20-24-hm8/</t>
   </si>
   <si>
     <t>4403105</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 25-29 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8815/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-25-29-hm8/</t>
   </si>
   <si>
     <t>4403106</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 32-37 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8816/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-32-37-hm8/</t>
   </si>
   <si>
     <t>4403107</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 40-45 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8817/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-40-45-hm8/</t>
   </si>
   <si>
     <t>4403108</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 47-52 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8818/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-47-52-hm8/</t>
   </si>
   <si>
     <t>4403109</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 58-62 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8819/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-58-62-hm10/</t>
   </si>
   <si>
     <t>4403110</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 75-80 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8820/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-75-80-hm10/</t>
   </si>
   <si>
     <t>4403111</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 106-115 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8821/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-106-115-hm10/</t>
   </si>
   <si>
     <t>4403112</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 123-126 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8822/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-123-126-hm10/</t>
   </si>
   <si>
     <t>4403113</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 138-142 хМ12</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8823/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-138-142-hm12/</t>
   </si>
   <si>
     <t>4403114</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 160-165 хМ12</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8824/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-160-165-hm12/</t>
   </si>
   <si>
     <t>4403115</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 163-167 хМ12</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8825/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-163-167-hm12/</t>
   </si>
   <si>
     <t>4403116</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 216-222 хМ12</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8826/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-216-222-hm12/</t>
   </si>
   <si>
     <t>4403117</t>
   </si>
   <si>
     <t>Хомут трубный, сталь, гайка, упл. EPDM, со шпилькой-шурупом и дюбелем, 246-250 хМ12</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8827/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-246-250-hm12/</t>
   </si>
   <si>
     <t>Хомуты ремонтные стальные с резиновой прокладкой</t>
   </si>
   <si>
     <t>4403118</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 20-22 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8828/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-20-22-hm8/</t>
   </si>
   <si>
     <t>4403119</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 25-27 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8829/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-25-27-hm8/</t>
   </si>
   <si>
     <t>4403120</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 32-34 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8830/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-32-34-hm8/</t>
   </si>
   <si>
     <t>4403121</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 40-45 хМ8</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8831/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-40-45-hm8/</t>
   </si>
   <si>
     <t>4403122</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 47-52 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8832/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-47-52-hm10/</t>
   </si>
   <si>
     <t>4403123</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 58-62 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8833/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-58-62-hm10/</t>
   </si>
   <si>
     <t>4403124</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 75-80 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8834/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-75-80-hm10/</t>
   </si>
   <si>
     <t>4403125</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой, 87-93 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8835/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-87-93-hm10/</t>
   </si>
   <si>
     <t>4403126</t>
   </si>
   <si>
     <t>Хомут ремонтный стальной двухсторонний с рез прокладкой,106-111 хМ10</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8836/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-106-111-hm10/</t>
   </si>
   <si>
     <t>Прокладки паронитовые фланцевые</t>
   </si>
   <si>
     <t>4405166</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8837/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du15/</t>
   </si>
   <si>
     <t>4405167</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8838/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du20/</t>
   </si>
   <si>
     <t>4405168</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8839/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du25/</t>
   </si>
   <si>
     <t>4405169</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8840/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du32/</t>
   </si>
   <si>
     <t>4405170</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8841/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du40/</t>
   </si>
   <si>
     <t>4405171</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8842/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du50/</t>
   </si>
   <si>
     <t>4405172</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8843/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du65/</t>
   </si>
   <si>
     <t>4405173</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8844/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du80/</t>
   </si>
   <si>
     <t>4405174</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8845/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du100/</t>
   </si>
   <si>
     <t>4405175</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8846/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du125/</t>
   </si>
   <si>
     <t>4405176</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8847/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du150/</t>
   </si>
   <si>
     <t>4405177</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8848/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du200/</t>
   </si>
   <si>
     <t>4405178</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8849/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du250/</t>
   </si>
   <si>
     <t>4405179</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8850/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du300/</t>
   </si>
   <si>
     <t>4405180</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-400</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8851/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du400/</t>
   </si>
   <si>
     <t>4405181</t>
   </si>
   <si>
     <t>Прокладка паронитовая Ду-500</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8852/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du500/</t>
   </si>
   <si>
     <t>Прокладки резиновые фланцевые</t>
   </si>
   <si>
     <t>4405182</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8853/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du15/</t>
   </si>
   <si>
     <t>4405183</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8854/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du20/</t>
   </si>
   <si>
     <t>4405184</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8855/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du25/</t>
   </si>
   <si>
     <t>4405185</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8856/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du32/</t>
   </si>
   <si>
     <t>4405186</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8857/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du40/</t>
   </si>
   <si>
     <t>4405187</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8858/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du50/</t>
   </si>
   <si>
     <t>4405188</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-65</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8859/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du65/</t>
   </si>
   <si>
     <t>4405189</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-80</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8860/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du80/</t>
   </si>
   <si>
     <t>4405190</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-100</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8861/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du100/</t>
   </si>
   <si>
     <t>4405191</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-125</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8862/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du125/</t>
   </si>
   <si>
     <t>4405192</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-150</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8863/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du150/</t>
   </si>
   <si>
     <t>4405193</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-200</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8864/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du200/</t>
   </si>
   <si>
     <t>4405194</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-250</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8865/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du250/</t>
   </si>
   <si>
     <t>4405195</t>
   </si>
   <si>
     <t>Прокладка резиновая А- 125-10/16 Ду-300</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8866/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du300/</t>
   </si>
   <si>
     <t>Лён сантехнический</t>
   </si>
   <si>
     <t>4405196</t>
   </si>
   <si>
     <t>Лён сантехнический №11, ГОСТ 10330-76, 5 кг</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8867/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-5-kg/</t>
   </si>
   <si>
     <t>4405197</t>
   </si>
   <si>
     <t>Лён сантехнический №11, ГОСТ 10330-76, 80 кг</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8868/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-80-kg/</t>
   </si>
   <si>
     <t>4405198</t>
   </si>
   <si>
     <t>Лен высококачественный "ЭКСТРА" (20гр)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8869/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-20gr/</t>
   </si>
   <si>
     <t>4405199</t>
   </si>
   <si>
     <t>Лен высококачественный "ЭКСТРА" (100гр)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8870/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-100gr/</t>
   </si>
   <si>
     <t>Паста уплотняющая Unipak</t>
   </si>
   <si>
     <t>4405200</t>
   </si>
   <si>
     <t>Уплотняющая паста Unipak (тюбик 65гр)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/pasta-unipak-tubik-banka/8871/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-tyubik-65gr/</t>
   </si>
   <si>
     <t>4405201</t>
   </si>
   <si>
     <t>Уплотняющая паста Unipak (банка 360гр)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/pasta-unipak-tubik-banka/8872/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-banka-360gr/</t>
   </si>
   <si>
     <t>Лента ФУМ, каболка и набивка сальниковая</t>
   </si>
   <si>
+    <t>4405205</t>
+  </si>
+  <si>
+    <t>Каболка /канат смоляной, ТУ 17 РФ 40-4266-91 (10кг)</t>
+  </si>
+  <si>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-10kg/</t>
+  </si>
+  <si>
     <t>4405202</t>
   </si>
   <si>
     <t>Лента фум на катушке 12мм х 10м</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8873/</t>
-[...8 lines deleted...]
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8876/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/</t>
   </si>
   <si>
     <t>4405203</t>
   </si>
   <si>
     <t>Каболка /прядь смоляная, ГОСТ 1765-89 (10кг)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8874/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-10kg/</t>
   </si>
   <si>
     <t>4405206</t>
   </si>
   <si>
     <t>Каболка /канат смоляной, ТУ 17 РФ 40-4266-91 (25кг)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8877/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-25kg/</t>
   </si>
   <si>
     <t>4405204</t>
   </si>
   <si>
     <t>Каболка /прядь смоляная, ГОСТ 1765-89 (25кг)</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8875/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-25kg/</t>
   </si>
   <si>
     <t>4405207</t>
   </si>
   <si>
     <t>Набивка сальниковая АП-31, ГОСТ 5152-84, толщ. 6 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8878/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-6-mm/</t>
   </si>
   <si>
     <t>4405208</t>
   </si>
   <si>
     <t>Набивка сальниковая АП-31, ГОСТ 5152-84, толщ. 8 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8879/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-8-mm/</t>
   </si>
   <si>
     <t>4405209</t>
   </si>
   <si>
     <t>Набивка сальниковая АП-31, ГОСТ 5152-84, толщ. 10 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8880/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-10-mm/</t>
   </si>
   <si>
     <t>4405210</t>
   </si>
   <si>
     <t>Набивка сальниковая АП-31, ГОСТ 5152-84, толщ. 12 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8881/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-12-mm/</t>
   </si>
   <si>
     <t>Паронит листовой</t>
   </si>
   <si>
     <t>4405211</t>
   </si>
   <si>
     <t>Паронит листовой 1.5х1.7м  2мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8882/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-2mm/</t>
   </si>
   <si>
     <t>4405212</t>
   </si>
   <si>
     <t>Паронит листовой 1.5х1.7м 3мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8883/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-3mm/</t>
   </si>
   <si>
     <t>4405213</t>
   </si>
   <si>
     <t>Паронит листовой 1.5х1.7м 4мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8884/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-4mm/</t>
   </si>
   <si>
     <t>4405214</t>
   </si>
   <si>
     <t>Паронит листовой 1.5х1.7м 5мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8885/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-5mm/</t>
   </si>
   <si>
     <t>Болты стальные фланцевые</t>
   </si>
   <si>
     <t>4405216</t>
   </si>
   <si>
     <t>Болт без/г М 8х50 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8886/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x50-st-35/</t>
   </si>
   <si>
     <t>4405217</t>
   </si>
   <si>
     <t>Болт без/г М 10х50 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8887/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-10x50-st-35/</t>
   </si>
   <si>
     <t>4405218</t>
   </si>
   <si>
     <t>Болт без/г М 12х60 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8888/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x60-st-35/</t>
   </si>
   <si>
     <t>4405219</t>
   </si>
   <si>
     <t>Болт без/г М 12х65 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8889/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x65-st-35/</t>
   </si>
   <si>
     <t>4405220</t>
   </si>
   <si>
     <t>Болт без/г М 12х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8890/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x70-st-35/</t>
   </si>
   <si>
     <t>4405221</t>
   </si>
   <si>
     <t>Болт без/г М 12х80 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8891/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x80-st-35/</t>
   </si>
   <si>
     <t>4405222</t>
   </si>
   <si>
     <t>Болт без/г М 14х55 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8892/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x55-st-35/</t>
   </si>
   <si>
     <t>4405223</t>
   </si>
   <si>
     <t>Болт без/г М 14х60 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8893/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x60-st-35/</t>
   </si>
   <si>
     <t>4405224</t>
   </si>
   <si>
     <t>Болт без/г М 14х65 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8894/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x65-st-35/</t>
   </si>
   <si>
     <t>4405225</t>
   </si>
   <si>
     <t>Болт без/г М 14х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8895/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x70-st-35/</t>
   </si>
   <si>
     <t>4405226</t>
   </si>
   <si>
     <t>Болт без/г М 14х80 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8896/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x80-st-35/</t>
   </si>
   <si>
     <t>4405227</t>
   </si>
   <si>
     <t>Болт без/г М 16х60 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8897/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x60-st-35/</t>
   </si>
   <si>
     <t>4405228</t>
   </si>
   <si>
     <t>Болт без/г М 16х65 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8898/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x65-st-35/</t>
   </si>
   <si>
     <t>4405229</t>
   </si>
   <si>
     <t>Болт без/г М 16х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8899/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x70-st-35/</t>
   </si>
   <si>
     <t>4405230</t>
   </si>
   <si>
     <t>Болт без/г М 16х75 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8900/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x75-st-35/</t>
   </si>
   <si>
     <t>4405231</t>
   </si>
   <si>
     <t>Болт без/г М 16х80 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8901/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x80-st-35/</t>
   </si>
   <si>
     <t>4405232</t>
   </si>
   <si>
     <t>Болт без/г М 16х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8902/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x90-st-35/</t>
   </si>
   <si>
     <t>4405233</t>
   </si>
   <si>
     <t>Болт без/г М 16х130 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8903/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x130-st-35/</t>
   </si>
   <si>
     <t>4405234</t>
   </si>
   <si>
     <t>Болт без/г М 16х150 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8904/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x150-st-35/</t>
   </si>
   <si>
     <t>4405235</t>
   </si>
   <si>
     <t>Болт без/г М 18х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8905/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x70-st-35/</t>
   </si>
   <si>
     <t>4405236</t>
   </si>
   <si>
     <t>Болт без/г М 18х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8906/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x90-st-35/</t>
   </si>
   <si>
     <t>4405237</t>
   </si>
   <si>
     <t>Болт без/г М 20х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8907/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x70-st-35/</t>
   </si>
   <si>
     <t>4405238</t>
   </si>
   <si>
     <t>Болт без/г М 20х80 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8908/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x80-st-35/</t>
   </si>
   <si>
     <t>4405239</t>
   </si>
   <si>
     <t>Болт без/г М 20х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8909/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x90-st-35/</t>
   </si>
   <si>
     <t>4405240</t>
   </si>
   <si>
     <t>Болт без/г М 20х100 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8910/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x100-st-35/</t>
   </si>
   <si>
     <t>4405241</t>
   </si>
   <si>
     <t>Болт без/г М 22х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8911/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x90-st-35/</t>
   </si>
   <si>
     <t>4405242</t>
   </si>
   <si>
     <t>Болт без/г М 22х100 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8912/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x100-st-35/</t>
   </si>
   <si>
     <t>4405243</t>
   </si>
   <si>
     <t>Болт без/г М 22х120 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8913/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x120-st-35/</t>
   </si>
   <si>
     <t>4405244</t>
   </si>
   <si>
     <t>Болт без/г М 24х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8914/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x90-st-35/</t>
   </si>
   <si>
     <t>4405245</t>
   </si>
   <si>
     <t>Болт без/г М 24х100 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8915/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x100-st-35/</t>
   </si>
   <si>
     <t>4405246</t>
   </si>
   <si>
     <t>Болт без/г М 27х100 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8916/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x100-st-35/</t>
   </si>
   <si>
     <t>4405247</t>
   </si>
   <si>
     <t>Болт без/г М 27х110 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8917/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x110-st-35/</t>
   </si>
   <si>
     <t>4405248</t>
   </si>
   <si>
     <t>Болт без/г М 27х120 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8918/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x120-st-35/</t>
   </si>
   <si>
     <t>4405249</t>
   </si>
   <si>
     <t>Болт оцинкованный М16х70 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8919/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x70-st-35/</t>
   </si>
   <si>
     <t>4405250</t>
   </si>
   <si>
     <t>Болт оцинкованный М16х90 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8920/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x90-st-35/</t>
   </si>
   <si>
     <t>4405251</t>
   </si>
   <si>
     <t>Болт оцинкованный М16х100 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8921/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x100-st-35/</t>
   </si>
   <si>
     <t>4405252</t>
   </si>
   <si>
     <t>Болт оцинкованный М20х80 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8922/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m20x80-st-35/</t>
   </si>
   <si>
     <t>4405215</t>
   </si>
   <si>
     <t>Болт без/г М 8х25 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/11336/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x25-st-35/</t>
   </si>
   <si>
     <t>Гайки стальные фланцевые</t>
   </si>
   <si>
     <t>4405253</t>
   </si>
   <si>
     <t>Гайка М8 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8923/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m8-st-35/</t>
   </si>
   <si>
     <t>4405254</t>
   </si>
   <si>
     <t>Гайка М10 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8924/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m10-st-35/</t>
   </si>
   <si>
     <t>4405255</t>
   </si>
   <si>
     <t>Гайка М12 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8925/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m12-st-35/</t>
   </si>
   <si>
     <t>4405256</t>
   </si>
   <si>
     <t>Гайка М14 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8926/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m14-st-35/</t>
   </si>
   <si>
     <t>4405257</t>
   </si>
   <si>
     <t>Гайка М16 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8927/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m16-st-35/</t>
   </si>
   <si>
     <t>4405258</t>
   </si>
   <si>
     <t>Гайка М18 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8928/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m18-st-35/</t>
   </si>
   <si>
     <t>4405259</t>
   </si>
   <si>
     <t>Гайка М20 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8929/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m20-st-35/</t>
   </si>
   <si>
     <t>4405260</t>
   </si>
   <si>
     <t>Гайка М22 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8930/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m22-st-35/</t>
   </si>
   <si>
     <t>4405261</t>
   </si>
   <si>
     <t>Гайка М24 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8931/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m24-st-35/</t>
   </si>
   <si>
     <t>4405262</t>
   </si>
   <si>
     <t>Гайка М27 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8932/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m27-st-35/</t>
   </si>
   <si>
     <t>Шайбы стальные</t>
   </si>
   <si>
     <t>4405263</t>
   </si>
   <si>
     <t>Шайба М12 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8933/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m12-st-35/</t>
   </si>
   <si>
     <t>4405264</t>
   </si>
   <si>
     <t>Шайба М14 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8934/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m14-st-35/</t>
   </si>
   <si>
     <t>4405265</t>
   </si>
   <si>
     <t>Шайба М16 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8935/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m16-st-35/</t>
   </si>
   <si>
     <t>4405266</t>
   </si>
   <si>
     <t>Шайба М18 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8936/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m18-st-35/</t>
   </si>
   <si>
     <t>4405267</t>
   </si>
   <si>
     <t>Шайба М20 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8937/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m20-st-35/</t>
   </si>
   <si>
     <t>4405268</t>
   </si>
   <si>
     <t>Шайба М22 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8938/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m22-st-35/</t>
   </si>
   <si>
     <t>4405269</t>
   </si>
   <si>
     <t>Шайба М24 ст.35</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8939/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m24-st-35/</t>
   </si>
   <si>
     <t>Анкеры забивные стальные</t>
   </si>
   <si>
     <t>4405270</t>
   </si>
   <si>
     <t>Анкер забивной стальной 30мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/anker/8940/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-30mm/</t>
   </si>
   <si>
     <t>4405271</t>
   </si>
   <si>
     <t>Анкер забивной стальной 40мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/anker/8941/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-40mm/</t>
   </si>
   <si>
     <t>Шпильки резьбовые стальные</t>
   </si>
   <si>
     <t>4405272</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М8 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8942/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-1000mm/</t>
   </si>
   <si>
     <t>4405273</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М8 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8943/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-2000mm/</t>
   </si>
   <si>
     <t>4405274</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М10 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8944/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-1000mm/</t>
   </si>
   <si>
     <t>4405275</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М10 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8945/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-2000mm/</t>
   </si>
   <si>
     <t>4405276</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М12 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8946/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-1000mm/</t>
   </si>
   <si>
     <t>4405277</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М12 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8947/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-2000mm/</t>
   </si>
   <si>
     <t>4405278</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М14 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8948/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-1000mm/</t>
   </si>
   <si>
     <t>4405279</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М14 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8949/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-2000mm/</t>
   </si>
   <si>
     <t>4405280</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М16 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8950/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-1000mm/</t>
   </si>
   <si>
     <t>4405281</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М16 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8951/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-2000mm/</t>
   </si>
   <si>
     <t>4405282</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М20 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8952/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-1000mm/</t>
   </si>
   <si>
     <t>4405283</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М20 2000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8953/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-2000mm/</t>
   </si>
   <si>
     <t>4405284</t>
   </si>
   <si>
     <t>Шпилька резьбовая стальная М24 1000мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8954/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m24-1000mm/</t>
   </si>
   <si>
     <t>Нить для герметизации резьбы, лента ФУМ и каболка</t>
   </si>
   <si>
     <t>9940358</t>
   </si>
   <si>
     <t>Нить для герметизации ТАНГИТ УНИ-ЛОК 50м</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11333/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-50m/</t>
   </si>
   <si>
     <t>9940359</t>
   </si>
   <si>
     <t>Нить для герметизации ТАНГИТ УНИ-ЛОК 100м</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11334/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-100m/</t>
   </si>
   <si>
     <t>9940360</t>
   </si>
   <si>
     <t>Нить для герметизации ТАНГИТ УНИ-ЛОК 160м</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11335/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-160m/</t>
   </si>
   <si>
     <t>Электроды сварочные МР-3 и Э46</t>
   </si>
   <si>
     <t>6100775</t>
   </si>
   <si>
     <t>Сварочный электрод МР-3, Э46, ГОСТ 9466-75, ГОСТ 9467-75, 5 кг, Ду-3 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11337/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du3-mm/</t>
   </si>
   <si>
     <t>6100776</t>
   </si>
   <si>
     <t>Сварочный электрод МР-3, Э46, ГОСТ 9466-75, ГОСТ 9467-75, 5 кг, Ду-4 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11338/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du4-mm/</t>
   </si>
   <si>
     <t>6100777</t>
   </si>
   <si>
     <t>Сварочный электрод МР-3С, Э46 (синий), ГОСТ 9466-75, ГОСТ 9467-75, 5 кг, Ду-3 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11339/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du3-mm/</t>
   </si>
   <si>
     <t>6100778</t>
   </si>
   <si>
     <t>Сварочный электрод МР-3С, Э46 (синий), ГОСТ 9466-75, ГОСТ 9467-75, 5 кг, Ду-4 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11340/</t>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du4-mm/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2091,51 +2091,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11327/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11328/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11329/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11330/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11331/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/11332/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8794/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8795/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8796/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8797/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8798/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8799/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8801/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8802/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8803/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8804/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8805/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8806/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8807/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8808/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/manzhety-rezinovye/8809/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8810/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8811/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/dlya-trub-kanalizatsiya-plastik/8812/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8813/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8814/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8815/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8816/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8817/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8818/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8819/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8820/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8821/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8822/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8823/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8824/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8825/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8826/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/stal-epdm-shpilka-dubel/8827/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8828/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8829/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8830/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8831/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8832/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8833/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8835/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/remontnye-s-rezinovoi-prokladkoi/8836/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8837/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8838/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8839/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8840/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8841/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8842/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8843/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8844/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8845/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8846/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8847/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8848/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8849/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8850/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8851/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronitovyi/8852/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8853/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8854/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8855/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8856/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8857/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8858/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8859/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8860/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8861/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8862/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8863/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8864/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8865/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/rezinovyi/8866/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8867/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8868/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8869/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/lyon-len-santehnicheskii/8870/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/pasta-unipak-tubik-banka/8871/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/pasta-unipak-tubik-banka/8872/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8873/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8876/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8874/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8877/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8875/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8878/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8879/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8880/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta/8881/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8882/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8883/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/paronit-list/8885/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8886/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8887/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8888/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8889/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8890/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8891/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8893/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8894/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8895/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8896/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8897/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8898/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8899/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8900/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8901/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8902/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8903/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8904/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8905/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8906/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8909/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8910/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8917/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8918/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8919/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/bolty-m/11336/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/gayka-stal-m/8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8937/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8938/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shayba-m/8939/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/anker/8940/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/anker/8941/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8942/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8949/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8950/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8951/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8952/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/shpilka-rezbovaya-m/8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11333/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11334/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/kabolka-nabivka-fum-lenta_1/11335/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11337/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11338/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11339/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/khomuty-metizy-prokladki-i-uplotneniya/category_420/11340/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-110x124/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-14-18-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-20-24-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-25-29-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-32-37-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-47-52-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-106-115-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-123-126-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-138-142-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-160-165-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-163-167-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-216-222-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-246-250-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-20-22-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-25-27-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-32-34-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-47-52-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-87-93-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-106-111-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-80-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-20gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-tyubik-65gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-banka-360gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-6-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-10x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x55-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x75-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x130-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x150-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x110-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x25-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m8-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m10-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m27-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m24-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du4-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F214" sqref="F214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2172,841 +2172,841 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>1000</v>
       </c>
       <c r="F6" s="14">
-        <v>4.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>10.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>14.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>293.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="6">
         <v>1000</v>
       </c>
       <c r="F10" s="14">
-        <v>369.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6">
         <v>1000</v>
       </c>
       <c r="F11" s="14">
-        <v>410.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="14"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>1</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="6">
         <v>1000</v>
       </c>
       <c r="F14" s="14">
-        <v>34.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>2</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6">
         <v>1000</v>
       </c>
       <c r="F15" s="14">
-        <v>24.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>3</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="6">
         <v>1000</v>
       </c>
       <c r="F16" s="14">
-        <v>35.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>4</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="6">
         <v>1000</v>
       </c>
       <c r="F17" s="14">
-        <v>31.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>5</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>20.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>6</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>8.380000000000001</v>
+        <v>452</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>7</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="6">
         <v>1000</v>
       </c>
       <c r="F20" s="14">
-        <v>17.26</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>8</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="6">
         <v>1000</v>
       </c>
       <c r="F21" s="14">
-        <v>5.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>9</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>9.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>10</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>11.16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>11</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>12.29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>12</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>11.84</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>13</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="6">
         <v>1000</v>
       </c>
       <c r="F26" s="14">
-        <v>10.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>14</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="6">
         <v>1000</v>
       </c>
       <c r="F27" s="14">
-        <v>12.36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>15</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="6">
         <v>1000</v>
       </c>
       <c r="F28" s="14">
-        <v>11.69</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>16</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="6">
         <v>1000</v>
       </c>
       <c r="F29" s="14">
-        <v>10.64</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>1</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E32" s="6">
         <v>1000</v>
       </c>
       <c r="F32" s="14">
-        <v>5.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>2</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E33" s="6">
         <v>1000</v>
       </c>
       <c r="F33" s="14">
-        <v>6.25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>3</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E34" s="6">
         <v>1000</v>
       </c>
       <c r="F34" s="14">
-        <v>13.8</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="7"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="14"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>1</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E37" s="6">
         <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>16.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>2</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E38" s="6">
         <v>1000</v>
       </c>
       <c r="F38" s="14">
-        <v>18.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>3</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E39" s="6">
         <v>1000</v>
       </c>
       <c r="F39" s="14">
-        <v>19.75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>4</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="6">
         <v>1000</v>
       </c>
       <c r="F40" s="14">
-        <v>20.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>5</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>22.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>6</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>23.9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>7</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>26.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>8</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>9</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>42.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>10</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E46" s="6">
         <v>1000</v>
       </c>
       <c r="F46" s="14">
-        <v>60.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>11</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E47" s="6">
         <v>1000</v>
       </c>
       <c r="F47" s="14">
-        <v>64.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>12</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>13</v>
@@ -3022,51 +3022,51 @@
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>14</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="6">
         <v>1000</v>
       </c>
       <c r="F50" s="14">
-        <v>129.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>15</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>131</v>
@@ -3092,3011 +3092,3011 @@
       </c>
       <c r="E53" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>1</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="6">
         <v>1000</v>
       </c>
       <c r="F54" s="14">
-        <v>134.93</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>2</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>134.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>3</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>142.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>4</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="6">
         <v>1000</v>
       </c>
       <c r="F57" s="14">
-        <v>205.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>5</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="6">
         <v>1000</v>
       </c>
       <c r="F58" s="14">
-        <v>240.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>6</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E59" s="6">
         <v>1000</v>
       </c>
       <c r="F59" s="14">
-        <v>649.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>7</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E60" s="6">
         <v>1000</v>
       </c>
       <c r="F60" s="14">
-        <v>711.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>8</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E61" s="6">
         <v>1000</v>
       </c>
       <c r="F61" s="14">
-        <v>797.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>9</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E62" s="6">
         <v>1000</v>
       </c>
       <c r="F62" s="14">
-        <v>887.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
         <v>159</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="7"/>
       <c r="D63" s="6"/>
       <c r="E63" s="6"/>
       <c r="F63" s="14"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F64" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>1</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E65" s="6">
         <v>1000</v>
       </c>
       <c r="F65" s="14">
-        <v>1.43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>2</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E66" s="6">
         <v>1000</v>
       </c>
       <c r="F66" s="14">
-        <v>1.74</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>3</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E67" s="6">
         <v>1000</v>
       </c>
       <c r="F67" s="14">
-        <v>2.64</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>4</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E68" s="6">
         <v>1000</v>
       </c>
       <c r="F68" s="14">
-        <v>2.94</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>5</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E69" s="6">
         <v>1000</v>
       </c>
       <c r="F69" s="14">
-        <v>3.61</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>6</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E70" s="6">
         <v>1000</v>
       </c>
       <c r="F70" s="14">
-        <v>5.65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>7</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E71" s="6">
         <v>1000</v>
       </c>
       <c r="F71" s="14">
-        <v>7.78</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4">
         <v>8</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E72" s="6">
         <v>1000</v>
       </c>
       <c r="F72" s="14">
-        <v>9.35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>9</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E73" s="6">
         <v>1000</v>
       </c>
       <c r="F73" s="14">
-        <v>11.24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>10</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E74" s="6">
         <v>1000</v>
       </c>
       <c r="F74" s="14">
-        <v>16.74</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>11</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E75" s="6">
         <v>1000</v>
       </c>
       <c r="F75" s="14">
-        <v>21.78</v>
+        <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>12</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E76" s="6">
         <v>1000</v>
       </c>
       <c r="F76" s="14">
-        <v>33.31</v>
+        <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>13</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E77" s="6">
         <v>1000</v>
       </c>
       <c r="F77" s="14">
-        <v>48.31</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>14</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E78" s="6">
         <v>1000</v>
       </c>
       <c r="F78" s="14">
-        <v>62.04</v>
+        <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>15</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="6">
         <v>1000</v>
       </c>
       <c r="F79" s="14">
-        <v>98.90000000000001</v>
+        <v>205</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>16</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E80" s="6">
         <v>1000</v>
       </c>
       <c r="F80" s="14">
-        <v>123.09</v>
+        <v>326</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7"/>
       <c r="D81" s="6"/>
       <c r="E81" s="6"/>
       <c r="F81" s="14"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E82" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F82" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>1</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E83" s="6">
         <v>1000</v>
       </c>
       <c r="F83" s="14">
-        <v>2.41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>2</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E84" s="6">
         <v>1000</v>
       </c>
       <c r="F84" s="14">
-        <v>1.81</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>3</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E85" s="6">
         <v>1000</v>
       </c>
       <c r="F85" s="14">
-        <v>2.26</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>4</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E86" s="6">
         <v>1000</v>
       </c>
       <c r="F86" s="14">
-        <v>2.86</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>5</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E87" s="6">
         <v>1000</v>
       </c>
       <c r="F87" s="14">
-        <v>6.48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>6</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E88" s="6">
         <v>1000</v>
       </c>
       <c r="F88" s="14">
-        <v>8.9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>7</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E89" s="6">
         <v>1000</v>
       </c>
       <c r="F89" s="14">
-        <v>12.29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>8</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E90" s="6">
         <v>1000</v>
       </c>
       <c r="F90" s="14">
-        <v>15.23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>9</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E91" s="6">
         <v>1000</v>
       </c>
       <c r="F91" s="14">
-        <v>18.39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>10</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="6">
         <v>1000</v>
       </c>
       <c r="F92" s="14">
-        <v>24.43</v>
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>11</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="6">
         <v>1000</v>
       </c>
       <c r="F93" s="14">
-        <v>24.8</v>
+        <v>38</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>12</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E94" s="6">
         <v>1000</v>
       </c>
       <c r="F94" s="14">
-        <v>46.89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>13</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E95" s="6">
         <v>1000</v>
       </c>
       <c r="F95" s="14">
-        <v>73.11</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>14</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E96" s="6">
         <v>1000</v>
       </c>
       <c r="F96" s="14">
-        <v>95.88</v>
+        <v>127</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="7"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6"/>
       <c r="F97" s="14"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C98" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E98" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F98" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>1</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E99" s="6">
         <v>1000</v>
       </c>
       <c r="F99" s="14">
-        <v>1809</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>2</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E100" s="6">
         <v>0</v>
       </c>
       <c r="F100" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>3</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E101" s="6">
         <v>1000</v>
       </c>
       <c r="F101" s="14">
-        <v>21.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>4</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E102" s="6">
         <v>1000</v>
       </c>
       <c r="F102" s="14">
-        <v>83.79000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="7"/>
       <c r="D103" s="6"/>
       <c r="E103" s="6"/>
       <c r="F103" s="14"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E104" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>1</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E105" s="6">
         <v>1000</v>
       </c>
       <c r="F105" s="14">
-        <v>318.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>2</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E106" s="6">
         <v>1000</v>
       </c>
       <c r="F106" s="14">
-        <v>584.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="7"/>
       <c r="D107" s="6"/>
       <c r="E107" s="6"/>
       <c r="F107" s="14"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C108" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E108" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F108" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>1</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E109" s="6">
         <v>1000</v>
       </c>
       <c r="F109" s="14">
-        <v>13.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>2</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E110" s="6">
         <v>1000</v>
       </c>
       <c r="F110" s="14">
-        <v>1386.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>3</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E111" s="6">
         <v>1000</v>
       </c>
       <c r="F111" s="14">
-        <v>1552.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>4</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E112" s="6">
         <v>1000</v>
       </c>
       <c r="F112" s="14">
-        <v>2743.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>5</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E113" s="6">
         <v>1000</v>
       </c>
       <c r="F113" s="14">
-        <v>2758.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>6</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E114" s="6">
         <v>1000</v>
       </c>
       <c r="F114" s="14">
-        <v>394.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>7</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E115" s="6">
         <v>1000</v>
       </c>
       <c r="F115" s="14">
-        <v>394.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>8</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E116" s="6">
         <v>1000</v>
       </c>
       <c r="F116" s="14">
-        <v>394.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>9</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E117" s="6">
         <v>1000</v>
       </c>
       <c r="F117" s="14">
-        <v>394.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="7"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="14"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E119" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F119" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>1</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E120" s="6">
         <v>1000</v>
       </c>
       <c r="F120" s="14">
-        <v>1507.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>2</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E121" s="6">
         <v>1000</v>
       </c>
       <c r="F121" s="14">
-        <v>2248.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>3</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E122" s="6">
         <v>1000</v>
       </c>
       <c r="F122" s="14">
-        <v>2851.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>4</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E123" s="6">
         <v>1000</v>
       </c>
       <c r="F123" s="14">
-        <v>3605.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="7"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="14"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E125" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F125" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>1</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E126" s="6">
         <v>1000</v>
       </c>
       <c r="F126" s="14">
-        <v>177.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>2</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="6">
         <v>1000</v>
       </c>
       <c r="F127" s="14">
-        <v>180.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>3</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E128" s="6">
         <v>1000</v>
       </c>
       <c r="F128" s="14">
-        <v>174.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>4</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E129" s="6">
         <v>1000</v>
       </c>
       <c r="F129" s="14">
-        <v>174.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>5</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E130" s="6">
         <v>1000</v>
       </c>
       <c r="F130" s="14">
-        <v>174.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>6</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E131" s="6">
         <v>1000</v>
       </c>
       <c r="F131" s="14">
-        <v>174.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>7</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E132" s="6">
         <v>1000</v>
       </c>
       <c r="F132" s="14">
-        <v>181.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>8</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E133" s="6">
         <v>1000</v>
       </c>
       <c r="F133" s="14">
-        <v>181.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
         <v>9</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E134" s="6">
         <v>1000</v>
       </c>
       <c r="F134" s="14">
-        <v>181.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>10</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E135" s="6">
         <v>1000</v>
       </c>
       <c r="F135" s="14">
-        <v>181.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>11</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E136" s="6">
         <v>1000</v>
       </c>
       <c r="F136" s="14">
-        <v>181.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>12</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E137" s="6">
         <v>1000</v>
       </c>
       <c r="F137" s="14">
-        <v>165.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>13</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E138" s="6">
         <v>1000</v>
       </c>
       <c r="F138" s="14">
-        <v>155.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>14</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>352</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E139" s="6">
         <v>1000</v>
       </c>
       <c r="F139" s="14">
-        <v>155.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4">
         <v>15</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E140" s="6">
         <v>1000</v>
       </c>
       <c r="F140" s="14">
-        <v>165.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4">
         <v>16</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E141" s="6">
         <v>1000</v>
       </c>
       <c r="F141" s="14">
-        <v>155.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4">
         <v>17</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E142" s="6">
         <v>1000</v>
       </c>
       <c r="F142" s="14">
-        <v>165.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>18</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>364</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E143" s="6">
         <v>1000</v>
       </c>
       <c r="F143" s="14">
-        <v>165.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>19</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E144" s="6">
         <v>1000</v>
       </c>
       <c r="F144" s="14">
-        <v>165.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>20</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E145" s="6">
         <v>1000</v>
       </c>
       <c r="F145" s="14">
-        <v>184.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>21</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E146" s="6">
         <v>1000</v>
       </c>
       <c r="F146" s="14">
-        <v>184.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4">
         <v>22</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E147" s="6">
         <v>1000</v>
       </c>
       <c r="F147" s="14">
-        <v>160.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4">
         <v>23</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E148" s="6">
         <v>1000</v>
       </c>
       <c r="F148" s="14">
-        <v>148.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4">
         <v>24</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E149" s="6">
         <v>1000</v>
       </c>
       <c r="F149" s="14">
-        <v>160.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4">
         <v>25</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E150" s="6">
         <v>1000</v>
       </c>
       <c r="F150" s="14">
-        <v>160.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4">
         <v>26</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E151" s="6">
         <v>1000</v>
       </c>
       <c r="F151" s="14">
-        <v>184.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4">
         <v>27</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E152" s="6">
         <v>1000</v>
       </c>
       <c r="F152" s="14">
-        <v>184.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>28</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E153" s="6">
         <v>1000</v>
       </c>
       <c r="F153" s="14">
-        <v>184.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>29</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E154" s="6">
         <v>1000</v>
       </c>
       <c r="F154" s="14">
-        <v>182.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>30</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E155" s="6">
         <v>1000</v>
       </c>
       <c r="F155" s="14">
-        <v>182.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>31</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E156" s="6">
         <v>1000</v>
       </c>
       <c r="F156" s="14">
-        <v>208.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>32</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>406</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E157" s="6">
         <v>1000</v>
       </c>
       <c r="F157" s="14">
-        <v>208.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>33</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E158" s="6">
         <v>1000</v>
       </c>
       <c r="F158" s="14">
-        <v>208.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4">
         <v>34</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>412</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>414</v>
       </c>
       <c r="E159" s="6">
         <v>1000</v>
       </c>
       <c r="F159" s="14">
-        <v>194.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4">
         <v>35</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E160" s="6">
         <v>1000</v>
       </c>
       <c r="F160" s="14">
-        <v>194.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4">
         <v>36</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>418</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E161" s="6">
         <v>1000</v>
       </c>
       <c r="F161" s="14">
-        <v>194.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4">
         <v>37</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E162" s="6">
         <v>1000</v>
       </c>
       <c r="F162" s="14">
-        <v>196.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4">
         <v>38</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E163" s="6">
         <v>1000</v>
       </c>
       <c r="F163" s="14">
-        <v>177.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5" t="s">
         <v>427</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="7"/>
       <c r="D164" s="6"/>
       <c r="E164" s="6"/>
       <c r="F164" s="14"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C165" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D165" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E165" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F165" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4">
         <v>1</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>430</v>
       </c>
       <c r="E166" s="6">
         <v>1000</v>
       </c>
       <c r="F166" s="14">
-        <v>195.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>2</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>433</v>
       </c>
       <c r="E167" s="6">
         <v>1000</v>
       </c>
       <c r="F167" s="14">
-        <v>185.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>3</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>436</v>
       </c>
       <c r="E168" s="6">
         <v>1000</v>
       </c>
       <c r="F168" s="14">
-        <v>185.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>4</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>439</v>
       </c>
       <c r="E169" s="6">
         <v>1000</v>
       </c>
       <c r="F169" s="14">
-        <v>223.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>5</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>442</v>
       </c>
       <c r="E170" s="6">
         <v>1000</v>
       </c>
       <c r="F170" s="14">
-        <v>198.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>6</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E171" s="6">
         <v>1000</v>
       </c>
       <c r="F171" s="14">
-        <v>245.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>7</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>446</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E172" s="6">
         <v>1000</v>
       </c>
       <c r="F172" s="14">
-        <v>218.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4">
         <v>8</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E173" s="6">
         <v>1000</v>
       </c>
       <c r="F173" s="14">
-        <v>244.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4">
         <v>9</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>452</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E174" s="6">
         <v>1000</v>
       </c>
       <c r="F174" s="14">
-        <v>228.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>10</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E175" s="6">
         <v>1000</v>
       </c>
       <c r="F175" s="14">
-        <v>214.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5" t="s">
         <v>458</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="7"/>
       <c r="D176" s="6"/>
       <c r="E176" s="6"/>
       <c r="F176" s="14"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D177" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E177" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F177" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>1</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E178" s="6">
         <v>1000</v>
       </c>
       <c r="F178" s="14">
-        <v>196.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4">
         <v>2</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E179" s="6">
         <v>1000</v>
       </c>
       <c r="F179" s="14">
-        <v>196.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4">
         <v>3</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E180" s="6">
         <v>1000</v>
       </c>
       <c r="F180" s="14">
-        <v>193.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4">
         <v>4</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E181" s="6">
         <v>1000</v>
       </c>
       <c r="F181" s="14">
-        <v>193.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4">
         <v>5</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E182" s="6">
         <v>1000</v>
       </c>
       <c r="F182" s="14">
-        <v>193.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4">
         <v>6</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4">
         <v>7</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E184" s="6">
         <v>1000</v>
       </c>
       <c r="F184" s="14">
-        <v>198.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5" t="s">
         <v>480</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="7"/>
       <c r="D185" s="6"/>
       <c r="E185" s="6"/>
       <c r="F185" s="14"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D186" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E186" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F186" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>1</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E187" s="6">
         <v>1000</v>
       </c>
       <c r="F187" s="14">
-        <v>3.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>2</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E188" s="6">
         <v>1000</v>
       </c>
       <c r="F188" s="14">
-        <v>6.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5" t="s">
         <v>487</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="7"/>
       <c r="D189" s="6"/>
       <c r="E189" s="6"/>
       <c r="F189" s="14"/>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D190" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E190" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F190" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4">
         <v>1</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>490</v>
       </c>
       <c r="E191" s="6">
         <v>1000</v>
       </c>
       <c r="F191" s="14">
-        <v>39.69</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4">
         <v>2</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>493</v>
       </c>
       <c r="E192" s="6">
         <v>1000</v>
       </c>
       <c r="F192" s="14">
-        <v>86.54000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4">
         <v>3</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E193" s="6">
         <v>1000</v>
       </c>
       <c r="F193" s="14">
-        <v>59.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4">
         <v>4</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>499</v>
       </c>
       <c r="E194" s="6">
         <v>1000</v>
       </c>
       <c r="F194" s="14">
-        <v>126.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>5</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>502</v>
       </c>
       <c r="E195" s="6">
         <v>1000</v>
       </c>
       <c r="F195" s="14">
-        <v>93.15000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>6</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>505</v>
       </c>
       <c r="E196" s="6">
         <v>1000</v>
       </c>
       <c r="F196" s="14">
-        <v>186.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>7</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E197" s="6">
         <v>1000</v>
       </c>
       <c r="F197" s="14">
-        <v>154.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>8</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>511</v>
       </c>
       <c r="E198" s="6">
         <v>1000</v>
       </c>
       <c r="F198" s="14">
-        <v>284.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4">
         <v>9</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>514</v>
       </c>
       <c r="E199" s="6">
         <v>1000</v>
       </c>
       <c r="F199" s="14">
-        <v>196.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4">
         <v>10</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>517</v>
       </c>
       <c r="E200" s="6">
         <v>1000</v>
       </c>
       <c r="F200" s="14">
-        <v>410.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4">
         <v>11</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E201" s="6">
         <v>1000</v>
       </c>
       <c r="F201" s="14">
-        <v>348.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4">
         <v>12</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E202" s="6">
         <v>1000</v>
       </c>
       <c r="F202" s="14">
-        <v>695.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4">
         <v>13</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>526</v>
       </c>
       <c r="E203" s="6">
         <v>1000</v>
       </c>
       <c r="F203" s="14">
-        <v>529.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5" t="s">
         <v>527</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="7"/>
       <c r="D204" s="6"/>
       <c r="E204" s="6"/>
       <c r="F204" s="14"/>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C205" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D205" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E205" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F205" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4">
         <v>1</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>530</v>
       </c>
       <c r="E206" s="6">
         <v>1000</v>
       </c>
       <c r="F206" s="14">
-        <v>416.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4">
         <v>2</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>533</v>
       </c>
       <c r="E207" s="6">
         <v>1000</v>
       </c>
       <c r="F207" s="14">
-        <v>755.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4">
         <v>3</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>536</v>
       </c>
       <c r="E208" s="6">
         <v>1000</v>
       </c>
       <c r="F208" s="14">
-        <v>1136.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5" t="s">
         <v>537</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="7"/>
       <c r="D209" s="6"/>
       <c r="E209" s="6"/>
       <c r="F209" s="14"/>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D210" s="12" t="s">
         <v>5</v>
       </c>
@@ -6122,91 +6122,91 @@
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4">
         <v>2</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E212" s="6">
         <v>1000</v>
       </c>
       <c r="F212" s="14">
-        <v>467.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4">
         <v>3</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E213" s="6">
         <v>1000</v>
       </c>
       <c r="F213" s="14">
-        <v>942.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4">
         <v>4</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E214" s="6">
         <v>1000</v>
       </c>
       <c r="F214" s="14">
-        <v>930.89</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A63:F63"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A97:F97"/>
     <mergeCell ref="A103:F103"/>
     <mergeCell ref="A107:F107"/>
     <mergeCell ref="A118:F118"/>
     <mergeCell ref="A124:F124"/>
     <mergeCell ref="A164:F164"/>
     <mergeCell ref="A176:F176"/>
     <mergeCell ref="A185:F185"/>
     <mergeCell ref="A189:F189"/>
     <mergeCell ref="A204:F204"/>
     <mergeCell ref="A209:F209"/>
   </mergeCells>