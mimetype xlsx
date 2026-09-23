--- v1 (2026-07-27)
+++ v2 (2026-09-23)
@@ -830,66 +830,66 @@
   <si>
     <t>Паста уплотняющая Unipak</t>
   </si>
   <si>
     <t>4405200</t>
   </si>
   <si>
     <t>Уплотняющая паста Unipak (тюбик 65гр)</t>
   </si>
   <si>
     <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-tyubik-65gr/</t>
   </si>
   <si>
     <t>4405201</t>
   </si>
   <si>
     <t>Уплотняющая паста Unipak (банка 360гр)</t>
   </si>
   <si>
     <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-banka-360gr/</t>
   </si>
   <si>
     <t>Лента ФУМ, каболка и набивка сальниковая</t>
   </si>
   <si>
+    <t>4405202</t>
+  </si>
+  <si>
+    <t>Лента фум на катушке 12мм х 10м</t>
+  </si>
+  <si>
+    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/</t>
+  </si>
+  <si>
     <t>4405205</t>
   </si>
   <si>
     <t>Каболка /канат смоляной, ТУ 17 РФ 40-4266-91 (10кг)</t>
   </si>
   <si>
     <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-10kg/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/</t>
   </si>
   <si>
     <t>4405203</t>
   </si>
   <si>
     <t>Каболка /прядь смоляная, ГОСТ 1765-89 (10кг)</t>
   </si>
   <si>
     <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-10kg/</t>
   </si>
   <si>
     <t>4405206</t>
   </si>
   <si>
     <t>Каболка /канат смоляной, ТУ 17 РФ 40-4266-91 (25кг)</t>
   </si>
   <si>
     <t>https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-25kg/</t>
   </si>
   <si>
     <t>4405204</t>
   </si>
   <si>
     <t>Каболка /прядь смоляная, ГОСТ 1765-89 (25кг)</t>
   </si>
@@ -2091,51 +2091,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-110x124/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-14-18-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-20-24-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-25-29-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-32-37-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-47-52-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-106-115-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-123-126-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-138-142-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-160-165-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-163-167-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-216-222-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-246-250-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-20-22-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-25-27-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-32-34-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-47-52-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-87-93-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-106-111-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-80-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-20gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-tyubik-65gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-banka-360gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-6-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-10x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x55-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x75-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x130-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x150-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x110-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x25-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m8-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m10-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m27-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m24-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du4-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladka-ftoroplastovaya-kolcevaya-dlya-gp-i-smesitelej-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/tehplastina-rezinovaya-0-72x0-72-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-pp-na-chk-uplotnit-kolca-rezinovye-3-hlepestkovye-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-110x124/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzhety-dlya-perehoda-s-chk-na-pp-dn-50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-1-lepestkovaya-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-soedinitelnaya-rezinovaya-armirovannaya-2-lepestkovaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/manzhety-kanalizacionnye/manzheta-perehodnaya-rezinovaya-3-hlepestkovaya-dn-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-plastikovye-kanalizacionnye/homut-plastikovyj-bez-montazhnogo-komplekta-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-14-18-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-20-24-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-25-29-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-32-37-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-47-52-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-106-115-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-123-126-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-138-142-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-160-165-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-163-167-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-216-222-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-trubnye-stalnye-s-uplotneniem/homut-trubnyj-stal-gajka-upl-epdm-so-shpilkoj-shurupom-i-dyubelem-246-250-hm12/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-20-22-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-25-27-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-32-34-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-40-45-hm8/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-47-52-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-58-62-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-75-80-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-87-93-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/homuty-remontnye-stalnye-s-rezinovoj-prokladkoj/homut-remontnyj-stalnoj-dvuhstoronnij-s-rez-prokladkoj-106-111-hm10/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-paronitovye-flancevye/prokladka-paronitovaya-du500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du65/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du80/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du100/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du125/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du250/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/prokladki-rezinovye-flancevye/prokladka-rezinovaya-a-125-10-16-du300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/lyon-santehnicheskij-no11-80-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-20gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lyon-santehnicheskij/len-vysokokachestvennyj-ekstra-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-tyubik-65gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/pasta-uplotnyayushhaya-unipak/uplotnyayushhaya-pasta-unipak-banka-360gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/lenta-fum-na-katushke-12mm-h-10m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-kanat-smolyanoj-rf-40-4266-91-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/kabolka-pryad-smolyanaya-25kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-6-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-10-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/lenta-fum-kabolka-i-nabivka-salnikovaya/nabivka-salnikovaya-ap-31-tolshh-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-2mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-3mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-4mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/paronit-listovoj/paronit-listovoj-1-5x1-7m-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-10x50-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-12x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x55-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-14x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x60-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x65-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x75-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x130-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-16x150-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-18x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-20x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-22x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-24x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x110-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-27x120-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x70-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x90-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m16x100-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-ocinkovannyj-m20x80-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/bolty-stalnye-flancevye/bolt-bez-g-m-8x25-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m8-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m10-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/gajki-stalnye-flancevye/gajka-m27-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m12-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m14-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m16-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m18-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m20-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m22-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shajby-stalnye/shajba-m24-st-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-30mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/ankery-zabivnye-stalnye/anker-zabivnoj-stalnoj-40mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m8-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m10-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m12-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m14-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m16-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m20-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/shpilki-rezbovye-stalnye/shpilka-rezbovaya-stalnaya-m24-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/nit-dlya-germetizacii-rezby-lenta-fum-i-kabolka/nit-dlya-germetizacii-tangit-uni-lok-160m/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3-e46-5-kg-du4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du3-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/prokladki-i-uplotneniya-santehnicheskie/elektrody-svarochnye-mr-3-i-e46/svarochnyj-elektrod-mr-3s-e46-sinij-5-kg-du4-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F214" sqref="F214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">