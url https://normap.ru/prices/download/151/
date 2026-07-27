--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,519 +47,519 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>9940374</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-0,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11341/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-0-5m/</t>
   </si>
   <si>
     <t>9940375</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-0,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11342/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-0-75m/</t>
   </si>
   <si>
     <t>9940376</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-1м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11343/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1m/</t>
   </si>
   <si>
     <t>9940377</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-1,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11344/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-25m/</t>
   </si>
   <si>
     <t>9940378</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-1,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11345/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-5m/</t>
   </si>
   <si>
     <t>9940379</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-1,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11346/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-75m/</t>
   </si>
   <si>
     <t>9940380</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-2м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11347/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2m/</t>
   </si>
   <si>
     <t>9940381</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-2,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11348/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2-25m/</t>
   </si>
   <si>
     <t>9940382</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, 2,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11349/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-2-5m/</t>
   </si>
   <si>
     <t>9940383</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-2,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11350/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2-75m/</t>
   </si>
   <si>
     <t>9940384</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-3м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11351/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3m/</t>
   </si>
   <si>
     <t>9940385</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-3,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11352/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3-25m/</t>
   </si>
   <si>
     <t>9940386</t>
   </si>
   <si>
     <t>Гидрант подземный стальной ГОСТ Р53961-2010, Н-3,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11353/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3-5m/</t>
   </si>
   <si>
     <t>9940387</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-0,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11354/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-0-5m/</t>
   </si>
   <si>
     <t>6100780</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-0,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11355/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-0-75m/</t>
   </si>
   <si>
     <t>6100781</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-1,0м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11356/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-0m/</t>
   </si>
   <si>
     <t>6100782</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-1,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11357/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-25m/</t>
   </si>
   <si>
     <t>6100783</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-1,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11358/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-5m/</t>
   </si>
   <si>
     <t>6100784</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-1,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11359/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-75m/</t>
   </si>
   <si>
     <t>6100785</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-2,0м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11360/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-0m/</t>
   </si>
   <si>
     <t>6100786</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-2,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11361/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-25m/</t>
   </si>
   <si>
     <t>6100787</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-2,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11362/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-5m/</t>
   </si>
   <si>
     <t>6100788</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-2,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11363/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-75m/</t>
   </si>
   <si>
     <t>6100789</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-3,0м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11364/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-0m/</t>
   </si>
   <si>
     <t>6100790</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-3,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11365/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-25m/</t>
   </si>
   <si>
     <t>6100791</t>
   </si>
   <si>
     <t>Гидрант подземный модернизированный, стальной, ГОСТ Р53961, Н-3,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11366/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-5m/</t>
   </si>
   <si>
     <t>Гидранты пожарные чугунные подземные</t>
   </si>
   <si>
     <t>9940361</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-0,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11367/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-0-5m/</t>
   </si>
   <si>
     <t>9940362</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-0,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11368/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-0-75m/</t>
   </si>
   <si>
     <t>9940363</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-1м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11369/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1m/</t>
   </si>
   <si>
     <t>9940364</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-1,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11370/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-25m/</t>
   </si>
   <si>
     <t>9940365</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-1,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11371/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-5m/</t>
   </si>
   <si>
     <t>9940366</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-1,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11372/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-75m/</t>
   </si>
   <si>
     <t>9940367</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-2м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11373/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2m/</t>
   </si>
   <si>
     <t>9940368</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-2,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11374/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-25m/</t>
   </si>
   <si>
     <t>9940369</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-2,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11375/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-5m/</t>
   </si>
   <si>
     <t>9940370</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-2,75м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11376/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-75m/</t>
   </si>
   <si>
     <t>9940371</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-3м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11377/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3m/</t>
   </si>
   <si>
     <t>9940372</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-3,25м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11378/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3-25m/</t>
   </si>
   <si>
     <t>9940373</t>
   </si>
   <si>
     <t>Гидрант подземный чугунный Н-3,5м</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11379/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3-5m/</t>
   </si>
   <si>
     <t>Муфты противопожарные</t>
   </si>
   <si>
     <t>6100792</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-16</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11380/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du16/</t>
   </si>
   <si>
     <t>6100793</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11381/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du20/</t>
   </si>
   <si>
     <t>6100794</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-25</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11382/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du25/</t>
   </si>
   <si>
     <t>6100795</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-32</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11383/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du32/</t>
   </si>
   <si>
     <t>6100796</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-40</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11384/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du40/</t>
   </si>
   <si>
     <t>6100797</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11385/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du50/</t>
   </si>
   <si>
     <t>6100798</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, с замком, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11386/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-s-zamkom-du50/</t>
   </si>
   <si>
     <t>6100799</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, Ду-110</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11387/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du110/</t>
   </si>
   <si>
     <t>6100800</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГНЕЗА ПМ, сталь, с замком, Ду-110</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11388/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-s-zamkom-du110/</t>
   </si>
   <si>
     <t>9940388</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГРАКС-ПМ, нерж. сталь, Ду-50</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11389/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ograks-pm-nerzh-stal-du50/</t>
   </si>
   <si>
     <t>9940389</t>
   </si>
   <si>
     <t>Муфта противопожарная ОГРАКС-ПМ, нерж. сталь, Ду-110</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11390/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ograks-pm-nerzh-stal-du110/</t>
   </si>
   <si>
     <t>Подставки пожарные сварные ППС-200 и аксессуары для гидрантов</t>
   </si>
   <si>
     <t>4405298</t>
   </si>
   <si>
     <t>Подставка пожарная сварная ППС-200, Ду-200 ВМО</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_424/8792/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/podstavki-pozharnye-svarnye-pps-200-i-aksessuary/podstavka-pozharnaya-svarnaya-pps-200-du200/</t>
   </si>
   <si>
     <t>4405299</t>
   </si>
   <si>
     <t>Фланец ответный пожарного гидранта ПГ ВМО</t>
   </si>
   <si>
-    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_424/8793/</t>
+    <t>https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/podstavki-pozharnye-svarnye-pps-200-i-aksessuary/flanec-otvetnyj-pozharnogo-gidranta-pg/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -945,51 +945,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11341/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11342/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11343/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11344/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11345/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11346/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11347/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11348/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11349/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11350/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11351/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11352/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11353/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11354/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11355/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11356/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11357/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11358/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11359/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11360/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11361/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11362/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11363/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11364/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11365/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_421/11366/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11367/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11368/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11369/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11370/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11371/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11372/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11373/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11374/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11375/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11376/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11377/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11378/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_422/11379/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11380/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11381/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11382/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11383/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11384/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11385/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11386/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11387/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11388/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11389/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_423/11390/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_424/8792/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/category_424/8793/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-0-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-0-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-1-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-2-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-2-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-stalnoj-gost-r53961-2010-n-3-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-0-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-0-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-0m/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-1-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-0m/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-2-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-0m/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-stalnye-podzemnye/gidrant-podzemnyj-modernizirovannyj-stalnoj-gost-r53961-n-3-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-0-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-0-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-1-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-2-75m/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3-25m/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/gidranty-pozharnye-chugunnye-podzemnye/gidrant-podzemnyj-chugunnyj-n-3-5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du16/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du25/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du32/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du40/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-s-zamkom-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-du110/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ogneza-pm-stal-s-zamkom-du110/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ograks-pm-nerzh-stal-du50/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/mufty-protivopozharnye/mufta-protivopozharnaya-ograks-pm-nerzh-stal-du110/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/podstavki-pozharnye-svarnye-pps-200-i-aksessuary/podstavka-pozharnaya-svarnaya-pps-200-du200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/protivopozharnoe-oborudovanie-gidrant-chugun-stal/podstavki-pozharnye-svarnye-pps-200-i-aksessuary/flanec-otvetnyj-pozharnogo-gidranta-pg/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F64" sqref="F64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1036,1161 +1036,1161 @@
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6">
         <v>1000</v>
       </c>
       <c r="F7" s="14">
-        <v>7185.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>1000</v>
       </c>
       <c r="F8" s="14">
-        <v>7462.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>1000</v>
       </c>
       <c r="F9" s="14">
-        <v>7751.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>1000</v>
       </c>
       <c r="F10" s="14">
-        <v>8014.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6">
         <v>1000</v>
       </c>
       <c r="F11" s="14">
-        <v>8291.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>1000</v>
       </c>
       <c r="F12" s="14">
-        <v>8580.200000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6">
         <v>1000</v>
       </c>
       <c r="F13" s="14">
-        <v>8844</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6">
         <v>1000</v>
       </c>
       <c r="F14" s="14">
-        <v>9120.379999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6">
         <v>1000</v>
       </c>
       <c r="F15" s="14">
-        <v>9409.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6">
         <v>1000</v>
       </c>
       <c r="F16" s="14">
-        <v>9673.129999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>1000</v>
       </c>
       <c r="F17" s="14">
-        <v>9949.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6">
         <v>1000</v>
       </c>
       <c r="F18" s="14">
-        <v>10238.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6">
         <v>1000</v>
       </c>
       <c r="F19" s="14">
-        <v>10502.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6">
         <v>1000</v>
       </c>
       <c r="F20" s="14">
-        <v>7334</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6">
         <v>1000</v>
       </c>
       <c r="F21" s="14">
-        <v>7643.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6">
         <v>1000</v>
       </c>
       <c r="F22" s="14">
-        <v>7959.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6">
         <v>1000</v>
       </c>
       <c r="F23" s="14">
-        <v>8276.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>1000</v>
       </c>
       <c r="F24" s="14">
-        <v>8668.129999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6">
         <v>1000</v>
       </c>
       <c r="F25" s="14">
-        <v>8992.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6">
         <v>1000</v>
       </c>
       <c r="F26" s="14">
-        <v>9843.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6">
         <v>1000</v>
       </c>
       <c r="F27" s="14">
-        <v>10183.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6">
         <v>1000</v>
       </c>
       <c r="F28" s="14">
-        <v>10522.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6">
         <v>1000</v>
       </c>
       <c r="F29" s="14">
-        <v>10854</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6">
         <v>1000</v>
       </c>
       <c r="F30" s="14">
-        <v>11479.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6">
         <v>1000</v>
       </c>
       <c r="F31" s="14">
-        <v>11931.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="6">
         <v>1000</v>
       </c>
       <c r="F32" s="14">
-        <v>12489.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="7"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>1</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="6">
         <v>1000</v>
       </c>
       <c r="F35" s="14">
-        <v>12693.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>2</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="6">
         <v>1000</v>
       </c>
       <c r="F36" s="14">
-        <v>13484.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>3</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="6">
         <v>1000</v>
       </c>
       <c r="F37" s="14">
-        <v>14283.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>4</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="6">
         <v>1000</v>
       </c>
       <c r="F38" s="14">
-        <v>15293.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>5</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="6">
         <v>1000</v>
       </c>
       <c r="F39" s="14">
-        <v>15866.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>6</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="6">
         <v>1000</v>
       </c>
       <c r="F40" s="14">
-        <v>16657.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>7</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>17675.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>8</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>18436.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>9</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>19205.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>10</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>19974.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>11</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>16582.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>12</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="6">
         <v>1000</v>
       </c>
       <c r="F46" s="14">
-        <v>17286</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>13</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="6">
         <v>1000</v>
       </c>
       <c r="F47" s="14">
-        <v>17964.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="7"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="14"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F49" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>1</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>2</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>3</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>4</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>139</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>5</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>6</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>131.91</v>
+        <v>172</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>7</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>224.88</v>
+        <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>8</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E57" s="6">
         <v>1000</v>
       </c>
       <c r="F57" s="14">
-        <v>138.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>9</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E58" s="6">
         <v>999</v>
       </c>
       <c r="F58" s="14">
-        <v>233.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>10</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E59" s="6">
         <v>1000</v>
       </c>
       <c r="F59" s="14">
-        <v>300.75</v>
+        <v>396</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>11</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E60" s="6">
         <v>1000</v>
       </c>
       <c r="F60" s="14">
-        <v>325.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="7"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="14"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E62" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F62" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>1</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E63" s="6">
         <v>1000</v>
       </c>
       <c r="F63" s="14">
-        <v>4228.55</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>2</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E64" s="6">
         <v>1000</v>
       </c>
       <c r="F64" s="14">
-        <v>4145.63</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A61:F61"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>