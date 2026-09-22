--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -47,1926 +47,1926 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>132F0001</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK18S2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8991/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk18s2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0008</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK25T2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8992/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk25t2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0002</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK37S2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8993/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37s2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0009</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK37T2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8994/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37t2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0017</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK37T4E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8995/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37t4e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0003</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK75S2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8996/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75s2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0010</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK75T2E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8997/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75t2e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0018</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051PK75T4E20H3XXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8998/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75t4e20h3xxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0005</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P1K5S2E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8999/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5s2e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0012</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P1K5T2E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9000/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5t2e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0020</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P1K5T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9001/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0007</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P2K2S2E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9002/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2s2e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0014</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P2K2T2E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9003/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2t2e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0022</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P2K2T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9004/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0024</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P3K0T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9005/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p3k0t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0016</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P3K7T2E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9006/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p3k7t2e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0026</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P4K0T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9007/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p4k0t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0028</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P5K5T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9008/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p5k5t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0030</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P7K5T4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9009/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p7k5t4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0058</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P11KT4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9010/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p11kt4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0059</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P15KT4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9011/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p15kt4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0060</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P18KT4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9012/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p18kt4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>132F0061</t>
   </si>
   <si>
     <t>ПЧ VLT Micro Drive FC051 FC-051P22KT4E20H3BXCXXXSXXX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9013/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p22kt4e20h3bxcxxxsxxx/</t>
   </si>
   <si>
     <t>Преобразователи частоты Danfoss VLT HVAC Basic FC101</t>
   </si>
   <si>
     <t>131L9792</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC101 FC-101PK25T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9014/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc101-fc-101pk25t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9793</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC102FC-101PK37T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9015/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc102fc-101pk37t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9861</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC103FC-101PK37T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9016/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc103fc-101pk37t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9921</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC104FC-101PK37T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9017/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc104fc-101pk37t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9794</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC105FC-101PK75T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9018/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc105fc-101pk75t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9862</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC106FC-101PK75T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9019/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc106fc-101pk75t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0177</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC107FC-101PK75T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9020/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc107fc-101pk75t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0178</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC108FC-101PK75T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9021/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc108fc-101pk75t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9795</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC109FC-101P1K5T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9022/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc109fc-101p1k5t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9863</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC110FC-101P1K5T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9023/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc110fc-101p1k5t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0179</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC111FC-101P1K5T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9024/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc111fc-101p1k5t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0180</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC112FC-101P1K5T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9025/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc112fc-101p1k5t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9796</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC113FC-101P2K2T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9026/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc113fc-101p2k2t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9864</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC114FC-101P2K2T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9027/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc114fc-101p2k2t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0181</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC115FC-101P2K2T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9028/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc115fc-101p2k2t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0182</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC116FC-101P2K2T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9029/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc116fc-101p2k2t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0226</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC117FC-101P2K2T6E20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9030/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc117fc-101p2k2t6e20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0225</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC118FC-101P2K2T6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9031/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc118fc-101p2k2t6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9865</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC119FC-101P3K0T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9032/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc119fc-101p3k0t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0183</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC120FC-101P3K0T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9033/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc120fc-101p3k0t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0184</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC121FC-101P3K0T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9034/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc121fc-101p3k0t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0228</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC122FC-101P3K0T6E20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9035/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc122fc-101p3k0t6e20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0227</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC123FC-101P3K0T6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9036/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc123fc-101p3k0t6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9797</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC124FC-101P3K7T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9037/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc124fc-101p3k7t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>134F0217</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC125FC-101P3K7T6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9038/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc125fc-101p3k7t6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9866</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC126FC-101P4K0T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9039/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc126fc-101p4k0t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0185</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC127FC-101P4K0T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9040/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc127fc-101p4k0t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0186</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC128FC-101P4K0T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9041/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc128fc-101p4k0t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9798</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC129FC-101P5K5T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9042/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc129fc-101p5k5t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9867</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC130FC-101P5K5T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9043/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc130fc-101p5k5t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0187</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC131FC-101P5K5T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9044/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc131fc-101p5k5t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0188</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC132FC-101P5K5T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9045/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc132fc-101p5k5t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0229</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC133FC-101P5K5T6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9046/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc133fc-101p5k5t6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9799</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC134FC-101P7K5T2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9047/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc134fc-101p7k5t2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9868</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC135FC-101P7K5T4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9048/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc135fc-101p7k5t4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0189</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC136FC-101P7K5T4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9049/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc136fc-101p7k5t4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0190</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC137FC-101P7K5T4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9050/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc137fc-101p7k5t4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0232</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC138FC-101P7K5T6E20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9051/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc138fc-101p7k5t6e20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0231</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC139FC-101P7K5T6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9052/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc139fc-101p7k5t6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9800</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC140FC-101P11KT2E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9053/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc140fc-101p11kt2e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9869</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC141FC-101P11KT4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9054/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc141fc-101p11kt4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0191</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC142FC-101P11KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9055/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc142fc-101p11kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0192</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC143FC-101P11KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9056/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc143fc-101p11kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9284</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC144FC-101P11KT4E5BH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9057/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc144fc-101p11kt4e5bh2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9402</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC145FC-101P11KT4E5BH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9058/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc145fc-101p11kt4e5bh3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0233</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC146FC-101P11KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9059/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc146fc-101p11kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9802</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC147FC-101P15KT2E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9060/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc147fc-101p15kt2e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9801</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC148FC-101P15KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9061/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc148fc-101p15kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9804</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC149FC-101P15KT2E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9062/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc149fc-101p15kt2e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9803</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC150FC-101P15KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9063/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc150fc-101p15kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9805</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC151FC-101P15KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9064/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc151fc-101p15kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9807</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC152FC-101P15KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9065/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc152fc-101p15kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9870</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC153FC-101P15KT4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9066/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc153fc-101p15kt4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0193</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC154FC-101P15KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9067/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc154fc-101p15kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0194</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC155FC-101P15KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9068/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc155fc-101p15kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9403</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC156FC-101P15KT4E5BH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9069/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc156fc-101p15kt4e5bh2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9404</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC157FC-101P15KT4E5BH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9070/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc157fc-101p15kt4e5bh3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0236</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC158FC-101P15KT6E20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9071/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc158fc-101p15kt6e20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0235</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC159FC-101P15KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9072/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc159fc-101p15kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9810</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC160FC-101P18KT2E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9073/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc160fc-101p18kt2e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9809</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC161FC-101P18KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9074/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc161fc-101p18kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9812</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC162FC-101P18KT2E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9075/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc162fc-101p18kt2e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9811</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC163FC-101P18KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9076/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc163fc-101p18kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9813</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC164FC-101P18KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9077/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc164fc-101p18kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9816</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC165FC-101P18KT2P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9078/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc165fc-101p18kt2p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9815</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC166FC-101P18KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9079/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc166fc-101p18kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9871</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC167FC-101P18KT4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9080/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc167fc-101p18kt4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0195</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC168FC-101P18KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9081/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc168fc-101p18kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0196</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC169FC-101P18KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9082/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc169fc-101p18kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9405</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC170FC-101P18KT4E5BH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9083/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc170fc-101p18kt4e5bh2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131Z9406</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC171FC-101P18KT4E5BH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9084/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc171fc-101p18kt4e5bh3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>134F0219</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC172FC-101P18KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9085/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc172fc-101p18kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>134F0221</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC173FC-101P18KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9086/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc173fc-101p18kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9826</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC174FC-101P22KT2E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9087/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc174fc-101p22kt2e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9832</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC175FC-101P22KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9088/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc175fc-101p22kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9828</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC176FC-101P22KT2E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9089/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc176fc-101p22kt2e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9827</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC177FC-101P22KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9090/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc177fc-101p22kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9829</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC178FC-101P22KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9091/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc178fc-101p22kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9834</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC179FC-101P22KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9092/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc179fc-101p22kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9872</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC180FC-101P22KT4E20H4XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9093/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc180fc-101p22kt4e20h4xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0197</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC181FC-101P22KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9094/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc181fc-101p22kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0198</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC182FC-101P22KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9095/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc182fc-101p22kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0199</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC183FC-101P22KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9096/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc183fc-101p22kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0200</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC184FC-101P22KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9097/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc184fc-101p22kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0238</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC185FC-101P22KT6E20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9098/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc185fc-101p22kt6e20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0237</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC186FC-101P22KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9099/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc186fc-101p22kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0239</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC187FC-101P22KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9100/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc187fc-101p22kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9837</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC188FC-101P30KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9101/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc188fc-101p30kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9840</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC189FC-101P30KT2E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9102/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc189fc-101p30kt2e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9839</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC190FC-101P30KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9103/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc190fc-101p30kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9841</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC191FC-101P30KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9104/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc191fc-101p30kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9844</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC192FC-101P30KT2P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9105/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc192fc-101p30kt2p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9843</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC193FC-101P30KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9106/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc193fc-101p30kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9874</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC194FC-101P30KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9107/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc194fc-101p30kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9873</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC195FC-101P30KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9108/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc195fc-101p30kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9876</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC196FC-101P30KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9109/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc196fc-101p30kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9875</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC197FC-101P30KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9110/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc197fc-101p30kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0201</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC198FC-101P30KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9111/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc198fc-101p30kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0202</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC199FC-101P30KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9112/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc199fc-101p30kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9878</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC200FC-101P30KT4P20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9113/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc200fc-101p30kt4p20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9877</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC201FC-101P30KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9114/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc201fc-101p30kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9879</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC202FC-101P30KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9115/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc202fc-101p30kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0203</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC203FC-101P30KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9116/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc203fc-101p30kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0204</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC204FC-101P30KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9117/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc204fc-101p30kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0241</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC205FC-101P30KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9118/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc205fc-101p30kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0244</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC206FC-101P30KT6P20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9119/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc206fc-101p30kt6p20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0243</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC207FC-101P30KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9120/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc207fc-101p30kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9845</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC208FC-101P37KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9121/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc208fc-101p37kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9847</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC209FC-101P37KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9122/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc209fc-101p37kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9849</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC210FC-101P37KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9123/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc210fc-101p37kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9851</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC211FC-101P37KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9124/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc211fc-101p37kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9882</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC212FC-101P37KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9125/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc212fc-101p37kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9881</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC213FC-101P37KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9126/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc213fc-101p37kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9884</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC214FC-101P37KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9127/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc214fc-101p37kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9883</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC215FC-101P37KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9128/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc215fc-101p37kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0205</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC216FC-101P37KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9129/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc216fc-101p37kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0206</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC217FC-101P37KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9130/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc217fc-101p37kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9886</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC218FC-101P37KT4P20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9131/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc218fc-101p37kt4p20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9885</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC219FC-101P37KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9132/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc219fc-101p37kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9888</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC220FC-101P37KT4P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9133/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc220fc-101p37kt4p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9887</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC221FC-101P37KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9134/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc221fc-101p37kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0207</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC222FC-101P37KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9135/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc222fc-101p37kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0208</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC223FC-101P37KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9136/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc223fc-101p37kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>134F0223</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC224FC-101P37KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9137/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc224fc-101p37kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>134F0225</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC225FC-101P37KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9138/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc225fc-101p37kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9854</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC226FC-101P45KT2E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9139/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc226fc-101p45kt2e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9853</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC227FC-101P45KT2E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9140/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc227fc-101p45kt2e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9855</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC228FC-101P45KT2E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9141/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc228fc-101p45kt2e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9857</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC229FC-101P45KT2P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9142/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc229fc-101p45kt2p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9860</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC230FC-101P45KT2P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9143/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc230fc-101p45kt2p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9859</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC231FC-101P45KT2P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9144/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc231fc-101p45kt2p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9890</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC232FC-101P45KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9145/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc232fc-101p45kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9889</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC233FC-101P45KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9146/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc233fc-101p45kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9892</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC234FC-101P45KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9147/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc234fc-101p45kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9891</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC235FC-101P45KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9148/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc235fc-101p45kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0209</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC236FC-101P45KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9149/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc236fc-101p45kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0210</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC237FC-101P45KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9150/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc237fc-101p45kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9894</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC238FC-101P45KT4P20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9151/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc238fc-101p45kt4p20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9893</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC239FC-101P45KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9152/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc239fc-101p45kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9896</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC240FC-101P45KT4P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9153/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc240fc-101p45kt4p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9895</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC241FC-101P45KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9154/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc241fc-101p45kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0211</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC242FC-101P45KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9155/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc242fc-101p45kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0212</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC243FC-101P45KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9156/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc243fc-101p45kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0245</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC244FC-101P45KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9157/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc244fc-101p45kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0247</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC245FC-101P45KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9158/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc245fc-101p45kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9898</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC246FC-101P55KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9159/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc246fc-101p55kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9897</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC247FC-101P55KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9160/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc247fc-101p55kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9900</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC248FC-101P55KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9161/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc248fc-101p55kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9899</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC249FC-101P55KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9162/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc249fc-101p55kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0213</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC250FC-101P55KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9163/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc250fc-101p55kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0214</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC251FC-101P55KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9164/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc251fc-101p55kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9901</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC252FC-101P55KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9165/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc252fc-101p55kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9904</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC253FC-101P55KT4P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9166/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc253fc-101p55kt4p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9903</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC254FC-101P55KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9167/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc254fc-101p55kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0215</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC255FC-101P55KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9168/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc255fc-101p55kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0216</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC256FC-101P55KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9169/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc256fc-101p55kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0249</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC257FC-101P55KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9170/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc257fc-101p55kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0252</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC258FC-101P55KT6P20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9171/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc258fc-101p55kt6p20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0251</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC259FC-101P55KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9172/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc259fc-101p55kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9906</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC260FC-101P75KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9173/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc260fc-101p75kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9905</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC261FC-101P75KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9174/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc261fc-101p75kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9908</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC262FC-101P75KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9175/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc262fc-101p75kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9907</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC263FC-101P75KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9176/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc263fc-101p75kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0217</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC264FC-101P75KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9177/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc264fc-101p75kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0218</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC265FC-101P75KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9178/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc265fc-101p75kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9910</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC266FC-101P75KT4P20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9179/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc266fc-101p75kt4p20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9909</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC267FC-101P75KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9180/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc267fc-101p75kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9912</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC268FC-101P75KT4P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9181/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc268fc-101p75kt4p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9911</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC269FC-101P75KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9182/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc269fc-101p75kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0219</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC270FC-101P75KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9183/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc270fc-101p75kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0220</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC271FC-101P75KT4P5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9184/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc271fc-101p75kt4p5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0253</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC272FC-101P75KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9185/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc272fc-101p75kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0255</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC273FC-101P75KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9186/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc273fc-101p75kt6p20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9914</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC274FC-101P90KT4E20H2XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9187/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc274fc-101p90kt4e20h2xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9913</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC275FC-101P90KT4E20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9188/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc275fc-101p90kt4e20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9916</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC276FC-101P90KT4E20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9189/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc276fc-101p90kt4e20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9915</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC277FC-101P90KT4E20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9190/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc277fc-101p90kt4e20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0221</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC278FC-101P90KT4E5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9191/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc278fc-101p90kt4e5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0222</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC279FC-101P90KT4E5AH3XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9192/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc279fc-101p90kt4e5ah3xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9917</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC280FC-101P90KT4P20H2XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9193/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc280fc-101p90kt4p20h2-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9920</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC281FC-101P90KT4P20H3XXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9194/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc281fc-101p90kt4p20h3xxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131L9919</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC282FC-101P90KT4P20H3XXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9195/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc282fc-101p90kt4p20h3-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0223</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC283FC-101P90KT4P5AH2XAXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9196/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc283fc-101p90kt4p5ah2xa-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0257</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC284FC-101P90KT6E20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9197/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc284fc-101p90kt6e20h-s-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0260</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC285FC-101P90KT6P20HXXXCXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9198/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc285fc-101p90kt6p20hxxxcxxxs-axbxc-dx/</t>
   </si>
   <si>
     <t>131N0259</t>
   </si>
   <si>
     <t>ПЧ VLT HVAC Basic  FC286FC-101P90KT6P20HXXXXXXXSXXXXAXBXCXXXXDX</t>
   </si>
   <si>
-    <t>https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9199/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc286fc-101p90kt6p20h-s-axbxc-dx/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2352,51 +2352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8992/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8995/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9001/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9002/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9007/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9008/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9012/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/Micro-Drive-FC051/9013/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9014/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9015/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9016/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9017/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9018/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9019/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9020/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9021/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9022/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9023/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9024/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9025/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9026/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9027/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9028/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9029/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9030/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9031/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9032/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9033/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9034/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9035/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9036/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9037/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9038/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9039/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9040/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9041/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9042/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9043/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9044/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9045/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9046/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9047/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9048/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9049/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9050/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9051/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9052/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9053/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9054/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9055/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9056/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9057/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9058/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9059/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9060/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9061/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9062/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9063/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9064/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9065/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9066/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9067/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9068/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9069/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9070/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9071/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9072/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9073/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9074/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9075/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9076/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9077/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9078/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9079/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9080/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9081/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9082/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9083/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9084/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9085/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9086/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9087/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9088/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9089/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9090/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9091/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9092/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9093/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9094/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9095/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9096/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9097/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9098/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9099/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9101/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9102/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9103/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9104/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9105/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9106/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9107/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9108/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9109/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9110/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9111/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9112/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9113/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9114/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9115/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9116/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9117/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9118/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9119/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9120/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9121/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9122/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9123/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9124/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9125/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9126/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9127/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9128/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9129/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9130/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9131/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9132/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9133/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9134/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9135/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9136/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9137/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9138/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9139/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9140/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9141/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9142/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9143/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9144/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9145/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9146/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9147/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9148/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9149/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9150/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9151/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9152/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9153/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9154/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9155/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9156/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9157/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9158/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9159/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9160/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9161/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9162/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9163/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9164/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9165/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9166/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9167/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9168/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9169/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9170/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9171/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9172/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9173/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9174/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9175/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9176/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9177/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9178/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9179/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9180/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9181/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9182/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9183/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9184/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9185/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9186/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9187/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9188/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9189/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9190/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9191/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9192/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9193/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9194/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9195/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9196/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9197/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9198/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/chastotniki-preobrazovateli-privody-danfoss-vlt-drives/HVAC-Basic-FC101/9199/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk18s2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk25t2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37s2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37t2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk37t4e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75s2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75t2e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051pk75t4e20h3xxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5s2e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5t2e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p1k5t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2s2e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2t2e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p2k2t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p3k0t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p3k7t2e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p4k0t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p5k5t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p7k5t4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p11kt4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p15kt4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p18kt4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-micro-drive-fc051/pch-vlt-micro-drive-fc051-fc-051p22kt4e20h3bxcxxxsxxx/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc101-fc-101pk25t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc102fc-101pk37t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc103fc-101pk37t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc104fc-101pk37t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc105fc-101pk75t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc106fc-101pk75t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc107fc-101pk75t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc108fc-101pk75t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc109fc-101p1k5t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc110fc-101p1k5t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc111fc-101p1k5t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc112fc-101p1k5t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc113fc-101p2k2t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc114fc-101p2k2t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc115fc-101p2k2t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc116fc-101p2k2t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc117fc-101p2k2t6e20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc118fc-101p2k2t6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc119fc-101p3k0t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc120fc-101p3k0t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc121fc-101p3k0t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc122fc-101p3k0t6e20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc123fc-101p3k0t6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc124fc-101p3k7t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc125fc-101p3k7t6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc126fc-101p4k0t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc127fc-101p4k0t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc128fc-101p4k0t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc129fc-101p5k5t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc130fc-101p5k5t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc131fc-101p5k5t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc132fc-101p5k5t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc133fc-101p5k5t6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc134fc-101p7k5t2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc135fc-101p7k5t4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc136fc-101p7k5t4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc137fc-101p7k5t4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc138fc-101p7k5t6e20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc139fc-101p7k5t6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc140fc-101p11kt2e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc141fc-101p11kt4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc142fc-101p11kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc143fc-101p11kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc144fc-101p11kt4e5bh2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc145fc-101p11kt4e5bh3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc146fc-101p11kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc147fc-101p15kt2e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc148fc-101p15kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc149fc-101p15kt2e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc150fc-101p15kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc151fc-101p15kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc152fc-101p15kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc153fc-101p15kt4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc154fc-101p15kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc155fc-101p15kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc156fc-101p15kt4e5bh2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc157fc-101p15kt4e5bh3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc158fc-101p15kt6e20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc159fc-101p15kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc160fc-101p18kt2e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc161fc-101p18kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc162fc-101p18kt2e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc163fc-101p18kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc164fc-101p18kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc165fc-101p18kt2p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc166fc-101p18kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc167fc-101p18kt4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc168fc-101p18kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc169fc-101p18kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc170fc-101p18kt4e5bh2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc171fc-101p18kt4e5bh3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc172fc-101p18kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc173fc-101p18kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc174fc-101p22kt2e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc175fc-101p22kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc176fc-101p22kt2e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc177fc-101p22kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc178fc-101p22kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc179fc-101p22kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc180fc-101p22kt4e20h4xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc181fc-101p22kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc182fc-101p22kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc183fc-101p22kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc184fc-101p22kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc185fc-101p22kt6e20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc186fc-101p22kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc187fc-101p22kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc188fc-101p30kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc189fc-101p30kt2e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc190fc-101p30kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc191fc-101p30kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc192fc-101p30kt2p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc193fc-101p30kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc194fc-101p30kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc195fc-101p30kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc196fc-101p30kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc197fc-101p30kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc198fc-101p30kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc199fc-101p30kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc200fc-101p30kt4p20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc201fc-101p30kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc202fc-101p30kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc203fc-101p30kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc204fc-101p30kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc205fc-101p30kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc206fc-101p30kt6p20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc207fc-101p30kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc208fc-101p37kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc209fc-101p37kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc210fc-101p37kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc211fc-101p37kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc212fc-101p37kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc213fc-101p37kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc214fc-101p37kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc215fc-101p37kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc216fc-101p37kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc217fc-101p37kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc218fc-101p37kt4p20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc219fc-101p37kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc220fc-101p37kt4p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc221fc-101p37kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc222fc-101p37kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc223fc-101p37kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc224fc-101p37kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc225fc-101p37kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc226fc-101p45kt2e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc227fc-101p45kt2e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc228fc-101p45kt2e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc229fc-101p45kt2p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc230fc-101p45kt2p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc231fc-101p45kt2p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc232fc-101p45kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc233fc-101p45kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc234fc-101p45kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc235fc-101p45kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc236fc-101p45kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc237fc-101p45kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc238fc-101p45kt4p20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc239fc-101p45kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc240fc-101p45kt4p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc241fc-101p45kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc242fc-101p45kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc243fc-101p45kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc244fc-101p45kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc245fc-101p45kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc246fc-101p55kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc247fc-101p55kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc248fc-101p55kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc249fc-101p55kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc250fc-101p55kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc251fc-101p55kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc252fc-101p55kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc253fc-101p55kt4p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc254fc-101p55kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc255fc-101p55kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc256fc-101p55kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc257fc-101p55kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc258fc-101p55kt6p20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc259fc-101p55kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc260fc-101p75kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc261fc-101p75kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc262fc-101p75kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc263fc-101p75kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc264fc-101p75kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc265fc-101p75kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc266fc-101p75kt4p20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc267fc-101p75kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc268fc-101p75kt4p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc269fc-101p75kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc270fc-101p75kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc271fc-101p75kt4p5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc272fc-101p75kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc273fc-101p75kt6p20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc274fc-101p90kt4e20h2xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc275fc-101p90kt4e20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc276fc-101p90kt4e20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc277fc-101p90kt4e20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc278fc-101p90kt4e5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc279fc-101p90kt4e5ah3xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc280fc-101p90kt4p20h2-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc281fc-101p90kt4p20h3xxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc282fc-101p90kt4p20h3-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc283fc-101p90kt4p5ah2xa-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc284fc-101p90kt6e20h-s-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc285fc-101p90kt6p20hxxxcxxxs-axbxc-dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-danfoss-vlt-drives/preobrazovateli-chastoty-danfoss-vlt-hvac-basic-fc101/pch-vlt-hvac-basic-fc286fc-101p90kt6p20h-s-axbxc-dx/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F217" sqref="F217"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">