--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -44,825 +44,825 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>5АИ56А2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ56А2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9343/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56a2/</t>
   </si>
   <si>
     <t>5АИ56В2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ56В2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9344/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56v2/</t>
   </si>
   <si>
     <t>5АИ56А4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ56А4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9345/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56a4/</t>
   </si>
   <si>
     <t>5АИ56В4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ56В4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9346/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56v4/</t>
   </si>
   <si>
     <t>5АИ63А2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63А2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9347/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a2/</t>
   </si>
   <si>
     <t>5АИ63В2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63В2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9348/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v2/</t>
   </si>
   <si>
     <t>5АИ63А4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63А4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9349/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a4/</t>
   </si>
   <si>
     <t>5АИ63В4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63В4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9350/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v4/</t>
   </si>
   <si>
     <t>5АИ63А6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63А6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9351/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a6/</t>
   </si>
   <si>
     <t>5АИ63В6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ63В6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9352/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v6/</t>
   </si>
   <si>
     <t>5АИ71А2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71А2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9353/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a2/</t>
   </si>
   <si>
     <t>5АИ71В2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71В2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9354/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v2/</t>
   </si>
   <si>
     <t>5АИ71А4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71А4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9355/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a4/</t>
   </si>
   <si>
     <t>5АИ71В4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71В4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9356/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v4/</t>
   </si>
   <si>
     <t>5АИ71А6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71А6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9357/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a6/</t>
   </si>
   <si>
     <t>5АИ71В6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71В6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9358/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v6/</t>
   </si>
   <si>
     <t>5АИ71В8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ71В8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9359/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v8/</t>
   </si>
   <si>
     <t>5АИ80А2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80А2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9360/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a2/</t>
   </si>
   <si>
     <t>5АИ80В2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80В2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9361/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v2/</t>
   </si>
   <si>
     <t>5АИ80А4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80А4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9362/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a4/</t>
   </si>
   <si>
     <t>5АИ80В4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80В4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9363/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v4/</t>
   </si>
   <si>
     <t>5АИ80А6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80А6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9364/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a6/</t>
   </si>
   <si>
     <t>5АИ80В6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80В6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9365/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v6/</t>
   </si>
   <si>
     <t>5АИ80А8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80А8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9366/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a8/</t>
   </si>
   <si>
     <t>5АИ80В8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ80В8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9367/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v8/</t>
   </si>
   <si>
     <t>5АИ90L2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ90L2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9368/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l2/</t>
   </si>
   <si>
     <t>5АИ90L4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ90L4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9369/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l4/</t>
   </si>
   <si>
     <t>5АИ90L6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ90L6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9370/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l6/</t>
   </si>
   <si>
     <t>5АИ100S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9371/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100s2/</t>
   </si>
   <si>
     <t>5АИ100L2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100L2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9372/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l2/</t>
   </si>
   <si>
     <t>5АИ100S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9373/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100s4/</t>
   </si>
   <si>
     <t>5АИ100L4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100L4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9374/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l4/</t>
   </si>
   <si>
     <t>5АИ100L6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100L6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9375/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l6/</t>
   </si>
   <si>
     <t>5АИ100L8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ100L8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9376/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l8/</t>
   </si>
   <si>
     <t>5АИ112МА6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ112МА6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9377/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112ma6/</t>
   </si>
   <si>
     <t>5АИ112МВ6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ112МВ6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9378/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112mv6/</t>
   </si>
   <si>
     <t>5АИ112МА8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ112МА8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9379/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112ma8/</t>
   </si>
   <si>
     <t>5АИ112МВ8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ112МВ8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9380/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112mv8/</t>
   </si>
   <si>
     <t>5АИ132S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ132S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9381/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s4/</t>
   </si>
   <si>
     <t>5АИ132S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ132S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9382/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s6/</t>
   </si>
   <si>
     <t>5АИ132М6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ132М6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9383/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132m6/</t>
   </si>
   <si>
     <t>5АИ132S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ132S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9384/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s8/</t>
   </si>
   <si>
     <t>5АИ132М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ132М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9385/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132m8/</t>
   </si>
   <si>
     <t>5АИ160S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ160S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9386/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s2/</t>
   </si>
   <si>
     <t>5АИ160S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ160S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9387/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s4/</t>
   </si>
   <si>
     <t>5АИ160S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ160S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9388/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s6/</t>
   </si>
   <si>
     <t>5АИ160S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ160S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9389/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s8/</t>
   </si>
   <si>
     <t>5АИ160М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ160М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9390/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160m8/</t>
   </si>
   <si>
     <t>5АИ180S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ180S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9391/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180s2/</t>
   </si>
   <si>
     <t>5АИ180М2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ180М2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9392/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m2/</t>
   </si>
   <si>
     <t>5АИ180S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ180S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9393/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180s4/</t>
   </si>
   <si>
     <t>5АИ180М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ180М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9394/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m4/</t>
   </si>
   <si>
     <t>5АИ180М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ180М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9395/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m8/</t>
   </si>
   <si>
     <t>5АИ200L2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200L2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9396/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l2/</t>
   </si>
   <si>
     <t>5АИ200М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9397/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200m4/</t>
   </si>
   <si>
     <t>5АИ200L4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200L4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9398/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l4/</t>
   </si>
   <si>
     <t>5АИ200L6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200L6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9399/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l6/</t>
   </si>
   <si>
     <t>5АИ200М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9400/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200m8/</t>
   </si>
   <si>
     <t>5АИ200L8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ200L8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9401/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l8/</t>
   </si>
   <si>
     <t>5АИ225М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ225М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9402/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai225m4/</t>
   </si>
   <si>
     <t>5АИ225М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ225М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9403/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai225m8/</t>
   </si>
   <si>
     <t>5АИ250S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9404/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s2/</t>
   </si>
   <si>
     <t>5АИ250М2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250М2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9405/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m2/</t>
   </si>
   <si>
     <t>5АИ250S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9406/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s4/</t>
   </si>
   <si>
     <t>5АИ250М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9407/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m4/</t>
   </si>
   <si>
     <t>5АИ250S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9408/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s6/</t>
   </si>
   <si>
     <t>5АИ250М6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250М6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9409/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m6/</t>
   </si>
   <si>
     <t>5АИ250S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9410/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s8/</t>
   </si>
   <si>
     <t>5АИ250М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ250М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9411/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m8/</t>
   </si>
   <si>
     <t>5АИ280S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9412/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s2/</t>
   </si>
   <si>
     <t>5АИ280М2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280М2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9413/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m2/</t>
   </si>
   <si>
     <t>5АИ280S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9414/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s4/</t>
   </si>
   <si>
     <t>5АИ280М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9415/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m4/</t>
   </si>
   <si>
     <t>5АИ280S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9416/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s6/</t>
   </si>
   <si>
     <t>5АИ280М6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280М6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9417/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m6/</t>
   </si>
   <si>
     <t>5АИ280S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9418/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s8/</t>
   </si>
   <si>
     <t>5АИ280М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ280М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9419/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m8/</t>
   </si>
   <si>
     <t>5АИ315S2</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315S2</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9420/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s2/</t>
   </si>
   <si>
     <t>5АИ315S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9421/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s4/</t>
   </si>
   <si>
     <t>5АИ315М4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315М4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9422/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m4/</t>
   </si>
   <si>
     <t>5АИ315S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9423/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s6/</t>
   </si>
   <si>
     <t>5АИ315М6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315М6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9424/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m6/</t>
   </si>
   <si>
     <t>5АИ315S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9425/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s8/</t>
   </si>
   <si>
     <t>5АИ315М8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ315М8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9426/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m8/</t>
   </si>
   <si>
     <t>5АИ355S4</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ355S4</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9427/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s4/</t>
   </si>
   <si>
     <t>5АИ355S6</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ355S6</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9428/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s6/</t>
   </si>
   <si>
     <t>5АИ355S8</t>
   </si>
   <si>
     <t>Электродвигатель асинхронный 5АИ355S8</t>
   </si>
   <si>
-    <t>https://normap.ru/elektrodvigateli-5ai/9429/</t>
+    <t>https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s8/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1236,51 +1236,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9343/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9344/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9345/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9346/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9347/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9348/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9349/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9350/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9351/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9352/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9353/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9354/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9355/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9356/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9357/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9358/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9359/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9360/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9361/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9362/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9363/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9364/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9365/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9366/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9367/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9368/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9369/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9370/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9371/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9372/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9373/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9374/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9375/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9376/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9377/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9378/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9379/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9380/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9381/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9382/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9383/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9384/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9385/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9386/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9387/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9388/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9389/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9390/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9391/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9392/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9393/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9394/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9395/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9396/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9397/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9398/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9399/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9400/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9401/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9402/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9403/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9404/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9405/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9406/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9407/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9408/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9409/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9410/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9411/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9412/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9413/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9414/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9415/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9416/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9417/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9418/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9419/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9420/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9421/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9422/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9423/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9424/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9425/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9426/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9427/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9428/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-5ai/9429/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56a4/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai56v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai63v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a4/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai71v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a6/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80a8/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai80v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l4/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai90l6/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l6/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai100l8/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112ma6/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112mv6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112ma8/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai112mv8/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai132m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai160m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai180m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l4/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l6/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai200l8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai225m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai225m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai250m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai280m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315s8/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai315m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s4/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s6/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/elektrodvigateli-asinhronnye-5ai/elektrodvigatel-asinhronnyj-5ai355s8/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F92" sqref="F92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">