--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,1041 +47,1041 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>0-1L-0001-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0001-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9542/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0001-2/</t>
   </si>
   <si>
     <t>0-1L-0002-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0002-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9543/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0002-2/</t>
   </si>
   <si>
     <t>0-1L-0003-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0003-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9544/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0003-2/</t>
   </si>
   <si>
     <t>0-1L-0004-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0004-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9545/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0004-2/</t>
   </si>
   <si>
     <t>0-1L-0005-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0005-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9546/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0005-2/</t>
   </si>
   <si>
     <t>0-1L-0007-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0007-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9547/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0007-2/</t>
   </si>
   <si>
     <t>0-1L-0009-2</t>
   </si>
   <si>
     <t>VACON0020-1L-0009-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9548/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0009-2/</t>
   </si>
   <si>
     <t>0-3L-0001-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0001-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9549/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0001-2/</t>
   </si>
   <si>
     <t>0-3L-0002-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0002-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9550/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0002-2/</t>
   </si>
   <si>
     <t>0-3L-0003-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0003-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9551/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0003-2/</t>
   </si>
   <si>
     <t>0-3L-0004-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0004-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9552/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0004-2/</t>
   </si>
   <si>
     <t>0-3L-0005-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0005-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9553/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0005-2/</t>
   </si>
   <si>
     <t>0-3L-0007-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0007-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9554/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0007-2/</t>
   </si>
   <si>
     <t>0-3L-0011-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0011-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9555/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0011-2/</t>
   </si>
   <si>
     <t>0-3L-0012-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0012-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9556/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0012-2/</t>
   </si>
   <si>
     <t>0-3L-0017-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0017-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9557/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0017-2/</t>
   </si>
   <si>
     <t>0-3L-0025-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0025-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9558/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0025-2/</t>
   </si>
   <si>
     <t>0-3L-0031-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0031-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9559/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0031-2/</t>
   </si>
   <si>
     <t>0-3L-0038-2</t>
   </si>
   <si>
     <t>VACON0020-3L-0038-2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9560/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0038-2/</t>
   </si>
   <si>
     <t>0-3L-0001-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0001-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9561/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0001-4/</t>
   </si>
   <si>
     <t>0-3L-0002-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0002-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9562/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0002-4/</t>
   </si>
   <si>
     <t>0-3L-0003-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0003-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9563/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0003-4/</t>
   </si>
   <si>
     <t>0-3L-0004-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0004-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9564/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0004-4/</t>
   </si>
   <si>
     <t>0-3L-0005-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0005-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9565/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0005-4/</t>
   </si>
   <si>
     <t>0-3L-0006-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0006-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9566/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0006-4/</t>
   </si>
   <si>
     <t>0-3L-0008-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0008-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9567/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0008-4/</t>
   </si>
   <si>
     <t>0-3L-0009-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0009-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9568/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0009-4/</t>
   </si>
   <si>
     <t>0-3L-0012-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0012-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9569/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0012-4/</t>
   </si>
   <si>
     <t>0-3L-0016-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0016-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9570/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0016-4/</t>
   </si>
   <si>
     <t>0-3L-0023-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0023-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9571/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0023-4/</t>
   </si>
   <si>
     <t>0-3L-0031-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0031-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9572/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0031-4/</t>
   </si>
   <si>
     <t>0-3L-0038-4</t>
   </si>
   <si>
     <t>VACON0020-3L-0038-4</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9573/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0038-4/</t>
   </si>
   <si>
     <t>Преобразователи частоты Vacon 100 FLOW</t>
   </si>
   <si>
     <t>0003-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0003-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9614/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0003-5-flow/</t>
   </si>
   <si>
     <t>0004-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0004-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9615/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0004-5-flow/</t>
   </si>
   <si>
     <t>0005-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0005-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9616/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0005-5-flow/</t>
   </si>
   <si>
     <t>0008-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0008-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9617/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0008-5-flow/</t>
   </si>
   <si>
     <t>0009-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0009-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9618/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0009-5-flow/</t>
   </si>
   <si>
     <t>0012-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0012-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9619/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0012-5-flow/</t>
   </si>
   <si>
     <t>0016-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0016-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9620/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0016-5-flow/</t>
   </si>
   <si>
     <t>0023-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0023-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9621/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0023-5-flow/</t>
   </si>
   <si>
     <t>0031-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0031-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9622/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0031-5-flow/</t>
   </si>
   <si>
     <t>0038-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0038-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9623/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0038-5-flow/</t>
   </si>
   <si>
     <t>0046-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0046-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9624/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0046-5-flow/</t>
   </si>
   <si>
     <t>0061-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0061-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9625/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0061-5-flow/</t>
   </si>
   <si>
     <t>0072-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0072-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9626/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0072-5-flow/</t>
   </si>
   <si>
     <t>0087-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0087-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9627/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0087-5-flow/</t>
   </si>
   <si>
     <t>0105-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0105-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9628/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0105-5-flow/</t>
   </si>
   <si>
     <t>0140-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0140-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9629/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0140-5-flow/</t>
   </si>
   <si>
     <t>0170-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0170-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9630/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0170-5-flow/</t>
   </si>
   <si>
     <t>0205-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0205-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9631/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0205-5-flow/</t>
   </si>
   <si>
     <t>0261-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0261-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9632/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0261-5-flow/</t>
   </si>
   <si>
     <t>0310-5-FLOW</t>
   </si>
   <si>
     <t>VACON0100-3L-0310-5-FLOW</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9633/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0310-5-flow/</t>
   </si>
   <si>
     <t>5-FLOW+IP54</t>
   </si>
   <si>
     <t>VACON0100-3L-0003-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9634/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0003-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0004-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9635/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0004-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0005-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9636/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0005-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0008-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9637/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0008-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0009-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9638/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0009-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0012-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9639/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0012-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0016-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9640/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0016-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0023-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9641/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0023-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0031-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9642/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0031-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0038-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9643/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0038-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0046-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9644/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0046-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0061-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9645/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0061-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0072-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9646/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0072-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0087-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9647/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0087-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0105-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9648/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0105-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0140-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9649/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0140-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0170-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9650/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0170-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0205-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9651/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0205-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0261-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9652/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0261-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>VACON0100-3L-0310-5-FLOW+IP54</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9653/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0310-5-flow-plus-ip54/</t>
   </si>
   <si>
     <t>Преобразователи частоты Vacon NXS</t>
   </si>
   <si>
     <t>35A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00035A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9687/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00035a2h1sssa1a2/</t>
   </si>
   <si>
     <t>45A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00045A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9688/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00045a2h1sssa1a2/</t>
   </si>
   <si>
     <t>55A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00055A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9689/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00055a2h1sssa1a2/</t>
   </si>
   <si>
     <t>75A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00075A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9690/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00075a2h1sssa1a2/</t>
   </si>
   <si>
     <t>95A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00095A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9691/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00095a2h1sssa1a2/</t>
   </si>
   <si>
     <t>25A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00125A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9692/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00125a2h1sssa1a2/</t>
   </si>
   <si>
     <t>65A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00165A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9693/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00165a2h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00225A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9694/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00225a2h1sssa1a2/</t>
   </si>
   <si>
     <t>15A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00315A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9695/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00315a2h1sssa1a2/</t>
   </si>
   <si>
     <t>85A2H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00385A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9696/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00385a2h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00455A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9697/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00455a2h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00615A2H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9698/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00615a2h1sssa1a2/</t>
   </si>
   <si>
     <t>25A2H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00725A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9699/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00725a2h0sssa1a2/</t>
   </si>
   <si>
     <t>75A2H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00875A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9700/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00875a2h0sssa1a2/</t>
   </si>
   <si>
     <t>55A2H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01055A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9701/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01055a2h0sssa1a2/</t>
   </si>
   <si>
     <t>05A2H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01405A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9702/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01405a2h0sssa1a2/</t>
   </si>
   <si>
     <t>85A2H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01685A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9703/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01685a2h0sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS02055A2H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9704/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02055a2h0sssa1a2/</t>
   </si>
   <si>
     <t>15A2H0SSFA1A2</t>
   </si>
   <si>
     <t>VACON NXS02615A2H0SSFA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9705/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02615a2h0ssfa1a2/</t>
   </si>
   <si>
     <t>05A2H0SSFA1A2</t>
   </si>
   <si>
     <t>VACON NXS03005A2H0SSFA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9706/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03005a2h0ssfa1a2/</t>
   </si>
   <si>
     <t>35A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00035A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9707/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00035a5h1sssa1a2/</t>
   </si>
   <si>
     <t>45A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00045A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9708/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00045a5h1sssa1a2/</t>
   </si>
   <si>
     <t>55A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00055A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9709/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00055a5h1sssa1a2/</t>
   </si>
   <si>
     <t>75A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00075A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9710/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00075a5h1sssa1a2/</t>
   </si>
   <si>
     <t>95A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00095A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9711/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00095a5h1sssa1a2/</t>
   </si>
   <si>
     <t>25A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00125A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9712/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00125a5h1sssa1a2/</t>
   </si>
   <si>
     <t>65A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00165A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9713/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00165a5h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00225A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9714/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00225a5h1sssa1a2/</t>
   </si>
   <si>
     <t>15A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00315A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9715/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00315a5h1sssa1a2/</t>
   </si>
   <si>
     <t>85A5H1SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00385A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9716/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00385a5h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00455A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9717/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00455a5h1sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS00615A5H1SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9718/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00615a5h1sssa1a2/</t>
   </si>
   <si>
     <t>25A5H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00725A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9719/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00725a5h0sssa1a2/</t>
   </si>
   <si>
     <t>75A5H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS00875A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9720/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00875a5h0sssa1a2/</t>
   </si>
   <si>
     <t>55A5H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01055A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9721/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01055a5h0sssa1a2/</t>
   </si>
   <si>
     <t>05A5H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01405A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9722/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01405a5h0sssa1a2/</t>
   </si>
   <si>
     <t>85A5H0SSSA1A2</t>
   </si>
   <si>
     <t>VACON NXS01685A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9723/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01685a5h0sssa1a2/</t>
   </si>
   <si>
     <t>VACON NXS02055A5H0SSSA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9724/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02055a5h0sssa1a2/</t>
   </si>
   <si>
     <t>15A5H0SSFA1A2</t>
   </si>
   <si>
     <t>VACON NXS02615A5H0SSFA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9725/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02615a5h0ssfa1a2/</t>
   </si>
   <si>
     <t>05A5H0SSFA1A2</t>
   </si>
   <si>
     <t>VACON NXS03005A5H0SSFA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9726/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03005a5h0ssfa1a2/</t>
   </si>
   <si>
     <t>55A2L0SSAA1A2</t>
   </si>
   <si>
     <t>VACON NXS03855A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9727/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03855a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>05A2L0SSAA1A2</t>
   </si>
   <si>
     <t>VACON NXS04605A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9728/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs04605a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>VACON NXS05205A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9729/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05205a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>VACON NXS05905A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9730/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05905a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>VACON NXS06505A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9731/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs06505a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>VACON NXS07305A2L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9732/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs07305a2l0ssaa1a2/</t>
   </si>
   <si>
     <t>55A5L0SSAA1A2</t>
   </si>
   <si>
     <t>VACON NXS03855A5L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9733/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03855a5l0ssaa1a2/</t>
   </si>
   <si>
     <t>05A5L0SSAA1A2</t>
   </si>
   <si>
     <t>VACON NXS04605A5L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9734/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs04605a5l0ssaa1a2/</t>
   </si>
   <si>
     <t>VACON NXS05205A5L0SSAA1A2</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9735/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05205a5l0ssaa1a2/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1467,51 +1467,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9542/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9543/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9544/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9545/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9546/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9547/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9548/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9549/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9550/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9551/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9552/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9553/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9554/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9555/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9556/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9557/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9558/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9559/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9560/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9561/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9562/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9563/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9564/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9565/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9566/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9567/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9568/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9569/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9570/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9571/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9572/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-20/9573/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9614/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9615/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9616/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9617/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9618/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9619/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9620/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9621/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9622/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9623/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9624/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9625/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9626/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9627/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9628/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9629/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9630/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9631/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9632/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9633/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9634/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9635/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9636/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9637/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9638/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9639/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9640/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9641/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9642/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9643/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9644/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9645/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9646/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9647/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9648/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9649/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9650/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9651/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9652/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-100-flow/9653/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9687/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9688/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9689/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9690/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9691/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9692/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9693/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9694/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9695/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9696/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9697/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9698/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9699/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9700/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9701/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9702/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9703/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9704/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9705/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9706/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9707/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9708/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9709/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9710/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9711/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9712/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9713/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9714/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9715/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9716/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9717/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9718/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9719/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9720/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9721/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9722/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9723/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9724/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9725/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9726/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9727/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9728/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9729/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9730/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9731/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9732/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9733/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9734/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/privod-nxs/9735/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0003-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0004-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0007-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-1l-0009-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0003-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0004-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0007-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0011-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0012-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0017-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0025-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0031-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0038-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0001-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0002-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0003-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0004-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0005-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0006-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0008-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0009-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0012-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0016-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0023-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0031-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-20/vacon0020-3l-0038-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0003-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0004-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0005-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0008-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0009-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0012-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0016-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0023-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0031-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0038-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0046-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0061-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0072-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0087-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0105-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0140-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0170-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0205-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0261-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0310-5-flow/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0003-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0004-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0005-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0008-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0009-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0012-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0016-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0023-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0031-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0038-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0046-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0061-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0072-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0087-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0105-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0140-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0170-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0205-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0261-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-100-flow/vacon0100-3l-0310-5-flow-plus-ip54/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00035a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00045a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00055a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00075a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00095a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00125a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00165a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00225a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00315a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00385a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00455a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00615a2h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00725a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00875a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01055a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01405a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01685a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02055a2h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02615a2h0ssfa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03005a2h0ssfa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00035a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00045a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00055a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00075a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00095a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00125a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00165a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00225a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00315a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00385a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00455a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00615a5h1sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00725a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs00875a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01055a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01405a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs01685a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02055a5h0sssa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs02615a5h0ssfa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03005a5h0ssfa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03855a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs04605a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05205a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05905a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs06505a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs07305a2l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs03855a5l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs04605a5l0ssaa1a2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-vacon/preobrazovateli-chastoty-vacon-nxs/vacon-nxs05205a5l0ssaa1a2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F131" sqref="F131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2228,451 +2228,451 @@
       </c>
       <c r="E40" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>1</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="6">
         <v>1000</v>
       </c>
       <c r="F41" s="14">
-        <v>18720</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>2</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="6">
         <v>1000</v>
       </c>
       <c r="F42" s="14">
-        <v>20280</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>3</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E43" s="6">
         <v>1000</v>
       </c>
       <c r="F43" s="14">
-        <v>21840</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>4</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6">
         <v>1000</v>
       </c>
       <c r="F44" s="14">
-        <v>23920</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>5</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="6">
         <v>1000</v>
       </c>
       <c r="F45" s="14">
-        <v>26650</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>6</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="6">
         <v>1000</v>
       </c>
       <c r="F46" s="14">
-        <v>30030</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>7</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="6">
         <v>1000</v>
       </c>
       <c r="F47" s="14">
-        <v>35750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>8</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E48" s="6">
         <v>1000</v>
       </c>
       <c r="F48" s="14">
-        <v>43550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>9</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="6">
         <v>1000</v>
       </c>
       <c r="F49" s="14">
-        <v>52130</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>10</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E50" s="6">
         <v>1000</v>
       </c>
       <c r="F50" s="14">
-        <v>57590</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>11</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="6">
         <v>1000</v>
       </c>
       <c r="F51" s="14">
-        <v>66040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>12</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E52" s="6">
         <v>1000</v>
       </c>
       <c r="F52" s="14">
-        <v>77480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>13</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E53" s="6">
         <v>1000</v>
       </c>
       <c r="F53" s="14">
-        <v>93860</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>14</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E54" s="6">
         <v>1000</v>
       </c>
       <c r="F54" s="14">
-        <v>113880</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>15</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E55" s="6">
         <v>1000</v>
       </c>
       <c r="F55" s="14">
-        <v>141180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>16</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="6">
         <v>1000</v>
       </c>
       <c r="F56" s="14">
-        <v>186550</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>17</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E57" s="6">
         <v>1000</v>
       </c>
       <c r="F57" s="14">
-        <v>220350</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>18</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E58" s="6">
         <v>1000</v>
       </c>
       <c r="F58" s="14">
-        <v>259610</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>19</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E59" s="6">
         <v>1000</v>
       </c>
       <c r="F59" s="14">
-        <v>307710</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>20</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E60" s="6">
         <v>1000</v>
       </c>
       <c r="F60" s="14">
-        <v>368160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>21</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E61" s="6">
         <v>1000</v>
       </c>
       <c r="F61" s="14">
-        <v>20540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>22</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E62" s="6">
         <v>1000</v>
       </c>
       <c r="F62" s="14">
         <v>22230</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>23</v>
@@ -3058,231 +3058,231 @@
       </c>
       <c r="E82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F82" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>1</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E83" s="6">
         <v>1000</v>
       </c>
       <c r="F83" s="14">
-        <v>33375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>2</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E84" s="6">
         <v>1000</v>
       </c>
       <c r="F84" s="14">
-        <v>36750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>3</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E85" s="6">
         <v>1000</v>
       </c>
       <c r="F85" s="14">
-        <v>38625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>4</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E86" s="6">
         <v>1000</v>
       </c>
       <c r="F86" s="14">
-        <v>40500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>5</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E87" s="6">
         <v>1000</v>
       </c>
       <c r="F87" s="14">
-        <v>43500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>6</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E88" s="6">
         <v>1000</v>
       </c>
       <c r="F88" s="14">
-        <v>49250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>7</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E89" s="6">
         <v>1000</v>
       </c>
       <c r="F89" s="14">
-        <v>58750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>8</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E90" s="6">
         <v>1000</v>
       </c>
       <c r="F90" s="14">
         <v>71875</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>9</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E91" s="6">
         <v>1000</v>
       </c>
       <c r="F91" s="14">
-        <v>86375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>10</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E92" s="6">
         <v>1000</v>
       </c>
       <c r="F92" s="14">
-        <v>102000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>11</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E93" s="6">
         <v>1000</v>
       </c>
       <c r="F93" s="14">
         <v>115875</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>12</v>
@@ -3298,391 +3298,391 @@
       </c>
       <c r="E94" s="6">
         <v>1000</v>
       </c>
       <c r="F94" s="14">
         <v>134250</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>13</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E95" s="6">
         <v>1000</v>
       </c>
       <c r="F95" s="14">
-        <v>166750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>14</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E96" s="6">
         <v>1000</v>
       </c>
       <c r="F96" s="14">
-        <v>202500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>15</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E97" s="6">
         <v>1000</v>
       </c>
       <c r="F97" s="14">
-        <v>233750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>16</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E98" s="6">
         <v>1000</v>
       </c>
       <c r="F98" s="14">
-        <v>270625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>17</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E99" s="6">
         <v>1000</v>
       </c>
       <c r="F99" s="14">
-        <v>319000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>18</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>257</v>
       </c>
       <c r="E100" s="6">
         <v>1000</v>
       </c>
       <c r="F100" s="14">
         <v>382125</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>19</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E101" s="6">
         <v>1000</v>
       </c>
       <c r="F101" s="14">
-        <v>463250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>20</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>263</v>
       </c>
       <c r="E102" s="6">
         <v>1000</v>
       </c>
       <c r="F102" s="14">
-        <v>538000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>21</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>266</v>
       </c>
       <c r="E103" s="6">
         <v>1000</v>
       </c>
       <c r="F103" s="14">
-        <v>37375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>22</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E104" s="6">
         <v>1000</v>
       </c>
       <c r="F104" s="14">
-        <v>40750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>23</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E105" s="6">
         <v>1000</v>
       </c>
       <c r="F105" s="14">
-        <v>42500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>24</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E106" s="6">
         <v>1000</v>
       </c>
       <c r="F106" s="14">
-        <v>44375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>25</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E107" s="6">
         <v>1000</v>
       </c>
       <c r="F107" s="14">
-        <v>47375</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>26</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E108" s="6">
         <v>1000</v>
       </c>
       <c r="F108" s="14">
-        <v>53125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>27</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>284</v>
       </c>
       <c r="E109" s="6">
         <v>1000</v>
       </c>
       <c r="F109" s="14">
-        <v>64250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>28</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E110" s="6">
         <v>1000</v>
       </c>
       <c r="F110" s="14">
         <v>77375</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>29</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>289</v>
       </c>
       <c r="E111" s="6">
         <v>1000</v>
       </c>
       <c r="F111" s="14">
-        <v>91875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>30</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E112" s="6">
         <v>1000</v>
       </c>
       <c r="F112" s="14">
-        <v>110125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>31</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E113" s="6">
         <v>1000</v>
       </c>
       <c r="F113" s="14">
         <v>124125</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>32</v>
@@ -3698,231 +3698,231 @@
       </c>
       <c r="E114" s="6">
         <v>1000</v>
       </c>
       <c r="F114" s="14">
         <v>142500</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>33</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E115" s="6">
         <v>1000</v>
       </c>
       <c r="F115" s="14">
-        <v>182500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>34</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E116" s="6">
         <v>1000</v>
       </c>
       <c r="F116" s="14">
-        <v>218250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>35</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E117" s="6">
         <v>1000</v>
       </c>
       <c r="F117" s="14">
-        <v>249500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>36</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E118" s="6">
         <v>1000</v>
       </c>
       <c r="F118" s="14">
-        <v>298250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>37</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E119" s="6">
         <v>1000</v>
       </c>
       <c r="F119" s="14">
-        <v>346750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>38</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E120" s="6">
         <v>1000</v>
       </c>
       <c r="F120" s="14">
         <v>409875</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>39</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>316</v>
       </c>
       <c r="E121" s="6">
         <v>1000</v>
       </c>
       <c r="F121" s="14">
-        <v>543875</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>40</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>319</v>
       </c>
       <c r="E122" s="6">
         <v>1000</v>
       </c>
       <c r="F122" s="14">
-        <v>618625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>41</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E123" s="6">
         <v>1000</v>
       </c>
       <c r="F123" s="14">
-        <v>668500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>42</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>325</v>
       </c>
       <c r="E124" s="6">
         <v>1000</v>
       </c>
       <c r="F124" s="14">
-        <v>750125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>43</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E125" s="6">
         <v>1000</v>
       </c>
       <c r="F125" s="14">
         <v>831625</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>44</v>
@@ -3978,71 +3978,71 @@
       </c>
       <c r="E128" s="6">
         <v>1000</v>
       </c>
       <c r="F128" s="14">
         <v>1181625</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>47</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E129" s="6">
         <v>1000</v>
       </c>
       <c r="F129" s="14">
-        <v>725500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>48</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E130" s="6">
         <v>1000</v>
       </c>
       <c r="F130" s="14">
-        <v>807125</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>49</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E131" s="6">
         <v>1000</v>
       </c>
       <c r="F131" s="14">
         <v>888750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>