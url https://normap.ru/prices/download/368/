--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -47,744 +47,744 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>NES1-002SBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.2 кВт, 1.4 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9736/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-2-kvt-1-4-a/</t>
   </si>
   <si>
     <t>NES1-004SBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.4 кВт, 2.6 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9737/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-4-kvt-2-6-a/</t>
   </si>
   <si>
     <t>NES1-007SBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.75 кВт, 4.0 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9738/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-4-0-a/</t>
   </si>
   <si>
     <t>NES1-015SBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 1.5 кВт, 7.1 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9739/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-1-5-kvt-7-1-a/</t>
   </si>
   <si>
     <t>NES1-022SBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 2.2 кВт, 10 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9740/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-2-2-kvt-10-a/</t>
   </si>
   <si>
     <t>NES1-004НBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.4 кВт, 1.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9741/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-4-kvt-1-5-a/</t>
   </si>
   <si>
     <t>NES1-007НBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.75 кВт, 2.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9742/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-5-a/</t>
   </si>
   <si>
     <t>NES1-015НBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 1.5 кВт, 3.8 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9743/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-3-8-a/</t>
   </si>
   <si>
     <t>NES1-022НBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 2.2 кВт, 5.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9744/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-5-a/</t>
   </si>
   <si>
     <t>NES1-040НBE</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 4.0 кВт, 8.6 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9745/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-0-kvt-8-6-a/</t>
   </si>
   <si>
     <t>Преобразователи частоты Hitachi WJ200</t>
   </si>
   <si>
     <t>WJ200-002SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.2 кВт, 1.6A(CT)/1,9A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9746/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-2-kvt-1-6a-ct-1-9a-vt/</t>
   </si>
   <si>
     <t>WJ200-004SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.4 кВт, 3.0A(CT)/3.5A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9747/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-4-kvt-3-0a-ct-3-5a-vt/</t>
   </si>
   <si>
     <t>WJ200-007SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.75 кВт, 5.0A(CT)/6.0A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9748/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-5-0a-ct-6-0a-vt/</t>
   </si>
   <si>
     <t>WJ200-015SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 1.5 кВт, 8.0A(CT)/9.6A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9749/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-1-5-kvt-8-0a-ct-9-6a-vt/</t>
   </si>
   <si>
     <t>WJ200-022SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 2.2 кВт, 11.0A(CT)/12.0A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9750/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-2-2-kvt-11-0a-ct-12-0a-vt/</t>
   </si>
   <si>
     <t>WJ200-004HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.4 кВт, 1.8A(CT)/2.1A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9751/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-4-kvt-1-8a-ct-2-1a-vt/</t>
   </si>
   <si>
     <t>WJ200-007HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.75 кВт, 3.4A(CT)/4.1A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9752/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-3-4a-ct-4-1a-vt/</t>
   </si>
   <si>
     <t>WJ200-015HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 1.5 кВт, 4.8A(CT)/5.4A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9753/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-4-8a-ct-5-4a-vt/</t>
   </si>
   <si>
     <t>WJ200-022HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 2.2 кВт, 5.5A(CT)/6.9A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9754/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-5a-ct-6-9a-vt/</t>
   </si>
   <si>
     <t>WJ200-030HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 3 кВт, 7.2A(CT)/8.8A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9755/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-3-kvt-7-2a-ct-8-8a-vt/</t>
   </si>
   <si>
     <t>WJ200-040HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 4 кВт, 9.2A(CT)/11.1A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9756/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-kvt-9-2a-ct-11-1a-vt/</t>
   </si>
   <si>
     <t>WJ200-055HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 5.5 кВт, 14.8A(CT)/17.5A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9757/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-5-kvt-14-8a-ct-17-5a-vt/</t>
   </si>
   <si>
     <t>WJ200-075HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 7.5 кВт, 18A(CT)/23A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9758/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-18a-ct-23a-vt/</t>
   </si>
   <si>
     <t>WJ200-110HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 11 кВт, 24A(CT)/31A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9759/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-24a-ct-31a-vt/</t>
   </si>
   <si>
     <t>WJ200-150HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 15 кВт, 31A(CT)/38A(VT)</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9760/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-31a-ct-38a-vt/</t>
   </si>
   <si>
     <t>WL200-002SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.20 кВт, 1.2 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9761/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-20-kvt-1-2-a/</t>
   </si>
   <si>
     <t>WL200-004SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.40 кВт, 2.6 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9762/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-40-kvt-2-6-a/</t>
   </si>
   <si>
     <t>WL200-007SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 0.75 кВт, 3.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9763/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-3-5-a/</t>
   </si>
   <si>
     <t>WL200-015SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 1.50 кВт, 6 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9764/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-1-50-kvt-6-a/</t>
   </si>
   <si>
     <t>WL200-022SF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 200В (1 фаза), 2.20 кВт, 9.6 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9765/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-2-20-kvt-9-6-a/</t>
   </si>
   <si>
     <t>WL200-004HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.40 кВт, 1.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9766/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-40-kvt-1-5-a/</t>
   </si>
   <si>
     <t>WL200-007HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.75 кВт, 2.1 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9767/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-1-a/</t>
   </si>
   <si>
     <t>WL200-015HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 1.50 кВт, 4.1 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9768/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-50-kvt-4-1-a/</t>
   </si>
   <si>
     <t>WL200-022HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 2.20 кВт, 5.4 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9769/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-20-kvt-5-4-a/</t>
   </si>
   <si>
     <t>WL200-030HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 3.00 кВт, 6.9 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9770/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-3-00-kvt-6-9-a/</t>
   </si>
   <si>
     <t>WL200-040HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 4.00 кВт, 8.8 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9771/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-00-kvt-8-8-a/</t>
   </si>
   <si>
     <t>WL200-055HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 5.50 кВт, 11.1 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9772/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-50-kvt-11-1-a/</t>
   </si>
   <si>
     <t>WL200-075HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 7.50 кВт, 17.5 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9773/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-50-kvt-17-5-a/</t>
   </si>
   <si>
     <t>WL200-110HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 11.00 кВт, 23 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9774/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-00-kvt-23-a/</t>
   </si>
   <si>
     <t>WL200-150HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 15.00 кВт, 31 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9775/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-00-kvt-31-a/</t>
   </si>
   <si>
     <t>WL200-185HF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 18.50 кВт, 38 A</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9776/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-50-kvt-38-a/</t>
   </si>
   <si>
     <t>Преобразователи частоты Hitachi SJ700D</t>
   </si>
   <si>
     <t>SJ700D-007HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 0.75 кВт / 2.5 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9777/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-5-a/</t>
   </si>
   <si>
     <t>SJ700D-075HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 7.5 кВт / 16 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9782/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-16-a/</t>
   </si>
   <si>
     <t>SJ700B-075HFF</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9782/?sku=9852</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-16-a/?sku=9852</t>
   </si>
   <si>
     <t>SJ700D-015HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 1.5 кВт / 3.8 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9778/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-3-8-a/</t>
   </si>
   <si>
     <t>SJ700D-022HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 2.2 кВт / 5.3 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9779/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-3-a/</t>
   </si>
   <si>
     <t>SJ700D-040HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 4 кВт / 8.6 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9780/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-kvt-8-6-a/</t>
   </si>
   <si>
     <t>SJ700D-055HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 5.5 кВт / 12 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9781/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-5-kvt-12-a/</t>
   </si>
   <si>
     <t>SJ700D-110HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 11 кВт / 23 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9783/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-23-a/</t>
   </si>
   <si>
     <t>SJ700D-150HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 15 кВт / 32 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9784/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-32-a/</t>
   </si>
   <si>
     <t>SJ700D-185HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 18.5 кВт / 38 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9785/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-5-kvt-38-a/</t>
   </si>
   <si>
     <t>SJ700D-220HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 22 кВт / 48 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9786/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-22-kvt-48-a/</t>
   </si>
   <si>
     <t>SJ700D-300HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 30 кВт / 58 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9787/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-30-kvt-58-a/</t>
   </si>
   <si>
     <t>SJ700D-370HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 37 кВт / 75 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9788/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-37-kvt-75-a/</t>
   </si>
   <si>
     <t>SJ700D-450HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 45 кВт / 90 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9789/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-45-kvt-90-a/</t>
   </si>
   <si>
     <t>SJ700D-550HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 55 кВт / 110 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9790/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-55-kvt-110-a/</t>
   </si>
   <si>
     <t>SJ700D-750HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 75 кВт / 149 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9791/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-75-kvt-149-a/</t>
   </si>
   <si>
     <t>SJ700D-900HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 90 кВт / 176 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9792/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-90-kvt-176-a/</t>
   </si>
   <si>
     <t>SJ700D-1100HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 110 кВт / 217 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9793/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-110-kvt-217-a/</t>
   </si>
   <si>
     <t>SJ700D-1320HFEF3</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 132 кВт / 260 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9794/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-132-kvt-260-a/</t>
   </si>
   <si>
     <t>Преобразователи частоты Hitachi SJ700</t>
   </si>
   <si>
     <t>SJ700-1850HFE2</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 185 кВт / 370 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9795/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-185-kvt-370-a/</t>
   </si>
   <si>
     <t>SJ700-2200HFE2</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 220 кВт / 440 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9796/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-220-kvt-440-a/</t>
   </si>
   <si>
     <t>SJ700-3150HFE2</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 315 кВт / 600 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9797/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-315-kvt-600-a/</t>
   </si>
   <si>
     <t>SJ700-4000HFE2</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 400 кВт / 800 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9798/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-400-kvt-800-a/</t>
   </si>
   <si>
     <t>Преобразователи частоты Hitachi SJ700B</t>
   </si>
   <si>
     <t>SJ700B-110HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 11 кВт / 22 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9799/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-22-a/</t>
   </si>
   <si>
     <t>SJ700B-150HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 15 кВт / 29 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9800/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-29-a/</t>
   </si>
   <si>
     <t>SJ700B-185HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 18.5 Вт / 37 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9801/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-5-vt-37-a/</t>
   </si>
   <si>
     <t>SJ700B-220HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 22кВт / 43 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9802/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-22kvt-43-a/</t>
   </si>
   <si>
     <t>SJ700B-300HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 30 кВт / 57 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9803/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-30-kvt-57-a/</t>
   </si>
   <si>
     <t>SJ700B-370HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 37 кВт / 70 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9804/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-37-kvt-70-a/</t>
   </si>
   <si>
     <t>SJ700B-450HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 45 кВт / 85 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9805/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-45-kvt-85-a/</t>
   </si>
   <si>
     <t>SJ700B-550HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 55 кВт / 105 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9806/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-55-kvt-105-a/</t>
   </si>
   <si>
     <t>SJ700B-750HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 75 кВт / 135 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9807/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-75-kvt-135-a/</t>
   </si>
   <si>
     <t>SJ700B-900HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 90 кВт / 160 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9808/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-90-kvt-160-a/</t>
   </si>
   <si>
     <t>SJ700B-1100HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 110 кВт / 195 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9809/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-110-kvt-195-a/</t>
   </si>
   <si>
     <t>SJ700B-1320HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 132 кВт / 230 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9810/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-132-kvt-230-a/</t>
   </si>
   <si>
     <t>SJ700B-1600HFF</t>
   </si>
   <si>
     <t>Преобразователь частоты HITACHI, 400В (3 фазы), 160 кВт / 290 А</t>
   </si>
   <si>
-    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9811/</t>
+    <t>https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-160-kvt-290-a/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1170,51 +1170,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9736/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9737/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9738/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9739/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9740/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9741/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9742/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9743/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9744/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/seriya-NE-S1/9745/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9746/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9747/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9748/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9749/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9750/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9751/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9752/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9753/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9754/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9755/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9756/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9757/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9758/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9759/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9760/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9761/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9762/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9763/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9764/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9765/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9766/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9767/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9768/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9769/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9770/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9771/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9772/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9773/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9774/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9775/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/WJ200/9776/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9777/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9782/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9782/?sku=9852" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9778/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9779/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9780/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9781/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9783/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9784/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9785/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9786/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9787/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9788/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9789/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9790/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9791/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9792/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9793/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700D/9794/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9795/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9796/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9797/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700/9798/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9799/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9801/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9802/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9803/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9804/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9805/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9806/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9807/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9808/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9809/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9810/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/SJ700b/9811/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-2-kvt-1-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-4-kvt-2-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-4-0-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-1-5-kvt-7-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-200v-1-faza-2-2-kvt-10-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-4-kvt-1-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-3-8-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-ne-s1/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-0-kvt-8-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-2-kvt-1-6a-ct-1-9a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-4-kvt-3-0a-ct-3-5a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-5-0a-ct-6-0a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-1-5-kvt-8-0a-ct-9-6a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-2-2-kvt-11-0a-ct-12-0a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-4-kvt-1-8a-ct-2-1a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-3-4a-ct-4-1a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-4-8a-ct-5-4a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-5a-ct-6-9a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-3-kvt-7-2a-ct-8-8a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-kvt-9-2a-ct-11-1a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-5-kvt-14-8a-ct-17-5a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-18a-ct-23a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-24a-ct-31a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-31a-ct-38a-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-20-kvt-1-2-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-40-kvt-2-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-0-75-kvt-3-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-1-50-kvt-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-200v-1-faza-2-20-kvt-9-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-40-kvt-1-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-50-kvt-4-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-20-kvt-5-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-3-00-kvt-6-9-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-00-kvt-8-8-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-50-kvt-11-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-50-kvt-17-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-00-kvt-23-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-00-kvt-31-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-wj200/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-50-kvt-38-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-0-75-kvt-2-5-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-16-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-7-5-kvt-16-a/?sku=9852" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-1-5-kvt-3-8-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-2-2-kvt-5-3-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-4-kvt-8-6-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-5-5-kvt-12-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-23-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-32-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-5-kvt-38-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-22-kvt-48-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-30-kvt-58-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-37-kvt-75-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-45-kvt-90-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-55-kvt-110-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-75-kvt-149-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-90-kvt-176-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-110-kvt-217-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700d/preobrazovatel-chastoty-hitachi-400v-3-fazy-132-kvt-260-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-185-kvt-370-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-220-kvt-440-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-315-kvt-600-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700/preobrazovatel-chastoty-hitachi-400v-3-fazy-400-kvt-800-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-11-kvt-22-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-15-kvt-29-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-18-5-vt-37-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-22kvt-43-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-30-kvt-57-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-37-kvt-70-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-45-kvt-85-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-55-kvt-105-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-75-kvt-135-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-90-kvt-160-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-110-kvt-195-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-132-kvt-230-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/preobrazovateli-chastoty-hitachi/preobrazovateli-chastoty-hitachi-sj700b/preobrazovatel-chastoty-hitachi-400v-3-fazy-160-kvt-290-a/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F91" sqref="F91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">