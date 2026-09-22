--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -47,13203 +47,13203 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4401524</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 50х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5967/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-50x2/</t>
   </si>
   <si>
     <t>4401525</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 63x2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5968/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-63x2-5/</t>
   </si>
   <si>
     <t>4401526</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 75х2,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5969/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-75x2-9/</t>
   </si>
   <si>
     <t>4401527</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 90х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5970/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-90x3-5/</t>
   </si>
   <si>
     <t>4401528</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 110х4,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5971/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-110x4-2/</t>
   </si>
   <si>
     <t>4401529</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 125х4,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5972/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-125x4-8/</t>
   </si>
   <si>
     <t>4401530</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 160х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5973/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-160x6-2/</t>
   </si>
   <si>
     <t>4401531</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 200х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5974/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-200x7-7/</t>
   </si>
   <si>
     <t>4401532</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 225х8,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5975/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-225x8-6/</t>
   </si>
   <si>
     <t>4401533</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 250х9,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5976/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-250x9-6/</t>
   </si>
   <si>
     <t>4401534</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 315х12,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5977/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-315x12-1/</t>
   </si>
   <si>
     <t>4401535</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 400х15,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5978/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-400x15-3/</t>
   </si>
   <si>
     <t>4401536</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 26 Ру 6,3 Дн 500х19,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5979/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-500x19-1/</t>
   </si>
   <si>
     <t>4401537</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 40х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5980/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-40x2/</t>
   </si>
   <si>
     <t>4401538</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 50х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5981/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-50x2-4/</t>
   </si>
   <si>
     <t>4401539</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 63х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5982/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-63x3/</t>
   </si>
   <si>
     <t>4401540</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 75х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5983/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-75x3-6/</t>
   </si>
   <si>
     <t>4401541</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 90х4,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5984/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-90x4-3/</t>
   </si>
   <si>
     <t>4401542</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 110х5,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5985/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-110x5-3/</t>
   </si>
   <si>
     <t>4401543</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 125х6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5986/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-125x6/</t>
   </si>
   <si>
     <t>4401544</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 140х6,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5987/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-140x6-7/</t>
   </si>
   <si>
     <t>4401545</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 160х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5988/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-160x7-7/</t>
   </si>
   <si>
     <t>4401546</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 200х9,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5989/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-200x9-6/</t>
   </si>
   <si>
     <t>4401547</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 225х10,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5990/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-225x10-8/</t>
   </si>
   <si>
     <t>4401548</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 250х11,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5991/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-250x11-9/</t>
   </si>
   <si>
     <t>4401549</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 315х15</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5992/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-315x15/</t>
   </si>
   <si>
     <t>4401550</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 400х19,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5993/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-400x19-1/</t>
   </si>
   <si>
     <t>4401551</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 21 Ру 8 Дн 500х23,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5994/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-500x23-9/</t>
   </si>
   <si>
     <t>4401552</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 40х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5995/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-40x2-3/</t>
   </si>
   <si>
     <t>4401553</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 50х2,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5996/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-50x2-9/</t>
   </si>
   <si>
     <t>4401554</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 63х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5997/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-63x3-6/</t>
   </si>
   <si>
     <t>4401555</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 75х4,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5998/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-75x4-3/</t>
   </si>
   <si>
     <t>4401556</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 90х5,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5999/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-90x5-1/</t>
   </si>
   <si>
     <t>4401557</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 110х6,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6000/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-110x6-3/</t>
   </si>
   <si>
     <t>4401558</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 125х7,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6001/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-125x7-1/</t>
   </si>
   <si>
     <t>4401559</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 140х8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6002/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-140x8/</t>
   </si>
   <si>
     <t>4401560</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 160х9,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6003/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-160x9-1/</t>
   </si>
   <si>
     <t>4401561</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 200х11,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6004/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-200x11-4/</t>
   </si>
   <si>
     <t>4401562</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 225х12,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6005/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-225x12-8/</t>
   </si>
   <si>
     <t>4401563</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 250х14,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6006/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-250x14-2/</t>
   </si>
   <si>
     <t>4401564</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 315х17,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6007/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-315x17-9/</t>
   </si>
   <si>
     <t>4401565</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 400х22,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6008/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-400x22-7/</t>
   </si>
   <si>
     <t>4401566</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17,6 Ру 9,5 Дн 500х28,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6009/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-500x28-3/</t>
   </si>
   <si>
     <t>4401567</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6010/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-32x2/</t>
   </si>
   <si>
     <t>4401568</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 40х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6011/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-40x2-4/</t>
   </si>
   <si>
     <t>4401569</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 50х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6012/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-50x3/</t>
   </si>
   <si>
     <t>4401570</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 63х3,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6013/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-63x3-8/</t>
   </si>
   <si>
     <t>4401571</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 75х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6014/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-75x4-5/</t>
   </si>
   <si>
     <t>4401572</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 90х5,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6015/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-90x5-4/</t>
   </si>
   <si>
     <t>4401573</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 110х6,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6016/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-110x6-6/</t>
   </si>
   <si>
     <t>4401574</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 125х7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6017/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-125x7-4/</t>
   </si>
   <si>
     <t>4401575</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 140х8,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6018/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-140x8-3/</t>
   </si>
   <si>
     <t>4401576</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 160х9,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6019/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-160x9-5/</t>
   </si>
   <si>
     <t>4401577</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 200х11,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6020/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-200x11-9/</t>
   </si>
   <si>
     <t>4401578</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 225х13,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6021/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-225x13-4/</t>
   </si>
   <si>
     <t>4401579</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 250х14,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6022/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-250x14-8/</t>
   </si>
   <si>
     <t>4401580</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 315х18,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6023/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-315x18-7/</t>
   </si>
   <si>
     <t>4401581</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 400х23,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6024/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-400x23-7/</t>
   </si>
   <si>
     <t>4401582</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 17 Ру 10 Дн 500х29,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6025/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-500x29-7/</t>
   </si>
   <si>
     <t>4401583</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 25х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6026/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-25x2/</t>
   </si>
   <si>
     <t>4401584</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 32х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6027/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-32x2-4/</t>
   </si>
   <si>
     <t>4401585</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 40х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6028/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-40x3/</t>
   </si>
   <si>
     <t>4401586</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 50х3,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6029/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-50x3-7/</t>
   </si>
   <si>
     <t>4401587</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 63х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6030/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-63x4-7/</t>
   </si>
   <si>
     <t>4401588</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 75х5,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6031/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-75x5-6/</t>
   </si>
   <si>
     <t>4401589</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 90х6,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6032/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-90x6-7/</t>
   </si>
   <si>
     <t>4401590</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 110х8,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6033/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-110x8-1/</t>
   </si>
   <si>
     <t>4401591</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 125х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6034/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-125x9-2/</t>
   </si>
   <si>
     <t>4401592</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 140х10,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6035/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-140x10-3/</t>
   </si>
   <si>
     <t>4401593</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 160х11,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6036/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-160x11-8/</t>
   </si>
   <si>
     <t>4401594</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 200х14,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6037/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-200x14-7/</t>
   </si>
   <si>
     <t>4401595</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 225х16,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6038/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-225x16-6/</t>
   </si>
   <si>
     <t>4401596</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 250х18,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6039/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-250x18-4/</t>
   </si>
   <si>
     <t>4401597</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 315х23,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6040/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-315x23-2/</t>
   </si>
   <si>
     <t>4401598</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 400х29,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6041/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-400x29-4/</t>
   </si>
   <si>
     <t>4401599</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 13,6 Ру 12,5 Дн 500х36,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6042/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-500x36-8/</t>
   </si>
   <si>
     <t>4401600</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 20х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6043/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-20x2/</t>
   </si>
   <si>
     <t>4401601</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 25х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6044/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-25x2-3/</t>
   </si>
   <si>
     <t>4401602</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 32х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6045/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-32x3/</t>
   </si>
   <si>
     <t>4401603</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 40х3,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6046/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-40x3-7/</t>
   </si>
   <si>
     <t>4401604</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 50х4,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6047/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-50x4-6/</t>
   </si>
   <si>
     <t>4401605</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 63х5,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6048/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-63x5-8/</t>
   </si>
   <si>
     <t>4401606</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 75х6,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6049/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-75x6-8/</t>
   </si>
   <si>
     <t>4401607</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 90х8,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6050/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-90x8-2/</t>
   </si>
   <si>
     <t>4401608</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 110х10</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6051/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-110x10/</t>
   </si>
   <si>
     <t>4401609</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 125х11,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6052/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-125x11-4/</t>
   </si>
   <si>
     <t>4401610</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 140х12,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6053/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-140x12-7/</t>
   </si>
   <si>
     <t>4401611</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 160х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6054/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-160x14-6/</t>
   </si>
   <si>
     <t>4401612</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 200х18,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6055/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-200x18-2/</t>
   </si>
   <si>
     <t>4401613</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 225х20,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6056/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-225x20-5/</t>
   </si>
   <si>
     <t>4401614</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 250х22,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6057/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-250x22-7/</t>
   </si>
   <si>
     <t>4401615</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 315х28,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6058/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-315x28-6/</t>
   </si>
   <si>
     <t>4401616</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 400х36,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6059/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-400x36-3/</t>
   </si>
   <si>
     <t>4401617</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 11 Ру 16 Дн 500х45,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6060/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-500x45-4/</t>
   </si>
   <si>
     <t>4401618</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 20х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6061/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-20x2-3/</t>
   </si>
   <si>
     <t>4401619</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 25х2,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6062/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-25x2-8/</t>
   </si>
   <si>
     <t>4401620</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 32х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6063/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-32x3-6/</t>
   </si>
   <si>
     <t>4401621</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 40х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6064/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-40x4-5/</t>
   </si>
   <si>
     <t>4401622</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 50х5,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6065/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-50x5-6/</t>
   </si>
   <si>
     <t>4401623</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 63х7,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6066/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-63x7-1/</t>
   </si>
   <si>
     <t>4401624</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 75х8,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6067/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-75x8-4/</t>
   </si>
   <si>
     <t>4401625</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 90х10,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6068/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-90x10-1/</t>
   </si>
   <si>
     <t>4401626</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 110х12,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6069/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-110x12-3/</t>
   </si>
   <si>
     <t>4401627</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 125х14</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6070/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-125x14/</t>
   </si>
   <si>
     <t>4401628</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 140х15,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6071/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-140x15-7/</t>
   </si>
   <si>
     <t>4401629</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 160х17,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6072/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-160x17-9/</t>
   </si>
   <si>
     <t>4401630</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 200х22,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6073/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-200x22-4/</t>
   </si>
   <si>
     <t>4401631</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 225х25,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6074/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-225x25-2/</t>
   </si>
   <si>
     <t>4401632</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 250х27,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6075/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-250x27-9/</t>
   </si>
   <si>
     <t>4401633</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 315х35,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6076/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-315x35-2/</t>
   </si>
   <si>
     <t>4401634</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 400х44,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6077/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-400x44-7/</t>
   </si>
   <si>
     <t>4401635</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для водопроводов ГОСТ 18599-2001, ПЭ 100, SDR 9 Ру 20 Дн 500х55,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6078/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-500x55-8/</t>
   </si>
   <si>
     <t>Трубы ПНД технические ТУ 2248-001-09801575-2010</t>
   </si>
   <si>
     <t>4401636</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 75х2,9 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6079/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-75x2-9-12m/</t>
   </si>
   <si>
     <t>4401637</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 90х3,5 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6080/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-90x3-5-12m/</t>
   </si>
   <si>
     <t>4401638</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 110х4,2 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6081/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-110x4-2-12m/</t>
   </si>
   <si>
     <t>4401639</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 125х4,8 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6082/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-125x4-8-12m/</t>
   </si>
   <si>
     <t>4401640</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 160х6,2 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6083/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-160x6-2-12m/</t>
   </si>
   <si>
     <t>4401641</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 26 Дн 225х8,6 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6084/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-225x8-6-12m/</t>
   </si>
   <si>
     <t>4401642</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 40х2,3 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6085/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-40x2-3-200m/</t>
   </si>
   <si>
     <t>4401643</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 50х2,9 (100м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6086/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-50x2-9-100m/</t>
   </si>
   <si>
     <t>4401644</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 63х3,6 (100м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6087/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-63x3-6-100m/</t>
   </si>
   <si>
     <t>4401645</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 75х4,3 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6088/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-75x4-3-12m/</t>
   </si>
   <si>
     <t>4401646</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 90х5,1 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6089/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-90x5-1-12m/</t>
   </si>
   <si>
     <t>4401647</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 110х6,3 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6090/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-110x6-3-12m/</t>
   </si>
   <si>
     <t>4401648</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 125х7,1 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6091/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-125x7-1-12m/</t>
   </si>
   <si>
     <t>4401649</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 160х9,1 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6092/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-160x9-1-12m/</t>
   </si>
   <si>
     <t>4401650</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 17 Дн 225х12,8 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6093/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-225x12-8-12m/</t>
   </si>
   <si>
     <t>4401651</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 13,6 Дн 110х8,1 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6094/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-110x8-1-12m/</t>
   </si>
   <si>
     <t>4401652</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 13,6 Дн 125х9.2 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6095/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-125x9-2-12m/</t>
   </si>
   <si>
     <t>4401653</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 13,6 Дн 160х11,8 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6096/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-160x11-8-12m/</t>
   </si>
   <si>
     <t>4401654</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 13,6 Дн 250х16.6 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6097/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-250x16-6-12m/</t>
   </si>
   <si>
     <t>4401655</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 16х2 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6098/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-16x2-200m/</t>
   </si>
   <si>
     <t>4401656</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 20х2 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6099/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-20x2-200m/</t>
   </si>
   <si>
     <t>4401657</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 25х2 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6100/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-25x2-200m/</t>
   </si>
   <si>
     <t>4401658</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 32х2 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6101/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-32x2-200m/</t>
   </si>
   <si>
     <t>4401659</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 40х3,7 (200м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6102/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-40x3-7-200m/</t>
   </si>
   <si>
     <t>4401660</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 50х4,6 (100м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6103/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-50x4-6-100m/</t>
   </si>
   <si>
     <t>4401661</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 63х5,8 (100м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6104/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-63x5-8-100m/</t>
   </si>
   <si>
     <t>4401662</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 75х6,8 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6105/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-75x6-8-12m/</t>
   </si>
   <si>
     <t>4401663</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 90х8,2 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6106/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-90x8-2-12m/</t>
   </si>
   <si>
     <t>4401664</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 110х10 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6107/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-110x10-12m/</t>
   </si>
   <si>
     <t>4401665</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 125х11,4 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6108/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-125x11-4-12m/</t>
   </si>
   <si>
     <t>4401666</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 160х14,6 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6109/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-160x14-6-12m/</t>
   </si>
   <si>
     <t>4401667</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД техническая ТУ 2248-001-09801575-2010 ПЭ 80, SDR 11 Дн 225х20,5 (12м)</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6110/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-225x20-5-12m/</t>
   </si>
   <si>
     <t>Трубы ПНД для газопроводов ГОСТ Р 50838-95</t>
   </si>
   <si>
     <t>4401668</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 50х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6111/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3/</t>
   </si>
   <si>
     <t>4401669</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 63x2,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6112/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-2/</t>
   </si>
   <si>
     <t>4401670</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 75х2,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6113/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-3/</t>
   </si>
   <si>
     <t>4401671</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 90х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6114/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-4/</t>
   </si>
   <si>
     <t>4401672</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 110х4,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6115/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-5/</t>
   </si>
   <si>
     <t>4401673</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 125х4,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6116/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-6/</t>
   </si>
   <si>
     <t>4401674</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 160х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6117/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-7/</t>
   </si>
   <si>
     <t>4401675</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 200х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6118/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-8/</t>
   </si>
   <si>
     <t>4401676</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 225х8,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6119/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-9/</t>
   </si>
   <si>
     <t>4401677</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 315х12,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6120/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-10/</t>
   </si>
   <si>
     <t>4401678</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 400х15,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6121/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-11/</t>
   </si>
   <si>
     <t>4401679</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 26 Ру 6,3 Дн 500х19,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6122/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-12/</t>
   </si>
   <si>
     <t>4401680</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 40х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6123/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn/</t>
   </si>
   <si>
     <t>4401681</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 50х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6124/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-2/</t>
   </si>
   <si>
     <t>4401682</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 63х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6125/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-3/</t>
   </si>
   <si>
     <t>4401683</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 75х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6126/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-4/</t>
   </si>
   <si>
     <t>4401684</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 90х4,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6127/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-5/</t>
   </si>
   <si>
     <t>4401685</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 110х5,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6128/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-6/</t>
   </si>
   <si>
     <t>4401686</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 125х6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6129/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-7/</t>
   </si>
   <si>
     <t>4401687</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 140х6,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6130/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-8/</t>
   </si>
   <si>
     <t>4401688</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 160х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6131/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-9/</t>
   </si>
   <si>
     <t>4401689</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 200х9,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6132/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-10/</t>
   </si>
   <si>
     <t>4401690</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 225х10,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6133/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-11/</t>
   </si>
   <si>
     <t>4401691</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 315х15</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6134/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-12/</t>
   </si>
   <si>
     <t>4401692</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 400х19,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6135/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-13/</t>
   </si>
   <si>
     <t>4401693</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 21 Ру 8 Дн 500х23,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6136/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-14/</t>
   </si>
   <si>
     <t>4401694</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 40х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6137/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5/</t>
   </si>
   <si>
     <t>4401695</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 50х2,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6138/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-2/</t>
   </si>
   <si>
     <t>4401696</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 63х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6139/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-3/</t>
   </si>
   <si>
     <t>4401697</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 75х4,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6140/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-4/</t>
   </si>
   <si>
     <t>4401698</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 90х5,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6141/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-5/</t>
   </si>
   <si>
     <t>4401699</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 110х6,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6142/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-6/</t>
   </si>
   <si>
     <t>4401700</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 125х7,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6143/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-7/</t>
   </si>
   <si>
     <t>4401701</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 140х8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6144/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-8/</t>
   </si>
   <si>
     <t>4401702</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 160х9,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6145/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-9/</t>
   </si>
   <si>
     <t>4401703</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 200х11,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6146/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-10/</t>
   </si>
   <si>
     <t>4401704</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 225х12,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6147/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-11/</t>
   </si>
   <si>
     <t>4401705</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 315х17,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6148/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-12/</t>
   </si>
   <si>
     <t>4401706</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 400х22,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6149/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-13/</t>
   </si>
   <si>
     <t>4401707</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17,6 Ру 9,5 Дн 500х28,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6150/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-14/</t>
   </si>
   <si>
     <t>4401708</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 32х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6151/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn/</t>
   </si>
   <si>
     <t>4401709</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 40х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6152/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-2/</t>
   </si>
   <si>
     <t>4401710</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 50х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6153/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-3/</t>
   </si>
   <si>
     <t>4401711</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 63х3,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6154/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-4/</t>
   </si>
   <si>
     <t>4401712</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 75х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6155/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-5/</t>
   </si>
   <si>
     <t>4401713</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 90х5,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6156/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-6/</t>
   </si>
   <si>
     <t>4401714</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 110х6,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6157/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-7/</t>
   </si>
   <si>
     <t>4401715</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 125х7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6158/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-8/</t>
   </si>
   <si>
     <t>4401716</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 140х8,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6159/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-9/</t>
   </si>
   <si>
     <t>4401717</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 160х9,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6160/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-10/</t>
   </si>
   <si>
     <t>4401718</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 200х11,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6161/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-11/</t>
   </si>
   <si>
     <t>4401719</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 225х13,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6162/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-12/</t>
   </si>
   <si>
     <t>4401720</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 315х18,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6163/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-13/</t>
   </si>
   <si>
     <t>4401721</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 400х23,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6164/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-14/</t>
   </si>
   <si>
     <t>4401722</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 17 Ру 10 Дн 500х29,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6165/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-15/</t>
   </si>
   <si>
     <t>4401723</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 25х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6166/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12/</t>
   </si>
   <si>
     <t>4401724</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 32х2,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6167/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-2/</t>
   </si>
   <si>
     <t>4401725</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 40х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6168/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-3/</t>
   </si>
   <si>
     <t>4401726</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 50х3,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6169/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-4/</t>
   </si>
   <si>
     <t>4401727</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 63х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6170/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-5/</t>
   </si>
   <si>
     <t>4401728</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 75х5,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6171/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-6/</t>
   </si>
   <si>
     <t>4401729</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 90х6,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6172/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-7/</t>
   </si>
   <si>
     <t>4401730</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 110х8,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6173/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-8/</t>
   </si>
   <si>
     <t>4401731</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 125х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6174/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-9/</t>
   </si>
   <si>
     <t>4401732</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 140х10,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6175/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-10/</t>
   </si>
   <si>
     <t>4401733</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 160х11,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6176/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-11/</t>
   </si>
   <si>
     <t>4401734</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 200х14,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6177/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-12/</t>
   </si>
   <si>
     <t>4401735</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 225х16,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6178/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-13/</t>
   </si>
   <si>
     <t>4401736</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 315х23,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6179/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-14/</t>
   </si>
   <si>
     <t>4401737</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 400х29,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6180/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-15/</t>
   </si>
   <si>
     <t>4401738</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 13,6 Ру 12,5 Дн 500х36,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6181/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-16/</t>
   </si>
   <si>
     <t>4401739</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 20х2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6182/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn/</t>
   </si>
   <si>
     <t>4401740</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 25х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6183/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-2/</t>
   </si>
   <si>
     <t>4401741</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 32х3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6184/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-3/</t>
   </si>
   <si>
     <t>4401742</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 40х3,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6185/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-4/</t>
   </si>
   <si>
     <t>4401743</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 50х4,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6186/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-5/</t>
   </si>
   <si>
     <t>4401744</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 63х5,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6187/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-6/</t>
   </si>
   <si>
     <t>4401745</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 75х6,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6188/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-7/</t>
   </si>
   <si>
     <t>4401746</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 90х8,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6189/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-8/</t>
   </si>
   <si>
     <t>4401747</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 110х10</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6190/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-9/</t>
   </si>
   <si>
     <t>4401748</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 125х11,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6191/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-10/</t>
   </si>
   <si>
     <t>4401749</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 140х12,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6192/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-11/</t>
   </si>
   <si>
     <t>4401750</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 160х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6193/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-12/</t>
   </si>
   <si>
     <t>4401751</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 200х18,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6194/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-13/</t>
   </si>
   <si>
     <t>4401752</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 225х20,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6195/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-14/</t>
   </si>
   <si>
     <t>4401753</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 315х28,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6196/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-15/</t>
   </si>
   <si>
     <t>4401754</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 400х36,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6197/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-16/</t>
   </si>
   <si>
     <t>4401755</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 11 Ру 16 Дн 500х45,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6198/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-17/</t>
   </si>
   <si>
     <t>4401756</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 20х2,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6199/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn/</t>
   </si>
   <si>
     <t>4401757</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 25х2,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6200/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-2/</t>
   </si>
   <si>
     <t>4401758</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 32х3,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6201/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-3/</t>
   </si>
   <si>
     <t>4401759</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 40х4,5</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6202/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-4/</t>
   </si>
   <si>
     <t>4401760</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 50х5,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6203/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-5/</t>
   </si>
   <si>
     <t>4401761</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 63х7,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6204/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-6/</t>
   </si>
   <si>
     <t>4401762</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 75х8,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6205/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-7/</t>
   </si>
   <si>
     <t>4401763</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 90х10,1</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6206/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-8/</t>
   </si>
   <si>
     <t>4401764</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 110х12,3</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6207/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-9/</t>
   </si>
   <si>
     <t>4401765</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 125х14</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6208/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-10/</t>
   </si>
   <si>
     <t>4401766</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 140х15,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6209/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-11/</t>
   </si>
   <si>
     <t>4401767</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 160х17,9</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6210/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-12/</t>
   </si>
   <si>
     <t>4401768</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 200х22,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6211/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-13/</t>
   </si>
   <si>
     <t>4401769</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 225х25,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6212/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-14/</t>
   </si>
   <si>
     <t>4401770</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 315х35,2</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6213/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-15/</t>
   </si>
   <si>
     <t>4401771</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 400х44,7</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6214/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-16/</t>
   </si>
   <si>
     <t>4401772</t>
   </si>
   <si>
     <t>Труба полиэтиленовая ПНД для газопроводов ГОСТ Р 50838-95, ПЭ 100, SDR 9 Ру 20 Дн 500х55,8</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6215/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-17/</t>
   </si>
   <si>
     <t>Фитинги ПНД электросварные</t>
   </si>
   <si>
     <t>Муфты ПНД электросварные</t>
   </si>
   <si>
     <t>4402381</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 020 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6216/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn020-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402382</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 025 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6217/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn025-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402383</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 032 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6218/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn032-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402384</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 040 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6219/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn040-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402385</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 050 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6220/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn050-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402386</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 063 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6221/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn063-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402387</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 075 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6222/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn075-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402388</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 090 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6223/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn090-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402389</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6224/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402390</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6225/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402391</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6226/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402392</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6227/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402393</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6228/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402394</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6229/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402395</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6230/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402396</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6231/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402397</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6232/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402398</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6233/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402399</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 355 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6234/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn355-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402400</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6235/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402401</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 450 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6236/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402402</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 500 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6237/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn500-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402403</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 560 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6238/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn560-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402404</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 630 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6239/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn630-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402405</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 710 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6240/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn710-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402406</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 800 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6241/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn800-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402407</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 900 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6242/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn900-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402408</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 1000 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6243/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1000-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402409</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 1200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6244/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402410</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 075 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6245/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn075-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402411</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 090 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6246/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn090-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402412</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6247/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402413</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6248/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402414</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6249/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402415</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6250/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402416</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 180 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6251/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402417</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6252/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402418</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6253/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402419</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6254/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402420</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 280 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6255/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402421</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6256/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402422</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 400 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6257/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402423</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 450 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6258/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402424</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 500 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6259/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn500-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402425</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 560 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6260/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn560-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402426</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 630 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6261/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn630-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402427</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 710 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6262/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn710-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402428</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 800 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6263/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn800-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402429</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 900 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6264/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn900-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402430</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 1000 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6265/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1000-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402431</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 1200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6266/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>6100282</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 25 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10916/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn25-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100283</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 32 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10917/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn32-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100284</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 40 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10918/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn40-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100285</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 50 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10919/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn50-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100286</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПНД электросварная Дн 63 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10920/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn63-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>Муфты ПНД электросварные с резьбой</t>
   </si>
   <si>
     <t>4402432</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 20*1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6267/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn20-1-2/</t>
   </si>
   <si>
     <t>4402433</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 25*3/4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6268/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn25-3-4/</t>
   </si>
   <si>
     <t>4402434</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 32*1" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6269/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn32-1-pe100/</t>
   </si>
   <si>
     <t>4402435</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 40*1 1/4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6270/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn40-1-1-4/</t>
   </si>
   <si>
     <t>4402436</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 50*1 1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6271/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn50-1-1-2/</t>
   </si>
   <si>
     <t>4402437</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 63*2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6272/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn63-2-pe100/</t>
   </si>
   <si>
     <t>4402438</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 75*2 1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6273/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn75-2-1-2/</t>
   </si>
   <si>
     <t>4402439</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 90*3" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6274/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn90-3-pe100/</t>
   </si>
   <si>
     <t>4402440</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с внутренней резьбой Дн 110*4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6275/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn110-4/</t>
   </si>
   <si>
     <t>4402441</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 20*1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6276/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn20-1-2/</t>
   </si>
   <si>
     <t>4402442</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 25*3/4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6277/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn25-3-4/</t>
   </si>
   <si>
     <t>4402443</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 32*1" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6278/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn32-1-pe100/</t>
   </si>
   <si>
     <t>4402444</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 40*1 1/4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6279/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn40-1-1-4/</t>
   </si>
   <si>
     <t>4402445</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 50*1 1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6280/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn50-1-1-2/</t>
   </si>
   <si>
     <t>4402446</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 63*2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6281/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn63-2-pe100/</t>
   </si>
   <si>
     <t>4402447</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 75*2 1/2" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6282/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn75-2-1-2/</t>
   </si>
   <si>
     <t>4402448</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 90*3" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6283/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn90-3-pe100/</t>
   </si>
   <si>
     <t>4402449</t>
   </si>
   <si>
     <t>Муфта полиэтиленовая ПЭ/латунь электросварная с наружной резьбой Дн 110*4" ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6284/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn110-4-pe100/</t>
   </si>
   <si>
     <t>Отводы ПНД электросварные</t>
   </si>
   <si>
     <t>4402450</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6285/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402451</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6286/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402452</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6287/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402453</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6288/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402454</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6289/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402455</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6290/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402456</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6291/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402457</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6292/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402458</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6293/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402459</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6294/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402460</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6295/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402461</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6296/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402462</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6297/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402463</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6298/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402464</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6299/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402465</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 45 Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6300/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402466</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6301/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402467</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6302/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402468</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6303/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402469</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6304/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402470</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6305/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402471</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6306/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402472</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6307/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402473</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6308/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402474</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6309/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402475</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6310/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402476</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6311/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402477</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6312/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402478</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6313/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402479</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6314/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402480</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6315/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402481</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6316/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402482</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6317/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>6100287</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 25 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10921/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn25-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100288</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 32 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10922/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn32-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100289</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 40 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10923/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn40-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100290</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 50 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10924/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn50-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100291</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 63 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10925/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn63-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100292</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 75 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10926/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn75-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100293</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 90 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10927/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn90-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>6100294</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД электросварной 90 Дн 110 мм, ПЭ 100, SDR 7,4</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10928/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn110-mm-pe100-sdr7-4/</t>
   </si>
   <si>
     <t>Седелки ПНД электросварные для врезки под давлением</t>
   </si>
   <si>
     <t>4402483</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 40*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6318/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-20-s-otv/</t>
   </si>
   <si>
     <t>4402484</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 40*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6319/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-25-s-otv/</t>
   </si>
   <si>
     <t>4402485</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 40*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6320/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-32-s-otv/</t>
   </si>
   <si>
     <t>4402486</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 50*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6321/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-20-s-otv/</t>
   </si>
   <si>
     <t>4402487</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 50*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6322/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-25-s-otv/</t>
   </si>
   <si>
     <t>4402488</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 50*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6323/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-32-s-otv/</t>
   </si>
   <si>
     <t>4402489</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 63*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6324/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-20-s-otv/</t>
   </si>
   <si>
     <t>4402490</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 63*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6325/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-25-s-otv/</t>
   </si>
   <si>
     <t>4402491</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 63*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6326/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-32-s-otv/</t>
   </si>
   <si>
     <t>4402492</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 63*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6327/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-40-s-otv/</t>
   </si>
   <si>
     <t>4402493</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 63*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6328/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-50-s-otv/</t>
   </si>
   <si>
     <t>4402494</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6329/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-20-s-otv/</t>
   </si>
   <si>
     <t>4402495</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6330/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-25-s-otv/</t>
   </si>
   <si>
     <t>4402496</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6331/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-32-s-otv/</t>
   </si>
   <si>
     <t>4402497</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6332/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-40-s-otv/</t>
   </si>
   <si>
     <t>4402498</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6333/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-50-s-otv/</t>
   </si>
   <si>
     <t>4402499</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 75*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6334/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-63-s-otv/</t>
   </si>
   <si>
     <t>4402500</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6335/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-20-s-otv/</t>
   </si>
   <si>
     <t>4402501</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6336/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-25-s-otv/</t>
   </si>
   <si>
     <t>4402502</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6337/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-32-s-otv/</t>
   </si>
   <si>
     <t>4402503</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6338/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-40-s-otv/</t>
   </si>
   <si>
     <t>4402504</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6339/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-50-s-otv/</t>
   </si>
   <si>
     <t>4402505</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 90*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6340/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-63-s-otv/</t>
   </si>
   <si>
     <t>4402506</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6341/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-20-s-otv/</t>
   </si>
   <si>
     <t>4402507</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6342/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-25-s-otv/</t>
   </si>
   <si>
     <t>4402508</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6343/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-32-s-otv/</t>
   </si>
   <si>
     <t>4402509</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6344/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-40-s-otv/</t>
   </si>
   <si>
     <t>4402510</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6345/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-50-s-otv/</t>
   </si>
   <si>
     <t>4402511</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 110*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6346/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-63-s-otv/</t>
   </si>
   <si>
     <t>4402512</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6347/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-20-s-otv/</t>
   </si>
   <si>
     <t>4402513</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6348/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-25-s-otv/</t>
   </si>
   <si>
     <t>4402514</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6349/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-32-s-otv/</t>
   </si>
   <si>
     <t>4402515</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6350/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-40-s-otv/</t>
   </si>
   <si>
     <t>4402516</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6351/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-50-s-otv/</t>
   </si>
   <si>
     <t>4402517</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 125*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6352/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-63-s-otv/</t>
   </si>
   <si>
     <t>4402518</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6353/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-20-s-otv/</t>
   </si>
   <si>
     <t>4402519</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6354/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-25-s-otv/</t>
   </si>
   <si>
     <t>4402520</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6355/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-32-s-otv/</t>
   </si>
   <si>
     <t>4402521</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6356/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-40-s-otv/</t>
   </si>
   <si>
     <t>4402522</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6357/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-50-s-otv/</t>
   </si>
   <si>
     <t>4402523</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 140*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6358/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-63-s-otv/</t>
   </si>
   <si>
     <t>4402524</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6359/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-20-s-otv/</t>
   </si>
   <si>
     <t>4402525</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6360/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-25-s-otv/</t>
   </si>
   <si>
     <t>4402526</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6361/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-32-s-otv/</t>
   </si>
   <si>
     <t>4402527</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6362/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-40-s-otv/</t>
   </si>
   <si>
     <t>4402528</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6363/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-50-s-otv/</t>
   </si>
   <si>
     <t>4402529</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 160*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6364/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-63-s-otv/</t>
   </si>
   <si>
     <t>4402530</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6365/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-20-s-otv/</t>
   </si>
   <si>
     <t>4402531</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6366/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-25-s-otv/</t>
   </si>
   <si>
     <t>4402532</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6367/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-32-s-otv/</t>
   </si>
   <si>
     <t>4402533</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6368/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-40-s-otv/</t>
   </si>
   <si>
     <t>4402534</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6369/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-50-s-otv/</t>
   </si>
   <si>
     <t>4402535</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 180*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6370/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-63-s-otv/</t>
   </si>
   <si>
     <t>4402536</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6371/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-20-s-otv/</t>
   </si>
   <si>
     <t>4402537</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6372/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-25-s-otv/</t>
   </si>
   <si>
     <t>4402538</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6373/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-32-s-otv/</t>
   </si>
   <si>
     <t>4402539</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6374/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-40-s-otv/</t>
   </si>
   <si>
     <t>4402540</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6375/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-50-s-otv/</t>
   </si>
   <si>
     <t>4402541</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 200*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6376/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-63-s-otv/</t>
   </si>
   <si>
     <t>4402542</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6377/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-20-s-otv/</t>
   </si>
   <si>
     <t>4402543</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6378/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-25-s-otv/</t>
   </si>
   <si>
     <t>4402544</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6379/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-32-s-otv/</t>
   </si>
   <si>
     <t>4402545</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6380/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-40-s-otv/</t>
   </si>
   <si>
     <t>4402546</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6381/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-50-s-otv/</t>
   </si>
   <si>
     <t>4402547</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 225*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6382/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-63-s-otv/</t>
   </si>
   <si>
     <t>4402548</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*20 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6383/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-20-s-otv/</t>
   </si>
   <si>
     <t>4402549</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*25 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6384/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-25-s-otv/</t>
   </si>
   <si>
     <t>4402550</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6385/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-32-s-otv/</t>
   </si>
   <si>
     <t>4402551</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*40 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6386/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-40-s-otv/</t>
   </si>
   <si>
     <t>4402552</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*50 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6387/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-50-s-otv/</t>
   </si>
   <si>
     <t>4402553</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 250*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6388/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-63-s-otv/</t>
   </si>
   <si>
     <t>4402554</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 315*32 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6389/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn315-32-s-otv/</t>
   </si>
   <si>
     <t>4402555</t>
   </si>
   <si>
     <t>Седелка Э/С для врезки под давлением с фиксатором с фрезой Дн 315*63 с отв частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6390/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn315-63-s-otv/</t>
   </si>
   <si>
     <t>Седловые отводы ПНД электросварные</t>
   </si>
   <si>
     <t>4402556</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 40*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6391/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402557</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 40*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6392/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402558</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 40*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6393/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402559</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 50*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6394/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402560</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 50*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6395/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402561</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 50*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6396/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402562</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 63*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6397/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402563</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 63*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6398/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402564</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 63*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6399/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402565</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 63*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6400/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402566</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 63*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6401/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402567</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6402/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402568</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6403/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402569</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6404/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402570</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6405/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402571</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6406/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402572</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 75*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6407/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402573</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6408/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402574</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6409/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402575</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6410/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402576</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6411/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402577</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6412/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402578</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 90*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6413/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402579</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*20 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6414/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-20-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402580</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6415/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402581</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6416/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402582</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6417/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402583</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6418/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402584</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6419/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402585</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 110*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6420/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402586</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6421/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402587</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6422/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402588</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6423/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402589</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6424/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402590</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6425/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402591</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 125*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6426/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402592</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 140*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6427/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402593</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 140*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6428/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402594</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 140*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6429/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402595</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 140*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6430/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402596</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 140*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6431/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402597</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6432/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402598</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6433/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402599</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6434/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402600</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6435/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402601</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6436/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402602</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6437/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402603</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 160*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6438/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402604</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6439/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402605</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6440/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402606</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6441/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402607</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6442/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402608</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6443/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402609</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6444/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402610</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 180*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6445/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402611</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6446/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402612</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6447/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402613</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6448/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402614</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6449/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402615</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6450/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402616</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6451/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402617</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 200*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6452/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402618</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*25 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6453/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-25-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402619</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6454/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402620</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6455/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402621</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6456/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402622</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6457/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402623</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6458/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402624</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6459/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402625</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 225*125 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6460/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-125-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402626</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*32 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6461/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-32-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402627</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*40 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6462/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-40-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402628</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*50 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6463/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-50-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402629</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*63 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6464/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-63-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402630</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6465/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402631</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6466/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402632</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 250*125 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6467/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-125-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402633</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 315*90 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6468/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-90-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402634</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 315*110 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6469/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-110-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402635</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 315*125 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6470/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-125-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>4402636</t>
   </si>
   <si>
     <t>Седловой отвод (патрубок накладка) электросварной Дн 315*160 мм с ответной частью, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6471/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-160-mm-s-otvetnoj-chastyu/</t>
   </si>
   <si>
     <t>Тройники ПНД электросварные</t>
   </si>
   <si>
     <t>4402637</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6472/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402638</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6473/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402639</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6474/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402640</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6475/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402641</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6476/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402642</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6477/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402643</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6478/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402644</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6479/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402645</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6480/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402646</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6481/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402647</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6482/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402648</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6483/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402649</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6484/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402650</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6485/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402651</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6486/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402652</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6487/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402653</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД электросварной Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6488/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>Тройники ПНД электросварные переходные</t>
   </si>
   <si>
     <t>4402654</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 32/25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6489/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn32-25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402655</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 40/32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6490/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn40-32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402656</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 50/32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6491/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn50-32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402657</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 63/32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6492/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn63-32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402658</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 63/40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6493/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn63-40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402659</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 75/50мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6494/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn75-50mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402660</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 75/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6495/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn75-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402661</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 90/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6496/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn90-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402662</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 90/75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6497/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn90-75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402663</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 110/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6498/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402664</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 110/75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6499/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402665</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 110/90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6500/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402666</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 125/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6501/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402667</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 125/75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6502/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402668</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 125/90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6503/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402669</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 125/110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6504/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402670</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 140/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6505/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402671</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 140/75мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6506/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-75mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402672</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 140/90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6507/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402673</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 140/110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6508/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402674</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 140/125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6509/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402675</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6510/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402676</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6511/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402677</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6512/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402678</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6513/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402679</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6514/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402680</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 160/140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6515/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402681</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 200/110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6516/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402682</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 200/140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6517/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402683</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 200/160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6518/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402684</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД переходной электросварной Дн 225/110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6519/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn225-110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>Переходы ПНД электросварые</t>
   </si>
   <si>
     <t>4402685</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 25*20, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6520/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn25-20-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402686</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 32*20, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6521/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn32-20-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402687</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 32*25, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6522/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn32-25-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402688</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 40*20, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6523/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-20-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402689</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 40*25, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6524/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-25-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402690</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 40*32, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6525/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-32-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402691</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 50*25, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6526/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-25-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402692</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 50*32, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6527/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-32-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402693</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 50*40, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6528/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-40-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402694</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 63*32, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6529/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-32-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402695</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 63*40, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6530/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-40-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402696</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 63*50, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6531/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-50-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402697</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 75*50, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6532/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn75-50-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402698</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 75*63, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6533/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn75-63-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402699</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 90*50, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6534/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-50-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402700</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 90*63, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6535/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-63-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402701</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 90*75, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6536/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-75-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402702</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 110*63, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6537/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn110-63-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402703</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 110*90, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6538/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn110-90-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402704</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 125*63, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6539/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-63-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402705</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 125*90, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6540/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-90-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402706</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 125*110, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6541/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-110-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402707</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 140*125, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6542/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn140-125-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402708</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 160*90, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6543/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-90-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402709</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 160*110, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6544/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-110-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402710</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 160*125, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6545/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-125-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402711</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 180*125, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6546/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn180-125-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402712</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 200*160, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6547/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn200-160-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402713</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 225*160, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6548/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn225-160-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402714</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 225*200, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6549/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn225-200-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402715</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 250*200, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6550/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn250-200-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402716</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 250*225, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6551/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn250-225-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402717</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 280*200, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6552/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-200-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402718</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 280*225, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6553/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-225-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402719</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 280*250, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6554/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-250-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402720</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 315*225, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6555/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-225-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402721</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6555/?sku=6559</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-225-pe100-sdr11/?sku=6559</t>
   </si>
   <si>
     <t>4402722</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 315*250, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6556/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-250-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402723</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 315*280, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6557/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-280-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402724</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 355*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6558/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402725</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 355*280, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6559/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-280-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402726</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 355*250, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6560/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-250-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402727</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 400*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6561/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402728</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 400*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6562/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402729</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 400*280, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6563/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-280-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402730</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 450*400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6564/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402731</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 450*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6565/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402732</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 450*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6566/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402733</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 500*450, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6567/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-450-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402734</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 500*400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6568/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402735</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 500*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6569/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402736</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 630*500, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6570/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-500-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402737</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 630*450, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6571/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-450-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402738</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 630*630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6572/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402739</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 710*630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6573/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn710-630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402740</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 800*710, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6574/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn800-710-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402741</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 800*630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6575/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn800-630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402742</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 900*800, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6576/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn900-800-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402743</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД электросварной Дн 900*710, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6577/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn900-710-pe100-sdr11/</t>
   </si>
   <si>
     <t>Заглушки ПНД электросварные</t>
   </si>
   <si>
     <t>4402744</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6578/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402745</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6579/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402746</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6580/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402747</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6581/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402748</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6582/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402749</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6583/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402750</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6584/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402751</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6585/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402752</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6586/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402753</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6587/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402754</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6588/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402755</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6589/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402756</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6590/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402757</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6591/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402758</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6592/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402759</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6593/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402760</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6594/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402761</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6595/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402762</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 355 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6596/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn355-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402763</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6597/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402764</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД электросварная Дн 450 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6598/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>Фитинги ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>Отводы ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4401773</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6599/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401774</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6600/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401775</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6601/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401776</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6602/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401777</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6603/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401778</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6604/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401779</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6605/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401780</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 180 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6606/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn180-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401781</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6607/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401782</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6608/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401783</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6609/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401784</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 280 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6610/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn280-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401785</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6611/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401786</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6612/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401787</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6613/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401788</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6614/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401789</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6615/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401790</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6616/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401791</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6617/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401792</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6618/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401793</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6619/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401794</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6620/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401795</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6621/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401796</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6622/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401797</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6623/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401798</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6624/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401799</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6625/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401800</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6626/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401801</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6627/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401802</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6628/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401803</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6629/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401804</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 45 Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6630/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401805</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6631/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401806</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6632/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401807</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6633/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401808</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6634/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401809</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6635/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401810</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6636/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401811</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6637/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401812</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 180 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6638/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn180-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401813</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6639/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401814</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6640/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401815</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6641/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401816</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 280 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6642/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn280-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401817</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6643/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4401818</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 20 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6644/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn20-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401819</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6645/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401820</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6646/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401821</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6647/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401822</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6648/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401823</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6649/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401824</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6650/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401825</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6651/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401826</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6652/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401827</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6653/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401828</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6654/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401829</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6655/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401830</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 180 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6656/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn180-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401831</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6657/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401832</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6658/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401833</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6659/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401834</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6660/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401835</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6661/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401836</t>
   </si>
   <si>
     <t>Отвод полиэтиленовый ПНД литой (спигот) 90 Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6662/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>Переходы ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4401837</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 32*20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6663/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-32-20/</t>
   </si>
   <si>
     <t>4401838</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 32*25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6664/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-32-25/</t>
   </si>
   <si>
     <t>4401839</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 40*20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6665/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-20/</t>
   </si>
   <si>
     <t>4401840</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 40*25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6666/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-25/</t>
   </si>
   <si>
     <t>4401841</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 40*32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6667/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-32/</t>
   </si>
   <si>
     <t>4401842</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 50*20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6668/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-20/</t>
   </si>
   <si>
     <t>4401843</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 50*25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6669/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-25/</t>
   </si>
   <si>
     <t>4401844</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 50*32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6670/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-32/</t>
   </si>
   <si>
     <t>4401845</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 50*40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6671/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-40/</t>
   </si>
   <si>
     <t>4401846</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 63*32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6672/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-32/</t>
   </si>
   <si>
     <t>4401847</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 63*40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6673/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-40/</t>
   </si>
   <si>
     <t>4401848</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 63*50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6674/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-50/</t>
   </si>
   <si>
     <t>4401849</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 75*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6675/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-75-63/</t>
   </si>
   <si>
     <t>4401850</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 90*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6676/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-90-63/</t>
   </si>
   <si>
     <t>4401851</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 90*75</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6677/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-90-75/</t>
   </si>
   <si>
     <t>4401852</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 110*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6678/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-63/</t>
   </si>
   <si>
     <t>4401853</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 110*75</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6679/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-75/</t>
   </si>
   <si>
     <t>4401854</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 110*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6680/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-90/</t>
   </si>
   <si>
     <t>4401855</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 125*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6681/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-63/</t>
   </si>
   <si>
     <t>4401856</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 125*75</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6682/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-75/</t>
   </si>
   <si>
     <t>4401857</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 125*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6683/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-90/</t>
   </si>
   <si>
     <t>4401858</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 125*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6684/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-110/</t>
   </si>
   <si>
     <t>4401859</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 140*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6685/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-90/</t>
   </si>
   <si>
     <t>4401860</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 140*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6686/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-110/</t>
   </si>
   <si>
     <t>4401861</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 140*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6687/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-125/</t>
   </si>
   <si>
     <t>4401862</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 160*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6688/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-90/</t>
   </si>
   <si>
     <t>4401863</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 160*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6689/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-110/</t>
   </si>
   <si>
     <t>4401864</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 160*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6690/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-125/</t>
   </si>
   <si>
     <t>4401865</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 160*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6691/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-140/</t>
   </si>
   <si>
     <t>4401866</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 180*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6692/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-90/</t>
   </si>
   <si>
     <t>4401867</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 180*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6693/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-110/</t>
   </si>
   <si>
     <t>4401868</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 180*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6694/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-125/</t>
   </si>
   <si>
     <t>4401869</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 180*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6695/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-140/</t>
   </si>
   <si>
     <t>4401870</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 180*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6696/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-160/</t>
   </si>
   <si>
     <t>4401871</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 200*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6697/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-110/</t>
   </si>
   <si>
     <t>4401872</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 200*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6698/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-125/</t>
   </si>
   <si>
     <t>4401873</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 200*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6699/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-140/</t>
   </si>
   <si>
     <t>4401874</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 200*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6700/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-160/</t>
   </si>
   <si>
     <t>4401875</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 200*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6701/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-180/</t>
   </si>
   <si>
     <t>4401876</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6702/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-110/</t>
   </si>
   <si>
     <t>4401877</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6703/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-125/</t>
   </si>
   <si>
     <t>4401878</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6704/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-140/</t>
   </si>
   <si>
     <t>4401879</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6705/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-160/</t>
   </si>
   <si>
     <t>4401880</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6706/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-180/</t>
   </si>
   <si>
     <t>4401881</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 225*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6707/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-200/</t>
   </si>
   <si>
     <t>4401882</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6708/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-110/</t>
   </si>
   <si>
     <t>4401883</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6709/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-125/</t>
   </si>
   <si>
     <t>4401884</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6710/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-140/</t>
   </si>
   <si>
     <t>4401885</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6711/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-160/</t>
   </si>
   <si>
     <t>4401886</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6712/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-180/</t>
   </si>
   <si>
     <t>4401887</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6713/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-200/</t>
   </si>
   <si>
     <t>4401888</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 250*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6714/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-225/</t>
   </si>
   <si>
     <t>4401889</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 315*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6715/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-180/</t>
   </si>
   <si>
     <t>4401890</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 315*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6716/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-200/</t>
   </si>
   <si>
     <t>4401891</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 315*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6717/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-225/</t>
   </si>
   <si>
     <t>4401892</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 315*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6718/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-250/</t>
   </si>
   <si>
     <t>4401893</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 355*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6719/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-180/</t>
   </si>
   <si>
     <t>4401894</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 355*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6720/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-200/</t>
   </si>
   <si>
     <t>4401895</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 355*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6721/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-225/</t>
   </si>
   <si>
     <t>4401896</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 355*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6722/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-250/</t>
   </si>
   <si>
     <t>4401897</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 355*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6723/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-315/</t>
   </si>
   <si>
     <t>4401898</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 400*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6724/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-225/</t>
   </si>
   <si>
     <t>4401899</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 400*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6725/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-250/</t>
   </si>
   <si>
     <t>4401900</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 400*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6726/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-315/</t>
   </si>
   <si>
     <t>4401901</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 400*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6727/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-355/</t>
   </si>
   <si>
     <t>4401902</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 450*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6728/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-250/</t>
   </si>
   <si>
     <t>4401903</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 450*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6729/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-315/</t>
   </si>
   <si>
     <t>4401904</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 450*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6730/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-355/</t>
   </si>
   <si>
     <t>4401905</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 450*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6731/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-400/</t>
   </si>
   <si>
     <t>4401906</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 500*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6732/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-315/</t>
   </si>
   <si>
     <t>4401907</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 500*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6733/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-355/</t>
   </si>
   <si>
     <t>4401908</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 500*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6734/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-400/</t>
   </si>
   <si>
     <t>4401909</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 500*450</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6735/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-450/</t>
   </si>
   <si>
     <t>4401910</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 560*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6736/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-355/</t>
   </si>
   <si>
     <t>4401911</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 560*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6737/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-400/</t>
   </si>
   <si>
     <t>4401912</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 560*450</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6738/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-450/</t>
   </si>
   <si>
     <t>4401913</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 560*500</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6739/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-500/</t>
   </si>
   <si>
     <t>4401914</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 630*500</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6740/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-630-500/</t>
   </si>
   <si>
     <t>4401915</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 630*560</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6741/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-630-560/</t>
   </si>
   <si>
     <t>4401916</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 710*560</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6742/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-710-560/</t>
   </si>
   <si>
     <t>4401917</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 710*630</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6743/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-710-630/</t>
   </si>
   <si>
     <t>4401918</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 800*630</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6744/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-800-630/</t>
   </si>
   <si>
     <t>4401919</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 800*710</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6745/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-800-710/</t>
   </si>
   <si>
     <t>4401920</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 900*710</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6746/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-900-710/</t>
   </si>
   <si>
     <t>4401921</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 900*800</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6747/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-900-800/</t>
   </si>
   <si>
     <t>4401922</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 11 1000*900</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6748/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-1000-900/</t>
   </si>
   <si>
     <t>4401923</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 75*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6749/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-75-63/</t>
   </si>
   <si>
     <t>4401924</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 90*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6750/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-90-63/</t>
   </si>
   <si>
     <t>4401925</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 110*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6751/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-63/</t>
   </si>
   <si>
     <t>4401926</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 110*75</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6752/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-75/</t>
   </si>
   <si>
     <t>4401927</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 110*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6753/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-90/</t>
   </si>
   <si>
     <t>4401928</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 125*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6754/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-63/</t>
   </si>
   <si>
     <t>4401929</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 125*75</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6755/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-75/</t>
   </si>
   <si>
     <t>4401930</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 125*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6756/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-90/</t>
   </si>
   <si>
     <t>4401931</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 125*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6757/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-110/</t>
   </si>
   <si>
     <t>4401932</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 140*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6758/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-90/</t>
   </si>
   <si>
     <t>4401933</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 140*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6759/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-110/</t>
   </si>
   <si>
     <t>4401934</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 140*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6760/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-125/</t>
   </si>
   <si>
     <t>4401935</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 160*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6761/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-90/</t>
   </si>
   <si>
     <t>4401936</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 160*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6762/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-110/</t>
   </si>
   <si>
     <t>4401937</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 160*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6763/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-125/</t>
   </si>
   <si>
     <t>4401938</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 160*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6764/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-140/</t>
   </si>
   <si>
     <t>4401939</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 180*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6765/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-90/</t>
   </si>
   <si>
     <t>4401940</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 180*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6766/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-125/</t>
   </si>
   <si>
     <t>4401941</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 180*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6767/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-140/</t>
   </si>
   <si>
     <t>4401942</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 180*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6768/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-160/</t>
   </si>
   <si>
     <t>4401943</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 200*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6769/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-110/</t>
   </si>
   <si>
     <t>4401944</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 200*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6770/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-125/</t>
   </si>
   <si>
     <t>4401945</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 200*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6771/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-140/</t>
   </si>
   <si>
     <t>4401946</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 200*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6772/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-160/</t>
   </si>
   <si>
     <t>4401947</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 200*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6773/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-180/</t>
   </si>
   <si>
     <t>4401948</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6774/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-110/</t>
   </si>
   <si>
     <t>4401949</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6775/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-125/</t>
   </si>
   <si>
     <t>4401950</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6776/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-140/</t>
   </si>
   <si>
     <t>4401951</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6777/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-160/</t>
   </si>
   <si>
     <t>4401952</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6778/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-180/</t>
   </si>
   <si>
     <t>4401953</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 225*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6779/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-200/</t>
   </si>
   <si>
     <t>4401954</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6780/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-110/</t>
   </si>
   <si>
     <t>4401955</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6781/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-125/</t>
   </si>
   <si>
     <t>4401956</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*140</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6782/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-140/</t>
   </si>
   <si>
     <t>4401957</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6783/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-160/</t>
   </si>
   <si>
     <t>4401958</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6784/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-180/</t>
   </si>
   <si>
     <t>4401959</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6785/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-200/</t>
   </si>
   <si>
     <t>4401960</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 250*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6786/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-225/</t>
   </si>
   <si>
     <t>4401961</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 315*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6787/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-180/</t>
   </si>
   <si>
     <t>4401962</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 315*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6788/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-200/</t>
   </si>
   <si>
     <t>4401963</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 315*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6789/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-225/</t>
   </si>
   <si>
     <t>4401964</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 315*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6790/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-250/</t>
   </si>
   <si>
     <t>4401965</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 355*180</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6791/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-180/</t>
   </si>
   <si>
     <t>4401966</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 355*200</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6792/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-200/</t>
   </si>
   <si>
     <t>4401967</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 355*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6793/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-225/</t>
   </si>
   <si>
     <t>4401968</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 355*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6794/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-250/</t>
   </si>
   <si>
     <t>4401969</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 355*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6795/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-315/</t>
   </si>
   <si>
     <t>4401970</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 400*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6796/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-250/</t>
   </si>
   <si>
     <t>4401971</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 400*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6797/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-315/</t>
   </si>
   <si>
     <t>4401972</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 400*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6798/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-355/</t>
   </si>
   <si>
     <t>4401973</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 450*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6799/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-250/</t>
   </si>
   <si>
     <t>4401974</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 450*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6800/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-315/</t>
   </si>
   <si>
     <t>4401975</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 450*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6801/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-355/</t>
   </si>
   <si>
     <t>4401976</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 450*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6802/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-400/</t>
   </si>
   <si>
     <t>4401977</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 500*315</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6803/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-315/</t>
   </si>
   <si>
     <t>4401978</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 500*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6804/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-355/</t>
   </si>
   <si>
     <t>4401979</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 500*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6805/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-400/</t>
   </si>
   <si>
     <t>4401980</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 500*450</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6806/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-450/</t>
   </si>
   <si>
     <t>4401981</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 560*355</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6807/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-355/</t>
   </si>
   <si>
     <t>4401982</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 560*400</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6808/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-400/</t>
   </si>
   <si>
     <t>4401983</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 560*450</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6809/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-450/</t>
   </si>
   <si>
     <t>4401984</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 560*500</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6810/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-500/</t>
   </si>
   <si>
     <t>4401985</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 630*500</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6811/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-630-500/</t>
   </si>
   <si>
     <t>4401986</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 630*560</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6812/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-630-560/</t>
   </si>
   <si>
     <t>4401987</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 710*560</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6813/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-710-560/</t>
   </si>
   <si>
     <t>4401988</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 710*630</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6814/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-710-630/</t>
   </si>
   <si>
     <t>4401989</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 800*630</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6815/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-800-630/</t>
   </si>
   <si>
     <t>4401990</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 800*710</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6816/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-800-710/</t>
   </si>
   <si>
     <t>4401991</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17 900*710</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6817/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-900-710/</t>
   </si>
   <si>
     <t>6100428</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  90*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10929/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-90-63-2/</t>
   </si>
   <si>
     <t>6100429</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  110*63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10930/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-63-2/</t>
   </si>
   <si>
     <t>6100430</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  110*90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10931/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-90-2/</t>
   </si>
   <si>
     <t>6100431</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  160*110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10932/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-110-2/</t>
   </si>
   <si>
     <t>6100432</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  160*125</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10933/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-125-2/</t>
   </si>
   <si>
     <t>6100433</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  225*160</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10934/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-160-2/</t>
   </si>
   <si>
     <t>6100434</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) короткий ПЭ 100, SDR 17  315*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10935/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-korotkij-pe100-sdr17-315-225/</t>
   </si>
   <si>
     <t>6100435</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  315*225</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10936/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-225-2/</t>
   </si>
   <si>
     <t>6100436</t>
   </si>
   <si>
     <t>Переход полиэтиленовый ПНД литой (спигот) ПЭ 100, SDR 17  315*250</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10937/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-250-2/</t>
   </si>
   <si>
     <t>Тройники ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4401992</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6818/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401993</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6819/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401994</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6820/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401995</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6821/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401996</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6822/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401997</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6823/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401998</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6824/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4401999</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6825/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402000</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6826/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402001</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6827/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402002</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6828/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402003</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6829/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402004</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6830/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402005</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6831/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402006</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6832/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402007</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 355 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6833/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn355-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402008</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6834/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402009</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 450 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6835/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn450-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402010</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 500 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6836/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn500-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402011</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 630 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6837/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn630-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402012</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6838/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402013</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6839/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402014</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6840/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402015</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6841/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402016</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6842/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402017</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6843/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402018</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6844/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402019</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6845/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402020</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6846/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402021</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6847/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402022</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6848/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402023</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 355 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6849/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn355-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402024</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 400 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6850/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn400-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402025</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 450 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6851/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn450-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402026</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 500 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6852/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn500-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402027</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный Дн 630 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6853/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn630-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>Тройники переходные ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4402028</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 63*32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6854/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn63-32-mm-pe100/</t>
   </si>
   <si>
     <t>4402029</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 90*50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6855/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-50-mm-pe100/</t>
   </si>
   <si>
     <t>4402030</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 90*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6856/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402031</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6857/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-50-mm-pe100/</t>
   </si>
   <si>
     <t>4402032</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6858/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402033</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6859/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402034</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 125*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6860/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402035</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 125*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6861/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402036</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 125*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6862/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-110-mm/</t>
   </si>
   <si>
     <t>4402037</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6863/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402038</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6864/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-75-mm-pe100/</t>
   </si>
   <si>
     <t>4402039</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6865/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402040</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6866/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-110-mm/</t>
   </si>
   <si>
     <t>4402041</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6867/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-125-mm/</t>
   </si>
   <si>
     <t>4402042</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6868/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402043</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6869/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402044</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6870/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-110-mm/</t>
   </si>
   <si>
     <t>4402045</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6871/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402046</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6872/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402047</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6873/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-110-mm/</t>
   </si>
   <si>
     <t>4402048</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6874/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-125-mm/</t>
   </si>
   <si>
     <t>4402049</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6875/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-140-mm/</t>
   </si>
   <si>
     <t>4402050</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6876/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-160-mm/</t>
   </si>
   <si>
     <t>4402051</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6877/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-63-mm-pe100/</t>
   </si>
   <si>
     <t>4402052</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6878/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-75-mm-pe100/</t>
   </si>
   <si>
     <t>4402053</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6879/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402054</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6880/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-110-mm/</t>
   </si>
   <si>
     <t>4402055</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6881/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-125-mm/</t>
   </si>
   <si>
     <t>4402056</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6882/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-140-mm/</t>
   </si>
   <si>
     <t>4402057</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6883/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-160-mm/</t>
   </si>
   <si>
     <t>4402058</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6884/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402059</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6885/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-110-mm/</t>
   </si>
   <si>
     <t>4402060</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6886/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-125-mm/</t>
   </si>
   <si>
     <t>4402061</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6887/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-140-mm/</t>
   </si>
   <si>
     <t>4402062</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6888/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-160-mm/</t>
   </si>
   <si>
     <t>4402063</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6889/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-200-mm/</t>
   </si>
   <si>
     <t>4402064</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6890/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-225-mm/</t>
   </si>
   <si>
     <t>4402065</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6891/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402066</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6892/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-110-mm/</t>
   </si>
   <si>
     <t>4402067</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6893/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-160-mm/</t>
   </si>
   <si>
     <t>4402068</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6894/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-200-mm/</t>
   </si>
   <si>
     <t>4402069</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6895/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-225-mm/</t>
   </si>
   <si>
     <t>4402070</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6896/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-250-mm/</t>
   </si>
   <si>
     <t>4402071</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6897/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402072</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6898/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-110-mm/</t>
   </si>
   <si>
     <t>4402073</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6899/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-125-mm/</t>
   </si>
   <si>
     <t>4402074</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6900/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-140-mm/</t>
   </si>
   <si>
     <t>4402075</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6901/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-160-mm/</t>
   </si>
   <si>
     <t>4402076</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6902/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-200-mm/</t>
   </si>
   <si>
     <t>4402077</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6903/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-225-mm/</t>
   </si>
   <si>
     <t>4402078</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 355*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6904/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-250-mm/</t>
   </si>
   <si>
     <t>4402079</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6905/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402080</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6906/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-110-mm/</t>
   </si>
   <si>
     <t>4402081</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6907/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-125-mm/</t>
   </si>
   <si>
     <t>4402082</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6908/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-140-mm/</t>
   </si>
   <si>
     <t>4402083</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6909/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-160-mm/</t>
   </si>
   <si>
     <t>4402084</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6910/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-200-mm/</t>
   </si>
   <si>
     <t>4402085</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6911/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-225-mm/</t>
   </si>
   <si>
     <t>4402086</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 400*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6912/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-250-mm/</t>
   </si>
   <si>
     <t>4402087</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6913/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402088</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6914/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-110-mm/</t>
   </si>
   <si>
     <t>4402089</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6915/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-125-mm/</t>
   </si>
   <si>
     <t>4402090</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6916/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-140-mm/</t>
   </si>
   <si>
     <t>4402091</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6917/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-160-mm/</t>
   </si>
   <si>
     <t>4402092</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6918/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-200-mm/</t>
   </si>
   <si>
     <t>4402093</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6919/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-225-mm/</t>
   </si>
   <si>
     <t>4402094</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 450*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6920/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-250-mm/</t>
   </si>
   <si>
     <t>4402095</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6921/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402096</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6922/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-110-mm/</t>
   </si>
   <si>
     <t>4402097</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6923/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-125-mm/</t>
   </si>
   <si>
     <t>4402098</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6924/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-140-mm/</t>
   </si>
   <si>
     <t>4402099</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6925/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-160-mm/</t>
   </si>
   <si>
     <t>4402100</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6926/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-200-mm/</t>
   </si>
   <si>
     <t>4402101</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6927/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-225-mm/</t>
   </si>
   <si>
     <t>4402102</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 500*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6928/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-250-mm/</t>
   </si>
   <si>
     <t>4402103</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6929/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-90-mm-pe100/</t>
   </si>
   <si>
     <t>4402111</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6929/?sku=6941</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-90-mm-pe100/?sku=6941</t>
   </si>
   <si>
     <t>4402104</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6930/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-110-mm/</t>
   </si>
   <si>
     <t>4402112</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6930/?sku=6942</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-110-mm/?sku=6942</t>
   </si>
   <si>
     <t>4402105</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6931/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-125-mm/</t>
   </si>
   <si>
     <t>4402113</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6931/?sku=6943</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-125-mm/?sku=6943</t>
   </si>
   <si>
     <t>4402106</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6932/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-140-mm/</t>
   </si>
   <si>
     <t>4402114</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6932/?sku=6944</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-140-mm/?sku=6944</t>
   </si>
   <si>
     <t>4402107</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6933/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-160-mm/</t>
   </si>
   <si>
     <t>4402115</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6933/?sku=6945</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-160-mm/?sku=6945</t>
   </si>
   <si>
     <t>4402108</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6934/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-200-mm/</t>
   </si>
   <si>
     <t>4402116</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6934/?sku=6946</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-200-mm/?sku=6946</t>
   </si>
   <si>
     <t>4402109</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6935/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-225-mm/</t>
   </si>
   <si>
     <t>4402117</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6935/?sku=6947</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-225-mm/?sku=6947</t>
   </si>
   <si>
     <t>4402110</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 630*250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6936/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-250-mm/</t>
   </si>
   <si>
     <t>4402118</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6936/?sku=6948</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-250-mm/?sku=6948</t>
   </si>
   <si>
     <t>4402119</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 90*50 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6937/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-50-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402120</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 90*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6938/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402121</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*50 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6939/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-50-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402122</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6940/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402123</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 110*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6941/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402124</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 125*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6942/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402125</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 125*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6943/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402126</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6944/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402127</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6945/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-75-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402128</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6946/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402129</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 140*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6947/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-110-mm-2/</t>
   </si>
   <si>
     <t>4402130</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6948/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402131</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6949/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402132</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 160*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6950/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-110-mm-2/</t>
   </si>
   <si>
     <t>4402133</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6951/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402134</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6952/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402135</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6953/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-110-mm-2/</t>
   </si>
   <si>
     <t>4402136</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 200*160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6954/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-160-mm-2/</t>
   </si>
   <si>
     <t>4402137</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6955/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-63-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402138</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6956/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-75-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402139</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6957/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402140</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6958/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-110-mm-2/</t>
   </si>
   <si>
     <t>4402141</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6959/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-125-mm-2/</t>
   </si>
   <si>
     <t>4402142</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6960/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-140-mm-2/</t>
   </si>
   <si>
     <t>4402143</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 225*160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6961/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-160-mm-2/</t>
   </si>
   <si>
     <t>4402144</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6962/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-110-mm-2/</t>
   </si>
   <si>
     <t>4402145</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 250*160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6963/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-160-mm-2/</t>
   </si>
   <si>
     <t>4402146</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6964/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-90-mm-pe100-2/</t>
   </si>
   <si>
     <t>4402147</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6965/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-110-mm-2/</t>
   </si>
   <si>
     <t>4402148</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6966/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-160-mm-2/</t>
   </si>
   <si>
     <t>4402149</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6967/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-200-mm-2/</t>
   </si>
   <si>
     <t>4402150</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД литой (спигот) удлиненный переходной Дн 315*225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6968/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-225-mm-2/</t>
   </si>
   <si>
     <t>Крестовины ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4402151</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6969/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402152</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6970/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402153</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6971/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402154</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6972/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402155</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6973/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402156</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6974/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402157</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6975/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402158</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6976/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402159</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6977/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402160</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6978/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402161</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6979/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402162</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6980/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402163</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6981/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402164</t>
   </si>
   <si>
     <t>Крестовина полиэтиленовая ПНД литая (спигот) Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6982/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>Заглушки ПНД литые (спиготы)</t>
   </si>
   <si>
     <t>4402165</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 25 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6983/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn25-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402166</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 32 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6984/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn32-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402167</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 40 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6985/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn40-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402168</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 50 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6986/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn50-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402169</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6987/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402170</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6988/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402171</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6989/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402172</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6990/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402173</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6991/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402174</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6992/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402175</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6993/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402176</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6994/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402177</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6995/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402178</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6996/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402179</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6997/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402180</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6998/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402181</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 355 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6999/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn355-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402182</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7000/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402183</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7001/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402184</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7002/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402185</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7003/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402186</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7004/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402187</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7005/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402188</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7006/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402189</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7007/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402190</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7008/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402191</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7009/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402192</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7010/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402193</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 280 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7011/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn280-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402194</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7012/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402195</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 355 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7013/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn355-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402196</t>
   </si>
   <si>
     <t>Заглушка полиэтиленовая ПНД литая (спигот) Дн 400 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7014/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn400-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>Фитинги ПНД сварные</t>
   </si>
   <si>
     <t>Отводы ПНД сварные</t>
   </si>
   <si>
     <t>4402297</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн63, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7015/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn63-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402298</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн90, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7016/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn90-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402299</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн110, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7017/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn110-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402300</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн160, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7018/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn160-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402301</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн225, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7019/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn225-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402302</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7020/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402303</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7021/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402304</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн500, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7022/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn500-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402305</t>
   </si>
   <si>
     <t>Отвод 90 полиэтиленовый ПНД сварной 3-хсекционный Дн630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7023/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn630-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402306</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн160, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7024/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn160-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402307</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн225, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7025/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn225-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402308</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7026/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402309</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7027/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402310</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн500, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7028/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn500-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402311</t>
   </si>
   <si>
     <t>Отвод 90 сварной 3-хсекционный Дн630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7029/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402312</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн63, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7030/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn63-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402313</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн90, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7031/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn90-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402314</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн110, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7032/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn110-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402315</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн160, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7033/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn160-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402316</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн225, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7034/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn225-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402317</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7035/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402318</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7036/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402319</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн500, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7037/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn500-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402320</t>
   </si>
   <si>
     <t>Отвод 45 полиэтиленовый ПНД сварной 2-хсекционный Дн630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7038/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn630-pe100-sdr17/</t>
   </si>
   <si>
     <t>Тройники ПНД сварные</t>
   </si>
   <si>
     <t>4402321</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7039/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402322</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн355, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7040/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn355-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402323</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7041/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402324</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7042/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402325</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн450, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7043/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn450-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402326</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн450, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7044/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn450-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402327</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн500, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7045/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402328</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн500, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7046/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402329</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7047/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402330</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7048/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402331</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн710, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7049/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn710-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402332</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн710, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7050/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn710-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402333</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн800, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7051/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn800-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402334</t>
   </si>
   <si>
     <t>Тройник 90 полиэтиленовый ПНД сварной Дн800, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7052/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn800-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402335</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн63, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7053/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn63-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402336</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн90, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7054/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn90-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402337</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн110, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7055/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn110-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402338</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн160, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7056/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn160-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402339</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн225, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7057/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn225-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402340</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7058/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402341</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн500, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7059/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402342</t>
   </si>
   <si>
     <t>Тройник 45 полиэтиленовый ПНД сварной Дн630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7060/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402343</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 355*315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7061/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn355-315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402344</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 355*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7062/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn355-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402345</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 400*315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7063/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402346</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 400*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7064/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402347</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 400*355, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7065/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-355-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402348</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 400*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7066/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402349</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7067/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402350</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7068/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402351</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*355, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7069/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-355-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402352</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7070/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402353</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7071/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402354</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 450*400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7072/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402355</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 500*315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7073/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402356</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 500*315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7074/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402357</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 500*355, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7075/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-355-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402358</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 500*355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7076/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402379</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 630*630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7087/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn630-630-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402380</t>
   </si>
   <si>
     <t>Тройник полиэтиленовый ПНД неравнопроходной сварной Дн 630*630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7088/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn630-630-pe100-sdr11/</t>
   </si>
   <si>
     <t>Втулки ПНД под фланец</t>
   </si>
   <si>
     <t>Втулки ПНД под фланец короткие</t>
   </si>
   <si>
     <t>4402252</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 63 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7089/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn63-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402253</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 75 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7090/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn75-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402254</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 90 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7091/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn90-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402255</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 110 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7092/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn110-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402256</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 125 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7093/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn125-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402257</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 140 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7094/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn140-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402258</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 160 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7095/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn160-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402259</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 200 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7096/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn200-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402260</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 225 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7097/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn225-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402261</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 250 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7098/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn250-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402262</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 280 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7099/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn280-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402263</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 315 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7100/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn315-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402264</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 355 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7101/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn355-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402265</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 400 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7102/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn400-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402266</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 450 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7103/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn450-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402267</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 500 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7104/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn500-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402268</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 560 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7105/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn560-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402269</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 630 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7106/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn630-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402270</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 710 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7107/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn710-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402271</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 800 мм, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7108/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn800-mm-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402272</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 63 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7109/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn63-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402273</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 75 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7110/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn75-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402274</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 90 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7111/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn90-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402275</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 110 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7112/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn110-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402276</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 125 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7113/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn125-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402277</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 140 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7114/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn140-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402278</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 160 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7115/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn160-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402279</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7116/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402280</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 225 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7117/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn225-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402281</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 250 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7118/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn250-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402282</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 280 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7119/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn280-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402283</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 315 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7120/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn315-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402284</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 355 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7121/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn355-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402285</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 400 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7122/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn400-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402286</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 450 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7123/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn450-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402287</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 500 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7124/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn500-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402288</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 560 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7125/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn560-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402289</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 630 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7126/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn630-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402290</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 710 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7127/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn710-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402291</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 800 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7128/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn800-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402292</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 900 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7129/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn900-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402293</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 1000 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7130/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1000-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402294</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 1100 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7131/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1100-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402295</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 1200 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7132/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1200-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402296</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец короткая Дн 1400 мм, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7133/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1400-mm-pe100-sdr17/</t>
   </si>
   <si>
     <t>Втулки ПНД под фланец удлиненные</t>
   </si>
   <si>
     <t>4402197</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн63, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7134/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn63-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402198</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн75, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7135/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn75-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402199</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн90, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7136/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn90-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402200</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн110, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7137/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn110-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402201</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн125, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7138/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn125-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402202</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн140, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7139/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn140-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402203</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн160, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7140/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn160-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402204</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн180, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7141/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn180-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402205</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн200, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7142/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn200-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402206</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн225, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7143/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn225-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402207</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн250, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7144/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn250-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402208</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн280, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7145/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn280-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402209</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн315, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7146/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn315-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402210</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн355, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7147/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn355-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402211</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7148/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402212</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн450, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7149/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn450-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402213</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн500, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7150/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn500-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402214</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн560, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7151/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn560-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402215</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн630, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7152/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn630-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402216</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн710, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7153/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn710-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402217</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн800, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7154/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn800-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402218</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн900, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7155/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn900-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402219</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1200, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7156/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1200-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402220</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1400, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7157/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1400-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402221</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1600, ПЭ 100, SDR 17</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7158/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1600-pe100-sdr17/</t>
   </si>
   <si>
     <t>4402222</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн20, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7159/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn20-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402223</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн25, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7160/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn25-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402224</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн32, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7161/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn32-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402225</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн40, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7162/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn40-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402226</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн50, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7163/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn50-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402227</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн63, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7164/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn63-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402228</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн75, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7165/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn75-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402229</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн90, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7166/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn90-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402230</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн110, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7167/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn110-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402231</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн125, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7168/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn125-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402232</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн140, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7169/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn140-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402233</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн160, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7170/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn160-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402234</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн180, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7171/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn180-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402235</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн200, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7172/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn200-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402236</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн225, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7173/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn225-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402237</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн250, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7174/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn250-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402238</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн280, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7175/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn280-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402239</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн315, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7176/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn315-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402240</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн355, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7177/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn355-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402241</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7178/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402242</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн450, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7179/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn450-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402243</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн500, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7180/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn500-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402244</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн560, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7181/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn560-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402245</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн630, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7182/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn630-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402246</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн710, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7183/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn710-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402247</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн800, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7184/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn800-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402248</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн900, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7185/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn900-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402249</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1200, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7186/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1200-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402250</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1400, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7187/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1400-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402251</t>
   </si>
   <si>
     <t>Втулка полиэтиленовая ПНД под фланец удлиненная Дн1600, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7188/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1600-pe100-sdr11/</t>
   </si>
   <si>
     <t>Переходы полиэтилен–сталь НСПС</t>
   </si>
   <si>
     <t>4402765</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 63-57 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7189/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-63-57-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402766</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 90-89 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7190/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-90-89-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402767</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 110-108 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7191/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-110-108-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402768</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 160-159 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7192/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-160-159-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402769</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 225-219 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7193/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-225-219-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402770</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 280-273 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7194/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-280-273-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402771</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 280-273 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7195/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-280-273-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402772</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 315-273 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7196/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-273-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402773</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 315-325 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7197/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-325-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402774</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 315-325 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7198/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-325-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402775</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 355-325 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7199/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-355-325-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402776</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 355-325 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7200/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-355-325-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402777</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 400-377 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7201/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-377-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402778</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 400-377 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7202/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-377-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402779</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 400-426 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7203/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-426-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402780</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 500-426 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7204/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-500-426-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402781</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 500-530 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7205/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-500-530-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402782</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 630-530 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7206/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-530-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402783</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 630-630 мм. вода, ПЭ 100, SDR 11</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7207/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-630-mm-voda-pe100-sdr11/</t>
   </si>
   <si>
     <t>4402784</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 630-630 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7208/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-630-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402785</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 710-720 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7209/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-710-720-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402786</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 800-720 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7210/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-800-720-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402787</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 800-820 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7211/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-800-820-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402788</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 900-820 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7212/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-900-820-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>4402789</t>
   </si>
   <si>
     <t>Переход полиэтилен/сталь (НСПС) 1000-1020 мм. вода, ПЭ 100, SDR 17,6</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7213/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-1000-1020-mm-voda-pe100-sdr17-6/</t>
   </si>
   <si>
     <t>Фитинги компрессионные для труб ПНД</t>
   </si>
   <si>
     <t>Муфты компрессионные для труб ПНД</t>
   </si>
   <si>
     <t>Муфты компрессионные ПНД равнопроходные</t>
   </si>
   <si>
     <t>4402790</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7214/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-20/</t>
   </si>
   <si>
     <t>4402791</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7215/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-25/</t>
   </si>
   <si>
     <t>4402792</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7216/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-32/</t>
   </si>
   <si>
     <t>4402793</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7217/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-40/</t>
   </si>
   <si>
     <t>4402794</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7218/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-50/</t>
   </si>
   <si>
     <t>4402795</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7219/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-63/</t>
   </si>
   <si>
     <t>4402796</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7220/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-90/</t>
   </si>
   <si>
     <t>4402797</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД соединительная ( PN 16 ) 110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7221/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-110/</t>
   </si>
   <si>
     <t>Муфты компрессионные ПНД переходные</t>
   </si>
   <si>
     <t>4402833</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7222/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-25x20/</t>
   </si>
   <si>
     <t>4402834</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 32х20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7223/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-32x20/</t>
   </si>
   <si>
     <t>4402835</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7224/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-32x25/</t>
   </si>
   <si>
     <t>4402836</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7225/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-40x25/</t>
   </si>
   <si>
     <t>4402837</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 40х32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7226/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-40x32/</t>
   </si>
   <si>
     <t>4402838</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 50х32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7227/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-50x32/</t>
   </si>
   <si>
     <t>4402839</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 50х40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7228/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-50x40/</t>
   </si>
   <si>
     <t>4402840</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 63х40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7229/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-63x40/</t>
   </si>
   <si>
     <t>4402841</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 63х50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7230/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-63x50/</t>
   </si>
   <si>
     <t>4402842</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 90х63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7231/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-90x63/</t>
   </si>
   <si>
     <t>4402843</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД переходная ( PN 16) 110х90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7232/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-110x90/</t>
   </si>
   <si>
     <t>Муфты компрессионные ПНД с наружной резьбой</t>
   </si>
   <si>
     <t>4402798</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7233/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402799</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7234/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402800</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7235/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402801</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7236/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402802</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7237/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402803</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7238/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402804</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7239/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402805</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7240/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1-1-4/</t>
   </si>
   <si>
     <t>4402806</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7241/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402807</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7242/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402808</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 40х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7243/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-2/</t>
   </si>
   <si>
     <t>4402809</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7244/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402810</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 50х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7245/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x2/</t>
   </si>
   <si>
     <t>4402811</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7246/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402812</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7247/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>4402813</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (наружная резьба) ( PN 16 ) 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7248/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x4/</t>
   </si>
   <si>
     <t>Муфты компрессионные ПНД с внутренней резьбой</t>
   </si>
   <si>
     <t>4402814</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7249/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402815</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7250/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402816</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7251/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402817</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7252/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402818</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7253/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402819</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7254/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-2/</t>
   </si>
   <si>
     <t>4402820</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7255/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402821</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7256/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402822</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7257/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-1-4/</t>
   </si>
   <si>
     <t>4402823</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7258/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x3-4/</t>
   </si>
   <si>
     <t>4402824</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7259/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402825</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7260/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402826</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7261/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/</t>
   </si>
   <si>
     <t>4402827</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7262/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402828</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7263/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402829</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 90х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7264/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x2-1-2/</t>
   </si>
   <si>
     <t>4402830</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7265/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>4402831</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 110х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7266/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x3/</t>
   </si>
   <si>
     <t>4402832</t>
   </si>
   <si>
     <t>Муфта компрессионная для трубы ПНД (внутренняя резьба) ( PN 16 ) 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7267/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/</t>
   </si>
   <si>
     <t>Отводы компрессионные для труб ПНД</t>
   </si>
   <si>
     <t>Отводы компрессионные ПНД равнопроходные</t>
   </si>
   <si>
     <t>4402844</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7268/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-20/</t>
   </si>
   <si>
     <t>4402845</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7269/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-25/</t>
   </si>
   <si>
     <t>4402846</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7270/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-32/</t>
   </si>
   <si>
     <t>4402847</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7271/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-40/</t>
   </si>
   <si>
     <t>4402848</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7272/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-50/</t>
   </si>
   <si>
     <t>4402849</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7273/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-63/</t>
   </si>
   <si>
     <t>4402850</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7274/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-90/</t>
   </si>
   <si>
     <t>4402851</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД ( PN 16 ) 110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7275/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-110/</t>
   </si>
   <si>
     <t>Отводы компрессионные ПНД с внутренней резьбой</t>
   </si>
   <si>
     <t>4402852</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7276/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402853</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7277/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402854</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7278/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402855</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7279/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402856</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7280/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402857</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7281/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402858</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7282/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402859</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7283/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-1-4/</t>
   </si>
   <si>
     <t>4402860</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7284/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402861</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7285/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402862</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7286/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/</t>
   </si>
   <si>
     <t>4402863</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7287/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402864</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7288/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x2/</t>
   </si>
   <si>
     <t>4402865</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7289/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-2/</t>
   </si>
   <si>
     <t>4402866</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7290/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402867</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7291/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>4402868</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7292/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/</t>
   </si>
   <si>
     <t>Отводы компрессионные ПНД с наружной резьбой</t>
   </si>
   <si>
     <t>4402869</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7293/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402870</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7294/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402871</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7295/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402872</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7296/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402873</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7297/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402874</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7298/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402875</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7299/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402876</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7300/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1-1-4/</t>
   </si>
   <si>
     <t>4402877</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7301/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402878</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7302/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402879</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7303/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402880</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7304/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402881</t>
   </si>
   <si>
     <t>Отвод компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7305/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>Тройники компрессионные для труб ПНД</t>
   </si>
   <si>
     <t>Тройники компрессионные ПНД равнопроходные</t>
   </si>
   <si>
     <t>4402882</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7306/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-20/</t>
   </si>
   <si>
     <t>4402883</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7307/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-25/</t>
   </si>
   <si>
     <t>4402884</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7308/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-32/</t>
   </si>
   <si>
     <t>4402885</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7309/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-40/</t>
   </si>
   <si>
     <t>4402886</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7310/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-50/</t>
   </si>
   <si>
     <t>4402887</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7311/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-63/</t>
   </si>
   <si>
     <t>4402888</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7312/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-90/</t>
   </si>
   <si>
     <t>4402889</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД ( PN 16 ) 110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7313/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-110/</t>
   </si>
   <si>
     <t>Тройники компрессионные ПНД переходные</t>
   </si>
   <si>
     <t>4402925</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7314/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-25x20x25/</t>
   </si>
   <si>
     <t>4402926</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7315/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-32x20x32/</t>
   </si>
   <si>
     <t>4402927</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7316/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-32x25x32/</t>
   </si>
   <si>
     <t>4402928</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 40х25х40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7317/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-40x25x40/</t>
   </si>
   <si>
     <t>4402929</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 40х32х40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7318/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-40x32x40/</t>
   </si>
   <si>
     <t>4402930</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 50х32х50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7319/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-50x32x50/</t>
   </si>
   <si>
     <t>4402931</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 50х40х50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7320/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-50x40x50/</t>
   </si>
   <si>
     <t>4402932</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 63х32х63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7321/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x32x63/</t>
   </si>
   <si>
     <t>4402933</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 63х40х63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7322/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x40x63/</t>
   </si>
   <si>
     <t>4402934</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 63х50х63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7323/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x50x63/</t>
   </si>
   <si>
     <t>4402935</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 90х63х90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7324/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-90x63x90/</t>
   </si>
   <si>
     <t>4402936</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 110х63х110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7325/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-110x63x110/</t>
   </si>
   <si>
     <t>4402937</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД переходн. ( PN 16 ) 110х90х110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7326/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-110x90x110/</t>
   </si>
   <si>
     <t>Тройники компрессионные ПНД с внутренней резьбой</t>
   </si>
   <si>
     <t>4402890</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7327/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402891</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7328/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402892</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7329/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402893</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7330/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402894</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7331/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402895</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7332/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402896</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7333/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402897</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7334/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x3-4/</t>
   </si>
   <si>
     <t>4402898</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7335/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402899</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7336/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402900</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7337/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1/</t>
   </si>
   <si>
     <t>4402901</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7338/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/</t>
   </si>
   <si>
     <t>4402902</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7339/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402903</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7340/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-4/</t>
   </si>
   <si>
     <t>4402904</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7341/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-2/</t>
   </si>
   <si>
     <t>4402905</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7342/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402906</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7343/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>4402907</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 110х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7344/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x3/</t>
   </si>
   <si>
     <t>4402908</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (внутренняя резьба) ( PN 16 ) 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7345/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/</t>
   </si>
   <si>
     <t>Тройники компрессионные ПНД с наружной резьбой</t>
   </si>
   <si>
     <t>4402909</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7346/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/</t>
   </si>
   <si>
     <t>4402910</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7347/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/</t>
   </si>
   <si>
     <t>4402911</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7348/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/</t>
   </si>
   <si>
     <t>4402912</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7349/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/</t>
   </si>
   <si>
     <t>4402913</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7350/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/</t>
   </si>
   <si>
     <t>4402914</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7351/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/</t>
   </si>
   <si>
     <t>4402915</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7352/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/</t>
   </si>
   <si>
     <t>4402916</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 40х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7353/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/</t>
   </si>
   <si>
     <t>4402917</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7354/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/</t>
   </si>
   <si>
     <t>4402918</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 50х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7355/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-4/</t>
   </si>
   <si>
     <t>4402919</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7356/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/</t>
   </si>
   <si>
     <t>4402920</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 63х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7357/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x1-1-2/</t>
   </si>
   <si>
     <t>4402921</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7358/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/</t>
   </si>
   <si>
     <t>4402922</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7359/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/</t>
   </si>
   <si>
     <t>4402923</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 110х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7360/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x3/</t>
   </si>
   <si>
     <t>4402924</t>
   </si>
   <si>
     <t>Тройник компрессионный для трубы ПНД (наружная резьба) ( PN 16 ) 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7361/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x4/</t>
   </si>
   <si>
     <t>Заглушки компрессионные для труб ПНД</t>
   </si>
   <si>
     <t>4402938</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 20</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7362/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-20/</t>
   </si>
   <si>
     <t>4402939</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 25</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7363/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-25/</t>
   </si>
   <si>
     <t>4402940</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 32</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7364/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-32/</t>
   </si>
   <si>
     <t>4402941</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 40</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7365/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-40/</t>
   </si>
   <si>
     <t>4402942</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 50</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7366/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-50/</t>
   </si>
   <si>
     <t>4402943</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 63</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7367/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-63/</t>
   </si>
   <si>
     <t>4402944</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 90</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7368/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-90/</t>
   </si>
   <si>
     <t>4402945</t>
   </si>
   <si>
     <t>Заглушка компрессионная для трубы ПНД ( PN 16 ) 110</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7369/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-110/</t>
   </si>
   <si>
     <t>Седелки компрессионные болтовые для труб ПНД</t>
   </si>
   <si>
     <t>4402946</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7370/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-32x1-2/</t>
   </si>
   <si>
     <t>4402947</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7371/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-32x3-4/</t>
   </si>
   <si>
     <t>4402948</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 40х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7372/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-40x1-2/</t>
   </si>
   <si>
     <t>4402949</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 40х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7373/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-40x3-4/</t>
   </si>
   <si>
     <t>4402950</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 50х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7374/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x1-2/</t>
   </si>
   <si>
     <t>4402951</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 50х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7375/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x3-4/</t>
   </si>
   <si>
     <t>4402952</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 50х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7376/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x1/</t>
   </si>
   <si>
     <t>4402953</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 63х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7377/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x1-2/</t>
   </si>
   <si>
     <t>4402954</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 63х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7378/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x3-4/</t>
   </si>
   <si>
     <t>4402955</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 63х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7379/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x1/</t>
   </si>
   <si>
     <t>4402956</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7380/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-2/</t>
   </si>
   <si>
     <t>4402957</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7381/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x3-4/</t>
   </si>
   <si>
     <t>4402958</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7382/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1/</t>
   </si>
   <si>
     <t>4402959</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7383/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-1-4/</t>
   </si>
   <si>
     <t>4402960</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7384/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-1-2/</t>
   </si>
   <si>
     <t>4402961</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 90х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7385/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x2/</t>
   </si>
   <si>
     <t>4402962</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7386/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-2/</t>
   </si>
   <si>
     <t>4402963</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7387/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x3-4/</t>
   </si>
   <si>
     <t>4402964</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7388/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1/</t>
   </si>
   <si>
     <t>4402965</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7389/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-1-4/</t>
   </si>
   <si>
     <t>4402966</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7390/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-1-2/</t>
   </si>
   <si>
     <t>4402967</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 110х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7391/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x2/</t>
   </si>
   <si>
     <t>4402968</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 160х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7392/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x3-4/</t>
   </si>
   <si>
     <t>4402969</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 160х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7393/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1/</t>
   </si>
   <si>
     <t>4402970</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 160х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7394/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1-1-4/</t>
   </si>
   <si>
     <t>4402971</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 160х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7395/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1-1-2/</t>
   </si>
   <si>
     <t>4402972</t>
   </si>
   <si>
     <t>Седелка компрессионная для трубы ПНД болт ( PN 10 ) 160х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7396/</t>
+    <t>https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x2/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -13653,51 +13653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5967/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5968/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5969/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5970/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5971/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5972/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5973/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5974/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5975/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5976/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5977/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5979/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5980/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5981/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5982/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5983/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5984/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5985/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5986/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5987/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5988/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5989/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5990/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5991/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5992/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5993/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5994/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5995/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5996/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5997/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5998/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/5999/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6001/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6002/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6003/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6004/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6005/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6006/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6007/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6008/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6009/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6010/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6011/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6012/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6013/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6014/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6015/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6016/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6017/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6018/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6019/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6020/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6021/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6022/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6023/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6024/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6025/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6026/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6027/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6028/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6029/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6030/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6031/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6032/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6033/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6034/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6035/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6036/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6037/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6038/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6039/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6040/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6041/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6042/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6043/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6044/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6046/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6047/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6048/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6049/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6050/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6051/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6052/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6053/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6054/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6055/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6056/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6057/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6058/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6059/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6060/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6061/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6062/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6063/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6064/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6065/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6066/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6067/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6068/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6069/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6070/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6071/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6072/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6073/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6074/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6075/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6076/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6077/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/pituevaya-gost-napornaya/6078/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6079/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6080/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6081/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6082/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6083/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6084/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6085/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6086/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6087/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6088/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6089/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6090/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6091/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6092/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6093/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6094/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6095/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6096/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6097/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6098/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6099/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6100/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6101/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6102/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6103/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6104/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6105/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6106/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6107/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6108/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6109/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/tehnicheskiye-dlya-kabelya/6110/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6111/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6112/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6113/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6114/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6115/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6116/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6117/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6118/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6119/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6120/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6121/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6122/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6123/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6124/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6125/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6126/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6127/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6128/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6129/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6130/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6131/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6132/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6133/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6134/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6135/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6136/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6137/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6138/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6139/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6140/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6141/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6142/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6143/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6144/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6145/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6146/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6147/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6148/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6149/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6150/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6151/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6152/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6153/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6154/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6155/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6156/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6157/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6158/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6159/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6160/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6161/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6162/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6163/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6164/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6165/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6166/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6167/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6168/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6169/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6170/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6171/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6172/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6173/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6174/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6175/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6176/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6177/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6178/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6179/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6180/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6181/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6182/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6183/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6184/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6185/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6186/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6187/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6188/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6189/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6190/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6191/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6192/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6193/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6194/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6195/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6196/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6197/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6198/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6199/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6200/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6201/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6202/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6203/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6204/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6205/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6206/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6207/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6208/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6209/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6210/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6211/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6212/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6213/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6214/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/gazovye/6215/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6216/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6217/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6218/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6219/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6220/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6221/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6222/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6223/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6224/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6225/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6226/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6227/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6228/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6229/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6230/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6231/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6232/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6233/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6234/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6235/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6236/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6237/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6238/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6239/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6240/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6241/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6242/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6243/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6244/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6245/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6246/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6247/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6248/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6249/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6250/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6251/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6252/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6253/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6254/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6255/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6256/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6257/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6258/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6259/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6260/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6261/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6262/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6263/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6264/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6265/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/6266/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10916/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10917/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10918/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10919/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta/10920/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6267/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6268/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6269/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6270/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6271/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6272/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6273/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6274/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6275/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6276/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6277/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6278/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6279/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6280/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6281/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6282/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6283/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/mufta-latunnaya-rezba-vnytrennaya/6284/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6285/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6286/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6287/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6288/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6289/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6290/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6291/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6292/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6293/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6294/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6295/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6296/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6297/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6298/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6299/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6300/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6301/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6302/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6303/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6304/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6305/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6306/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6307/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6308/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6309/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6310/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6311/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6313/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6314/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6315/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6316/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/6317/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10921/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10922/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10923/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10924/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10925/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10926/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10927/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/otvody/10928/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6318/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6319/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6320/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6321/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6322/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6323/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6324/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6325/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6326/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6327/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6328/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6329/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6330/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6331/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6332/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6333/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6334/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6335/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6336/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6337/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6338/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6339/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6340/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6341/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6342/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6343/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6344/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6345/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6346/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6347/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6348/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6349/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6350/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6351/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6352/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6353/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6354/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6355/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6356/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6357/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6358/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6359/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6360/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6361/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6362/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6363/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6364/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6365/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6366/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6367/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6368/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6369/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6370/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6371/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6372/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6373/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6374/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6375/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6376/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6377/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6378/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6380/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6381/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6382/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6383/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6384/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6385/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6386/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6387/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6388/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6389/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/sedelki-s-frezoy-pod-davleniyem/6390/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6391/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6392/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6393/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6394/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6395/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6396/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6397/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6398/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6399/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6400/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6401/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6402/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6403/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6404/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6405/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6406/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6407/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6408/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6409/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6410/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6411/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6412/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6413/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6414/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6415/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6416/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6417/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6418/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6419/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6420/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6421/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6422/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6423/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6424/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6425/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6426/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6427/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6428/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6429/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6430/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6431/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6432/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6433/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6434/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6435/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6436/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6437/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6438/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6439/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6440/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6441/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6442/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6443/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6444/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6445/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6446/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6447/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6448/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6449/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6450/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6451/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6452/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6453/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6454/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6455/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6456/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6457/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6458/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6459/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6460/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6461/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6462/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6463/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6464/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6465/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6466/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6467/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6468/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6469/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6470/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/patrubki-nakladki-sedlovye-otvody/6471/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6472/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6473/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6474/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6475/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6476/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6477/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6478/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6479/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6480/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6481/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6482/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6483/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6484/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6485/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6486/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6487/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki/6488/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6489/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6490/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6491/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6492/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6493/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6494/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6495/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6496/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6497/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6498/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6499/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6500/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6501/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6502/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6503/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6504/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6505/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6506/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6507/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6508/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6509/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6510/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6511/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6512/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6513/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6514/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6515/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6516/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6517/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6518/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/troyniki-perehodnye-reduktsionnye/6519/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6520/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6521/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6522/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6523/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6524/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6525/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6526/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6527/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6528/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6529/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6530/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6531/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6532/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6533/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6534/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6535/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6536/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6537/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6538/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6539/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6540/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6541/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6542/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6543/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6544/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6545/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6546/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6547/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6548/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6549/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6550/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6551/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6552/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6553/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6554/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6555/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6555/?sku=6559" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6556/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6557/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6558/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6559/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6560/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6561/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6562/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6563/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6564/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6565/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6566/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6567/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6568/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6569/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6570/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6571/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6572/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6573/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6574/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6575/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6576/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/perehody/6577/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6578/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6579/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6580/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6581/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6582/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6583/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6584/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6585/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6586/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6587/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6588/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6589/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6590/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6591/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6592/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6593/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6594/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6595/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6596/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6597/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/elektrosvarnye-es-diffuzionnaya-svarka/zaglushki/6598/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6599/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6600/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6601/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6602/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6603/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6604/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6605/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6606/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6607/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6608/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6609/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6610/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6611/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6612/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6613/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6614/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6615/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6616/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6617/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6618/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6619/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6620/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6621/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6622/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6623/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6624/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6625/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6626/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6627/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6628/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6629/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6630/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6631/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6632/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6633/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6634/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6635/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6636/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6637/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6638/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6639/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6640/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6641/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6642/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6643/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6644/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6645/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6646/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6647/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6648/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6649/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6650/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6651/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6652/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6653/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6654/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6655/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6656/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6657/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6658/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6659/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6660/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6661/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/otvody/6662/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6663/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6664/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6665/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6666/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6667/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6668/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6669/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6670/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6671/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6672/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6673/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6674/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6675/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6676/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6677/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6678/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6679/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6680/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6681/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6682/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6683/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6684/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6685/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6686/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6687/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6688/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6689/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6690/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6691/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6692/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6693/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6694/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6695/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6696/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6697/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6698/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6699/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6700/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6701/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6702/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6703/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6704/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6705/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6706/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6707/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6708/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6709/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6710/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6711/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6712/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6713/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6714/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6715/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6716/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6717/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6718/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6719/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6720/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6721/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6722/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6723/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6724/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6725/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6726/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6727/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6728/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6729/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6730/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6731/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6732/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6733/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6734/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6735/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6736/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6737/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6738/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6739/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6740/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6741/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6742/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6743/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6744/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6745/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6746/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6747/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6748/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6749/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6750/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6751/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6752/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6753/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6754/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6755/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6756/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6757/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6758/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6759/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6760/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6761/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6762/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6763/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6764/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6767/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6768/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6769/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6770/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6771/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6772/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6773/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6774/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6775/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6776/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6777/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6778/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6779/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6780/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6781/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6782/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6783/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6784/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6785/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6786/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6787/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6788/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6789/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6790/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6791/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6792/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6793/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6794/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6795/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6796/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6797/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6798/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6799/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6800/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6801/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6802/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6803/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6804/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6805/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6806/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6807/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6808/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6809/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6810/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6811/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6812/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6813/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6814/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6815/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6816/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/6817/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10929/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10930/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10931/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10932/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10933/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10934/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10935/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10936/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/perehody/10937/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6818/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6819/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6820/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6821/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6822/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6823/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6824/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6825/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6826/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6827/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6828/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6829/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6830/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6831/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6833/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6835/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6836/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6837/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6838/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6839/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6840/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6841/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6842/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6843/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6844/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6845/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6846/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6847/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6848/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6849/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6850/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6851/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6852/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki/6853/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6854/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6855/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6856/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6857/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6858/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6859/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6860/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6861/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6862/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6863/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6864/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6865/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6866/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6867/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6868/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6869/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6870/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6871/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6872/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6873/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6874/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6875/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6876/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6877/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6878/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6880/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6881/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6882/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6883/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6884/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6885/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6886/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6887/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6888/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6889/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6890/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6891/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6892/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6893/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6894/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6896/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6897/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6898/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6899/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6900/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6901/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6902/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6903/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6904/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6905/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6906/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6907/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6908/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6909/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6910/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6911/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6912/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6913/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6914/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6915/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6916/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6917/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6918/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6919/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6920/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6921/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6922/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6923/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6924/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6925/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6926/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6927/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6928/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6929/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6929/?sku=6941" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6930/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6930/?sku=6942" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6931/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6931/?sku=6943" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6932/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6932/?sku=6944" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6933/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6933/?sku=6945" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6934/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6934/?sku=6946" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6935/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6935/?sku=6947" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6936/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6936/?sku=6948" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6937/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6938/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6939/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6940/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6941/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6942/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6943/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6944/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6945/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6946/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6947/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6948/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6949/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6950/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6951/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6952/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6953/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6954/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6955/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6956/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6957/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6958/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6959/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6960/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6961/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6962/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6963/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6964/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6966/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6967/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/troyniki-perehodnye-reduktsionnye/6968/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6969/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6970/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6971/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6972/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6973/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6975/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6976/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6977/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6978/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6979/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6980/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6981/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/krestoviny/6982/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6983/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6984/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6985/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6986/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6987/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6988/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6989/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6990/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6991/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6992/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6993/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6994/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6995/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6997/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6998/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/6999/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7003/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7004/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7008/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7009/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7013/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/stykovaya-svarka-v-styk-spigot/zaglushki/7014/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7015/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7016/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7017/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7018/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7019/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7020/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7022/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7026/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7027/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7028/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7029/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7030/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7031/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7032/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7033/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7034/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7035/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7036/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7037/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/otvody/7038/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7039/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7040/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7041/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7042/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7043/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7044/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7045/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7046/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7047/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7048/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7049/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7051/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7052/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7053/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7054/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7055/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7056/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7057/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7058/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7059/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7060/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7061/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7062/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7063/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7064/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7065/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7066/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7067/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7068/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7069/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7070/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7071/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7072/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7073/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7074/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7075/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7076/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fasonnye-chasti-svarnye/troyniki/7088/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7089/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7090/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7091/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7092/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7094/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7095/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7096/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7097/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7098/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7099/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7100/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7101/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7102/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7103/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7105/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7107/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7108/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7109/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7111/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7112/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7113/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7114/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7115/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7116/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7117/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7118/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7119/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7120/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7121/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7122/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7123/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7125/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7126/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7127/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7128/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7129/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7130/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7131/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7132/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/korotrkiye/7133/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7134/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7135/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7136/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7137/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7138/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7139/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7140/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7141/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7142/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7143/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7144/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7145/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7146/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7147/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7148/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7149/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7150/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7151/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7152/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7153/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7154/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7155/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7156/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7157/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7158/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7159/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7160/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7161/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7162/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7163/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7164/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7165/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7166/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7167/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7168/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7169/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7170/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7172/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7173/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7174/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7175/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7176/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7177/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7178/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7179/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7180/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7181/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7182/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7183/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7184/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7186/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7187/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pod-flanets/dlinnye-udlinnennye/7188/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7189/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7190/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7191/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7192/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7193/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7194/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7195/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7196/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7197/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7198/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7199/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7201/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7202/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7203/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7204/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7205/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7206/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7207/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7208/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7209/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7210/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7211/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7212/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polyetilen-stal-nsps/7213/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7214/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7215/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7216/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7217/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7218/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7219/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7220/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/tsanga-tsanga-obzhimnaya/7221/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7222/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7223/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7224/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7225/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7226/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7227/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7228/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7229/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7230/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7231/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/perehodnaya/7232/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7234/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7235/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7236/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7237/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7238/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7239/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7240/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7241/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7242/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7243/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7244/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7245/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7246/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7247/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/s-naruzhnoy-rezboy/7248/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7249/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7250/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7251/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7252/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7253/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7254/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7255/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7256/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7257/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7258/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7259/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7260/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7261/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7262/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7263/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7264/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7265/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7266/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/mufta/vnutrennyaya-rezba/7267/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7268/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7269/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7270/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7271/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7272/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7273/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7274/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/tsanga-tsanga-obzhimnaya/7275/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7276/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7277/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7278/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7279/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7280/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7281/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7282/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7283/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7284/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7285/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7286/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7287/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7288/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7289/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7290/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7291/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/vnutrennyaya-rezba/7292/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7293/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7294/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7295/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7296/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7297/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7298/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7299/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7300/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7301/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7303/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/otvody-ugolki/naruzhnaya-rezba/7305/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7306/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7307/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7308/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7309/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7310/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7311/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7312/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya/7313/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7314/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7316/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7317/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7318/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7319/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7320/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7321/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7322/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7323/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7324/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7325/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/tsanga-tsanga-obzhimnaya-perehodnye/7326/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7327/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7328/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7329/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7330/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7331/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7332/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7333/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7334/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7336/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7337/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7338/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7339/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7340/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7341/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7342/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-vnutrenney-rezboy/7345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7346/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7347/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7348/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7349/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7350/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7351/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7352/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7353/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7354/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7355/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7356/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7357/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7358/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7359/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7360/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/troyniki/s-naruzhnoy-rezboy/7361/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7362/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7363/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7364/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7365/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7366/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7367/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7368/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/zaglushki-tsanga-tsanga-obzhimnaya/7369/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7370/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7371/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7372/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7373/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7374/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7375/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7376/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7377/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7378/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7379/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7380/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7381/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7382/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7383/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7384/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7385/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7386/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7387/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7388/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7389/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7390/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7391/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7392/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7393/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7394/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7395/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/kompressionnye-pp-dlya-pnd-vodoprovoda-chernye-sinie/sedelki-boltovye/7396/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-50x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-63x2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-75x2-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-90x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-110x4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-125x4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-160x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-200x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-225x8-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-250x9-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-315x12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-400x15-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr26-pn6-3-dn-500x19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-40x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-50x2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-63x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-75x3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-90x4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-110x5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-125x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-140x6-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-160x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-200x9-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-225x10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-250x11-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-315x15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-400x19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr21-pn8-dn-500x23-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-40x2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-50x2-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-63x3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-75x4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-90x5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-110x6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-125x7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-140x8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-160x9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-200x11-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-225x12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-250x14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-315x17-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-400x22-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-6-pn9-5-dn-500x28-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-32x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-40x2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-50x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-63x3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-75x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-90x5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-110x6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-125x7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-140x8-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-160x9-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-200x11-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-225x13-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-250x14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-315x18-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-400x23-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr17-pn10-dn-500x29-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-25x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-32x2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-40x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-50x3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-63x4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-75x5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-90x6-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-110x8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-125x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-140x10-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-160x11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-200x14-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-225x16-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-250x18-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-315x23-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-400x29-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr13-6-pn12-5-dn-500x36-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-25x2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-32x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-40x3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-50x4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-63x5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-75x6-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-90x8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-110x10/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-125x11-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-140x12-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-160x14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-200x18-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-225x20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-250x22-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-315x28-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-400x36-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr11-pn16-dn-500x45-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-20x2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-25x2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-32x3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-40x4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-50x5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-63x7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-75x8-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-90x10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-110x12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-125x14/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-140x15-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-160x17-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-200x22-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-225x25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-250x27-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-315x35-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-400x44-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-vodoprovodov/truba-polietilenovaya-pnd-dlya-vodoprovodov-pe100-sdr9-pn20-dn-500x55-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-75x2-9-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-90x3-5-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-110x4-2-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-125x4-8-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-160x6-2-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr26-dn-225x8-6-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-40x2-3-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-50x2-9-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-63x3-6-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-75x4-3-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-90x5-1-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-110x6-3-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-125x7-1-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-160x9-1-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr17-dn-225x12-8-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-110x8-1-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-125x9-2-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-160x11-8-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr13-6-dn-250x16-6-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-16x2-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-20x2-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-25x2-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-32x2-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-40x3-7-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-50x4-6-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-63x5-8-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-75x6-8-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-90x8-2-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-110x10-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-125x11-4-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-160x14-6-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-tehnicheskie/truba-polietilenovaya-pnd-tehnicheskaya-pe80-sdr11-dn-225x20-5-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr26-pn6-3-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr21-pn8-dn-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-6-pn9-5-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr17-pn10-dn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr13-6-pn12-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr11-pn16-dn-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/truby-pnd-dlya-gazoprovodov-gost-r-50838-95/truba-polietilenovaya-pnd-dlya-gazoprovodov-gost-r-50838-95-pe100-sdr9-pn20-dn-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn020-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn025-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn032-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn040-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn050-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn063-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn075-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn090-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn355-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn500-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn560-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn630-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn710-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn800-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn900-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1000-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn075-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn090-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn500-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn560-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn630-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn710-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn800-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn900-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1000-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn1200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn25-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn32-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn40-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn50-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye/mufta-polietilenovaya-pnd-elektrosvarnaya-dn63-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn20-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn25-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn32-1-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn40-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn50-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn63-2-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn75-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn90-3-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-vnutrennej-rezboj-dn110-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn20-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn25-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn32-1-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn40-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn50-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn63-2-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn75-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn90-3-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/mufty-pnd-elektrosvarnye-s-rezboj/mufta-polietilenovaya-pe-latun-elektrosvarnaya-s-naruzhnoj-rezboj-dn110-4-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-45-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn25-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn32-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn40-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn50-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn63-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn75-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn90-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/otvody-pnd-elektrosvarnye/otvod-polietilenovyj-pnd-elektrosvarnoj-90-dn110-mm-pe100-sdr7-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn40-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn50-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn63-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn75-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn90-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn110-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn125-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn140-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn160-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn180-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn200-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn225-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-20-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-25-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-40-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-50-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn250-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn315-32-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedelki-pnd-elektrosvarnye-dlya-vrezki-pod-davleniem/sedelka-e-s-dlya-vrezki-pod-davleniem-s-fiksatorom-s-frezoj-dn315-63-s-otv/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn40-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn50-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn63-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn75-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn90-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-20-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn110-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn125-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn140-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn160-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn180-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn200-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-25-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn225-125-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-32-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-40-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-50-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-63-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn250-125-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-90-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-110-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-125-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/sedlovye-otvody-pnd-elektrosvarnye/sedlovoj-otvod-patrubok-nakladka-elektrosvarnoj-dn315-160-mm-s-otvetnoj-chastyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye/trojnik-polietilenovyj-pnd-elektrosvarnoj-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn32-25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn40-32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn50-32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn63-32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn63-40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn75-50mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn75-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn90-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn90-75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn110-90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn125-110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-75mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn140-125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn160-140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn200-160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/trojniki-pnd-elektrosvarnye-perehodnye/trojnik-polietilenovyj-pnd-perehodnoj-elektrosvarnoj-dn225-110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn25-20-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn32-20-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn32-25-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-20-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-25-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn40-32-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-25-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-32-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn50-40-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-32-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-40-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn63-50-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn75-50-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn75-63-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-50-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-63-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn90-75-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn110-63-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn110-90-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-63-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-90-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn125-110-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn140-125-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-90-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-110-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn160-125-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn180-125-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn200-160-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn225-160-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn225-200-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn250-200-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn250-225-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-200-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-225-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn280-250-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-225-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-225-pe100-sdr11/?sku=6559" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-250-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn315-280-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-280-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn355-250-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn400-280-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn450-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-450-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn500-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-500-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-450-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn630-630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn710-630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn800-710-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn800-630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn900-800-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/perehody-pnd-elektrosvarye/perehod-polietilenovyj-pnd-elektrosvarnoj-dn900-710-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn355-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-elektrosvarnye/zaglushki-pnd-elektrosvarnye/zaglushka-polietilenovaya-pnd-elektrosvarnaya-dn450-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn180-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn280-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-45-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn180-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn280-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn20-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn180-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/otvody-pnd-litye-spigoty/otvod-polietilenovyj-pnd-litoj-spigot-90-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-63-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-75-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-90-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-90-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-125-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-140-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-160-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-180-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-200-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-225-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-250-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-315-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-355-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-400-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-450-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-500-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-560-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-630-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-630-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-710-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-710-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-800-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-800-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-900-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-900-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr11-1000-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-75-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-90-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-125-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-140-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-180-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-200-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-250-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-355-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-400-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-450-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-500-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-560-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-630-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-630-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-710-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-710-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-800-630/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-800-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-900-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-90-63-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-63-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-110-90-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-110-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-160-125-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-225-160-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-korotkij-pe100-sdr17-315-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-225-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/perehody-pnd-litye-spigoty/perehod-polietilenovyj-pnd-litoj-spigot-pe100-sdr17-315-250-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn355-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn450-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn500-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn630-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn355-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn400-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn450-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn500-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-dn630-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn63-32-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-50-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-50-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-75-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-63-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-75-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn355-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn400-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn450-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn500-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-90-mm-pe100/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-90-mm-pe100/?sku=6941" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-110-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-110-mm/?sku=6942" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-125-mm/?sku=6943" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-140-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-140-mm/?sku=6944" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-160-mm/?sku=6945" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-200-mm/?sku=6946" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-225-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-225-mm/?sku=6947" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn630-250-mm/?sku=6948" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-50-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn90-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-50-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn110-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn125-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-75-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn140-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn160-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn200-160-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-63-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-75-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-125-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-140-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn225-160-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn250-160-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-90-mm-pe100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-110-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-160-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-200-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/trojniki-perehodnye-pnd-litye-spigoty/trojnik-polietilenovyj-pnd-litoj-spigot-udlinennyj-perehodnoj-dn315-225-mm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/krestoviny-pnd-litye-spigoty/krestovina-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn25-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn32-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn40-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn50-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn355-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn280-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn355-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-litye-spigoty/zaglushki-pnd-litye-spigoty/zaglushka-polietilenovaya-pnd-litaya-spigot-dn400-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn63-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn90-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn110-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn160-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn225-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn500-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-polietilenovyj-pnd-svarnoj-3-hsekcionnyj-dn630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn160-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn225-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn500-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-90-svarnoj-3-hsekcionnyj-dn630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn63-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn90-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn110-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn160-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn225-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn500-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/otvody-pnd-svarnye/otvod-45-polietilenovyj-pnd-svarnoj-2-hsekcionnyj-dn630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn355-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn450-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn450-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn710-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn710-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn800-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-90-polietilenovyj-pnd-svarnoj-dn800-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn63-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn90-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn110-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn160-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn225-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn500-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-45-polietilenovyj-pnd-svarnoj-dn630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn355-315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn355-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-355-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn400-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-355-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn450-400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-355-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn500-355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn630-630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-pnd-svarnye/trojniki-pnd-svarnye/trojnik-polietilenovyj-pnd-neravnoprohodnoj-svarnoj-dn630-630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn63-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn75-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn90-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn110-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn125-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn140-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn160-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn200-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn225-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn250-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn280-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn315-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn355-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn400-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn450-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn500-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn560-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn630-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn710-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn800-mm-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn63-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn75-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn90-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn110-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn125-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn140-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn160-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn225-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn250-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn280-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn315-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn355-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn400-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn450-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn500-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn560-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn630-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn710-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn800-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn900-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1000-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1100-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1200-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-korotkie/vtulka-polietilenovaya-pnd-pod-flanec-korotkaya-dn1400-mm-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn63-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn75-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn90-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn110-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn125-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn140-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn160-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn180-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn200-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn225-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn250-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn280-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn315-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn355-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn450-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn500-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn560-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn630-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn710-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn800-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn900-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1200-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1400-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1600-pe100-sdr17/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn20-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn25-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn32-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn40-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn50-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn63-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn75-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn90-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn110-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn125-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn140-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn160-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn180-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn200-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn225-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn250-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn280-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn315-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn355-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn450-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn500-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn560-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn630-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn710-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn800-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn900-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1200-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1400-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/vtulki-pnd-pod-flanec/vtulki-pnd-pod-flanec-udlinennye/vtulka-polietilenovaya-pnd-pod-flanec-udlinennaya-dn1600-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-63-57-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-90-89-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-110-108-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-160-159-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-225-219-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-280-273-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-280-273-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-273-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-325-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-315-325-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-355-325-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-355-325-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-377-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-377-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-400-426-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-500-426-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-500-530-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-530-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-630-mm-voda-pe100-sdr11/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-630-630-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-710-720-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-800-720-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-800-820-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-900-820-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/perehody-polietilen-stal-nsps/perehod-polietilen-stal-nsps-1000-1020-mm-voda-pe100-sdr17-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-ravnoprohodnye/mufta-kompressionnaya-dlya-truby-pnd-soedinitelnaya-pn16-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-32x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-40x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-50x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-50x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-63x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-63x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-90x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-perehodnye/mufta-kompressionnaya-dlya-truby-pnd-perehodnaya-pn16-110x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-naruzhnoj-rezboj/mufta-kompressionnaya-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-dlya-trub-pnd/mufty-kompressionnye-pnd-s-vnutrennej-rezboj/mufta-kompressionnaya-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-ravnoprohodnye/otvod-kompressionnyj-dlya-truby-pnd-pn16-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-vnutrennej-rezboj/otvod-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-dlya-trub-pnd/otvody-kompressionnye-pnd-s-naruzhnoj-rezboj/otvod-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-ravnoprohodnye/trojnik-kompressionnyj-dlya-truby-pnd-pn16-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-40x25x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-40x32x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-50x32x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-50x40x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x32x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x40x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-63x50x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-90x63x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-110x63x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-perehodnye/trojnik-kompressionnyj-dlya-truby-pnd-perehodn-pn16-110x90x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-vnutrennej-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-vnutrennyaya-rezba-pn16-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-dlya-trub-pnd/trojniki-kompressionnye-pnd-s-naruzhnoj-rezboj/trojnik-kompressionnyj-dlya-truby-pnd-naruzhnaya-rezba-pn16-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/zaglushki-kompressionnye-dlya-trub-pnd/zaglushka-kompressionnaya-dlya-truby-pnd-pn16-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-40x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-40x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-50x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-63x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-90x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-110x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-iz-polietilena-pnd-pe-100-sdr/fitingi-kompressionnye-dlya-trub-pnd/sedelki-kompressionnye-boltovye-dlya-trub-pnd/sedelka-kompressionnaya-dlya-truby-pnd-bolt-pn10-160x2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1535" sqref="F1535"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -13744,5071 +13744,5071 @@
       </c>
       <c r="E6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8">
         <v>1000</v>
       </c>
       <c r="F7" s="16">
-        <v>45.75</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8">
         <v>1000</v>
       </c>
       <c r="F8" s="16">
-        <v>72.48</v>
+        <v>156</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="8">
         <v>1000</v>
       </c>
       <c r="F9" s="16">
-        <v>99.22</v>
+        <v>204</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="8">
         <v>1000</v>
       </c>
       <c r="F10" s="16">
-        <v>143.93</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="8">
         <v>1000</v>
       </c>
       <c r="F11" s="16">
-        <v>210.91</v>
+        <v>455</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="8">
         <v>1000</v>
       </c>
       <c r="F12" s="16">
-        <v>271.81</v>
+        <v>545</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="8">
         <v>1000</v>
       </c>
       <c r="F13" s="16">
-        <v>450.05</v>
+        <v>894</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="8">
         <v>1000</v>
       </c>
       <c r="F14" s="16">
-        <v>695.12</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="8">
         <v>1000</v>
       </c>
       <c r="F15" s="16">
-        <v>873.35</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="8">
         <v>1000</v>
       </c>
       <c r="F16" s="16">
-        <v>1033.5</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="8">
         <v>1000</v>
       </c>
       <c r="F17" s="16">
-        <v>1722.95</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="8">
         <v>1000</v>
       </c>
       <c r="F18" s="16">
-        <v>2762.65</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="8">
         <v>1000</v>
       </c>
       <c r="F19" s="16">
-        <v>4307.36</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="8">
         <v>1000</v>
       </c>
       <c r="F20" s="16">
-        <v>36.24</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="8">
         <v>1000</v>
       </c>
       <c r="F21" s="16">
-        <v>54.81</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="8">
         <v>1000</v>
       </c>
       <c r="F22" s="16">
-        <v>85.11</v>
+        <v>156</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="8">
         <v>1000</v>
       </c>
       <c r="F23" s="16">
-        <v>121.94</v>
+        <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="8">
         <v>1000</v>
       </c>
       <c r="F24" s="16">
-        <v>175.27</v>
+        <v>285</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="8">
         <v>1000</v>
       </c>
       <c r="F25" s="16">
-        <v>262.9</v>
+        <v>455</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="8">
         <v>1000</v>
       </c>
       <c r="F26" s="16">
-        <v>335.68</v>
+        <v>545</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="8">
         <v>1000</v>
       </c>
       <c r="F27" s="16">
-        <v>420.34</v>
+        <v>682</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="8">
         <v>1000</v>
       </c>
       <c r="F28" s="16">
-        <v>551.05</v>
+        <v>894</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="8">
         <v>1000</v>
       </c>
       <c r="F29" s="16">
-        <v>857.02</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="8">
         <v>1000</v>
       </c>
       <c r="F30" s="16">
-        <v>1082.78</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="8">
         <v>1000</v>
       </c>
       <c r="F31" s="16">
-        <v>1294.8</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="8">
         <v>1000</v>
       </c>
       <c r="F32" s="16">
-        <v>2109.12</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="8">
         <v>1000</v>
       </c>
       <c r="F33" s="16">
-        <v>3401.33</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="8">
         <v>1000</v>
       </c>
       <c r="F34" s="16">
-        <v>5317.36</v>
+        <v>8271</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="8">
         <v>1000</v>
       </c>
       <c r="F35" s="16">
-        <v>41.74</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="8">
         <v>1000</v>
       </c>
       <c r="F36" s="16">
-        <v>64.76000000000001</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="8">
         <v>1000</v>
       </c>
       <c r="F37" s="16">
-        <v>101.3</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="8">
         <v>1000</v>
       </c>
       <c r="F38" s="16">
-        <v>144.07</v>
+        <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="8">
         <v>1000</v>
       </c>
       <c r="F39" s="16">
-        <v>207.94</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="8">
         <v>1000</v>
       </c>
       <c r="F40" s="16">
-        <v>307.46</v>
+        <v>455</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="8">
         <v>1000</v>
       </c>
       <c r="F41" s="16">
-        <v>395.09</v>
+        <v>545</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="8">
         <v>1000</v>
       </c>
       <c r="F42" s="16">
-        <v>497.57</v>
+        <v>682</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="8">
         <v>1000</v>
       </c>
       <c r="F43" s="16">
-        <v>646.1</v>
+        <v>894</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="8">
         <v>1000</v>
       </c>
       <c r="F44" s="16">
-        <v>1007.03</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="8">
         <v>1000</v>
       </c>
       <c r="F45" s="16">
-        <v>1269.93</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="8">
         <v>1000</v>
       </c>
       <c r="F46" s="16">
-        <v>1592.5</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="8">
         <v>1000</v>
       </c>
       <c r="F47" s="16">
-        <v>2480.45</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="8">
         <v>1000</v>
       </c>
       <c r="F48" s="16">
-        <v>3995.45</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="8">
         <v>1000</v>
       </c>
       <c r="F49" s="16">
-        <v>6238.25</v>
+        <v>5937</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="8">
         <v>1000</v>
       </c>
       <c r="F50" s="16">
-        <v>28.67</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="8">
         <v>1000</v>
       </c>
       <c r="F51" s="16">
-        <v>43.37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="8">
         <v>1000</v>
       </c>
       <c r="F52" s="16">
-        <v>66.69</v>
+        <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="8">
         <v>1000</v>
       </c>
       <c r="F53" s="16">
-        <v>106.2</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="8">
         <v>1000</v>
       </c>
       <c r="F54" s="16">
-        <v>150.02</v>
+        <v>256</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="8">
         <v>1000</v>
       </c>
       <c r="F55" s="16">
-        <v>215.37</v>
+        <v>395</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="8">
         <v>1000</v>
       </c>
       <c r="F56" s="16">
-        <v>320.82</v>
+        <v>499</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="8">
         <v>1000</v>
       </c>
       <c r="F57" s="16">
-        <v>408.46</v>
+        <v>663</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="8">
         <v>1000</v>
       </c>
       <c r="F58" s="16">
-        <v>513.91</v>
+        <v>835</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="8">
         <v>1000</v>
       </c>
       <c r="F59" s="16">
-        <v>669.87</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="8">
         <v>1000</v>
       </c>
       <c r="F60" s="16">
-        <v>1045.65</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="8">
         <v>1000</v>
       </c>
       <c r="F61" s="16">
-        <v>1327.86</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="8">
         <v>1000</v>
       </c>
       <c r="F62" s="16">
-        <v>1657.5</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="8">
         <v>1000</v>
       </c>
       <c r="F63" s="16">
-        <v>2584.42</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="8">
         <v>1000</v>
       </c>
       <c r="F64" s="16">
-        <v>4158.83</v>
+        <v>6469</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="8">
         <v>1000</v>
       </c>
       <c r="F65" s="16">
-        <v>6520.46</v>
+        <v>10143</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="8">
         <v>1000</v>
       </c>
       <c r="F66" s="16">
-        <v>21.98</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="8">
         <v>1000</v>
       </c>
       <c r="F67" s="16">
-        <v>34.01</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="8">
         <v>1000</v>
       </c>
       <c r="F68" s="16">
-        <v>52.43</v>
+        <v>88</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="8">
         <v>1000</v>
       </c>
       <c r="F69" s="16">
-        <v>80.95</v>
+        <v>138</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="8">
         <v>1000</v>
       </c>
       <c r="F70" s="16">
-        <v>129.07</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="8">
         <v>1000</v>
       </c>
       <c r="F71" s="16">
-        <v>182.69</v>
+        <v>312</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="8">
         <v>1000</v>
       </c>
       <c r="F72" s="16">
-        <v>261.41</v>
+        <v>424</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="8">
         <v>1000</v>
       </c>
       <c r="F73" s="16">
-        <v>387.66</v>
+        <v>629</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="8">
         <v>1000</v>
       </c>
       <c r="F74" s="16">
-        <v>500.55</v>
+        <v>812</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="8">
         <v>1000</v>
       </c>
       <c r="F75" s="16">
-        <v>626.8</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="8">
         <v>1000</v>
       </c>
       <c r="F76" s="16">
-        <v>816.91</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="8">
         <v>1000</v>
       </c>
       <c r="F77" s="16">
-        <v>1271.41</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="8">
         <v>1000</v>
       </c>
       <c r="F78" s="16">
-        <v>1618.97</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="8">
         <v>1000</v>
       </c>
       <c r="F79" s="16">
-        <v>1976</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="8">
         <v>1000</v>
       </c>
       <c r="F80" s="16">
-        <v>3163.68</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="8">
         <v>1000</v>
       </c>
       <c r="F81" s="16">
-        <v>5079.72</v>
+        <v>7901</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="8">
         <v>1000</v>
       </c>
       <c r="F82" s="16">
-        <v>7946.34</v>
+        <v>12360</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="8">
         <v>1000</v>
       </c>
       <c r="F83" s="16">
-        <v>21.63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="8">
         <v>1000</v>
       </c>
       <c r="F84" s="16">
-        <v>25.1</v>
+        <v>43</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="8">
         <v>1000</v>
       </c>
       <c r="F85" s="16">
-        <v>41.14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="8">
         <v>1000</v>
       </c>
       <c r="F86" s="16">
-        <v>63.42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>251</v>
       </c>
       <c r="E87" s="8">
         <v>1000</v>
       </c>
       <c r="F87" s="16">
-        <v>98.48</v>
+        <v>181</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E88" s="8">
         <v>1000</v>
       </c>
       <c r="F88" s="16">
-        <v>155.96</v>
+        <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>257</v>
       </c>
       <c r="E89" s="8">
         <v>1000</v>
       </c>
       <c r="F89" s="16">
-        <v>216.85</v>
+        <v>364</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E90" s="8">
         <v>1000</v>
       </c>
       <c r="F90" s="16">
-        <v>314.88</v>
+        <v>578</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E91" s="8">
         <v>1000</v>
       </c>
       <c r="F91" s="16">
-        <v>466.38</v>
+        <v>757</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E92" s="8">
         <v>1000</v>
       </c>
       <c r="F92" s="16">
-        <v>606</v>
+        <v>984</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>267</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="8">
         <v>1000</v>
       </c>
       <c r="F93" s="16">
-        <v>754.53</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="8">
         <v>1000</v>
       </c>
       <c r="F94" s="16">
-        <v>990.6900000000001</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>275</v>
       </c>
       <c r="E95" s="8">
         <v>1000</v>
       </c>
       <c r="F95" s="16">
-        <v>1544.71</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E96" s="8">
         <v>1000</v>
       </c>
       <c r="F96" s="16">
-        <v>1960.59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>279</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>281</v>
       </c>
       <c r="E97" s="8">
         <v>1000</v>
       </c>
       <c r="F97" s="16">
-        <v>2379</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="8">
         <v>1000</v>
       </c>
       <c r="F98" s="16">
-        <v>3817.21</v>
+        <v>5937</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="8">
         <v>1000</v>
       </c>
       <c r="F99" s="16">
-        <v>6149.13</v>
+        <v>9564</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>288</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="8">
         <v>1000</v>
       </c>
       <c r="F100" s="16">
-        <v>9609.870000000001</v>
+        <v>14947</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="8">
         <v>1000</v>
       </c>
       <c r="F101" s="16">
-        <v>19.61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="8">
         <v>1000</v>
       </c>
       <c r="F102" s="16">
-        <v>29.41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="8">
         <v>1000</v>
       </c>
       <c r="F103" s="16">
-        <v>48.27</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="8">
         <v>1000</v>
       </c>
       <c r="F104" s="16">
-        <v>75.3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="8">
         <v>1000</v>
       </c>
       <c r="F105" s="16">
-        <v>116.74</v>
+        <v>101</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>306</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="8">
         <v>1000</v>
       </c>
       <c r="F106" s="16">
-        <v>185.66</v>
+        <v>156</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="8">
         <v>1000</v>
       </c>
       <c r="F107" s="16">
-        <v>261.41</v>
+        <v>204</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>312</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>314</v>
       </c>
       <c r="E108" s="8">
         <v>1000</v>
       </c>
       <c r="F108" s="16">
-        <v>377.27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>317</v>
       </c>
       <c r="E109" s="8">
         <v>1000</v>
       </c>
       <c r="F109" s="16">
-        <v>561.4400000000001</v>
+        <v>455</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>318</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="8">
         <v>1000</v>
       </c>
       <c r="F110" s="16">
-        <v>723.34</v>
+        <v>545</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>321</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="8">
         <v>1000</v>
       </c>
       <c r="F111" s="16">
-        <v>909</v>
+        <v>682</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>324</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="8">
         <v>1000</v>
       </c>
       <c r="F112" s="16">
-        <v>1183.78</v>
+        <v>895</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="8">
         <v>1000</v>
       </c>
       <c r="F113" s="16">
-        <v>1856.62</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>330</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>332</v>
       </c>
       <c r="E114" s="8">
         <v>1000</v>
       </c>
       <c r="F114" s="16">
-        <v>2346.77</v>
+        <v>44</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>333</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E115" s="8">
         <v>1000</v>
       </c>
       <c r="F115" s="16">
-        <v>2873</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>336</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="8">
         <v>1000</v>
       </c>
       <c r="F116" s="16">
-        <v>4574.72</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>339</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="8">
         <v>1000</v>
       </c>
       <c r="F117" s="16">
-        <v>7381.93</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>342</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="8">
         <v>1000</v>
       </c>
       <c r="F118" s="16">
-        <v>11511.06</v>
+        <v>8270</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9"/>
       <c r="D119" s="8"/>
       <c r="E119" s="8"/>
       <c r="F119" s="16"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F120" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>346</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>347</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>348</v>
       </c>
       <c r="E121" s="8">
         <v>1000</v>
       </c>
       <c r="F121" s="16">
-        <v>105.77</v>
+        <v>204</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>2</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>349</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>351</v>
       </c>
       <c r="E122" s="8">
         <v>1000</v>
       </c>
       <c r="F122" s="16">
-        <v>153.19</v>
+        <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>3</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>352</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>353</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>354</v>
       </c>
       <c r="E123" s="8">
         <v>1000</v>
       </c>
       <c r="F123" s="16">
-        <v>224.64</v>
+        <v>455</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>4</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>357</v>
       </c>
       <c r="E124" s="8">
         <v>1000</v>
       </c>
       <c r="F124" s="16">
-        <v>166.06</v>
+        <v>545</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>5</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>360</v>
       </c>
       <c r="E125" s="8">
         <v>1000</v>
       </c>
       <c r="F125" s="16">
-        <v>249.7</v>
+        <v>894</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>6</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>361</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>363</v>
       </c>
       <c r="E126" s="8">
         <v>1000</v>
       </c>
       <c r="F126" s="16">
-        <v>488.4</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>7</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>364</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>365</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>366</v>
       </c>
       <c r="E127" s="8">
         <v>1000</v>
       </c>
       <c r="F127" s="16">
-        <v>44.62</v>
+        <v>77</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>8</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>368</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>369</v>
       </c>
       <c r="E128" s="8">
         <v>1000</v>
       </c>
       <c r="F128" s="16">
-        <v>69.11</v>
+        <v>101</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>9</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>370</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>371</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>372</v>
       </c>
       <c r="E129" s="8">
         <v>1000</v>
       </c>
       <c r="F129" s="16">
-        <v>107.8</v>
+        <v>156</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>10</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>373</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>374</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>375</v>
       </c>
       <c r="E130" s="8">
         <v>1000</v>
       </c>
       <c r="F130" s="16">
-        <v>153.04</v>
+        <v>204</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>11</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>376</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>377</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>378</v>
       </c>
       <c r="E131" s="8">
         <v>1000</v>
       </c>
       <c r="F131" s="16">
-        <v>221.52</v>
+        <v>285</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>12</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>379</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>380</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>381</v>
       </c>
       <c r="E132" s="8">
         <v>1000</v>
       </c>
       <c r="F132" s="16">
-        <v>326.04</v>
+        <v>455</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>13</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>382</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>383</v>
       </c>
       <c r="D133" s="8" t="s">
         <v>384</v>
       </c>
       <c r="E133" s="8">
         <v>1000</v>
       </c>
       <c r="F133" s="16">
-        <v>238.87</v>
+        <v>545</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>14</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>385</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>387</v>
       </c>
       <c r="E134" s="8">
         <v>1000</v>
       </c>
       <c r="F134" s="16">
-        <v>356.59</v>
+        <v>894</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>15</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>388</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>389</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>390</v>
       </c>
       <c r="E135" s="8">
         <v>1000</v>
       </c>
       <c r="F135" s="16">
-        <v>729.6</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>16</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>391</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>392</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>393</v>
       </c>
       <c r="E136" s="8">
         <v>1000</v>
       </c>
       <c r="F136" s="16">
-        <v>421.2</v>
+        <v>455</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>17</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>394</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>395</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>396</v>
       </c>
       <c r="E137" s="8">
         <v>1000</v>
       </c>
       <c r="F137" s="16">
-        <v>614.4</v>
+        <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>18</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>397</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>398</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>399</v>
       </c>
       <c r="E138" s="8">
         <v>1000</v>
       </c>
       <c r="F138" s="16">
-        <v>454.51</v>
+        <v>894</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>19</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>400</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>401</v>
       </c>
       <c r="D139" s="8" t="s">
         <v>402</v>
       </c>
       <c r="E139" s="8">
         <v>1000</v>
       </c>
       <c r="F139" s="16">
-        <v>940.8</v>
+        <v>37</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>20</v>
       </c>
       <c r="B140" s="12" t="s">
         <v>403</v>
       </c>
       <c r="C140" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D140" s="8" t="s">
         <v>405</v>
       </c>
       <c r="E140" s="8">
         <v>1000</v>
       </c>
       <c r="F140" s="16">
-        <v>14.35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>21</v>
       </c>
       <c r="B141" s="12" t="s">
         <v>406</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>407</v>
       </c>
       <c r="D141" s="8" t="s">
         <v>408</v>
       </c>
       <c r="E141" s="8">
         <v>1000</v>
       </c>
       <c r="F141" s="16">
-        <v>18.41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>22</v>
       </c>
       <c r="B142" s="12" t="s">
         <v>409</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>410</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>411</v>
       </c>
       <c r="E142" s="8">
         <v>1000</v>
       </c>
       <c r="F142" s="16">
-        <v>23.56</v>
+        <v>38</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>23</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>412</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>413</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>414</v>
       </c>
       <c r="E143" s="8">
         <v>1000</v>
       </c>
       <c r="F143" s="16">
-        <v>30.73</v>
+        <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>24</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>415</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>416</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>417</v>
       </c>
       <c r="E144" s="8">
         <v>1000</v>
       </c>
       <c r="F144" s="16">
-        <v>67.39</v>
+        <v>77</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>25</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>418</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>419</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>420</v>
       </c>
       <c r="E145" s="8">
         <v>1000</v>
       </c>
       <c r="F145" s="16">
-        <v>104.36</v>
+        <v>101</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>26</v>
       </c>
       <c r="B146" s="12" t="s">
         <v>421</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>422</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>423</v>
       </c>
       <c r="E146" s="8">
         <v>1000</v>
       </c>
       <c r="F146" s="16">
-        <v>165.36</v>
+        <v>156</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>27</v>
       </c>
       <c r="B147" s="12" t="s">
         <v>424</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>425</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>426</v>
       </c>
       <c r="E147" s="8">
         <v>1000</v>
       </c>
       <c r="F147" s="16">
-        <v>232.44</v>
+        <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>28</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>427</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>428</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>429</v>
       </c>
       <c r="E148" s="8">
         <v>1000</v>
       </c>
       <c r="F148" s="16">
-        <v>335.4</v>
+        <v>285</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>29</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>430</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>431</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>432</v>
       </c>
       <c r="E149" s="8">
         <v>1000</v>
       </c>
       <c r="F149" s="16">
-        <v>499.2</v>
+        <v>455</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>30</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>433</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>434</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>435</v>
       </c>
       <c r="E150" s="8">
         <v>1000</v>
       </c>
       <c r="F150" s="16">
-        <v>369.41</v>
+        <v>545</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>31</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>436</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>437</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>438</v>
       </c>
       <c r="E151" s="8">
         <v>1000</v>
       </c>
       <c r="F151" s="16">
-        <v>546.72</v>
+        <v>894</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>32</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>439</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>440</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>441</v>
       </c>
       <c r="E152" s="8">
         <v>1000</v>
       </c>
       <c r="F152" s="16">
-        <v>1093.2</v>
+        <v>35</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="3" t="s">
         <v>442</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9"/>
       <c r="D153" s="8"/>
       <c r="E153" s="8"/>
       <c r="F153" s="16"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C154" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D154" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E154" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F154" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>1</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>443</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>444</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>445</v>
       </c>
       <c r="E155" s="8">
         <v>1000</v>
       </c>
       <c r="F155" s="16">
-        <v>47.96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>2</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>446</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>448</v>
       </c>
       <c r="E156" s="8">
         <v>1000</v>
       </c>
       <c r="F156" s="16">
-        <v>76.05</v>
+        <v>156</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>3</v>
       </c>
       <c r="B157" s="12" t="s">
         <v>449</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>451</v>
       </c>
       <c r="E157" s="8">
         <v>1000</v>
       </c>
       <c r="F157" s="16">
-        <v>104.15</v>
+        <v>204</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>4</v>
       </c>
       <c r="B158" s="12" t="s">
         <v>452</v>
       </c>
       <c r="C158" s="9" t="s">
         <v>453</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>454</v>
       </c>
       <c r="E158" s="8">
         <v>1000</v>
       </c>
       <c r="F158" s="16">
-        <v>151.04</v>
+        <v>285</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>5</v>
       </c>
       <c r="B159" s="12" t="s">
         <v>455</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>457</v>
       </c>
       <c r="E159" s="8">
         <v>1000</v>
       </c>
       <c r="F159" s="16">
-        <v>221.18</v>
+        <v>455</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>6</v>
       </c>
       <c r="B160" s="12" t="s">
         <v>458</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>460</v>
       </c>
       <c r="E160" s="8">
         <v>1000</v>
       </c>
       <c r="F160" s="16">
-        <v>285.07</v>
+        <v>545</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>7</v>
       </c>
       <c r="B161" s="12" t="s">
         <v>461</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D161" s="8" t="s">
         <v>463</v>
       </c>
       <c r="E161" s="8">
         <v>1000</v>
       </c>
       <c r="F161" s="16">
-        <v>471.9</v>
+        <v>894</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>8</v>
       </c>
       <c r="B162" s="12" t="s">
         <v>464</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>466</v>
       </c>
       <c r="E162" s="8">
         <v>1000</v>
       </c>
       <c r="F162" s="16">
-        <v>728.6900000000001</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>9</v>
       </c>
       <c r="B163" s="12" t="s">
         <v>467</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>469</v>
       </c>
       <c r="E163" s="8">
         <v>1000</v>
       </c>
       <c r="F163" s="16">
-        <v>915.52</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>10</v>
       </c>
       <c r="B164" s="12" t="s">
         <v>470</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>471</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>472</v>
       </c>
       <c r="E164" s="8">
         <v>1000</v>
       </c>
       <c r="F164" s="16">
-        <v>1805.98</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>11</v>
       </c>
       <c r="B165" s="12" t="s">
         <v>473</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>474</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>475</v>
       </c>
       <c r="E165" s="8">
         <v>1000</v>
       </c>
       <c r="F165" s="16">
-        <v>2895.44</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>12</v>
       </c>
       <c r="B166" s="12" t="s">
         <v>476</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>478</v>
       </c>
       <c r="E166" s="8">
         <v>1000</v>
       </c>
       <c r="F166" s="16">
-        <v>4514.95</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>13</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>479</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>480</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>481</v>
       </c>
       <c r="E167" s="8">
         <v>1000</v>
       </c>
       <c r="F167" s="16">
-        <v>38.12</v>
+        <v>77</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>14</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>482</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>484</v>
       </c>
       <c r="E168" s="8">
         <v>1000</v>
       </c>
       <c r="F168" s="16">
-        <v>57.62</v>
+        <v>101</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>15</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>485</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>486</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>487</v>
       </c>
       <c r="E169" s="8">
         <v>1000</v>
       </c>
       <c r="F169" s="16">
-        <v>89.3</v>
+        <v>156</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>16</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>488</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>489</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>490</v>
       </c>
       <c r="E170" s="8">
         <v>1000</v>
       </c>
       <c r="F170" s="16">
-        <v>127.95</v>
+        <v>204</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>17</v>
       </c>
       <c r="B171" s="12" t="s">
         <v>491</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>492</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>493</v>
       </c>
       <c r="E171" s="8">
         <v>1000</v>
       </c>
       <c r="F171" s="16">
-        <v>183.78</v>
+        <v>285</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>18</v>
       </c>
       <c r="B172" s="12" t="s">
         <v>494</v>
       </c>
       <c r="C172" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D172" s="8" t="s">
         <v>496</v>
       </c>
       <c r="E172" s="8">
         <v>1000</v>
       </c>
       <c r="F172" s="16">
-        <v>275.59</v>
+        <v>455</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>19</v>
       </c>
       <c r="B173" s="12" t="s">
         <v>497</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D173" s="8" t="s">
         <v>499</v>
       </c>
       <c r="E173" s="8">
         <v>1000</v>
       </c>
       <c r="F173" s="16">
-        <v>352</v>
+        <v>545</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>20</v>
       </c>
       <c r="B174" s="12" t="s">
         <v>500</v>
       </c>
       <c r="C174" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D174" s="8" t="s">
         <v>502</v>
       </c>
       <c r="E174" s="8">
         <v>1000</v>
       </c>
       <c r="F174" s="16">
-        <v>440.76</v>
+        <v>682</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>21</v>
       </c>
       <c r="B175" s="12" t="s">
         <v>503</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>504</v>
       </c>
       <c r="D175" s="8" t="s">
         <v>505</v>
       </c>
       <c r="E175" s="8">
         <v>1000</v>
       </c>
       <c r="F175" s="16">
-        <v>577.66</v>
+        <v>894</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>22</v>
       </c>
       <c r="B176" s="12" t="s">
         <v>506</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>508</v>
       </c>
       <c r="E176" s="8">
         <v>1000</v>
       </c>
       <c r="F176" s="16">
-        <v>898.34</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>23</v>
       </c>
       <c r="B177" s="12" t="s">
         <v>509</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>510</v>
       </c>
       <c r="D177" s="8" t="s">
         <v>511</v>
       </c>
       <c r="E177" s="8">
         <v>1000</v>
       </c>
       <c r="F177" s="16">
-        <v>1135.09</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>24</v>
       </c>
       <c r="B178" s="12" t="s">
         <v>512</v>
       </c>
       <c r="C178" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>514</v>
       </c>
       <c r="E178" s="8">
         <v>1000</v>
       </c>
       <c r="F178" s="16">
-        <v>2210.77</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>25</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>515</v>
       </c>
       <c r="C179" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>517</v>
       </c>
       <c r="E179" s="8">
         <v>1000</v>
       </c>
       <c r="F179" s="16">
-        <v>3565.25</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>26</v>
       </c>
       <c r="B180" s="12" t="s">
         <v>518</v>
       </c>
       <c r="C180" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>520</v>
       </c>
       <c r="E180" s="8">
         <v>1000</v>
       </c>
       <c r="F180" s="16">
-        <v>5573.62</v>
+        <v>8271</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>27</v>
       </c>
       <c r="B181" s="12" t="s">
         <v>521</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>523</v>
       </c>
       <c r="E181" s="8">
         <v>1000</v>
       </c>
       <c r="F181" s="16">
-        <v>43.84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>28</v>
       </c>
       <c r="B182" s="12" t="s">
         <v>524</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>526</v>
       </c>
       <c r="E182" s="8">
         <v>1000</v>
       </c>
       <c r="F182" s="16">
-        <v>68</v>
+        <v>101</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>29</v>
       </c>
       <c r="B183" s="12" t="s">
         <v>527</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>529</v>
       </c>
       <c r="E183" s="8">
         <v>1000</v>
       </c>
       <c r="F183" s="16">
-        <v>107.37</v>
+        <v>156</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>30</v>
       </c>
       <c r="B184" s="12" t="s">
         <v>530</v>
       </c>
       <c r="C184" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>532</v>
       </c>
       <c r="E184" s="8">
         <v>1000</v>
       </c>
       <c r="F184" s="16">
-        <v>151.04</v>
+        <v>204</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>31</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>533</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>535</v>
       </c>
       <c r="E185" s="8">
         <v>1000</v>
       </c>
       <c r="F185" s="16">
-        <v>217.96</v>
+        <v>285</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>32</v>
       </c>
       <c r="B186" s="12" t="s">
         <v>536</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>538</v>
       </c>
       <c r="E186" s="8">
         <v>1000</v>
       </c>
       <c r="F186" s="16">
-        <v>322.29</v>
+        <v>455</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>33</v>
       </c>
       <c r="B187" s="12" t="s">
         <v>539</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>541</v>
       </c>
       <c r="E187" s="8">
         <v>1000</v>
       </c>
       <c r="F187" s="16">
-        <v>414.27</v>
+        <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>34</v>
       </c>
       <c r="B188" s="12" t="s">
         <v>542</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>543</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>544</v>
       </c>
       <c r="E188" s="8">
         <v>1000</v>
       </c>
       <c r="F188" s="16">
-        <v>521.64</v>
+        <v>682</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>35</v>
       </c>
       <c r="B189" s="12" t="s">
         <v>545</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>547</v>
       </c>
       <c r="E189" s="8">
         <v>1000</v>
       </c>
       <c r="F189" s="16">
-        <v>677.33</v>
+        <v>894</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>36</v>
       </c>
       <c r="B190" s="12" t="s">
         <v>548</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>549</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>550</v>
       </c>
       <c r="E190" s="8">
         <v>1000</v>
       </c>
       <c r="F190" s="16">
-        <v>1055.63</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>37</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>551</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>552</v>
       </c>
       <c r="D191" s="8" t="s">
         <v>553</v>
       </c>
       <c r="E191" s="8">
         <v>1000</v>
       </c>
       <c r="F191" s="16">
-        <v>1331.22</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>38</v>
       </c>
       <c r="B192" s="12" t="s">
         <v>554</v>
       </c>
       <c r="C192" s="9" t="s">
         <v>555</v>
       </c>
       <c r="D192" s="8" t="s">
         <v>556</v>
       </c>
       <c r="E192" s="8">
         <v>1000</v>
       </c>
       <c r="F192" s="16">
-        <v>2599.99</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>39</v>
       </c>
       <c r="B193" s="12" t="s">
         <v>557</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D193" s="8" t="s">
         <v>559</v>
       </c>
       <c r="E193" s="8">
         <v>1000</v>
       </c>
       <c r="F193" s="16">
-        <v>4188</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>40</v>
       </c>
       <c r="B194" s="12" t="s">
         <v>560</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>562</v>
       </c>
       <c r="E194" s="8">
         <v>1000</v>
       </c>
       <c r="F194" s="16">
-        <v>6538.89</v>
+        <v>5937</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>41</v>
       </c>
       <c r="B195" s="12" t="s">
         <v>563</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>565</v>
       </c>
       <c r="E195" s="8">
         <v>1000</v>
       </c>
       <c r="F195" s="16">
-        <v>30.06</v>
+        <v>51</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>42</v>
       </c>
       <c r="B196" s="12" t="s">
         <v>566</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>567</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>568</v>
       </c>
       <c r="E196" s="8">
         <v>1000</v>
       </c>
       <c r="F196" s="16">
-        <v>45.63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>43</v>
       </c>
       <c r="B197" s="12" t="s">
         <v>569</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>570</v>
       </c>
       <c r="D197" s="8" t="s">
         <v>571</v>
       </c>
       <c r="E197" s="8">
         <v>1000</v>
       </c>
       <c r="F197" s="16">
-        <v>69.97</v>
+        <v>118</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
         <v>44</v>
       </c>
       <c r="B198" s="12" t="s">
         <v>572</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>573</v>
       </c>
       <c r="D198" s="8" t="s">
         <v>574</v>
       </c>
       <c r="E198" s="8">
         <v>1000</v>
       </c>
       <c r="F198" s="16">
-        <v>111.49</v>
+        <v>182</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
         <v>45</v>
       </c>
       <c r="B199" s="12" t="s">
         <v>575</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D199" s="8" t="s">
         <v>577</v>
       </c>
       <c r="E199" s="8">
         <v>1000</v>
       </c>
       <c r="F199" s="16">
-        <v>157.3</v>
+        <v>256</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>46</v>
       </c>
       <c r="B200" s="12" t="s">
         <v>578</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D200" s="8" t="s">
         <v>580</v>
       </c>
       <c r="E200" s="8">
         <v>1000</v>
       </c>
       <c r="F200" s="16">
-        <v>225.84</v>
+        <v>395</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>47</v>
       </c>
       <c r="B201" s="12" t="s">
         <v>581</v>
       </c>
       <c r="C201" s="9" t="s">
         <v>582</v>
       </c>
       <c r="D201" s="8" t="s">
         <v>583</v>
       </c>
       <c r="E201" s="8">
         <v>1000</v>
       </c>
       <c r="F201" s="16">
-        <v>336.43</v>
+        <v>499</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>48</v>
       </c>
       <c r="B202" s="12" t="s">
         <v>584</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D202" s="8" t="s">
         <v>586</v>
       </c>
       <c r="E202" s="8">
         <v>1000</v>
       </c>
       <c r="F202" s="16">
-        <v>428.23</v>
+        <v>663</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>49</v>
       </c>
       <c r="B203" s="12" t="s">
         <v>587</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D203" s="8" t="s">
         <v>589</v>
       </c>
       <c r="E203" s="8">
         <v>1000</v>
       </c>
       <c r="F203" s="16">
-        <v>538.8200000000001</v>
+        <v>835</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>50</v>
       </c>
       <c r="B204" s="12" t="s">
         <v>590</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>591</v>
       </c>
       <c r="D204" s="8" t="s">
         <v>592</v>
       </c>
       <c r="E204" s="8">
         <v>1000</v>
       </c>
       <c r="F204" s="16">
-        <v>702.21</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>51</v>
       </c>
       <c r="B205" s="12" t="s">
         <v>593</v>
       </c>
       <c r="C205" s="9" t="s">
         <v>594</v>
       </c>
       <c r="D205" s="8" t="s">
         <v>595</v>
       </c>
       <c r="E205" s="8">
         <v>1000</v>
       </c>
       <c r="F205" s="16">
-        <v>1096.08</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>52</v>
       </c>
       <c r="B206" s="12" t="s">
         <v>596</v>
       </c>
       <c r="C206" s="9" t="s">
         <v>597</v>
       </c>
       <c r="D206" s="8" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="8">
         <v>1000</v>
       </c>
       <c r="F206" s="16">
-        <v>1391.88</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>53</v>
       </c>
       <c r="B207" s="12" t="s">
         <v>599</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>600</v>
       </c>
       <c r="D207" s="8" t="s">
         <v>601</v>
       </c>
       <c r="E207" s="8">
         <v>1000</v>
       </c>
       <c r="F207" s="16">
-        <v>2708.97</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>54</v>
       </c>
       <c r="B208" s="12" t="s">
         <v>602</v>
       </c>
       <c r="C208" s="9" t="s">
         <v>603</v>
       </c>
       <c r="D208" s="8" t="s">
         <v>604</v>
       </c>
       <c r="E208" s="8">
         <v>1000</v>
       </c>
       <c r="F208" s="16">
-        <v>4359.26</v>
+        <v>6469</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>55</v>
       </c>
       <c r="B209" s="12" t="s">
         <v>605</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>606</v>
       </c>
       <c r="D209" s="8" t="s">
         <v>607</v>
       </c>
       <c r="E209" s="8">
         <v>1000</v>
       </c>
       <c r="F209" s="16">
-        <v>6834.69</v>
+        <v>10143</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>56</v>
       </c>
       <c r="B210" s="12" t="s">
         <v>608</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>609</v>
       </c>
       <c r="D210" s="8" t="s">
         <v>610</v>
       </c>
       <c r="E210" s="8">
         <v>1000</v>
       </c>
       <c r="F210" s="16">
-        <v>23.08</v>
+        <v>38</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>57</v>
       </c>
       <c r="B211" s="12" t="s">
         <v>611</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>612</v>
       </c>
       <c r="D211" s="8" t="s">
         <v>613</v>
       </c>
       <c r="E211" s="8">
         <v>1000</v>
       </c>
       <c r="F211" s="16">
-        <v>35.79</v>
+        <v>57</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>58</v>
       </c>
       <c r="B212" s="12" t="s">
         <v>614</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>615</v>
       </c>
       <c r="D212" s="8" t="s">
         <v>616</v>
       </c>
       <c r="E212" s="8">
         <v>1000</v>
       </c>
       <c r="F212" s="16">
-        <v>55.12</v>
+        <v>88</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>59</v>
       </c>
       <c r="B213" s="12" t="s">
         <v>617</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>618</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>619</v>
       </c>
       <c r="E213" s="8">
         <v>1000</v>
       </c>
       <c r="F213" s="16">
-        <v>85</v>
+        <v>138</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>60</v>
       </c>
       <c r="B214" s="12" t="s">
         <v>620</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>621</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>622</v>
       </c>
       <c r="E214" s="8">
         <v>1000</v>
       </c>
       <c r="F214" s="16">
-        <v>135.29</v>
+        <v>220</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>61</v>
       </c>
       <c r="B215" s="12" t="s">
         <v>623</v>
       </c>
       <c r="C215" s="9" t="s">
         <v>624</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>625</v>
       </c>
       <c r="E215" s="8">
         <v>1000</v>
       </c>
       <c r="F215" s="16">
-        <v>191.66</v>
+        <v>312</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>62</v>
       </c>
       <c r="B216" s="12" t="s">
         <v>626</v>
       </c>
       <c r="C216" s="9" t="s">
         <v>627</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>628</v>
       </c>
       <c r="E216" s="8">
         <v>1000</v>
       </c>
       <c r="F216" s="16">
-        <v>274.15</v>
+        <v>424</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>63</v>
       </c>
       <c r="B217" s="12" t="s">
         <v>629</v>
       </c>
       <c r="C217" s="9" t="s">
         <v>630</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>631</v>
       </c>
       <c r="E217" s="8">
         <v>1000</v>
       </c>
       <c r="F217" s="16">
-        <v>406.4</v>
+        <v>629</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>64</v>
       </c>
       <c r="B218" s="12" t="s">
         <v>632</v>
       </c>
       <c r="C218" s="9" t="s">
         <v>633</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>634</v>
       </c>
       <c r="E218" s="8">
         <v>1000</v>
       </c>
       <c r="F218" s="16">
-        <v>524.6900000000001</v>
+        <v>812</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>65</v>
       </c>
       <c r="B219" s="12" t="s">
         <v>635</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D219" s="8" t="s">
         <v>637</v>
       </c>
       <c r="E219" s="8">
         <v>1000</v>
       </c>
       <c r="F219" s="16">
-        <v>657.11</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>66</v>
       </c>
       <c r="B220" s="12" t="s">
         <v>638</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>639</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>640</v>
       </c>
       <c r="E220" s="8">
         <v>1000</v>
       </c>
       <c r="F220" s="16">
-        <v>856.28</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>67</v>
       </c>
       <c r="B221" s="12" t="s">
         <v>641</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>642</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>643</v>
       </c>
       <c r="E221" s="8">
         <v>1000</v>
       </c>
       <c r="F221" s="16">
-        <v>1332.83</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>68</v>
       </c>
       <c r="B222" s="12" t="s">
         <v>644</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>645</v>
       </c>
       <c r="D222" s="8" t="s">
         <v>646</v>
       </c>
       <c r="E222" s="8">
         <v>1000</v>
       </c>
       <c r="F222" s="16">
-        <v>1697</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>69</v>
       </c>
       <c r="B223" s="12" t="s">
         <v>647</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>648</v>
       </c>
       <c r="D223" s="8" t="s">
         <v>649</v>
       </c>
       <c r="E223" s="8">
         <v>1000</v>
       </c>
       <c r="F223" s="16">
-        <v>3316.15</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>70</v>
       </c>
       <c r="B224" s="12" t="s">
         <v>650</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>651</v>
       </c>
       <c r="D224" s="8" t="s">
         <v>652</v>
       </c>
       <c r="E224" s="8">
         <v>1000</v>
       </c>
       <c r="F224" s="16">
-        <v>5324.52</v>
+        <v>7901</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>71</v>
       </c>
       <c r="B225" s="12" t="s">
         <v>653</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>654</v>
       </c>
       <c r="D225" s="8" t="s">
         <v>655</v>
       </c>
       <c r="E225" s="8">
         <v>1000</v>
       </c>
       <c r="F225" s="16">
-        <v>8329.299999999999</v>
+        <v>12360</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>72</v>
       </c>
       <c r="B226" s="12" t="s">
         <v>656</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>657</v>
       </c>
       <c r="D226" s="8" t="s">
         <v>658</v>
       </c>
       <c r="E226" s="8">
         <v>1000</v>
       </c>
       <c r="F226" s="16">
-        <v>18.07</v>
+        <v>30</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>73</v>
       </c>
       <c r="B227" s="12" t="s">
         <v>659</v>
       </c>
       <c r="C227" s="9" t="s">
         <v>660</v>
       </c>
       <c r="D227" s="8" t="s">
         <v>661</v>
       </c>
       <c r="E227" s="8">
         <v>1000</v>
       </c>
       <c r="F227" s="16">
-        <v>26.48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>74</v>
       </c>
       <c r="B228" s="12" t="s">
         <v>662</v>
       </c>
       <c r="C228" s="9" t="s">
         <v>663</v>
       </c>
       <c r="D228" s="8" t="s">
         <v>664</v>
       </c>
       <c r="E228" s="8">
         <v>1000</v>
       </c>
       <c r="F228" s="16">
-        <v>43.13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>75</v>
       </c>
       <c r="B229" s="12" t="s">
         <v>665</v>
       </c>
       <c r="C229" s="9" t="s">
         <v>666</v>
       </c>
       <c r="D229" s="8" t="s">
         <v>667</v>
       </c>
       <c r="E229" s="8">
         <v>1000</v>
       </c>
       <c r="F229" s="16">
-        <v>66.56999999999999</v>
+        <v>117</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>76</v>
       </c>
       <c r="B230" s="12" t="s">
         <v>668</v>
       </c>
       <c r="C230" s="9" t="s">
         <v>669</v>
       </c>
       <c r="D230" s="8" t="s">
         <v>670</v>
       </c>
       <c r="E230" s="8">
         <v>1000</v>
       </c>
       <c r="F230" s="16">
-        <v>103.26</v>
+        <v>181</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>77</v>
       </c>
       <c r="B231" s="12" t="s">
         <v>671</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>672</v>
       </c>
       <c r="D231" s="8" t="s">
         <v>673</v>
       </c>
       <c r="E231" s="8">
         <v>1000</v>
       </c>
       <c r="F231" s="16">
-        <v>163.56</v>
+        <v>286</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
         <v>78</v>
       </c>
       <c r="B232" s="12" t="s">
         <v>674</v>
       </c>
       <c r="C232" s="9" t="s">
         <v>675</v>
       </c>
       <c r="D232" s="8" t="s">
         <v>676</v>
       </c>
       <c r="E232" s="8">
         <v>1000</v>
       </c>
       <c r="F232" s="16">
-        <v>227.45</v>
+        <v>364</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
         <v>79</v>
       </c>
       <c r="B233" s="12" t="s">
         <v>677</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>678</v>
       </c>
       <c r="D233" s="8" t="s">
         <v>679</v>
       </c>
       <c r="E233" s="8">
         <v>1000</v>
       </c>
       <c r="F233" s="16">
-        <v>330.17</v>
+        <v>578</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>80</v>
       </c>
       <c r="B234" s="12" t="s">
         <v>680</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>681</v>
       </c>
       <c r="D234" s="8" t="s">
         <v>682</v>
       </c>
       <c r="E234" s="8">
         <v>1000</v>
       </c>
       <c r="F234" s="16">
-        <v>488.9</v>
+        <v>757</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>81</v>
       </c>
       <c r="B235" s="12" t="s">
         <v>683</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>684</v>
       </c>
       <c r="D235" s="8" t="s">
         <v>685</v>
       </c>
       <c r="E235" s="8">
         <v>1000</v>
       </c>
       <c r="F235" s="16">
-        <v>635.28</v>
+        <v>984</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>82</v>
       </c>
       <c r="B236" s="12" t="s">
         <v>686</v>
       </c>
       <c r="C236" s="9" t="s">
         <v>687</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>688</v>
       </c>
       <c r="E236" s="8">
         <v>1000</v>
       </c>
       <c r="F236" s="16">
-        <v>790.97</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>83</v>
       </c>
       <c r="B237" s="12" t="s">
         <v>689</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>690</v>
       </c>
       <c r="D237" s="8" t="s">
         <v>691</v>
       </c>
       <c r="E237" s="8">
         <v>1000</v>
       </c>
       <c r="F237" s="16">
-        <v>1038.46</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>84</v>
       </c>
       <c r="B238" s="12" t="s">
         <v>692</v>
       </c>
       <c r="C238" s="9" t="s">
         <v>693</v>
       </c>
       <c r="D238" s="8" t="s">
         <v>694</v>
       </c>
       <c r="E238" s="8">
         <v>1000</v>
       </c>
       <c r="F238" s="16">
-        <v>1619.15</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>85</v>
       </c>
       <c r="B239" s="12" t="s">
         <v>695</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>696</v>
       </c>
       <c r="D239" s="8" t="s">
         <v>697</v>
       </c>
       <c r="E239" s="8">
         <v>1000</v>
       </c>
       <c r="F239" s="16">
-        <v>2055.08</v>
+        <v>35</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>86</v>
       </c>
       <c r="B240" s="12" t="s">
         <v>698</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>699</v>
       </c>
       <c r="D240" s="8" t="s">
         <v>700</v>
       </c>
       <c r="E240" s="8">
         <v>1000</v>
       </c>
       <c r="F240" s="16">
-        <v>4001.18</v>
+        <v>5937</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
         <v>87</v>
       </c>
       <c r="B241" s="12" t="s">
         <v>701</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>702</v>
       </c>
       <c r="D241" s="8" t="s">
         <v>703</v>
       </c>
       <c r="E241" s="8">
         <v>1000</v>
       </c>
       <c r="F241" s="16">
-        <v>6445.48</v>
+        <v>9564</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
         <v>88</v>
       </c>
       <c r="B242" s="12" t="s">
         <v>704</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>705</v>
       </c>
       <c r="D242" s="8" t="s">
         <v>706</v>
       </c>
       <c r="E242" s="8">
         <v>1000</v>
       </c>
       <c r="F242" s="16">
-        <v>10073</v>
+        <v>14947</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>89</v>
       </c>
       <c r="B243" s="12" t="s">
         <v>707</v>
       </c>
       <c r="C243" s="9" t="s">
         <v>708</v>
       </c>
       <c r="D243" s="8" t="s">
         <v>709</v>
       </c>
       <c r="E243" s="8">
         <v>1000</v>
       </c>
       <c r="F243" s="16">
-        <v>20.58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>90</v>
       </c>
       <c r="B244" s="12" t="s">
         <v>710</v>
       </c>
       <c r="C244" s="9" t="s">
         <v>711</v>
       </c>
       <c r="D244" s="8" t="s">
         <v>712</v>
       </c>
       <c r="E244" s="8">
         <v>1000</v>
       </c>
       <c r="F244" s="16">
-        <v>30.96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>91</v>
       </c>
       <c r="B245" s="12" t="s">
         <v>713</v>
       </c>
       <c r="C245" s="9" t="s">
         <v>714</v>
       </c>
       <c r="D245" s="8" t="s">
         <v>715</v>
       </c>
       <c r="E245" s="8">
         <v>1000</v>
       </c>
       <c r="F245" s="16">
-        <v>50.64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>92</v>
       </c>
       <c r="B246" s="12" t="s">
         <v>716</v>
       </c>
       <c r="C246" s="9" t="s">
         <v>717</v>
       </c>
       <c r="D246" s="8" t="s">
         <v>718</v>
       </c>
       <c r="E246" s="8">
         <v>1000</v>
       </c>
       <c r="F246" s="16">
-        <v>79.09999999999999</v>
+        <v>77</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>93</v>
       </c>
       <c r="B247" s="12" t="s">
         <v>719</v>
       </c>
       <c r="C247" s="9" t="s">
         <v>720</v>
       </c>
       <c r="D247" s="8" t="s">
         <v>721</v>
       </c>
       <c r="E247" s="8">
         <v>1000</v>
       </c>
       <c r="F247" s="16">
-        <v>122.4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>94</v>
       </c>
       <c r="B248" s="12" t="s">
         <v>722</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>723</v>
       </c>
       <c r="D248" s="8" t="s">
         <v>724</v>
       </c>
       <c r="E248" s="8">
         <v>1000</v>
       </c>
       <c r="F248" s="16">
-        <v>194.7</v>
+        <v>156</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>95</v>
       </c>
       <c r="B249" s="12" t="s">
         <v>725</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>726</v>
       </c>
       <c r="D249" s="8" t="s">
         <v>727</v>
       </c>
       <c r="E249" s="8">
         <v>1000</v>
       </c>
       <c r="F249" s="16">
-        <v>274.15</v>
+        <v>204</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
         <v>96</v>
       </c>
       <c r="B250" s="12" t="s">
         <v>728</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>729</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>730</v>
       </c>
       <c r="E250" s="8">
         <v>1000</v>
       </c>
       <c r="F250" s="16">
-        <v>395.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
         <v>97</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>731</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>732</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>733</v>
       </c>
       <c r="E251" s="8">
         <v>1000</v>
       </c>
       <c r="F251" s="16">
-        <v>588.5700000000001</v>
+        <v>455</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
         <v>98</v>
       </c>
       <c r="B252" s="12" t="s">
         <v>734</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>735</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>736</v>
       </c>
       <c r="E252" s="8">
         <v>1000</v>
       </c>
       <c r="F252" s="16">
-        <v>758.22</v>
+        <v>545</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>99</v>
       </c>
       <c r="B253" s="12" t="s">
         <v>737</v>
       </c>
       <c r="C253" s="9" t="s">
         <v>738</v>
       </c>
       <c r="D253" s="8" t="s">
         <v>739</v>
       </c>
       <c r="E253" s="8">
         <v>1000</v>
       </c>
       <c r="F253" s="16">
-        <v>958.29</v>
+        <v>682</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>100</v>
       </c>
       <c r="B254" s="12" t="s">
         <v>740</v>
       </c>
       <c r="C254" s="9" t="s">
         <v>741</v>
       </c>
       <c r="D254" s="8" t="s">
         <v>742</v>
       </c>
       <c r="E254" s="8">
         <v>1000</v>
       </c>
       <c r="F254" s="16">
-        <v>1240.85</v>
+        <v>895</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>101</v>
       </c>
       <c r="B255" s="12" t="s">
         <v>743</v>
       </c>
       <c r="C255" s="9" t="s">
         <v>744</v>
       </c>
       <c r="D255" s="8" t="s">
         <v>745</v>
       </c>
       <c r="E255" s="8">
         <v>1000</v>
       </c>
       <c r="F255" s="16">
-        <v>1946.1</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>102</v>
       </c>
       <c r="B256" s="12" t="s">
         <v>746</v>
       </c>
       <c r="C256" s="9" t="s">
         <v>747</v>
       </c>
       <c r="D256" s="8" t="s">
         <v>748</v>
       </c>
       <c r="E256" s="8">
         <v>1000</v>
       </c>
       <c r="F256" s="16">
-        <v>2459.87</v>
+        <v>39</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>103</v>
       </c>
       <c r="B257" s="12" t="s">
         <v>749</v>
       </c>
       <c r="C257" s="9" t="s">
         <v>750</v>
       </c>
       <c r="D257" s="8" t="s">
         <v>751</v>
       </c>
       <c r="E257" s="8">
         <v>1000</v>
       </c>
       <c r="F257" s="16">
-        <v>4795.18</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>104</v>
       </c>
       <c r="B258" s="12" t="s">
         <v>752</v>
       </c>
       <c r="C258" s="9" t="s">
         <v>753</v>
       </c>
       <c r="D258" s="8" t="s">
         <v>754</v>
       </c>
       <c r="E258" s="8">
         <v>1000</v>
       </c>
       <c r="F258" s="16">
-        <v>7737.68</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>105</v>
       </c>
       <c r="B259" s="12" t="s">
         <v>755</v>
       </c>
       <c r="C259" s="9" t="s">
         <v>756</v>
       </c>
       <c r="D259" s="8" t="s">
         <v>757</v>
       </c>
       <c r="E259" s="8">
         <v>1000</v>
       </c>
       <c r="F259" s="16">
-        <v>12065.8</v>
+        <v>8270</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="3" t="s">
         <v>758</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9"/>
       <c r="D260" s="8"/>
       <c r="E260" s="8"/>
       <c r="F260" s="16"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6" t="s">
         <v>759</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9"/>
       <c r="D261" s="8"/>
       <c r="E261" s="8"/>
       <c r="F261" s="16"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
         <v>3</v>
@@ -18824,531 +18824,531 @@
       </c>
       <c r="E262" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F262" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>1</v>
       </c>
       <c r="B263" s="12" t="s">
         <v>760</v>
       </c>
       <c r="C263" s="9" t="s">
         <v>761</v>
       </c>
       <c r="D263" s="8" t="s">
         <v>762</v>
       </c>
       <c r="E263" s="8">
         <v>0</v>
       </c>
       <c r="F263" s="16">
-        <v>0</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>2</v>
       </c>
       <c r="B264" s="12" t="s">
         <v>763</v>
       </c>
       <c r="C264" s="9" t="s">
         <v>764</v>
       </c>
       <c r="D264" s="8" t="s">
         <v>765</v>
       </c>
       <c r="E264" s="8">
         <v>0</v>
       </c>
       <c r="F264" s="16">
-        <v>0</v>
+        <v>229</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>3</v>
       </c>
       <c r="B265" s="12" t="s">
         <v>766</v>
       </c>
       <c r="C265" s="9" t="s">
         <v>767</v>
       </c>
       <c r="D265" s="8" t="s">
         <v>768</v>
       </c>
       <c r="E265" s="8">
         <v>0</v>
       </c>
       <c r="F265" s="16">
-        <v>0</v>
+        <v>479</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>4</v>
       </c>
       <c r="B266" s="12" t="s">
         <v>769</v>
       </c>
       <c r="C266" s="9" t="s">
         <v>770</v>
       </c>
       <c r="D266" s="8" t="s">
         <v>771</v>
       </c>
       <c r="E266" s="8">
         <v>0</v>
       </c>
       <c r="F266" s="16">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>5</v>
       </c>
       <c r="B267" s="12" t="s">
         <v>772</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>773</v>
       </c>
       <c r="D267" s="8" t="s">
         <v>774</v>
       </c>
       <c r="E267" s="8">
         <v>0</v>
       </c>
       <c r="F267" s="16">
-        <v>0</v>
+        <v>707</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>6</v>
       </c>
       <c r="B268" s="12" t="s">
         <v>775</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>776</v>
       </c>
       <c r="D268" s="8" t="s">
         <v>777</v>
       </c>
       <c r="E268" s="8">
         <v>0</v>
       </c>
       <c r="F268" s="16">
-        <v>0</v>
+        <v>691</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>7</v>
       </c>
       <c r="B269" s="12" t="s">
         <v>778</v>
       </c>
       <c r="C269" s="9" t="s">
         <v>779</v>
       </c>
       <c r="D269" s="8" t="s">
         <v>780</v>
       </c>
       <c r="E269" s="8">
         <v>0</v>
       </c>
       <c r="F269" s="16">
-        <v>0</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>8</v>
       </c>
       <c r="B270" s="12" t="s">
         <v>781</v>
       </c>
       <c r="C270" s="9" t="s">
         <v>782</v>
       </c>
       <c r="D270" s="8" t="s">
         <v>783</v>
       </c>
       <c r="E270" s="8">
         <v>0</v>
       </c>
       <c r="F270" s="16">
-        <v>0</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>9</v>
       </c>
       <c r="B271" s="12" t="s">
         <v>784</v>
       </c>
       <c r="C271" s="9" t="s">
         <v>785</v>
       </c>
       <c r="D271" s="8" t="s">
         <v>786</v>
       </c>
       <c r="E271" s="8">
         <v>1000</v>
       </c>
       <c r="F271" s="16">
-        <v>1054.5</v>
+        <v>855</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>10</v>
       </c>
       <c r="B272" s="12" t="s">
         <v>787</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>788</v>
       </c>
       <c r="D272" s="8" t="s">
         <v>789</v>
       </c>
       <c r="E272" s="8">
         <v>1000</v>
       </c>
       <c r="F272" s="16">
-        <v>1506.75</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>11</v>
       </c>
       <c r="B273" s="12" t="s">
         <v>790</v>
       </c>
       <c r="C273" s="9" t="s">
         <v>791</v>
       </c>
       <c r="D273" s="8" t="s">
         <v>792</v>
       </c>
       <c r="E273" s="8">
         <v>1000</v>
       </c>
       <c r="F273" s="16">
-        <v>1831.63</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>12</v>
       </c>
       <c r="B274" s="12" t="s">
         <v>793</v>
       </c>
       <c r="C274" s="9" t="s">
         <v>794</v>
       </c>
       <c r="D274" s="8" t="s">
         <v>795</v>
       </c>
       <c r="E274" s="8">
         <v>1000</v>
       </c>
       <c r="F274" s="16">
-        <v>1959.75</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>13</v>
       </c>
       <c r="B275" s="12" t="s">
         <v>796</v>
       </c>
       <c r="C275" s="9" t="s">
         <v>797</v>
       </c>
       <c r="D275" s="8" t="s">
         <v>798</v>
       </c>
       <c r="E275" s="8">
         <v>1000</v>
       </c>
       <c r="F275" s="16">
-        <v>3060.23</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>14</v>
       </c>
       <c r="B276" s="12" t="s">
         <v>799</v>
       </c>
       <c r="C276" s="9" t="s">
         <v>800</v>
       </c>
       <c r="D276" s="8" t="s">
         <v>801</v>
       </c>
       <c r="E276" s="8">
         <v>1000</v>
       </c>
       <c r="F276" s="16">
-        <v>4047.65</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>15</v>
       </c>
       <c r="B277" s="12" t="s">
         <v>802</v>
       </c>
       <c r="C277" s="9" t="s">
         <v>803</v>
       </c>
       <c r="D277" s="8" t="s">
         <v>804</v>
       </c>
       <c r="E277" s="8">
         <v>1000</v>
       </c>
       <c r="F277" s="16">
-        <v>4100.4</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>16</v>
       </c>
       <c r="B278" s="12" t="s">
         <v>805</v>
       </c>
       <c r="C278" s="9" t="s">
         <v>806</v>
       </c>
       <c r="D278" s="8" t="s">
         <v>807</v>
       </c>
       <c r="E278" s="8">
         <v>1000</v>
       </c>
       <c r="F278" s="16">
-        <v>7906.85</v>
+        <v>5803</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>17</v>
       </c>
       <c r="B279" s="12" t="s">
         <v>808</v>
       </c>
       <c r="C279" s="9" t="s">
         <v>809</v>
       </c>
       <c r="D279" s="8" t="s">
         <v>810</v>
       </c>
       <c r="E279" s="8">
         <v>1000</v>
       </c>
       <c r="F279" s="16">
-        <v>5389.33</v>
+        <v>6989</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>18</v>
       </c>
       <c r="B280" s="12" t="s">
         <v>811</v>
       </c>
       <c r="C280" s="9" t="s">
         <v>812</v>
       </c>
       <c r="D280" s="8" t="s">
         <v>813</v>
       </c>
       <c r="E280" s="8">
         <v>1000</v>
       </c>
       <c r="F280" s="16">
-        <v>11102.75</v>
+        <v>9116</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>19</v>
       </c>
       <c r="B281" s="12" t="s">
         <v>814</v>
       </c>
       <c r="C281" s="9" t="s">
         <v>815</v>
       </c>
       <c r="D281" s="8" t="s">
         <v>816</v>
       </c>
       <c r="E281" s="8">
         <v>1000</v>
       </c>
       <c r="F281" s="16">
-        <v>12575.08</v>
+        <v>13081</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>20</v>
       </c>
       <c r="B282" s="12" t="s">
         <v>817</v>
       </c>
       <c r="C282" s="9" t="s">
         <v>818</v>
       </c>
       <c r="D282" s="8" t="s">
         <v>819</v>
       </c>
       <c r="E282" s="8">
         <v>1000</v>
       </c>
       <c r="F282" s="16">
-        <v>14409.18</v>
+        <v>17685</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>21</v>
       </c>
       <c r="B283" s="12" t="s">
         <v>820</v>
       </c>
       <c r="C283" s="9" t="s">
         <v>821</v>
       </c>
       <c r="D283" s="8" t="s">
         <v>822</v>
       </c>
       <c r="E283" s="8">
         <v>1000</v>
       </c>
       <c r="F283" s="16">
-        <v>43295.4</v>
+        <v>50688</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>22</v>
       </c>
       <c r="B284" s="12" t="s">
         <v>823</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>824</v>
       </c>
       <c r="D284" s="8" t="s">
         <v>825</v>
       </c>
       <c r="E284" s="8">
         <v>1000</v>
       </c>
       <c r="F284" s="16">
-        <v>55702.13</v>
+        <v>45718</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>23</v>
       </c>
       <c r="B285" s="12" t="s">
         <v>826</v>
       </c>
       <c r="C285" s="9" t="s">
         <v>827</v>
       </c>
       <c r="D285" s="8" t="s">
         <v>828</v>
       </c>
       <c r="E285" s="8">
         <v>1000</v>
       </c>
       <c r="F285" s="16">
-        <v>75880.03</v>
+        <v>94124</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>24</v>
       </c>
       <c r="B286" s="12" t="s">
         <v>829</v>
       </c>
       <c r="C286" s="9" t="s">
         <v>830</v>
       </c>
       <c r="D286" s="8" t="s">
         <v>831</v>
       </c>
       <c r="E286" s="8">
         <v>1000</v>
       </c>
       <c r="F286" s="16">
-        <v>99660.83</v>
+        <v>80649</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
         <v>25</v>
       </c>
       <c r="B287" s="12" t="s">
         <v>832</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>833</v>
       </c>
       <c r="D287" s="8" t="s">
         <v>834</v>
       </c>
       <c r="E287" s="8">
         <v>0</v>
       </c>
       <c r="F287" s="16">
-        <v>0</v>
+        <v>108792</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
         <v>26</v>
       </c>
       <c r="B288" s="12" t="s">
         <v>835</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>836</v>
       </c>
       <c r="D288" s="8" t="s">
         <v>837</v>
       </c>
       <c r="E288" s="8">
         <v>0</v>
       </c>
       <c r="F288" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>27</v>
@@ -19404,391 +19404,391 @@
       </c>
       <c r="E291" s="8">
         <v>0</v>
       </c>
       <c r="F291" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>30</v>
       </c>
       <c r="B292" s="12" t="s">
         <v>847</v>
       </c>
       <c r="C292" s="9" t="s">
         <v>848</v>
       </c>
       <c r="D292" s="8" t="s">
         <v>849</v>
       </c>
       <c r="E292" s="8">
         <v>0</v>
       </c>
       <c r="F292" s="16">
-        <v>0</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>31</v>
       </c>
       <c r="B293" s="12" t="s">
         <v>850</v>
       </c>
       <c r="C293" s="9" t="s">
         <v>851</v>
       </c>
       <c r="D293" s="8" t="s">
         <v>852</v>
       </c>
       <c r="E293" s="8">
         <v>0</v>
       </c>
       <c r="F293" s="16">
-        <v>0</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>32</v>
       </c>
       <c r="B294" s="12" t="s">
         <v>853</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>854</v>
       </c>
       <c r="D294" s="8" t="s">
         <v>855</v>
       </c>
       <c r="E294" s="8">
         <v>1000</v>
       </c>
       <c r="F294" s="16">
-        <v>989.6799999999999</v>
+        <v>855</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
         <v>33</v>
       </c>
       <c r="B295" s="12" t="s">
         <v>856</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>857</v>
       </c>
       <c r="D295" s="8" t="s">
         <v>858</v>
       </c>
       <c r="E295" s="8">
         <v>0</v>
       </c>
       <c r="F295" s="16">
-        <v>0</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
         <v>34</v>
       </c>
       <c r="B296" s="12" t="s">
         <v>859</v>
       </c>
       <c r="C296" s="9" t="s">
         <v>860</v>
       </c>
       <c r="D296" s="8" t="s">
         <v>861</v>
       </c>
       <c r="E296" s="8">
         <v>0</v>
       </c>
       <c r="F296" s="16">
-        <v>0</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>35</v>
       </c>
       <c r="B297" s="12" t="s">
         <v>862</v>
       </c>
       <c r="C297" s="9" t="s">
         <v>863</v>
       </c>
       <c r="D297" s="8" t="s">
         <v>864</v>
       </c>
       <c r="E297" s="8">
         <v>1000</v>
       </c>
       <c r="F297" s="16">
-        <v>1824.08</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>36</v>
       </c>
       <c r="B298" s="12" t="s">
         <v>865</v>
       </c>
       <c r="C298" s="9" t="s">
         <v>866</v>
       </c>
       <c r="D298" s="8" t="s">
         <v>867</v>
       </c>
       <c r="E298" s="8">
         <v>0</v>
       </c>
       <c r="F298" s="16">
-        <v>0</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>37</v>
       </c>
       <c r="B299" s="12" t="s">
         <v>868</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>869</v>
       </c>
       <c r="D299" s="8" t="s">
         <v>870</v>
       </c>
       <c r="E299" s="8">
         <v>1000</v>
       </c>
       <c r="F299" s="16">
-        <v>3851.68</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>38</v>
       </c>
       <c r="B300" s="12" t="s">
         <v>871</v>
       </c>
       <c r="C300" s="9" t="s">
         <v>872</v>
       </c>
       <c r="D300" s="8" t="s">
         <v>873</v>
       </c>
       <c r="E300" s="8">
         <v>1000</v>
       </c>
       <c r="F300" s="16">
-        <v>3904.43</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>39</v>
       </c>
       <c r="B301" s="12" t="s">
         <v>874</v>
       </c>
       <c r="C301" s="9" t="s">
         <v>875</v>
       </c>
       <c r="D301" s="8" t="s">
         <v>876</v>
       </c>
       <c r="E301" s="8">
         <v>1000</v>
       </c>
       <c r="F301" s="16">
-        <v>4535.05</v>
+        <v>5803</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>40</v>
       </c>
       <c r="B302" s="12" t="s">
         <v>877</v>
       </c>
       <c r="C302" s="9" t="s">
         <v>878</v>
       </c>
       <c r="D302" s="8" t="s">
         <v>879</v>
       </c>
       <c r="E302" s="8">
         <v>1000</v>
       </c>
       <c r="F302" s="16">
-        <v>7959.6</v>
+        <v>6989</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>41</v>
       </c>
       <c r="B303" s="12" t="s">
         <v>880</v>
       </c>
       <c r="C303" s="9" t="s">
         <v>881</v>
       </c>
       <c r="D303" s="8" t="s">
         <v>882</v>
       </c>
       <c r="E303" s="8">
         <v>1000</v>
       </c>
       <c r="F303" s="16">
-        <v>9919.35</v>
+        <v>9116</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>42</v>
       </c>
       <c r="B304" s="12" t="s">
         <v>883</v>
       </c>
       <c r="C304" s="9" t="s">
         <v>884</v>
       </c>
       <c r="D304" s="8" t="s">
         <v>885</v>
       </c>
       <c r="E304" s="8">
         <v>1000</v>
       </c>
       <c r="F304" s="16">
-        <v>13529.83</v>
+        <v>17685</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>43</v>
       </c>
       <c r="B305" s="12" t="s">
         <v>886</v>
       </c>
       <c r="C305" s="9" t="s">
         <v>887</v>
       </c>
       <c r="D305" s="8" t="s">
         <v>888</v>
       </c>
       <c r="E305" s="8">
         <v>0</v>
       </c>
       <c r="F305" s="16">
-        <v>0</v>
+        <v>50688</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>44</v>
       </c>
       <c r="B306" s="12" t="s">
         <v>889</v>
       </c>
       <c r="C306" s="9" t="s">
         <v>890</v>
       </c>
       <c r="D306" s="8" t="s">
         <v>891</v>
       </c>
       <c r="E306" s="8">
         <v>0</v>
       </c>
       <c r="F306" s="16">
-        <v>0</v>
+        <v>45718</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>45</v>
       </c>
       <c r="B307" s="12" t="s">
         <v>892</v>
       </c>
       <c r="C307" s="9" t="s">
         <v>893</v>
       </c>
       <c r="D307" s="8" t="s">
         <v>894</v>
       </c>
       <c r="E307" s="8">
         <v>0</v>
       </c>
       <c r="F307" s="16">
-        <v>0</v>
+        <v>94124</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>46</v>
       </c>
       <c r="B308" s="12" t="s">
         <v>895</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>896</v>
       </c>
       <c r="D308" s="8" t="s">
         <v>897</v>
       </c>
       <c r="E308" s="8">
         <v>0</v>
       </c>
       <c r="F308" s="16">
-        <v>0</v>
+        <v>80649</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>47</v>
       </c>
       <c r="B309" s="12" t="s">
         <v>898</v>
       </c>
       <c r="C309" s="9" t="s">
         <v>899</v>
       </c>
       <c r="D309" s="8" t="s">
         <v>900</v>
       </c>
       <c r="E309" s="8">
         <v>0</v>
       </c>
       <c r="F309" s="16">
-        <v>0</v>
+        <v>108792</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>48</v>
       </c>
       <c r="B310" s="12" t="s">
         <v>901</v>
       </c>
       <c r="C310" s="9" t="s">
         <v>902</v>
       </c>
       <c r="D310" s="8" t="s">
         <v>903</v>
       </c>
       <c r="E310" s="8">
         <v>0</v>
       </c>
       <c r="F310" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>49</v>
@@ -19844,4511 +19844,4511 @@
       </c>
       <c r="E313" s="8">
         <v>0</v>
       </c>
       <c r="F313" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>52</v>
       </c>
       <c r="B314" s="12" t="s">
         <v>913</v>
       </c>
       <c r="C314" s="9" t="s">
         <v>914</v>
       </c>
       <c r="D314" s="8" t="s">
         <v>915</v>
       </c>
       <c r="E314" s="8">
         <v>1000</v>
       </c>
       <c r="F314" s="16">
-        <v>189.69</v>
+        <v>229</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>53</v>
       </c>
       <c r="B315" s="12" t="s">
         <v>916</v>
       </c>
       <c r="C315" s="9" t="s">
         <v>917</v>
       </c>
       <c r="D315" s="8" t="s">
         <v>918</v>
       </c>
       <c r="E315" s="8">
         <v>1000</v>
       </c>
       <c r="F315" s="16">
-        <v>206.03</v>
+        <v>479</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>54</v>
       </c>
       <c r="B316" s="12" t="s">
         <v>919</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>920</v>
       </c>
       <c r="D316" s="8" t="s">
         <v>921</v>
       </c>
       <c r="E316" s="8">
         <v>1000</v>
       </c>
       <c r="F316" s="16">
-        <v>201</v>
+        <v>259</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>55</v>
       </c>
       <c r="B317" s="12" t="s">
         <v>922</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>923</v>
       </c>
       <c r="D317" s="8" t="s">
         <v>924</v>
       </c>
       <c r="E317" s="8">
         <v>1000</v>
       </c>
       <c r="F317" s="16">
-        <v>329.13</v>
+        <v>707</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>56</v>
       </c>
       <c r="B318" s="12" t="s">
         <v>925</v>
       </c>
       <c r="C318" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D318" s="8" t="s">
         <v>927</v>
       </c>
       <c r="E318" s="8">
         <v>0</v>
       </c>
       <c r="F318" s="16">
-        <v>0</v>
+        <v>691</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="6" t="s">
         <v>928</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="9"/>
       <c r="D319" s="8"/>
       <c r="E319" s="8"/>
       <c r="F319" s="16"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C320" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D320" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E320" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F320" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>1</v>
       </c>
       <c r="B321" s="12" t="s">
         <v>929</v>
       </c>
       <c r="C321" s="9" t="s">
         <v>930</v>
       </c>
       <c r="D321" s="8" t="s">
         <v>931</v>
       </c>
       <c r="E321" s="8">
         <v>1000</v>
       </c>
       <c r="F321" s="16">
-        <v>1763.78</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>2</v>
       </c>
       <c r="B322" s="12" t="s">
         <v>932</v>
       </c>
       <c r="C322" s="9" t="s">
         <v>933</v>
       </c>
       <c r="D322" s="8" t="s">
         <v>934</v>
       </c>
       <c r="E322" s="8">
         <v>1000</v>
       </c>
       <c r="F322" s="16">
-        <v>2057.75</v>
+        <v>247</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>3</v>
       </c>
       <c r="B323" s="12" t="s">
         <v>935</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>936</v>
       </c>
       <c r="D323" s="8" t="s">
         <v>937</v>
       </c>
       <c r="E323" s="8">
         <v>1000</v>
       </c>
       <c r="F323" s="16">
-        <v>1247.46</v>
+        <v>247</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>4</v>
       </c>
       <c r="B324" s="12" t="s">
         <v>938</v>
       </c>
       <c r="C324" s="9" t="s">
         <v>939</v>
       </c>
       <c r="D324" s="8" t="s">
         <v>940</v>
       </c>
       <c r="E324" s="8">
         <v>1000</v>
       </c>
       <c r="F324" s="16">
-        <v>2721.05</v>
+        <v>284</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>5</v>
       </c>
       <c r="B325" s="12" t="s">
         <v>941</v>
       </c>
       <c r="C325" s="9" t="s">
         <v>942</v>
       </c>
       <c r="D325" s="8" t="s">
         <v>943</v>
       </c>
       <c r="E325" s="8">
         <v>1000</v>
       </c>
       <c r="F325" s="16">
-        <v>3678.3</v>
+        <v>284</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>6</v>
       </c>
       <c r="B326" s="12" t="s">
         <v>944</v>
       </c>
       <c r="C326" s="9" t="s">
         <v>945</v>
       </c>
       <c r="D326" s="8" t="s">
         <v>946</v>
       </c>
       <c r="E326" s="8">
         <v>1000</v>
       </c>
       <c r="F326" s="16">
-        <v>2613</v>
+        <v>691</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>7</v>
       </c>
       <c r="B327" s="12" t="s">
         <v>947</v>
       </c>
       <c r="C327" s="9" t="s">
         <v>948</v>
       </c>
       <c r="D327" s="8" t="s">
         <v>949</v>
       </c>
       <c r="E327" s="8">
         <v>1000</v>
       </c>
       <c r="F327" s="16">
-        <v>9188.23</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>8</v>
       </c>
       <c r="B328" s="12" t="s">
         <v>950</v>
       </c>
       <c r="C328" s="9" t="s">
         <v>951</v>
       </c>
       <c r="D328" s="8" t="s">
         <v>952</v>
       </c>
       <c r="E328" s="8">
         <v>1000</v>
       </c>
       <c r="F328" s="16">
-        <v>11238.43</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>9</v>
       </c>
       <c r="B329" s="12" t="s">
         <v>953</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>954</v>
       </c>
       <c r="D329" s="8" t="s">
         <v>955</v>
       </c>
       <c r="E329" s="8">
         <v>1000</v>
       </c>
       <c r="F329" s="16">
-        <v>16296.08</v>
+        <v>855</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>10</v>
       </c>
       <c r="B330" s="12" t="s">
         <v>956</v>
       </c>
       <c r="C330" s="9" t="s">
         <v>957</v>
       </c>
       <c r="D330" s="8" t="s">
         <v>958</v>
       </c>
       <c r="E330" s="8">
         <v>1000</v>
       </c>
       <c r="F330" s="16">
-        <v>1478.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>11</v>
       </c>
       <c r="B331" s="12" t="s">
         <v>959</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>960</v>
       </c>
       <c r="D331" s="8" t="s">
         <v>961</v>
       </c>
       <c r="E331" s="8">
         <v>1000</v>
       </c>
       <c r="F331" s="16">
-        <v>1695.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>12</v>
       </c>
       <c r="B332" s="12" t="s">
         <v>962</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>963</v>
       </c>
       <c r="D332" s="8" t="s">
         <v>964</v>
       </c>
       <c r="E332" s="8">
         <v>1000</v>
       </c>
       <c r="F332" s="16">
-        <v>1846.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>13</v>
       </c>
       <c r="B333" s="12" t="s">
         <v>965</v>
       </c>
       <c r="C333" s="9" t="s">
         <v>966</v>
       </c>
       <c r="D333" s="8" t="s">
         <v>967</v>
       </c>
       <c r="E333" s="8">
         <v>1000</v>
       </c>
       <c r="F333" s="16">
-        <v>2721.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>14</v>
       </c>
       <c r="B334" s="12" t="s">
         <v>968</v>
       </c>
       <c r="C334" s="9" t="s">
         <v>969</v>
       </c>
       <c r="D334" s="8" t="s">
         <v>970</v>
       </c>
       <c r="E334" s="8">
         <v>1000</v>
       </c>
       <c r="F334" s="16">
-        <v>2286.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>15</v>
       </c>
       <c r="B335" s="12" t="s">
         <v>971</v>
       </c>
       <c r="C335" s="9" t="s">
         <v>972</v>
       </c>
       <c r="D335" s="8" t="s">
         <v>973</v>
       </c>
       <c r="E335" s="8">
         <v>1000</v>
       </c>
       <c r="F335" s="16">
-        <v>2688.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>16</v>
       </c>
       <c r="B336" s="12" t="s">
         <v>974</v>
       </c>
       <c r="C336" s="9" t="s">
         <v>975</v>
       </c>
       <c r="D336" s="8" t="s">
         <v>976</v>
       </c>
       <c r="E336" s="8">
         <v>1000</v>
       </c>
       <c r="F336" s="16">
-        <v>9188.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>17</v>
       </c>
       <c r="B337" s="12" t="s">
         <v>977</v>
       </c>
       <c r="C337" s="9" t="s">
         <v>978</v>
       </c>
       <c r="D337" s="8" t="s">
         <v>979</v>
       </c>
       <c r="E337" s="8">
         <v>1000</v>
       </c>
       <c r="F337" s="16">
-        <v>16296.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>18</v>
       </c>
       <c r="B338" s="12" t="s">
         <v>980</v>
       </c>
       <c r="C338" s="9" t="s">
         <v>981</v>
       </c>
       <c r="D338" s="8" t="s">
         <v>982</v>
       </c>
       <c r="E338" s="8">
         <v>1000</v>
       </c>
       <c r="F338" s="16">
-        <v>16296.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="6" t="s">
         <v>983</v>
       </c>
       <c r="B339" s="8"/>
       <c r="C339" s="9"/>
       <c r="D339" s="8"/>
       <c r="E339" s="8"/>
       <c r="F339" s="16"/>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B340" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C340" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D340" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E340" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F340" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>1</v>
       </c>
       <c r="B341" s="12" t="s">
         <v>984</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>985</v>
       </c>
       <c r="D341" s="8" t="s">
         <v>986</v>
       </c>
       <c r="E341" s="8">
         <v>0</v>
       </c>
       <c r="F341" s="16">
-        <v>0</v>
+        <v>437</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>2</v>
       </c>
       <c r="B342" s="12" t="s">
         <v>987</v>
       </c>
       <c r="C342" s="9" t="s">
         <v>988</v>
       </c>
       <c r="D342" s="8" t="s">
         <v>989</v>
       </c>
       <c r="E342" s="8">
         <v>0</v>
       </c>
       <c r="F342" s="16">
-        <v>0</v>
+        <v>921</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>3</v>
       </c>
       <c r="B343" s="12" t="s">
         <v>990</v>
       </c>
       <c r="C343" s="9" t="s">
         <v>991</v>
       </c>
       <c r="D343" s="8" t="s">
         <v>992</v>
       </c>
       <c r="E343" s="8">
         <v>1000</v>
       </c>
       <c r="F343" s="16">
-        <v>882.65</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>4</v>
       </c>
       <c r="B344" s="12" t="s">
         <v>993</v>
       </c>
       <c r="C344" s="9" t="s">
         <v>994</v>
       </c>
       <c r="D344" s="8" t="s">
         <v>995</v>
       </c>
       <c r="E344" s="8">
         <v>0</v>
       </c>
       <c r="F344" s="16">
-        <v>0</v>
+        <v>476</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>5</v>
       </c>
       <c r="B345" s="12" t="s">
         <v>996</v>
       </c>
       <c r="C345" s="9" t="s">
         <v>997</v>
       </c>
       <c r="D345" s="8" t="s">
         <v>998</v>
       </c>
       <c r="E345" s="8">
         <v>0</v>
       </c>
       <c r="F345" s="16">
-        <v>0</v>
+        <v>548</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>6</v>
       </c>
       <c r="B346" s="12" t="s">
         <v>999</v>
       </c>
       <c r="C346" s="9" t="s">
         <v>1000</v>
       </c>
       <c r="D346" s="8" t="s">
         <v>1001</v>
       </c>
       <c r="E346" s="8">
         <v>1000</v>
       </c>
       <c r="F346" s="16">
-        <v>864.3</v>
+        <v>223</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>7</v>
       </c>
       <c r="B347" s="12" t="s">
         <v>1002</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>1003</v>
       </c>
       <c r="D347" s="8" t="s">
         <v>1004</v>
       </c>
       <c r="E347" s="8">
         <v>0</v>
       </c>
       <c r="F347" s="16">
-        <v>0</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>8</v>
       </c>
       <c r="B348" s="12" t="s">
         <v>1005</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>1006</v>
       </c>
       <c r="D348" s="8" t="s">
         <v>1007</v>
       </c>
       <c r="E348" s="8">
         <v>1000</v>
       </c>
       <c r="F348" s="16">
-        <v>1595.43</v>
+        <v>510</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>9</v>
       </c>
       <c r="B349" s="12" t="s">
         <v>1008</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>1009</v>
       </c>
       <c r="D349" s="8" t="s">
         <v>1010</v>
       </c>
       <c r="E349" s="8">
         <v>1000</v>
       </c>
       <c r="F349" s="16">
-        <v>3030.08</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>10</v>
       </c>
       <c r="B350" s="12" t="s">
         <v>1011</v>
       </c>
       <c r="C350" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="D350" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="E350" s="8">
         <v>1000</v>
       </c>
       <c r="F350" s="16">
-        <v>2726.05</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>11</v>
       </c>
       <c r="B351" s="12" t="s">
         <v>1014</v>
       </c>
       <c r="C351" s="9" t="s">
         <v>1015</v>
       </c>
       <c r="D351" s="8" t="s">
         <v>1016</v>
       </c>
       <c r="E351" s="8">
         <v>1000</v>
       </c>
       <c r="F351" s="16">
-        <v>7492.28</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>12</v>
       </c>
       <c r="B352" s="12" t="s">
         <v>1017</v>
       </c>
       <c r="C352" s="9" t="s">
         <v>1018</v>
       </c>
       <c r="D352" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="E352" s="8">
         <v>1000</v>
       </c>
       <c r="F352" s="16">
-        <v>13160.48</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>13</v>
       </c>
       <c r="B353" s="12" t="s">
         <v>1020</v>
       </c>
       <c r="C353" s="9" t="s">
         <v>1021</v>
       </c>
       <c r="D353" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="E353" s="8">
         <v>1000</v>
       </c>
       <c r="F353" s="16">
-        <v>17215.65</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>14</v>
       </c>
       <c r="B354" s="12" t="s">
         <v>1023</v>
       </c>
       <c r="C354" s="9" t="s">
         <v>1024</v>
       </c>
       <c r="D354" s="8" t="s">
         <v>1025</v>
       </c>
       <c r="E354" s="8">
         <v>0</v>
       </c>
       <c r="F354" s="16">
-        <v>0</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>15</v>
       </c>
       <c r="B355" s="12" t="s">
         <v>1026</v>
       </c>
       <c r="C355" s="9" t="s">
         <v>1027</v>
       </c>
       <c r="D355" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="E355" s="8">
         <v>0</v>
       </c>
       <c r="F355" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>16</v>
       </c>
       <c r="B356" s="12" t="s">
         <v>1029</v>
       </c>
       <c r="C356" s="9" t="s">
         <v>1030</v>
       </c>
       <c r="D356" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="E356" s="8">
         <v>0</v>
       </c>
       <c r="F356" s="16">
-        <v>0</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>17</v>
       </c>
       <c r="B357" s="12" t="s">
         <v>1032</v>
       </c>
       <c r="C357" s="9" t="s">
         <v>1033</v>
       </c>
       <c r="D357" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="E357" s="8">
         <v>0</v>
       </c>
       <c r="F357" s="16">
-        <v>0</v>
+        <v>437</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>18</v>
       </c>
       <c r="B358" s="12" t="s">
         <v>1035</v>
       </c>
       <c r="C358" s="9" t="s">
         <v>1036</v>
       </c>
       <c r="D358" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="E358" s="8">
         <v>0</v>
       </c>
       <c r="F358" s="16">
-        <v>0</v>
+        <v>921</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>19</v>
       </c>
       <c r="B359" s="12" t="s">
         <v>1038</v>
       </c>
       <c r="C359" s="9" t="s">
         <v>1039</v>
       </c>
       <c r="D359" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="E359" s="8">
         <v>1000</v>
       </c>
       <c r="F359" s="16">
-        <v>780.14</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>20</v>
       </c>
       <c r="B360" s="12" t="s">
         <v>1041</v>
       </c>
       <c r="C360" s="9" t="s">
         <v>1042</v>
       </c>
       <c r="D360" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="E360" s="8">
         <v>1000</v>
       </c>
       <c r="F360" s="16">
-        <v>660.78</v>
+        <v>476</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>21</v>
       </c>
       <c r="B361" s="12" t="s">
         <v>1044</v>
       </c>
       <c r="C361" s="9" t="s">
         <v>1045</v>
       </c>
       <c r="D361" s="8" t="s">
         <v>1046</v>
       </c>
       <c r="E361" s="8">
         <v>1000</v>
       </c>
       <c r="F361" s="16">
-        <v>1305.5</v>
+        <v>548</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>22</v>
       </c>
       <c r="B362" s="12" t="s">
         <v>1047</v>
       </c>
       <c r="C362" s="9" t="s">
         <v>1048</v>
       </c>
       <c r="D362" s="8" t="s">
         <v>1049</v>
       </c>
       <c r="E362" s="8">
         <v>1000</v>
       </c>
       <c r="F362" s="16">
-        <v>1326.6</v>
+        <v>223</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>23</v>
       </c>
       <c r="B363" s="12" t="s">
         <v>1050</v>
       </c>
       <c r="C363" s="9" t="s">
         <v>1051</v>
       </c>
       <c r="D363" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="E363" s="8">
         <v>1000</v>
       </c>
       <c r="F363" s="16">
-        <v>1407</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>24</v>
       </c>
       <c r="B364" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="C364" s="9" t="s">
         <v>1054</v>
       </c>
       <c r="D364" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="E364" s="8">
         <v>0</v>
       </c>
       <c r="F364" s="16">
-        <v>0</v>
+        <v>510</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>25</v>
       </c>
       <c r="B365" s="12" t="s">
         <v>1056</v>
       </c>
       <c r="C365" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="D365" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="E365" s="8">
         <v>1000</v>
       </c>
       <c r="F365" s="16">
-        <v>2924.55</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>26</v>
       </c>
       <c r="B366" s="12" t="s">
         <v>1059</v>
       </c>
       <c r="C366" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="D366" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="E366" s="8">
         <v>1000</v>
       </c>
       <c r="F366" s="16">
-        <v>5072.75</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>27</v>
       </c>
       <c r="B367" s="12" t="s">
         <v>1062</v>
       </c>
       <c r="C367" s="9" t="s">
         <v>1063</v>
       </c>
       <c r="D367" s="8" t="s">
         <v>1064</v>
       </c>
       <c r="E367" s="8">
         <v>1000</v>
       </c>
       <c r="F367" s="16">
-        <v>8087.75</v>
+        <v>8793</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>28</v>
       </c>
       <c r="B368" s="12" t="s">
         <v>1065</v>
       </c>
       <c r="C368" s="9" t="s">
         <v>1066</v>
       </c>
       <c r="D368" s="8" t="s">
         <v>1067</v>
       </c>
       <c r="E368" s="8">
         <v>1000</v>
       </c>
       <c r="F368" s="16">
-        <v>7160.63</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>29</v>
       </c>
       <c r="B369" s="12" t="s">
         <v>1068</v>
       </c>
       <c r="C369" s="9" t="s">
         <v>1069</v>
       </c>
       <c r="D369" s="8" t="s">
         <v>1070</v>
       </c>
       <c r="E369" s="8">
         <v>1000</v>
       </c>
       <c r="F369" s="16">
-        <v>13160.48</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>30</v>
       </c>
       <c r="B370" s="12" t="s">
         <v>1071</v>
       </c>
       <c r="C370" s="9" t="s">
         <v>1072</v>
       </c>
       <c r="D370" s="8" t="s">
         <v>1073</v>
       </c>
       <c r="E370" s="8">
         <v>1000</v>
       </c>
       <c r="F370" s="16">
-        <v>10288.7</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>31</v>
       </c>
       <c r="B371" s="12" t="s">
         <v>1074</v>
       </c>
       <c r="C371" s="9" t="s">
         <v>1075</v>
       </c>
       <c r="D371" s="8" t="s">
         <v>1076</v>
       </c>
       <c r="E371" s="8">
         <v>0</v>
       </c>
       <c r="F371" s="16">
-        <v>0</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>32</v>
       </c>
       <c r="B372" s="12" t="s">
         <v>1077</v>
       </c>
       <c r="C372" s="9" t="s">
         <v>1078</v>
       </c>
       <c r="D372" s="8" t="s">
         <v>1079</v>
       </c>
       <c r="E372" s="8">
         <v>0</v>
       </c>
       <c r="F372" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="5">
         <v>33</v>
       </c>
       <c r="B373" s="12" t="s">
         <v>1080</v>
       </c>
       <c r="C373" s="9" t="s">
         <v>1081</v>
       </c>
       <c r="D373" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="E373" s="8">
         <v>0</v>
       </c>
       <c r="F373" s="16">
-        <v>0</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="5">
         <v>34</v>
       </c>
       <c r="B374" s="12" t="s">
         <v>1083</v>
       </c>
       <c r="C374" s="9" t="s">
         <v>1084</v>
       </c>
       <c r="D374" s="8" t="s">
         <v>1085</v>
       </c>
       <c r="E374" s="8">
         <v>1000</v>
       </c>
       <c r="F374" s="16">
-        <v>319.1</v>
+        <v>921</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>35</v>
       </c>
       <c r="B375" s="12" t="s">
         <v>1086</v>
       </c>
       <c r="C375" s="9" t="s">
         <v>1087</v>
       </c>
       <c r="D375" s="8" t="s">
         <v>1088</v>
       </c>
       <c r="E375" s="8">
         <v>1000</v>
       </c>
       <c r="F375" s="16">
-        <v>443.46</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>36</v>
       </c>
       <c r="B376" s="12" t="s">
         <v>1089</v>
       </c>
       <c r="C376" s="9" t="s">
         <v>1090</v>
       </c>
       <c r="D376" s="8" t="s">
         <v>1091</v>
       </c>
       <c r="E376" s="8">
         <v>1000</v>
       </c>
       <c r="F376" s="16">
-        <v>528.88</v>
+        <v>476</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>37</v>
       </c>
       <c r="B377" s="12" t="s">
         <v>1092</v>
       </c>
       <c r="C377" s="9" t="s">
         <v>1093</v>
       </c>
       <c r="D377" s="8" t="s">
         <v>1094</v>
       </c>
       <c r="E377" s="8">
         <v>1000</v>
       </c>
       <c r="F377" s="16">
-        <v>753.75</v>
+        <v>548</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>38</v>
       </c>
       <c r="B378" s="12" t="s">
         <v>1095</v>
       </c>
       <c r="C378" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D378" s="8" t="s">
         <v>1097</v>
       </c>
       <c r="E378" s="8">
         <v>1000</v>
       </c>
       <c r="F378" s="16">
-        <v>837.91</v>
+        <v>223</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>39</v>
       </c>
       <c r="B379" s="12" t="s">
         <v>1098</v>
       </c>
       <c r="C379" s="9" t="s">
         <v>1099</v>
       </c>
       <c r="D379" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="E379" s="8">
         <v>1000</v>
       </c>
       <c r="F379" s="16">
-        <v>1319.08</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>40</v>
       </c>
       <c r="B380" s="12" t="s">
         <v>1101</v>
       </c>
       <c r="C380" s="9" t="s">
         <v>1102</v>
       </c>
       <c r="D380" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="E380" s="8">
         <v>1000</v>
       </c>
       <c r="F380" s="16">
-        <v>1356.75</v>
+        <v>510</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>41</v>
       </c>
       <c r="B381" s="12" t="s">
         <v>1104</v>
       </c>
       <c r="C381" s="9" t="s">
         <v>1105</v>
       </c>
       <c r="D381" s="8" t="s">
         <v>1106</v>
       </c>
       <c r="E381" s="8">
         <v>0</v>
       </c>
       <c r="F381" s="16">
-        <v>0</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="B382" s="8"/>
       <c r="C382" s="9"/>
       <c r="D382" s="8"/>
       <c r="E382" s="8"/>
       <c r="F382" s="16"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C383" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D383" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E383" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F383" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="5">
         <v>1</v>
       </c>
       <c r="B384" s="12" t="s">
         <v>1108</v>
       </c>
       <c r="C384" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="D384" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="E384" s="8">
         <v>1000</v>
       </c>
       <c r="F384" s="16">
-        <v>2163.28</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="5">
         <v>2</v>
       </c>
       <c r="B385" s="12" t="s">
         <v>1111</v>
       </c>
       <c r="C385" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="D385" s="8" t="s">
         <v>1113</v>
       </c>
       <c r="E385" s="8">
         <v>1000</v>
       </c>
       <c r="F385" s="16">
-        <v>2163.28</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
         <v>3</v>
       </c>
       <c r="B386" s="12" t="s">
         <v>1114</v>
       </c>
       <c r="C386" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="D386" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="E386" s="8">
         <v>1000</v>
       </c>
       <c r="F386" s="16">
-        <v>2163.28</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
         <v>4</v>
       </c>
       <c r="B387" s="12" t="s">
         <v>1117</v>
       </c>
       <c r="C387" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="D387" s="8" t="s">
         <v>1119</v>
       </c>
       <c r="E387" s="8">
         <v>1000</v>
       </c>
       <c r="F387" s="16">
-        <v>2668.28</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
         <v>5</v>
       </c>
       <c r="B388" s="12" t="s">
         <v>1120</v>
       </c>
       <c r="C388" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="D388" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="E388" s="8">
         <v>1000</v>
       </c>
       <c r="F388" s="16">
-        <v>2668.28</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
         <v>6</v>
       </c>
       <c r="B389" s="12" t="s">
         <v>1123</v>
       </c>
       <c r="C389" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="D389" s="8" t="s">
         <v>1125</v>
       </c>
       <c r="E389" s="8">
         <v>1000</v>
       </c>
       <c r="F389" s="16">
-        <v>2668.28</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5">
         <v>7</v>
       </c>
       <c r="B390" s="12" t="s">
         <v>1126</v>
       </c>
       <c r="C390" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="D390" s="8" t="s">
         <v>1128</v>
       </c>
       <c r="E390" s="8">
         <v>1000</v>
       </c>
       <c r="F390" s="16">
-        <v>2736.13</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="5">
         <v>8</v>
       </c>
       <c r="B391" s="12" t="s">
         <v>1129</v>
       </c>
       <c r="C391" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="D391" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="E391" s="8">
         <v>1000</v>
       </c>
       <c r="F391" s="16">
-        <v>2736.13</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
         <v>9</v>
       </c>
       <c r="B392" s="12" t="s">
         <v>1132</v>
       </c>
       <c r="C392" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="D392" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="E392" s="8">
         <v>1000</v>
       </c>
       <c r="F392" s="16">
-        <v>2060.25</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
         <v>10</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>1135</v>
       </c>
       <c r="C393" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="D393" s="8" t="s">
         <v>1137</v>
       </c>
       <c r="E393" s="8">
         <v>1000</v>
       </c>
       <c r="F393" s="16">
-        <v>2736.13</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
         <v>11</v>
       </c>
       <c r="B394" s="12" t="s">
         <v>1138</v>
       </c>
       <c r="C394" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="D394" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="E394" s="8">
         <v>1000</v>
       </c>
       <c r="F394" s="16">
-        <v>3045.15</v>
+        <v>4715</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>12</v>
       </c>
       <c r="B395" s="12" t="s">
         <v>1141</v>
       </c>
       <c r="C395" s="9" t="s">
         <v>1142</v>
       </c>
       <c r="D395" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="E395" s="8">
         <v>1000</v>
       </c>
       <c r="F395" s="16">
-        <v>2856.73</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>13</v>
       </c>
       <c r="B396" s="12" t="s">
         <v>1144</v>
       </c>
       <c r="C396" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="D396" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="E396" s="8">
         <v>1000</v>
       </c>
       <c r="F396" s="16">
-        <v>2856.73</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>14</v>
       </c>
       <c r="B397" s="12" t="s">
         <v>1147</v>
       </c>
       <c r="C397" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="D397" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="E397" s="8">
         <v>1000</v>
       </c>
       <c r="F397" s="16">
-        <v>2856.73</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>15</v>
       </c>
       <c r="B398" s="12" t="s">
         <v>1150</v>
       </c>
       <c r="C398" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="D398" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="E398" s="8">
         <v>1000</v>
       </c>
       <c r="F398" s="16">
-        <v>2856.73</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>16</v>
       </c>
       <c r="B399" s="12" t="s">
         <v>1153</v>
       </c>
       <c r="C399" s="9" t="s">
         <v>1154</v>
       </c>
       <c r="D399" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="E399" s="8">
         <v>1000</v>
       </c>
       <c r="F399" s="16">
-        <v>3580.33</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>17</v>
       </c>
       <c r="B400" s="12" t="s">
         <v>1156</v>
       </c>
       <c r="C400" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="D400" s="8" t="s">
         <v>1158</v>
       </c>
       <c r="E400" s="8">
         <v>1000</v>
       </c>
       <c r="F400" s="16">
-        <v>3580.33</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
         <v>18</v>
       </c>
       <c r="B401" s="12" t="s">
         <v>1159</v>
       </c>
       <c r="C401" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="D401" s="8" t="s">
         <v>1161</v>
       </c>
       <c r="E401" s="8">
         <v>1000</v>
       </c>
       <c r="F401" s="16">
-        <v>2886.88</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
         <v>19</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>1162</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="D402" s="8" t="s">
         <v>1164</v>
       </c>
       <c r="E402" s="8">
         <v>1000</v>
       </c>
       <c r="F402" s="16">
-        <v>2886.88</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
         <v>20</v>
       </c>
       <c r="B403" s="12" t="s">
         <v>1165</v>
       </c>
       <c r="C403" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="D403" s="8" t="s">
         <v>1167</v>
       </c>
       <c r="E403" s="8">
         <v>1000</v>
       </c>
       <c r="F403" s="16">
-        <v>2072.83</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>21</v>
       </c>
       <c r="B404" s="12" t="s">
         <v>1168</v>
       </c>
       <c r="C404" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="D404" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="E404" s="8">
         <v>1000</v>
       </c>
       <c r="F404" s="16">
-        <v>2886.88</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>22</v>
       </c>
       <c r="B405" s="12" t="s">
         <v>1171</v>
       </c>
       <c r="C405" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="D405" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="E405" s="8">
         <v>1000</v>
       </c>
       <c r="F405" s="16">
-        <v>2886.88</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>23</v>
       </c>
       <c r="B406" s="12" t="s">
         <v>1174</v>
       </c>
       <c r="C406" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="D406" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="E406" s="8">
         <v>1000</v>
       </c>
       <c r="F406" s="16">
-        <v>2072.83</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>24</v>
       </c>
       <c r="B407" s="12" t="s">
         <v>1177</v>
       </c>
       <c r="C407" s="9" t="s">
         <v>1178</v>
       </c>
       <c r="D407" s="8" t="s">
         <v>1179</v>
       </c>
       <c r="E407" s="8">
         <v>1000</v>
       </c>
       <c r="F407" s="16">
-        <v>2969.78</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>25</v>
       </c>
       <c r="B408" s="12" t="s">
         <v>1180</v>
       </c>
       <c r="C408" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="D408" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="E408" s="8">
         <v>1000</v>
       </c>
       <c r="F408" s="16">
-        <v>2969.78</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>26</v>
       </c>
       <c r="B409" s="12" t="s">
         <v>1183</v>
       </c>
       <c r="C409" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="D409" s="8" t="s">
         <v>1185</v>
       </c>
       <c r="E409" s="8">
         <v>1000</v>
       </c>
       <c r="F409" s="16">
-        <v>2286.38</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>27</v>
       </c>
       <c r="B410" s="12" t="s">
         <v>1186</v>
       </c>
       <c r="C410" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="D410" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="E410" s="8">
         <v>1000</v>
       </c>
       <c r="F410" s="16">
-        <v>2135.63</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>28</v>
       </c>
       <c r="B411" s="12" t="s">
         <v>1189</v>
       </c>
       <c r="C411" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="D411" s="8" t="s">
         <v>1191</v>
       </c>
       <c r="E411" s="8">
         <v>1000</v>
       </c>
       <c r="F411" s="16">
-        <v>3150.68</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>29</v>
       </c>
       <c r="B412" s="12" t="s">
         <v>1192</v>
       </c>
       <c r="C412" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="D412" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="E412" s="8">
         <v>1000</v>
       </c>
       <c r="F412" s="16">
-        <v>2261.25</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>30</v>
       </c>
       <c r="B413" s="12" t="s">
         <v>1195</v>
       </c>
       <c r="C413" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="D413" s="8" t="s">
         <v>1197</v>
       </c>
       <c r="E413" s="8">
         <v>1000</v>
       </c>
       <c r="F413" s="16">
-        <v>3384.35</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
         <v>31</v>
       </c>
       <c r="B414" s="12" t="s">
         <v>1198</v>
       </c>
       <c r="C414" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="D414" s="8" t="s">
         <v>1200</v>
       </c>
       <c r="E414" s="8">
         <v>1000</v>
       </c>
       <c r="F414" s="16">
-        <v>3384.35</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="5">
         <v>32</v>
       </c>
       <c r="B415" s="12" t="s">
         <v>1201</v>
       </c>
       <c r="C415" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="D415" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="E415" s="8">
         <v>1000</v>
       </c>
       <c r="F415" s="16">
-        <v>3384.35</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="5">
         <v>33</v>
       </c>
       <c r="B416" s="12" t="s">
         <v>1204</v>
       </c>
       <c r="C416" s="9" t="s">
         <v>1205</v>
       </c>
       <c r="D416" s="8" t="s">
         <v>1206</v>
       </c>
       <c r="E416" s="8">
         <v>1000</v>
       </c>
       <c r="F416" s="16">
-        <v>3384.35</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
         <v>34</v>
       </c>
       <c r="B417" s="12" t="s">
         <v>1207</v>
       </c>
       <c r="C417" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="D417" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="E417" s="8">
         <v>1000</v>
       </c>
       <c r="F417" s="16">
-        <v>3746.15</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
         <v>35</v>
       </c>
       <c r="B418" s="12" t="s">
         <v>1210</v>
       </c>
       <c r="C418" s="9" t="s">
         <v>1211</v>
       </c>
       <c r="D418" s="8" t="s">
         <v>1212</v>
       </c>
       <c r="E418" s="8">
         <v>1000</v>
       </c>
       <c r="F418" s="16">
-        <v>3746.15</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
         <v>36</v>
       </c>
       <c r="B419" s="12" t="s">
         <v>1213</v>
       </c>
       <c r="C419" s="9" t="s">
         <v>1214</v>
       </c>
       <c r="D419" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="E419" s="8">
         <v>1000</v>
       </c>
       <c r="F419" s="16">
-        <v>4243.63</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>37</v>
       </c>
       <c r="B420" s="12" t="s">
         <v>1216</v>
       </c>
       <c r="C420" s="9" t="s">
         <v>1217</v>
       </c>
       <c r="D420" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="E420" s="8">
         <v>1000</v>
       </c>
       <c r="F420" s="16">
-        <v>4243.63</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>38</v>
       </c>
       <c r="B421" s="12" t="s">
         <v>1219</v>
       </c>
       <c r="C421" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="D421" s="8" t="s">
         <v>1221</v>
       </c>
       <c r="E421" s="8">
         <v>1000</v>
       </c>
       <c r="F421" s="16">
-        <v>4243.63</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>39</v>
       </c>
       <c r="B422" s="12" t="s">
         <v>1222</v>
       </c>
       <c r="C422" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="D422" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="E422" s="8">
         <v>1000</v>
       </c>
       <c r="F422" s="16">
-        <v>4243.63</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
         <v>40</v>
       </c>
       <c r="B423" s="12" t="s">
         <v>1225</v>
       </c>
       <c r="C423" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="D423" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="E423" s="8">
         <v>1000</v>
       </c>
       <c r="F423" s="16">
-        <v>4243.63</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
         <v>41</v>
       </c>
       <c r="B424" s="12" t="s">
         <v>1228</v>
       </c>
       <c r="C424" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="D424" s="8" t="s">
         <v>1230</v>
       </c>
       <c r="E424" s="8">
         <v>1000</v>
       </c>
       <c r="F424" s="16">
-        <v>4243.63</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
         <v>42</v>
       </c>
       <c r="B425" s="12" t="s">
         <v>1231</v>
       </c>
       <c r="C425" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="D425" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="E425" s="8">
         <v>1000</v>
       </c>
       <c r="F425" s="16">
-        <v>4469.75</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
         <v>43</v>
       </c>
       <c r="B426" s="12" t="s">
         <v>1234</v>
       </c>
       <c r="C426" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="D426" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="E426" s="8">
         <v>1000</v>
       </c>
       <c r="F426" s="16">
-        <v>4469.75</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="5">
         <v>44</v>
       </c>
       <c r="B427" s="12" t="s">
         <v>1237</v>
       </c>
       <c r="C427" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="D427" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="E427" s="8">
         <v>1000</v>
       </c>
       <c r="F427" s="16">
-        <v>3354.2</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="5">
         <v>45</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>1240</v>
       </c>
       <c r="C428" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="D428" s="8" t="s">
         <v>1242</v>
       </c>
       <c r="E428" s="8">
         <v>1000</v>
       </c>
       <c r="F428" s="16">
-        <v>4469.75</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
         <v>46</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>1243</v>
       </c>
       <c r="C429" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="D429" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="E429" s="8">
         <v>1000</v>
       </c>
       <c r="F429" s="16">
-        <v>3216</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
         <v>47</v>
       </c>
       <c r="B430" s="12" t="s">
         <v>1246</v>
       </c>
       <c r="C430" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="D430" s="8" t="s">
         <v>1248</v>
       </c>
       <c r="E430" s="8">
         <v>1000</v>
       </c>
       <c r="F430" s="16">
-        <v>3341.63</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="5">
         <v>48</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>1249</v>
       </c>
       <c r="C431" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="D431" s="8" t="s">
         <v>1251</v>
       </c>
       <c r="E431" s="8">
         <v>1000</v>
       </c>
       <c r="F431" s="16">
-        <v>4665.73</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="5">
         <v>49</v>
       </c>
       <c r="B432" s="12" t="s">
         <v>1252</v>
       </c>
       <c r="C432" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="D432" s="8" t="s">
         <v>1254</v>
       </c>
       <c r="E432" s="8">
         <v>1000</v>
       </c>
       <c r="F432" s="16">
-        <v>4665.73</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5">
         <v>50</v>
       </c>
       <c r="B433" s="12" t="s">
         <v>1255</v>
       </c>
       <c r="C433" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="D433" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="E433" s="8">
         <v>1000</v>
       </c>
       <c r="F433" s="16">
-        <v>4665.73</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5">
         <v>51</v>
       </c>
       <c r="B434" s="12" t="s">
         <v>1258</v>
       </c>
       <c r="C434" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="D434" s="8" t="s">
         <v>1260</v>
       </c>
       <c r="E434" s="8">
         <v>1000</v>
       </c>
       <c r="F434" s="16">
-        <v>4665.73</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
         <v>52</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>1261</v>
       </c>
       <c r="C435" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="D435" s="8" t="s">
         <v>1263</v>
       </c>
       <c r="E435" s="8">
         <v>1000</v>
       </c>
       <c r="F435" s="16">
-        <v>4665.73</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
         <v>53</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>1264</v>
       </c>
       <c r="C436" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="D436" s="8" t="s">
         <v>1266</v>
       </c>
       <c r="E436" s="8">
         <v>1000</v>
       </c>
       <c r="F436" s="16">
-        <v>4665.73</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
         <v>54</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>1267</v>
       </c>
       <c r="C437" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="D437" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="E437" s="8">
         <v>1000</v>
       </c>
       <c r="F437" s="16">
-        <v>5977.25</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
         <v>55</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>1270</v>
       </c>
       <c r="C438" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="D438" s="8" t="s">
         <v>1272</v>
       </c>
       <c r="E438" s="8">
         <v>1000</v>
       </c>
       <c r="F438" s="16">
-        <v>4854.15</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
         <v>56</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>1273</v>
       </c>
       <c r="C439" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="D439" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="E439" s="8">
         <v>1000</v>
       </c>
       <c r="F439" s="16">
-        <v>4854.15</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
         <v>57</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>1276</v>
       </c>
       <c r="C440" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="D440" s="8" t="s">
         <v>1278</v>
       </c>
       <c r="E440" s="8">
         <v>1000</v>
       </c>
       <c r="F440" s="16">
-        <v>4854.15</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="5">
         <v>58</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>1279</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>1280</v>
       </c>
       <c r="D441" s="8" t="s">
         <v>1281</v>
       </c>
       <c r="E441" s="8">
         <v>1000</v>
       </c>
       <c r="F441" s="16">
-        <v>4854.15</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="5">
         <v>59</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>1282</v>
       </c>
       <c r="C442" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="D442" s="8" t="s">
         <v>1284</v>
       </c>
       <c r="E442" s="8">
         <v>1000</v>
       </c>
       <c r="F442" s="16">
-        <v>4854.15</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5">
         <v>60</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>1285</v>
       </c>
       <c r="C443" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="D443" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="E443" s="8">
         <v>1000</v>
       </c>
       <c r="F443" s="16">
-        <v>5992.33</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="5">
         <v>61</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>1288</v>
       </c>
       <c r="C444" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="D444" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="E444" s="8">
         <v>1000</v>
       </c>
       <c r="F444" s="16">
-        <v>5992.33</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="5">
         <v>62</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>1291</v>
       </c>
       <c r="C445" s="9" t="s">
         <v>1292</v>
       </c>
       <c r="D445" s="8" t="s">
         <v>1293</v>
       </c>
       <c r="E445" s="8">
         <v>1000</v>
       </c>
       <c r="F445" s="16">
-        <v>6278.75</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="5">
         <v>63</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>1294</v>
       </c>
       <c r="C446" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="D446" s="8" t="s">
         <v>1296</v>
       </c>
       <c r="E446" s="8">
         <v>1000</v>
       </c>
       <c r="F446" s="16">
-        <v>5992.33</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="5">
         <v>64</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>1297</v>
       </c>
       <c r="C447" s="9" t="s">
         <v>1298</v>
       </c>
       <c r="D447" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="E447" s="8">
         <v>1000</v>
       </c>
       <c r="F447" s="16">
-        <v>5992.33</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="5">
         <v>65</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>1300</v>
       </c>
       <c r="C448" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="D448" s="8" t="s">
         <v>1302</v>
       </c>
       <c r="E448" s="8">
         <v>1000</v>
       </c>
       <c r="F448" s="16">
-        <v>4308.93</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="5">
         <v>66</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>1303</v>
       </c>
       <c r="C449" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="D449" s="8" t="s">
         <v>1305</v>
       </c>
       <c r="E449" s="8">
         <v>1000</v>
       </c>
       <c r="F449" s="16">
-        <v>6331.5</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="5">
         <v>67</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>1306</v>
       </c>
       <c r="C450" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="D450" s="8" t="s">
         <v>1308</v>
       </c>
       <c r="E450" s="8">
         <v>1000</v>
       </c>
       <c r="F450" s="16">
-        <v>6331.5</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="5">
         <v>68</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>1309</v>
       </c>
       <c r="C451" s="9" t="s">
         <v>1310</v>
       </c>
       <c r="D451" s="8" t="s">
         <v>1311</v>
       </c>
       <c r="E451" s="8">
         <v>1000</v>
       </c>
       <c r="F451" s="16">
-        <v>6331.5</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="5">
         <v>69</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>1312</v>
       </c>
       <c r="C452" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="D452" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="E452" s="8">
         <v>1000</v>
       </c>
       <c r="F452" s="16">
-        <v>6331.5</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="5">
         <v>70</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>1315</v>
       </c>
       <c r="C453" s="9" t="s">
         <v>1316</v>
       </c>
       <c r="D453" s="8" t="s">
         <v>1317</v>
       </c>
       <c r="E453" s="8">
         <v>1000</v>
       </c>
       <c r="F453" s="16">
-        <v>6331.5</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="5">
         <v>71</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>1318</v>
       </c>
       <c r="C454" s="9" t="s">
         <v>1319</v>
       </c>
       <c r="D454" s="8" t="s">
         <v>1320</v>
       </c>
       <c r="E454" s="8">
         <v>1000</v>
       </c>
       <c r="F454" s="16">
-        <v>6331.5</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="5">
         <v>72</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>1321</v>
       </c>
       <c r="C455" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="D455" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="E455" s="8">
         <v>1000</v>
       </c>
       <c r="F455" s="16">
-        <v>9376.65</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="5">
         <v>73</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>1324</v>
       </c>
       <c r="C456" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="D456" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="E456" s="8">
         <v>1000</v>
       </c>
       <c r="F456" s="16">
-        <v>9376.65</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="6" t="s">
         <v>1327</v>
       </c>
       <c r="B457" s="8"/>
       <c r="C457" s="9"/>
       <c r="D457" s="8"/>
       <c r="E457" s="8"/>
       <c r="F457" s="16"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B458" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C458" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D458" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E458" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F458" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="5">
         <v>1</v>
       </c>
       <c r="B459" s="12" t="s">
         <v>1328</v>
       </c>
       <c r="C459" s="9" t="s">
         <v>1329</v>
       </c>
       <c r="D459" s="8" t="s">
         <v>1330</v>
       </c>
       <c r="E459" s="8">
         <v>1000</v>
       </c>
       <c r="F459" s="16">
-        <v>1359.01</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="5">
         <v>2</v>
       </c>
       <c r="B460" s="12" t="s">
         <v>1331</v>
       </c>
       <c r="C460" s="9" t="s">
         <v>1332</v>
       </c>
       <c r="D460" s="8" t="s">
         <v>1333</v>
       </c>
       <c r="E460" s="8">
         <v>1000</v>
       </c>
       <c r="F460" s="16">
-        <v>1359.01</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="5">
         <v>3</v>
       </c>
       <c r="B461" s="12" t="s">
         <v>1334</v>
       </c>
       <c r="C461" s="9" t="s">
         <v>1335</v>
       </c>
       <c r="D461" s="8" t="s">
         <v>1336</v>
       </c>
       <c r="E461" s="8">
         <v>1000</v>
       </c>
       <c r="F461" s="16">
-        <v>886.9</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="5">
         <v>4</v>
       </c>
       <c r="B462" s="12" t="s">
         <v>1337</v>
       </c>
       <c r="C462" s="9" t="s">
         <v>1338</v>
       </c>
       <c r="D462" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="E462" s="8">
         <v>1000</v>
       </c>
       <c r="F462" s="16">
-        <v>1816.55</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="5">
         <v>5</v>
       </c>
       <c r="B463" s="12" t="s">
         <v>1340</v>
       </c>
       <c r="C463" s="9" t="s">
         <v>1341</v>
       </c>
       <c r="D463" s="8" t="s">
         <v>1342</v>
       </c>
       <c r="E463" s="8">
         <v>1000</v>
       </c>
       <c r="F463" s="16">
-        <v>1816.55</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="5">
         <v>6</v>
       </c>
       <c r="B464" s="12" t="s">
         <v>1343</v>
       </c>
       <c r="C464" s="9" t="s">
         <v>1344</v>
       </c>
       <c r="D464" s="8" t="s">
         <v>1345</v>
       </c>
       <c r="E464" s="8">
         <v>1000</v>
       </c>
       <c r="F464" s="16">
-        <v>1816.55</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="5">
         <v>7</v>
       </c>
       <c r="B465" s="12" t="s">
         <v>1346</v>
       </c>
       <c r="C465" s="9" t="s">
         <v>1347</v>
       </c>
       <c r="D465" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="E465" s="8">
         <v>1000</v>
       </c>
       <c r="F465" s="16">
-        <v>1643.18</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="5">
         <v>8</v>
       </c>
       <c r="B466" s="12" t="s">
         <v>1349</v>
       </c>
       <c r="C466" s="9" t="s">
         <v>1350</v>
       </c>
       <c r="D466" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="E466" s="8">
         <v>1000</v>
       </c>
       <c r="F466" s="16">
-        <v>1643.18</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5">
         <v>9</v>
       </c>
       <c r="B467" s="12" t="s">
         <v>1352</v>
       </c>
       <c r="C467" s="9" t="s">
         <v>1353</v>
       </c>
       <c r="D467" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="E467" s="8">
         <v>1000</v>
       </c>
       <c r="F467" s="16">
-        <v>1281.38</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="5">
         <v>10</v>
       </c>
       <c r="B468" s="12" t="s">
         <v>1355</v>
       </c>
       <c r="C468" s="9" t="s">
         <v>1356</v>
       </c>
       <c r="D468" s="8" t="s">
         <v>1357</v>
       </c>
       <c r="E468" s="8">
         <v>1000</v>
       </c>
       <c r="F468" s="16">
-        <v>1643.18</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="5">
         <v>11</v>
       </c>
       <c r="B469" s="12" t="s">
         <v>1358</v>
       </c>
       <c r="C469" s="9" t="s">
         <v>1359</v>
       </c>
       <c r="D469" s="8" t="s">
         <v>1360</v>
       </c>
       <c r="E469" s="8">
         <v>1000</v>
       </c>
       <c r="F469" s="16">
-        <v>1824.08</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="5">
         <v>12</v>
       </c>
       <c r="B470" s="12" t="s">
         <v>1361</v>
       </c>
       <c r="C470" s="9" t="s">
         <v>1362</v>
       </c>
       <c r="D470" s="8" t="s">
         <v>1363</v>
       </c>
       <c r="E470" s="8">
         <v>0</v>
       </c>
       <c r="F470" s="16">
-        <v>0</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="5">
         <v>13</v>
       </c>
       <c r="B471" s="12" t="s">
         <v>1364</v>
       </c>
       <c r="C471" s="9" t="s">
         <v>1365</v>
       </c>
       <c r="D471" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="E471" s="8">
         <v>1000</v>
       </c>
       <c r="F471" s="16">
-        <v>1718.55</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="5">
         <v>14</v>
       </c>
       <c r="B472" s="12" t="s">
         <v>1367</v>
       </c>
       <c r="C472" s="9" t="s">
         <v>1368</v>
       </c>
       <c r="D472" s="8" t="s">
         <v>1369</v>
       </c>
       <c r="E472" s="8">
         <v>1000</v>
       </c>
       <c r="F472" s="16">
-        <v>1718.55</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="5">
         <v>15</v>
       </c>
       <c r="B473" s="12" t="s">
         <v>1370</v>
       </c>
       <c r="C473" s="9" t="s">
         <v>1371</v>
       </c>
       <c r="D473" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="E473" s="8">
         <v>1000</v>
       </c>
       <c r="F473" s="16">
-        <v>1718.55</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="5">
         <v>16</v>
       </c>
       <c r="B474" s="12" t="s">
         <v>1373</v>
       </c>
       <c r="C474" s="9" t="s">
         <v>1374</v>
       </c>
       <c r="D474" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="E474" s="8">
         <v>1000</v>
       </c>
       <c r="F474" s="16">
-        <v>1718.55</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="5">
         <v>17</v>
       </c>
       <c r="B475" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="C475" s="9" t="s">
         <v>1377</v>
       </c>
       <c r="D475" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="E475" s="8">
         <v>1000</v>
       </c>
       <c r="F475" s="16">
-        <v>1703.48</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="5">
         <v>18</v>
       </c>
       <c r="B476" s="12" t="s">
         <v>1379</v>
       </c>
       <c r="C476" s="9" t="s">
         <v>1380</v>
       </c>
       <c r="D476" s="8" t="s">
         <v>1381</v>
       </c>
       <c r="E476" s="8">
         <v>1000</v>
       </c>
       <c r="F476" s="16">
-        <v>1801.48</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="5">
         <v>19</v>
       </c>
       <c r="B477" s="12" t="s">
         <v>1382</v>
       </c>
       <c r="C477" s="9" t="s">
         <v>1383</v>
       </c>
       <c r="D477" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="E477" s="8">
         <v>1000</v>
       </c>
       <c r="F477" s="16">
-        <v>1801.48</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="5">
         <v>20</v>
       </c>
       <c r="B478" s="12" t="s">
         <v>1385</v>
       </c>
       <c r="C478" s="9" t="s">
         <v>1386</v>
       </c>
       <c r="D478" s="8" t="s">
         <v>1387</v>
       </c>
       <c r="E478" s="8">
         <v>0</v>
       </c>
       <c r="F478" s="16">
-        <v>0</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="5">
         <v>21</v>
       </c>
       <c r="B479" s="12" t="s">
         <v>1388</v>
       </c>
       <c r="C479" s="9" t="s">
         <v>1389</v>
       </c>
       <c r="D479" s="8" t="s">
         <v>1390</v>
       </c>
       <c r="E479" s="8">
         <v>1000</v>
       </c>
       <c r="F479" s="16">
-        <v>1801.48</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="5">
         <v>22</v>
       </c>
       <c r="B480" s="12" t="s">
         <v>1391</v>
       </c>
       <c r="C480" s="9" t="s">
         <v>1392</v>
       </c>
       <c r="D480" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="E480" s="8">
         <v>1000</v>
       </c>
       <c r="F480" s="16">
-        <v>1801.48</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="5">
         <v>23</v>
       </c>
       <c r="B481" s="12" t="s">
         <v>1394</v>
       </c>
       <c r="C481" s="9" t="s">
         <v>1395</v>
       </c>
       <c r="D481" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="E481" s="8">
         <v>1000</v>
       </c>
       <c r="F481" s="16">
-        <v>1778.85</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
         <v>24</v>
       </c>
       <c r="B482" s="12" t="s">
         <v>1397</v>
       </c>
       <c r="C482" s="9" t="s">
         <v>1398</v>
       </c>
       <c r="D482" s="8" t="s">
         <v>1399</v>
       </c>
       <c r="E482" s="8">
         <v>0</v>
       </c>
       <c r="F482" s="16">
-        <v>0</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
         <v>25</v>
       </c>
       <c r="B483" s="12" t="s">
         <v>1400</v>
       </c>
       <c r="C483" s="9" t="s">
         <v>1401</v>
       </c>
       <c r="D483" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="E483" s="8">
         <v>1000</v>
       </c>
       <c r="F483" s="16">
-        <v>1444.68</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
         <v>26</v>
       </c>
       <c r="B484" s="12" t="s">
         <v>1403</v>
       </c>
       <c r="C484" s="9" t="s">
         <v>1404</v>
       </c>
       <c r="D484" s="8" t="s">
         <v>1405</v>
       </c>
       <c r="E484" s="8">
         <v>1000</v>
       </c>
       <c r="F484" s="16">
-        <v>1444.68</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="5">
         <v>27</v>
       </c>
       <c r="B485" s="12" t="s">
         <v>1406</v>
       </c>
       <c r="C485" s="9" t="s">
         <v>1407</v>
       </c>
       <c r="D485" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="E485" s="8">
         <v>1000</v>
       </c>
       <c r="F485" s="16">
-        <v>2020.05</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="5">
         <v>28</v>
       </c>
       <c r="B486" s="12" t="s">
         <v>1409</v>
       </c>
       <c r="C486" s="9" t="s">
         <v>1410</v>
       </c>
       <c r="D486" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="E486" s="8">
         <v>1000</v>
       </c>
       <c r="F486" s="16">
-        <v>2020.05</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="5">
         <v>29</v>
       </c>
       <c r="B487" s="12" t="s">
         <v>1412</v>
       </c>
       <c r="C487" s="9" t="s">
         <v>1413</v>
       </c>
       <c r="D487" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="E487" s="8">
         <v>1000</v>
       </c>
       <c r="F487" s="16">
-        <v>1457.25</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="5">
         <v>30</v>
       </c>
       <c r="B488" s="12" t="s">
         <v>1415</v>
       </c>
       <c r="C488" s="9" t="s">
         <v>1416</v>
       </c>
       <c r="D488" s="8" t="s">
         <v>1417</v>
       </c>
       <c r="E488" s="8">
         <v>1000</v>
       </c>
       <c r="F488" s="16">
-        <v>5879.25</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="5">
         <v>31</v>
       </c>
       <c r="B489" s="12" t="s">
         <v>1418</v>
       </c>
       <c r="C489" s="9" t="s">
         <v>1419</v>
       </c>
       <c r="D489" s="8" t="s">
         <v>1420</v>
       </c>
       <c r="E489" s="8">
         <v>1000</v>
       </c>
       <c r="F489" s="16">
-        <v>2517.53</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="5">
         <v>32</v>
       </c>
       <c r="B490" s="12" t="s">
         <v>1421</v>
       </c>
       <c r="C490" s="9" t="s">
         <v>1422</v>
       </c>
       <c r="D490" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="E490" s="8">
         <v>1000</v>
       </c>
       <c r="F490" s="16">
-        <v>2434.63</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="5">
         <v>33</v>
       </c>
       <c r="B491" s="12" t="s">
         <v>1424</v>
       </c>
       <c r="C491" s="9" t="s">
         <v>1425</v>
       </c>
       <c r="D491" s="8" t="s">
         <v>1426</v>
       </c>
       <c r="E491" s="8">
         <v>1000</v>
       </c>
       <c r="F491" s="16">
-        <v>2434.63</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="5">
         <v>34</v>
       </c>
       <c r="B492" s="12" t="s">
         <v>1427</v>
       </c>
       <c r="C492" s="9" t="s">
         <v>1428</v>
       </c>
       <c r="D492" s="8" t="s">
         <v>1429</v>
       </c>
       <c r="E492" s="8">
         <v>1000</v>
       </c>
       <c r="F492" s="16">
-        <v>2434.63</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="5">
         <v>35</v>
       </c>
       <c r="B493" s="12" t="s">
         <v>1430</v>
       </c>
       <c r="C493" s="9" t="s">
         <v>1431</v>
       </c>
       <c r="D493" s="8" t="s">
         <v>1432</v>
       </c>
       <c r="E493" s="8">
         <v>1000</v>
       </c>
       <c r="F493" s="16">
-        <v>2434.63</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
         <v>36</v>
       </c>
       <c r="B494" s="12" t="s">
         <v>1433</v>
       </c>
       <c r="C494" s="9" t="s">
         <v>1434</v>
       </c>
       <c r="D494" s="8" t="s">
         <v>1435</v>
       </c>
       <c r="E494" s="8">
         <v>1000</v>
       </c>
       <c r="F494" s="16">
-        <v>5381.78</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
         <v>37</v>
       </c>
       <c r="B495" s="12" t="s">
         <v>1436</v>
       </c>
       <c r="C495" s="9" t="s">
         <v>1437</v>
       </c>
       <c r="D495" s="8" t="s">
         <v>1438</v>
       </c>
       <c r="E495" s="8">
         <v>1000</v>
       </c>
       <c r="F495" s="16">
-        <v>2886.88</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
         <v>38</v>
       </c>
       <c r="B496" s="12" t="s">
         <v>1439</v>
       </c>
       <c r="C496" s="9" t="s">
         <v>1440</v>
       </c>
       <c r="D496" s="8" t="s">
         <v>1441</v>
       </c>
       <c r="E496" s="8">
         <v>1000</v>
       </c>
       <c r="F496" s="16">
-        <v>2886.88</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
         <v>39</v>
       </c>
       <c r="B497" s="12" t="s">
         <v>1442</v>
       </c>
       <c r="C497" s="9" t="s">
         <v>1443</v>
       </c>
       <c r="D497" s="8" t="s">
         <v>1444</v>
       </c>
       <c r="E497" s="8">
         <v>1000</v>
       </c>
       <c r="F497" s="16">
-        <v>2886.88</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
         <v>40</v>
       </c>
       <c r="B498" s="12" t="s">
         <v>1445</v>
       </c>
       <c r="C498" s="9" t="s">
         <v>1446</v>
       </c>
       <c r="D498" s="8" t="s">
         <v>1447</v>
       </c>
       <c r="E498" s="8">
         <v>1000</v>
       </c>
       <c r="F498" s="16">
-        <v>2886.88</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
         <v>41</v>
       </c>
       <c r="B499" s="12" t="s">
         <v>1448</v>
       </c>
       <c r="C499" s="9" t="s">
         <v>1449</v>
       </c>
       <c r="D499" s="8" t="s">
         <v>1450</v>
       </c>
       <c r="E499" s="8">
         <v>1000</v>
       </c>
       <c r="F499" s="16">
-        <v>2886.88</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="5">
         <v>42</v>
       </c>
       <c r="B500" s="12" t="s">
         <v>1451</v>
       </c>
       <c r="C500" s="9" t="s">
         <v>1452</v>
       </c>
       <c r="D500" s="8" t="s">
         <v>1453</v>
       </c>
       <c r="E500" s="8">
         <v>1000</v>
       </c>
       <c r="F500" s="16">
-        <v>3218.53</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="5">
         <v>43</v>
       </c>
       <c r="B501" s="12" t="s">
         <v>1454</v>
       </c>
       <c r="C501" s="9" t="s">
         <v>1455</v>
       </c>
       <c r="D501" s="8" t="s">
         <v>1456</v>
       </c>
       <c r="E501" s="8">
         <v>1000</v>
       </c>
       <c r="F501" s="16">
-        <v>2412</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="5">
         <v>44</v>
       </c>
       <c r="B502" s="12" t="s">
         <v>1457</v>
       </c>
       <c r="C502" s="9" t="s">
         <v>1458</v>
       </c>
       <c r="D502" s="8" t="s">
         <v>1459</v>
       </c>
       <c r="E502" s="8">
         <v>1000</v>
       </c>
       <c r="F502" s="16">
-        <v>3218.53</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
         <v>45</v>
       </c>
       <c r="B503" s="12" t="s">
         <v>1460</v>
       </c>
       <c r="C503" s="9" t="s">
         <v>1461</v>
       </c>
       <c r="D503" s="8" t="s">
         <v>1462</v>
       </c>
       <c r="E503" s="8">
         <v>0</v>
       </c>
       <c r="F503" s="16">
-        <v>0</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
         <v>46</v>
       </c>
       <c r="B504" s="12" t="s">
         <v>1463</v>
       </c>
       <c r="C504" s="9" t="s">
         <v>1464</v>
       </c>
       <c r="D504" s="8" t="s">
         <v>1465</v>
       </c>
       <c r="E504" s="8">
         <v>1000</v>
       </c>
       <c r="F504" s="16">
-        <v>2424.55</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
         <v>47</v>
       </c>
       <c r="B505" s="12" t="s">
         <v>1466</v>
       </c>
       <c r="C505" s="9" t="s">
         <v>1467</v>
       </c>
       <c r="D505" s="8" t="s">
         <v>1468</v>
       </c>
       <c r="E505" s="8">
         <v>1000</v>
       </c>
       <c r="F505" s="16">
-        <v>6301.35</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
         <v>48</v>
       </c>
       <c r="B506" s="12" t="s">
         <v>1469</v>
       </c>
       <c r="C506" s="9" t="s">
         <v>1470</v>
       </c>
       <c r="D506" s="8" t="s">
         <v>1471</v>
       </c>
       <c r="E506" s="8">
         <v>1000</v>
       </c>
       <c r="F506" s="16">
-        <v>6301.35</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
         <v>49</v>
       </c>
       <c r="B507" s="12" t="s">
         <v>1472</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>1473</v>
       </c>
       <c r="D507" s="8" t="s">
         <v>1474</v>
       </c>
       <c r="E507" s="8">
         <v>1000</v>
       </c>
       <c r="F507" s="16">
-        <v>3610.48</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
         <v>50</v>
       </c>
       <c r="B508" s="12" t="s">
         <v>1475</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>1476</v>
       </c>
       <c r="D508" s="8" t="s">
         <v>1477</v>
       </c>
       <c r="E508" s="8">
         <v>1000</v>
       </c>
       <c r="F508" s="16">
-        <v>3610.48</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="5">
         <v>51</v>
       </c>
       <c r="B509" s="12" t="s">
         <v>1478</v>
       </c>
       <c r="C509" s="9" t="s">
         <v>1479</v>
       </c>
       <c r="D509" s="8" t="s">
         <v>1480</v>
       </c>
       <c r="E509" s="8">
         <v>1000</v>
       </c>
       <c r="F509" s="16">
-        <v>3610.48</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="5">
         <v>52</v>
       </c>
       <c r="B510" s="12" t="s">
         <v>1481</v>
       </c>
       <c r="C510" s="9" t="s">
         <v>1482</v>
       </c>
       <c r="D510" s="8" t="s">
         <v>1483</v>
       </c>
       <c r="E510" s="8">
         <v>1000</v>
       </c>
       <c r="F510" s="16">
-        <v>3610.48</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="5">
         <v>53</v>
       </c>
       <c r="B511" s="12" t="s">
         <v>1484</v>
       </c>
       <c r="C511" s="9" t="s">
         <v>1485</v>
       </c>
       <c r="D511" s="8" t="s">
         <v>1486</v>
       </c>
       <c r="E511" s="8">
         <v>1000</v>
       </c>
       <c r="F511" s="16">
-        <v>3610.48</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="5">
         <v>54</v>
       </c>
       <c r="B512" s="12" t="s">
         <v>1487</v>
       </c>
       <c r="C512" s="9" t="s">
         <v>1488</v>
       </c>
       <c r="D512" s="8" t="s">
         <v>1489</v>
       </c>
       <c r="E512" s="8">
         <v>1000</v>
       </c>
       <c r="F512" s="16">
-        <v>6301.35</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="5">
         <v>55</v>
       </c>
       <c r="B513" s="12" t="s">
         <v>1490</v>
       </c>
       <c r="C513" s="9" t="s">
         <v>1491</v>
       </c>
       <c r="D513" s="8" t="s">
         <v>1492</v>
       </c>
       <c r="E513" s="8">
         <v>1000</v>
       </c>
       <c r="F513" s="16">
-        <v>6301.35</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="5">
         <v>56</v>
       </c>
       <c r="B514" s="12" t="s">
         <v>1493</v>
       </c>
       <c r="C514" s="9" t="s">
         <v>1494</v>
       </c>
       <c r="D514" s="8" t="s">
         <v>1495</v>
       </c>
       <c r="E514" s="8">
         <v>1000</v>
       </c>
       <c r="F514" s="16">
-        <v>3994.88</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="5">
         <v>57</v>
       </c>
       <c r="B515" s="12" t="s">
         <v>1496</v>
       </c>
       <c r="C515" s="9" t="s">
         <v>1497</v>
       </c>
       <c r="D515" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="E515" s="8">
         <v>1000</v>
       </c>
       <c r="F515" s="16">
-        <v>3994.88</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="5">
         <v>58</v>
       </c>
       <c r="B516" s="12" t="s">
         <v>1499</v>
       </c>
       <c r="C516" s="9" t="s">
         <v>1500</v>
       </c>
       <c r="D516" s="8" t="s">
         <v>1501</v>
       </c>
       <c r="E516" s="8">
         <v>1000</v>
       </c>
       <c r="F516" s="16">
-        <v>3994.88</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="5">
         <v>59</v>
       </c>
       <c r="B517" s="12" t="s">
         <v>1502</v>
       </c>
       <c r="C517" s="9" t="s">
         <v>1503</v>
       </c>
       <c r="D517" s="8" t="s">
         <v>1504</v>
       </c>
       <c r="E517" s="8">
         <v>1000</v>
       </c>
       <c r="F517" s="16">
-        <v>3994.88</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="5">
         <v>60</v>
       </c>
       <c r="B518" s="12" t="s">
         <v>1505</v>
       </c>
       <c r="C518" s="9" t="s">
         <v>1506</v>
       </c>
       <c r="D518" s="8" t="s">
         <v>1507</v>
       </c>
       <c r="E518" s="8">
         <v>1000</v>
       </c>
       <c r="F518" s="16">
-        <v>3994.88</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="5">
         <v>61</v>
       </c>
       <c r="B519" s="12" t="s">
         <v>1508</v>
       </c>
       <c r="C519" s="9" t="s">
         <v>1509</v>
       </c>
       <c r="D519" s="8" t="s">
         <v>1510</v>
       </c>
       <c r="E519" s="8">
         <v>1000</v>
       </c>
       <c r="F519" s="16">
-        <v>8102.83</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="5">
         <v>62</v>
       </c>
       <c r="B520" s="12" t="s">
         <v>1511</v>
       </c>
       <c r="C520" s="9" t="s">
         <v>1512</v>
       </c>
       <c r="D520" s="8" t="s">
         <v>1513</v>
       </c>
       <c r="E520" s="8">
         <v>1000</v>
       </c>
       <c r="F520" s="16">
-        <v>8102.83</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="5">
         <v>63</v>
       </c>
       <c r="B521" s="12" t="s">
         <v>1514</v>
       </c>
       <c r="C521" s="9" t="s">
         <v>1515</v>
       </c>
       <c r="D521" s="8" t="s">
         <v>1516</v>
       </c>
       <c r="E521" s="8">
         <v>1000</v>
       </c>
       <c r="F521" s="16">
-        <v>4876.78</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="5">
         <v>64</v>
       </c>
       <c r="B522" s="12" t="s">
         <v>1517</v>
       </c>
       <c r="C522" s="9" t="s">
         <v>1518</v>
       </c>
       <c r="D522" s="8" t="s">
         <v>1519</v>
       </c>
       <c r="E522" s="8">
         <v>1000</v>
       </c>
       <c r="F522" s="16">
-        <v>4831.55</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="5">
         <v>65</v>
       </c>
       <c r="B523" s="12" t="s">
         <v>1520</v>
       </c>
       <c r="C523" s="9" t="s">
         <v>1521</v>
       </c>
       <c r="D523" s="8" t="s">
         <v>1522</v>
       </c>
       <c r="E523" s="8">
         <v>1000</v>
       </c>
       <c r="F523" s="16">
-        <v>4876.78</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="5">
         <v>66</v>
       </c>
       <c r="B524" s="12" t="s">
         <v>1523</v>
       </c>
       <c r="C524" s="9" t="s">
         <v>1524</v>
       </c>
       <c r="D524" s="8" t="s">
         <v>1525</v>
       </c>
       <c r="E524" s="8">
         <v>1000</v>
       </c>
       <c r="F524" s="16">
-        <v>4876.78</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="5">
         <v>67</v>
       </c>
       <c r="B525" s="12" t="s">
         <v>1526</v>
       </c>
       <c r="C525" s="9" t="s">
         <v>1527</v>
       </c>
       <c r="D525" s="8" t="s">
         <v>1528</v>
       </c>
       <c r="E525" s="8">
         <v>1000</v>
       </c>
       <c r="F525" s="16">
-        <v>4831.55</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="5">
         <v>68</v>
       </c>
       <c r="B526" s="12" t="s">
         <v>1529</v>
       </c>
       <c r="C526" s="9" t="s">
         <v>1530</v>
       </c>
       <c r="D526" s="8" t="s">
         <v>1531</v>
       </c>
       <c r="E526" s="8">
         <v>1000</v>
       </c>
       <c r="F526" s="16">
-        <v>7597.8</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="5">
         <v>69</v>
       </c>
       <c r="B527" s="12" t="s">
         <v>1532</v>
       </c>
       <c r="C527" s="9" t="s">
         <v>1533</v>
       </c>
       <c r="D527" s="8" t="s">
         <v>1534</v>
       </c>
       <c r="E527" s="8">
         <v>1000</v>
       </c>
       <c r="F527" s="16">
-        <v>5401.88</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="5">
         <v>70</v>
       </c>
       <c r="B528" s="12" t="s">
         <v>1535</v>
       </c>
       <c r="C528" s="9" t="s">
         <v>1536</v>
       </c>
       <c r="D528" s="8" t="s">
         <v>1537</v>
       </c>
       <c r="E528" s="8">
         <v>0</v>
       </c>
       <c r="F528" s="16">
-        <v>0</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="5">
         <v>71</v>
       </c>
       <c r="B529" s="12" t="s">
         <v>1538</v>
       </c>
       <c r="C529" s="9" t="s">
         <v>1539</v>
       </c>
       <c r="D529" s="8" t="s">
         <v>1540</v>
       </c>
       <c r="E529" s="8">
         <v>1000</v>
       </c>
       <c r="F529" s="16">
-        <v>4876.78</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="5">
         <v>72</v>
       </c>
       <c r="B530" s="12" t="s">
         <v>1541</v>
       </c>
       <c r="C530" s="9" t="s">
         <v>1542</v>
       </c>
       <c r="D530" s="8" t="s">
         <v>1543</v>
       </c>
       <c r="E530" s="8">
         <v>1000</v>
       </c>
       <c r="F530" s="16">
-        <v>4876.78</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="5">
         <v>73</v>
       </c>
       <c r="B531" s="12" t="s">
         <v>1544</v>
       </c>
       <c r="C531" s="9" t="s">
         <v>1545</v>
       </c>
       <c r="D531" s="8" t="s">
         <v>1546</v>
       </c>
       <c r="E531" s="8">
         <v>1000</v>
       </c>
       <c r="F531" s="16">
-        <v>4876.78</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="5">
         <v>74</v>
       </c>
       <c r="B532" s="12" t="s">
         <v>1547</v>
       </c>
       <c r="C532" s="9" t="s">
         <v>1548</v>
       </c>
       <c r="D532" s="8" t="s">
         <v>1549</v>
       </c>
       <c r="E532" s="8">
         <v>1000</v>
       </c>
       <c r="F532" s="16">
-        <v>4876.78</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="5">
         <v>75</v>
       </c>
       <c r="B533" s="12" t="s">
         <v>1550</v>
       </c>
       <c r="C533" s="9" t="s">
         <v>1551</v>
       </c>
       <c r="D533" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="E533" s="8">
         <v>1000</v>
       </c>
       <c r="F533" s="16">
-        <v>10891.7</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="5">
         <v>76</v>
       </c>
       <c r="B534" s="12" t="s">
         <v>1553</v>
       </c>
       <c r="C534" s="9" t="s">
         <v>1554</v>
       </c>
       <c r="D534" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="E534" s="8">
         <v>1000</v>
       </c>
       <c r="F534" s="16">
-        <v>10891.7</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="5">
         <v>77</v>
       </c>
       <c r="B535" s="12" t="s">
         <v>1556</v>
       </c>
       <c r="C535" s="9" t="s">
         <v>1557</v>
       </c>
       <c r="D535" s="8" t="s">
         <v>1558</v>
       </c>
       <c r="E535" s="8">
         <v>0</v>
       </c>
       <c r="F535" s="16">
-        <v>0</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="5">
         <v>78</v>
       </c>
       <c r="B536" s="12" t="s">
         <v>1559</v>
       </c>
       <c r="C536" s="9" t="s">
         <v>1560</v>
       </c>
       <c r="D536" s="8" t="s">
         <v>1561</v>
       </c>
       <c r="E536" s="8">
         <v>0</v>
       </c>
       <c r="F536" s="16">
-        <v>0</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="5">
         <v>79</v>
       </c>
       <c r="B537" s="12" t="s">
         <v>1562</v>
       </c>
       <c r="C537" s="9" t="s">
         <v>1563</v>
       </c>
       <c r="D537" s="8" t="s">
         <v>1564</v>
       </c>
       <c r="E537" s="8">
         <v>1000</v>
       </c>
       <c r="F537" s="16">
-        <v>13507.2</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="5">
         <v>80</v>
       </c>
       <c r="B538" s="12" t="s">
         <v>1565</v>
       </c>
       <c r="C538" s="9" t="s">
         <v>1566</v>
       </c>
       <c r="D538" s="8" t="s">
         <v>1567</v>
       </c>
       <c r="E538" s="8">
         <v>0</v>
       </c>
       <c r="F538" s="16">
-        <v>0</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="5">
         <v>81</v>
       </c>
       <c r="B539" s="12" t="s">
         <v>1568</v>
       </c>
       <c r="C539" s="9" t="s">
         <v>1569</v>
       </c>
       <c r="D539" s="8" t="s">
         <v>1570</v>
       </c>
       <c r="E539" s="8">
         <v>1000</v>
       </c>
       <c r="F539" s="16">
-        <v>65056.18</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="B540" s="8"/>
       <c r="C540" s="9"/>
       <c r="D540" s="8"/>
       <c r="E540" s="8"/>
       <c r="F540" s="16"/>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B541" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C541" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D541" s="14" t="s">
         <v>6</v>
       </c>
@@ -24374,1671 +24374,1671 @@
       </c>
       <c r="E542" s="8">
         <v>0</v>
       </c>
       <c r="F542" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="5">
         <v>2</v>
       </c>
       <c r="B543" s="12" t="s">
         <v>1575</v>
       </c>
       <c r="C543" s="9" t="s">
         <v>1576</v>
       </c>
       <c r="D543" s="8" t="s">
         <v>1577</v>
       </c>
       <c r="E543" s="8">
         <v>0</v>
       </c>
       <c r="F543" s="16">
-        <v>0</v>
+        <v>380</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="5">
         <v>3</v>
       </c>
       <c r="B544" s="12" t="s">
         <v>1578</v>
       </c>
       <c r="C544" s="9" t="s">
         <v>1579</v>
       </c>
       <c r="D544" s="8" t="s">
         <v>1580</v>
       </c>
       <c r="E544" s="8">
         <v>1000</v>
       </c>
       <c r="F544" s="16">
-        <v>634.4</v>
+        <v>398</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="5">
         <v>4</v>
       </c>
       <c r="B545" s="12" t="s">
         <v>1581</v>
       </c>
       <c r="C545" s="9" t="s">
         <v>1582</v>
       </c>
       <c r="D545" s="8" t="s">
         <v>1583</v>
       </c>
       <c r="E545" s="8">
         <v>1000</v>
       </c>
       <c r="F545" s="16">
-        <v>1264.8</v>
+        <v>484</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="5">
         <v>5</v>
       </c>
       <c r="B546" s="12" t="s">
         <v>1584</v>
       </c>
       <c r="C546" s="9" t="s">
         <v>1585</v>
       </c>
       <c r="D546" s="8" t="s">
         <v>1586</v>
       </c>
       <c r="E546" s="8">
         <v>1000</v>
       </c>
       <c r="F546" s="16">
-        <v>1344.69</v>
+        <v>725</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="5">
         <v>6</v>
       </c>
       <c r="B547" s="12" t="s">
         <v>1587</v>
       </c>
       <c r="C547" s="9" t="s">
         <v>1588</v>
       </c>
       <c r="D547" s="8" t="s">
         <v>1589</v>
       </c>
       <c r="E547" s="8">
         <v>1000</v>
       </c>
       <c r="F547" s="16">
-        <v>844.2</v>
+        <v>316</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="5">
         <v>7</v>
       </c>
       <c r="B548" s="12" t="s">
         <v>1590</v>
       </c>
       <c r="C548" s="9" t="s">
         <v>1591</v>
       </c>
       <c r="D548" s="8" t="s">
         <v>1592</v>
       </c>
       <c r="E548" s="8">
         <v>1000</v>
       </c>
       <c r="F548" s="16">
-        <v>2540.15</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="5">
         <v>8</v>
       </c>
       <c r="B549" s="12" t="s">
         <v>1593</v>
       </c>
       <c r="C549" s="9" t="s">
         <v>1594</v>
       </c>
       <c r="D549" s="8" t="s">
         <v>1595</v>
       </c>
       <c r="E549" s="8">
         <v>1000</v>
       </c>
       <c r="F549" s="16">
-        <v>1494.95</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="5">
         <v>9</v>
       </c>
       <c r="B550" s="12" t="s">
         <v>1596</v>
       </c>
       <c r="C550" s="9" t="s">
         <v>1597</v>
       </c>
       <c r="D550" s="8" t="s">
         <v>1598</v>
       </c>
       <c r="E550" s="8">
         <v>1000</v>
       </c>
       <c r="F550" s="16">
-        <v>2261.25</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="5">
         <v>10</v>
       </c>
       <c r="B551" s="12" t="s">
         <v>1599</v>
       </c>
       <c r="C551" s="9" t="s">
         <v>1600</v>
       </c>
       <c r="D551" s="8" t="s">
         <v>1601</v>
       </c>
       <c r="E551" s="8">
         <v>1000</v>
       </c>
       <c r="F551" s="16">
-        <v>5231.03</v>
+        <v>7596</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="5">
         <v>11</v>
       </c>
       <c r="B552" s="12" t="s">
         <v>1602</v>
       </c>
       <c r="C552" s="9" t="s">
         <v>1603</v>
       </c>
       <c r="D552" s="8" t="s">
         <v>1604</v>
       </c>
       <c r="E552" s="8">
         <v>1000</v>
       </c>
       <c r="F552" s="16">
-        <v>9029.93</v>
+        <v>9474</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="5">
         <v>12</v>
       </c>
       <c r="B553" s="12" t="s">
         <v>1605</v>
       </c>
       <c r="C553" s="9" t="s">
         <v>1606</v>
       </c>
       <c r="D553" s="8" t="s">
         <v>1607</v>
       </c>
       <c r="E553" s="8">
         <v>1000</v>
       </c>
       <c r="F553" s="16">
-        <v>8102.83</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="5">
         <v>13</v>
       </c>
       <c r="B554" s="12" t="s">
         <v>1608</v>
       </c>
       <c r="C554" s="9" t="s">
         <v>1609</v>
       </c>
       <c r="D554" s="8" t="s">
         <v>1610</v>
       </c>
       <c r="E554" s="8">
         <v>1000</v>
       </c>
       <c r="F554" s="16">
-        <v>14690.6</v>
+        <v>12028</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="5">
         <v>14</v>
       </c>
       <c r="B555" s="12" t="s">
         <v>1611</v>
       </c>
       <c r="C555" s="9" t="s">
         <v>1612</v>
       </c>
       <c r="D555" s="8" t="s">
         <v>1613</v>
       </c>
       <c r="E555" s="8">
         <v>1000</v>
       </c>
       <c r="F555" s="16">
-        <v>21806</v>
+        <v>19229</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="5">
         <v>15</v>
       </c>
       <c r="B556" s="12" t="s">
         <v>1614</v>
       </c>
       <c r="C556" s="9" t="s">
         <v>1615</v>
       </c>
       <c r="D556" s="8" t="s">
         <v>1616</v>
       </c>
       <c r="E556" s="8">
         <v>1000</v>
       </c>
       <c r="F556" s="16">
-        <v>54986.08</v>
+        <v>6271</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="5">
         <v>16</v>
       </c>
       <c r="B557" s="12" t="s">
         <v>1617</v>
       </c>
       <c r="C557" s="9" t="s">
         <v>1618</v>
       </c>
       <c r="D557" s="8" t="s">
         <v>1619</v>
       </c>
       <c r="E557" s="8">
         <v>0</v>
       </c>
       <c r="F557" s="16">
-        <v>0</v>
+        <v>21228</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="5">
         <v>17</v>
       </c>
       <c r="B558" s="12" t="s">
         <v>1620</v>
       </c>
       <c r="C558" s="9" t="s">
         <v>1621</v>
       </c>
       <c r="D558" s="8" t="s">
         <v>1622</v>
       </c>
       <c r="E558" s="8">
         <v>1000</v>
       </c>
       <c r="F558" s="16">
-        <v>97045.33</v>
+        <v>37379</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="B559" s="8"/>
       <c r="C559" s="9"/>
       <c r="D559" s="8"/>
       <c r="E559" s="8"/>
       <c r="F559" s="16"/>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B560" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C560" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D560" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E560" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F560" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="5">
         <v>1</v>
       </c>
       <c r="B561" s="12" t="s">
         <v>1624</v>
       </c>
       <c r="C561" s="9" t="s">
         <v>1625</v>
       </c>
       <c r="D561" s="8" t="s">
         <v>1626</v>
       </c>
       <c r="E561" s="8">
         <v>0</v>
       </c>
       <c r="F561" s="16">
-        <v>0</v>
+        <v>637</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="5">
         <v>2</v>
       </c>
       <c r="B562" s="12" t="s">
         <v>1627</v>
       </c>
       <c r="C562" s="9" t="s">
         <v>1628</v>
       </c>
       <c r="D562" s="8" t="s">
         <v>1629</v>
       </c>
       <c r="E562" s="8">
         <v>0</v>
       </c>
       <c r="F562" s="16">
-        <v>0</v>
+        <v>637</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="5">
         <v>3</v>
       </c>
       <c r="B563" s="12" t="s">
         <v>1630</v>
       </c>
       <c r="C563" s="9" t="s">
         <v>1631</v>
       </c>
       <c r="D563" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="E563" s="8">
         <v>0</v>
       </c>
       <c r="F563" s="16">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="5">
         <v>4</v>
       </c>
       <c r="B564" s="12" t="s">
         <v>1633</v>
       </c>
       <c r="C564" s="9" t="s">
         <v>1634</v>
       </c>
       <c r="D564" s="8" t="s">
         <v>1635</v>
       </c>
       <c r="E564" s="8">
         <v>0</v>
       </c>
       <c r="F564" s="16">
-        <v>0</v>
+        <v>673</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="5">
         <v>5</v>
       </c>
       <c r="B565" s="12" t="s">
         <v>1636</v>
       </c>
       <c r="C565" s="9" t="s">
         <v>1637</v>
       </c>
       <c r="D565" s="8" t="s">
         <v>1638</v>
       </c>
       <c r="E565" s="8">
         <v>0</v>
       </c>
       <c r="F565" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="5">
         <v>6</v>
       </c>
       <c r="B566" s="12" t="s">
         <v>1639</v>
       </c>
       <c r="C566" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="D566" s="8" t="s">
         <v>1641</v>
       </c>
       <c r="E566" s="8">
         <v>0</v>
       </c>
       <c r="F566" s="16">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="5">
         <v>7</v>
       </c>
       <c r="B567" s="12" t="s">
         <v>1642</v>
       </c>
       <c r="C567" s="9" t="s">
         <v>1643</v>
       </c>
       <c r="D567" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="E567" s="8">
         <v>0</v>
       </c>
       <c r="F567" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="5">
         <v>8</v>
       </c>
       <c r="B568" s="12" t="s">
         <v>1645</v>
       </c>
       <c r="C568" s="9" t="s">
         <v>1646</v>
       </c>
       <c r="D568" s="8" t="s">
         <v>1647</v>
       </c>
       <c r="E568" s="8">
         <v>0</v>
       </c>
       <c r="F568" s="16">
-        <v>0</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="5">
         <v>9</v>
       </c>
       <c r="B569" s="12" t="s">
         <v>1648</v>
       </c>
       <c r="C569" s="9" t="s">
         <v>1649</v>
       </c>
       <c r="D569" s="8" t="s">
         <v>1650</v>
       </c>
       <c r="E569" s="8">
         <v>0</v>
       </c>
       <c r="F569" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="5">
         <v>10</v>
       </c>
       <c r="B570" s="12" t="s">
         <v>1651</v>
       </c>
       <c r="C570" s="9" t="s">
         <v>1652</v>
       </c>
       <c r="D570" s="8" t="s">
         <v>1653</v>
       </c>
       <c r="E570" s="8">
         <v>0</v>
       </c>
       <c r="F570" s="16">
-        <v>0</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="5">
         <v>11</v>
       </c>
       <c r="B571" s="12" t="s">
         <v>1654</v>
       </c>
       <c r="C571" s="9" t="s">
         <v>1655</v>
       </c>
       <c r="D571" s="8" t="s">
         <v>1656</v>
       </c>
       <c r="E571" s="8">
         <v>0</v>
       </c>
       <c r="F571" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="5">
         <v>12</v>
       </c>
       <c r="B572" s="12" t="s">
         <v>1657</v>
       </c>
       <c r="C572" s="9" t="s">
         <v>1658</v>
       </c>
       <c r="D572" s="8" t="s">
         <v>1659</v>
       </c>
       <c r="E572" s="8">
         <v>0</v>
       </c>
       <c r="F572" s="16">
-        <v>0</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="5">
         <v>13</v>
       </c>
       <c r="B573" s="12" t="s">
         <v>1660</v>
       </c>
       <c r="C573" s="9" t="s">
         <v>1661</v>
       </c>
       <c r="D573" s="8" t="s">
         <v>1662</v>
       </c>
       <c r="E573" s="8">
         <v>1000</v>
       </c>
       <c r="F573" s="16">
-        <v>3731.08</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="5">
         <v>14</v>
       </c>
       <c r="B574" s="12" t="s">
         <v>1663</v>
       </c>
       <c r="C574" s="9" t="s">
         <v>1664</v>
       </c>
       <c r="D574" s="8" t="s">
         <v>1665</v>
       </c>
       <c r="E574" s="8">
         <v>0</v>
       </c>
       <c r="F574" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="5">
         <v>15</v>
       </c>
       <c r="B575" s="12" t="s">
         <v>1666</v>
       </c>
       <c r="C575" s="9" t="s">
         <v>1667</v>
       </c>
       <c r="D575" s="8" t="s">
         <v>1668</v>
       </c>
       <c r="E575" s="8">
         <v>1000</v>
       </c>
       <c r="F575" s="16">
-        <v>3731.08</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="5">
         <v>16</v>
       </c>
       <c r="B576" s="12" t="s">
         <v>1669</v>
       </c>
       <c r="C576" s="9" t="s">
         <v>1670</v>
       </c>
       <c r="D576" s="8" t="s">
         <v>1671</v>
       </c>
       <c r="E576" s="8">
         <v>0</v>
       </c>
       <c r="F576" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="5">
         <v>17</v>
       </c>
       <c r="B577" s="12" t="s">
         <v>1672</v>
       </c>
       <c r="C577" s="9" t="s">
         <v>1673</v>
       </c>
       <c r="D577" s="8" t="s">
         <v>1674</v>
       </c>
       <c r="E577" s="8">
         <v>0</v>
       </c>
       <c r="F577" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="5">
         <v>18</v>
       </c>
       <c r="B578" s="12" t="s">
         <v>1675</v>
       </c>
       <c r="C578" s="9" t="s">
         <v>1676</v>
       </c>
       <c r="D578" s="8" t="s">
         <v>1677</v>
       </c>
       <c r="E578" s="8">
         <v>0</v>
       </c>
       <c r="F578" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="5">
         <v>19</v>
       </c>
       <c r="B579" s="12" t="s">
         <v>1678</v>
       </c>
       <c r="C579" s="9" t="s">
         <v>1679</v>
       </c>
       <c r="D579" s="8" t="s">
         <v>1680</v>
       </c>
       <c r="E579" s="8">
         <v>0</v>
       </c>
       <c r="F579" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="5">
         <v>20</v>
       </c>
       <c r="B580" s="12" t="s">
         <v>1681</v>
       </c>
       <c r="C580" s="9" t="s">
         <v>1682</v>
       </c>
       <c r="D580" s="8" t="s">
         <v>1683</v>
       </c>
       <c r="E580" s="8">
         <v>0</v>
       </c>
       <c r="F580" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="5">
         <v>21</v>
       </c>
       <c r="B581" s="12" t="s">
         <v>1684</v>
       </c>
       <c r="C581" s="9" t="s">
         <v>1685</v>
       </c>
       <c r="D581" s="8" t="s">
         <v>1686</v>
       </c>
       <c r="E581" s="8">
         <v>0</v>
       </c>
       <c r="F581" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="5">
         <v>22</v>
       </c>
       <c r="B582" s="12" t="s">
         <v>1687</v>
       </c>
       <c r="C582" s="9" t="s">
         <v>1688</v>
       </c>
       <c r="D582" s="8" t="s">
         <v>1689</v>
       </c>
       <c r="E582" s="8">
         <v>0</v>
       </c>
       <c r="F582" s="16">
-        <v>0</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="5">
         <v>23</v>
       </c>
       <c r="B583" s="12" t="s">
         <v>1690</v>
       </c>
       <c r="C583" s="9" t="s">
         <v>1691</v>
       </c>
       <c r="D583" s="8" t="s">
         <v>1692</v>
       </c>
       <c r="E583" s="8">
         <v>0</v>
       </c>
       <c r="F583" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="5">
         <v>24</v>
       </c>
       <c r="B584" s="12" t="s">
         <v>1693</v>
       </c>
       <c r="C584" s="9" t="s">
         <v>1694</v>
       </c>
       <c r="D584" s="8" t="s">
         <v>1695</v>
       </c>
       <c r="E584" s="8">
         <v>0</v>
       </c>
       <c r="F584" s="16">
-        <v>0</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="5">
         <v>25</v>
       </c>
       <c r="B585" s="12" t="s">
         <v>1696</v>
       </c>
       <c r="C585" s="9" t="s">
         <v>1697</v>
       </c>
       <c r="D585" s="8" t="s">
         <v>1698</v>
       </c>
       <c r="E585" s="8">
         <v>0</v>
       </c>
       <c r="F585" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="5">
         <v>26</v>
       </c>
       <c r="B586" s="12" t="s">
         <v>1699</v>
       </c>
       <c r="C586" s="9" t="s">
         <v>1700</v>
       </c>
       <c r="D586" s="8" t="s">
         <v>1701</v>
       </c>
       <c r="E586" s="8">
         <v>0</v>
       </c>
       <c r="F586" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="5">
         <v>27</v>
       </c>
       <c r="B587" s="12" t="s">
         <v>1702</v>
       </c>
       <c r="C587" s="9" t="s">
         <v>1703</v>
       </c>
       <c r="D587" s="8" t="s">
         <v>1704</v>
       </c>
       <c r="E587" s="8">
         <v>0</v>
       </c>
       <c r="F587" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="5">
         <v>28</v>
       </c>
       <c r="B588" s="12" t="s">
         <v>1705</v>
       </c>
       <c r="C588" s="9" t="s">
         <v>1706</v>
       </c>
       <c r="D588" s="8" t="s">
         <v>1707</v>
       </c>
       <c r="E588" s="8">
         <v>0</v>
       </c>
       <c r="F588" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="5">
         <v>29</v>
       </c>
       <c r="B589" s="12" t="s">
         <v>1708</v>
       </c>
       <c r="C589" s="9" t="s">
         <v>1709</v>
       </c>
       <c r="D589" s="8" t="s">
         <v>1710</v>
       </c>
       <c r="E589" s="8">
         <v>0</v>
       </c>
       <c r="F589" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="5">
         <v>30</v>
       </c>
       <c r="B590" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C590" s="9" t="s">
         <v>1712</v>
       </c>
       <c r="D590" s="8" t="s">
         <v>1713</v>
       </c>
       <c r="E590" s="8">
         <v>0</v>
       </c>
       <c r="F590" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="5">
         <v>31</v>
       </c>
       <c r="B591" s="12" t="s">
         <v>1714</v>
       </c>
       <c r="C591" s="9" t="s">
         <v>1715</v>
       </c>
       <c r="D591" s="8" t="s">
         <v>1716</v>
       </c>
       <c r="E591" s="8">
         <v>0</v>
       </c>
       <c r="F591" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="B592" s="8"/>
       <c r="C592" s="9"/>
       <c r="D592" s="8"/>
       <c r="E592" s="8"/>
       <c r="F592" s="16"/>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B593" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C593" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D593" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E593" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F593" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="5">
         <v>1</v>
       </c>
       <c r="B594" s="12" t="s">
         <v>1718</v>
       </c>
       <c r="C594" s="9" t="s">
         <v>1719</v>
       </c>
       <c r="D594" s="8" t="s">
         <v>1720</v>
       </c>
       <c r="E594" s="8">
         <v>0</v>
       </c>
       <c r="F594" s="16">
-        <v>0</v>
+        <v>455</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="5">
         <v>2</v>
       </c>
       <c r="B595" s="12" t="s">
         <v>1721</v>
       </c>
       <c r="C595" s="9" t="s">
         <v>1722</v>
       </c>
       <c r="D595" s="8" t="s">
         <v>1723</v>
       </c>
       <c r="E595" s="8">
         <v>0</v>
       </c>
       <c r="F595" s="16">
-        <v>0</v>
+        <v>455</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="5">
         <v>3</v>
       </c>
       <c r="B596" s="12" t="s">
         <v>1724</v>
       </c>
       <c r="C596" s="9" t="s">
         <v>1725</v>
       </c>
       <c r="D596" s="8" t="s">
         <v>1726</v>
       </c>
       <c r="E596" s="8">
         <v>1000</v>
       </c>
       <c r="F596" s="16">
-        <v>304.03</v>
+        <v>398</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="5">
         <v>4</v>
       </c>
       <c r="B597" s="12" t="s">
         <v>1727</v>
       </c>
       <c r="C597" s="9" t="s">
         <v>1728</v>
       </c>
       <c r="D597" s="8" t="s">
         <v>1729</v>
       </c>
       <c r="E597" s="8">
         <v>1000</v>
       </c>
       <c r="F597" s="16">
-        <v>543.95</v>
+        <v>455</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="5">
         <v>5</v>
       </c>
       <c r="B598" s="12" t="s">
         <v>1730</v>
       </c>
       <c r="C598" s="9" t="s">
         <v>1731</v>
       </c>
       <c r="D598" s="8" t="s">
         <v>1732</v>
       </c>
       <c r="E598" s="8">
         <v>1000</v>
       </c>
       <c r="F598" s="16">
-        <v>565.33</v>
+        <v>455</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="5">
         <v>6</v>
       </c>
       <c r="B599" s="12" t="s">
         <v>1733</v>
       </c>
       <c r="C599" s="9" t="s">
         <v>1734</v>
       </c>
       <c r="D599" s="8" t="s">
         <v>1735</v>
       </c>
       <c r="E599" s="8">
         <v>1000</v>
       </c>
       <c r="F599" s="16">
-        <v>919.58</v>
+        <v>415</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="5">
         <v>7</v>
       </c>
       <c r="B600" s="12" t="s">
         <v>1736</v>
       </c>
       <c r="C600" s="9" t="s">
         <v>1737</v>
       </c>
       <c r="D600" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="E600" s="8">
         <v>1000</v>
       </c>
       <c r="F600" s="16">
-        <v>1010.03</v>
+        <v>455</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="5">
         <v>8</v>
       </c>
       <c r="B601" s="12" t="s">
         <v>1739</v>
       </c>
       <c r="C601" s="9" t="s">
         <v>1740</v>
       </c>
       <c r="D601" s="8" t="s">
         <v>1741</v>
       </c>
       <c r="E601" s="8">
         <v>1000</v>
       </c>
       <c r="F601" s="16">
-        <v>1010.03</v>
+        <v>467</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="5">
         <v>9</v>
       </c>
       <c r="B602" s="12" t="s">
         <v>1742</v>
       </c>
       <c r="C602" s="9" t="s">
         <v>1743</v>
       </c>
       <c r="D602" s="8" t="s">
         <v>1744</v>
       </c>
       <c r="E602" s="8">
         <v>1000</v>
       </c>
       <c r="F602" s="16">
-        <v>1010.03</v>
+        <v>484</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="5">
         <v>10</v>
       </c>
       <c r="B603" s="12" t="s">
         <v>1745</v>
       </c>
       <c r="C603" s="9" t="s">
         <v>1746</v>
       </c>
       <c r="D603" s="8" t="s">
         <v>1747</v>
       </c>
       <c r="E603" s="8">
         <v>1000</v>
       </c>
       <c r="F603" s="16">
-        <v>623.1</v>
+        <v>824</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="5">
         <v>11</v>
       </c>
       <c r="B604" s="12" t="s">
         <v>1748</v>
       </c>
       <c r="C604" s="9" t="s">
         <v>1749</v>
       </c>
       <c r="D604" s="8" t="s">
         <v>1750</v>
       </c>
       <c r="E604" s="8">
         <v>1000</v>
       </c>
       <c r="F604" s="16">
-        <v>613.05</v>
+        <v>586</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="5">
         <v>12</v>
       </c>
       <c r="B605" s="12" t="s">
         <v>1751</v>
       </c>
       <c r="C605" s="9" t="s">
         <v>1752</v>
       </c>
       <c r="D605" s="8" t="s">
         <v>1753</v>
       </c>
       <c r="E605" s="8">
         <v>1000</v>
       </c>
       <c r="F605" s="16">
-        <v>599.24</v>
+        <v>606</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="5">
         <v>13</v>
       </c>
       <c r="B606" s="12" t="s">
         <v>1754</v>
       </c>
       <c r="C606" s="9" t="s">
         <v>1755</v>
       </c>
       <c r="D606" s="8" t="s">
         <v>1756</v>
       </c>
       <c r="E606" s="8">
         <v>0</v>
       </c>
       <c r="F606" s="16">
-        <v>0</v>
+        <v>620</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="5">
         <v>14</v>
       </c>
       <c r="B607" s="12" t="s">
         <v>1757</v>
       </c>
       <c r="C607" s="9" t="s">
         <v>1758</v>
       </c>
       <c r="D607" s="8" t="s">
         <v>1759</v>
       </c>
       <c r="E607" s="8">
         <v>1000</v>
       </c>
       <c r="F607" s="16">
-        <v>773.85</v>
+        <v>864</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="5">
         <v>15</v>
       </c>
       <c r="B608" s="12" t="s">
         <v>1760</v>
       </c>
       <c r="C608" s="9" t="s">
         <v>1761</v>
       </c>
       <c r="D608" s="8" t="s">
         <v>1762</v>
       </c>
       <c r="E608" s="8">
         <v>1000</v>
       </c>
       <c r="F608" s="16">
-        <v>950.98</v>
+        <v>620</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="5">
         <v>16</v>
       </c>
       <c r="B609" s="12" t="s">
         <v>1763</v>
       </c>
       <c r="C609" s="9" t="s">
         <v>1764</v>
       </c>
       <c r="D609" s="8" t="s">
         <v>1765</v>
       </c>
       <c r="E609" s="8">
         <v>1000</v>
       </c>
       <c r="F609" s="16">
-        <v>1620.58</v>
+        <v>968</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="5">
         <v>17</v>
       </c>
       <c r="B610" s="12" t="s">
         <v>1766</v>
       </c>
       <c r="C610" s="9" t="s">
         <v>1767</v>
       </c>
       <c r="D610" s="8" t="s">
         <v>1768</v>
       </c>
       <c r="E610" s="8">
         <v>1000</v>
       </c>
       <c r="F610" s="16">
-        <v>988.66</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="5">
         <v>18</v>
       </c>
       <c r="B611" s="12" t="s">
         <v>1769</v>
       </c>
       <c r="C611" s="9" t="s">
         <v>1770</v>
       </c>
       <c r="D611" s="8" t="s">
         <v>1771</v>
       </c>
       <c r="E611" s="8">
         <v>1000</v>
       </c>
       <c r="F611" s="16">
-        <v>1432.13</v>
+        <v>824</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="5">
         <v>19</v>
       </c>
       <c r="B612" s="12" t="s">
         <v>1772</v>
       </c>
       <c r="C612" s="9" t="s">
         <v>1773</v>
       </c>
       <c r="D612" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="E612" s="8">
         <v>0</v>
       </c>
       <c r="F612" s="16">
-        <v>0</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="5">
         <v>20</v>
       </c>
       <c r="B613" s="12" t="s">
         <v>1775</v>
       </c>
       <c r="C613" s="9" t="s">
         <v>1776</v>
       </c>
       <c r="D613" s="8" t="s">
         <v>1777</v>
       </c>
       <c r="E613" s="8">
         <v>0</v>
       </c>
       <c r="F613" s="16">
-        <v>0</v>
+        <v>824</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="5">
         <v>21</v>
       </c>
       <c r="B614" s="12" t="s">
         <v>1778</v>
       </c>
       <c r="C614" s="9" t="s">
         <v>1779</v>
       </c>
       <c r="D614" s="8" t="s">
         <v>1780</v>
       </c>
       <c r="E614" s="8">
         <v>1000</v>
       </c>
       <c r="F614" s="16">
-        <v>3286.35</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="5">
         <v>22</v>
       </c>
       <c r="B615" s="12" t="s">
         <v>1781</v>
       </c>
       <c r="C615" s="9" t="s">
         <v>1782</v>
       </c>
       <c r="D615" s="8" t="s">
         <v>1783</v>
       </c>
       <c r="E615" s="8">
         <v>1000</v>
       </c>
       <c r="F615" s="16">
-        <v>3286.35</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="5">
         <v>23</v>
       </c>
       <c r="B616" s="12" t="s">
         <v>1784</v>
       </c>
       <c r="C616" s="9" t="s">
         <v>1785</v>
       </c>
       <c r="D616" s="8" t="s">
         <v>1786</v>
       </c>
       <c r="E616" s="8">
         <v>0</v>
       </c>
       <c r="F616" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="5">
         <v>24</v>
       </c>
       <c r="B617" s="12" t="s">
         <v>1787</v>
       </c>
       <c r="C617" s="9" t="s">
         <v>1788</v>
       </c>
       <c r="D617" s="8" t="s">
         <v>1789</v>
       </c>
       <c r="E617" s="8">
         <v>1000</v>
       </c>
       <c r="F617" s="16">
-        <v>4175.78</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="5">
         <v>25</v>
       </c>
       <c r="B618" s="12" t="s">
         <v>1790</v>
       </c>
       <c r="C618" s="9" t="s">
         <v>1791</v>
       </c>
       <c r="D618" s="8" t="s">
         <v>1792</v>
       </c>
       <c r="E618" s="8">
         <v>1000</v>
       </c>
       <c r="F618" s="16">
-        <v>4341.6</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="5">
         <v>26</v>
       </c>
       <c r="B619" s="12" t="s">
         <v>1793</v>
       </c>
       <c r="C619" s="9" t="s">
         <v>1794</v>
       </c>
       <c r="D619" s="8" t="s">
         <v>1795</v>
       </c>
       <c r="E619" s="8">
         <v>1000</v>
       </c>
       <c r="F619" s="16">
-        <v>2964.75</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
         <v>27</v>
       </c>
       <c r="B620" s="12" t="s">
         <v>1796</v>
       </c>
       <c r="C620" s="9" t="s">
         <v>1797</v>
       </c>
       <c r="D620" s="8" t="s">
         <v>1798</v>
       </c>
       <c r="E620" s="8">
         <v>0</v>
       </c>
       <c r="F620" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
         <v>28</v>
       </c>
       <c r="B621" s="12" t="s">
         <v>1799</v>
       </c>
       <c r="C621" s="9" t="s">
         <v>1800</v>
       </c>
       <c r="D621" s="8" t="s">
         <v>1801</v>
       </c>
       <c r="E621" s="8">
         <v>0</v>
       </c>
       <c r="F621" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
         <v>29</v>
       </c>
       <c r="B622" s="12" t="s">
         <v>1802</v>
       </c>
       <c r="C622" s="9" t="s">
         <v>1803</v>
       </c>
       <c r="D622" s="8" t="s">
         <v>1804</v>
       </c>
       <c r="E622" s="8">
         <v>0</v>
       </c>
       <c r="F622" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>30</v>
       </c>
       <c r="B623" s="12" t="s">
         <v>1805</v>
       </c>
       <c r="C623" s="9" t="s">
         <v>1806</v>
       </c>
       <c r="D623" s="8" t="s">
         <v>1807</v>
       </c>
       <c r="E623" s="8">
         <v>0</v>
       </c>
       <c r="F623" s="16">
-        <v>0</v>
+        <v>11306</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>31</v>
       </c>
       <c r="B624" s="12" t="s">
         <v>1808</v>
       </c>
       <c r="C624" s="9" t="s">
         <v>1809</v>
       </c>
       <c r="D624" s="8" t="s">
         <v>1810</v>
       </c>
       <c r="E624" s="8">
         <v>0</v>
       </c>
       <c r="F624" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>32</v>
       </c>
       <c r="B625" s="12" t="s">
         <v>1811</v>
       </c>
       <c r="C625" s="9" t="s">
         <v>1812</v>
       </c>
       <c r="D625" s="8" t="s">
         <v>1813</v>
       </c>
       <c r="E625" s="8">
         <v>0</v>
       </c>
       <c r="F625" s="16">
-        <v>0</v>
+        <v>37034</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
         <v>33</v>
       </c>
       <c r="B626" s="12" t="s">
         <v>1814</v>
       </c>
       <c r="C626" s="9" t="s">
         <v>1815</v>
       </c>
       <c r="D626" s="8" t="s">
         <v>1816</v>
       </c>
       <c r="E626" s="8">
         <v>0</v>
       </c>
       <c r="F626" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="5">
         <v>34</v>
@@ -26114,51 +26114,51 @@
       </c>
       <c r="E630" s="8">
         <v>0</v>
       </c>
       <c r="F630" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="5">
         <v>38</v>
       </c>
       <c r="B631" s="12" t="s">
         <v>1828</v>
       </c>
       <c r="C631" s="9" t="s">
         <v>1829</v>
       </c>
       <c r="D631" s="8" t="s">
         <v>1830</v>
       </c>
       <c r="E631" s="8">
         <v>0</v>
       </c>
       <c r="F631" s="16">
-        <v>0</v>
+        <v>47290</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
         <v>39</v>
       </c>
       <c r="B632" s="12" t="s">
         <v>1831</v>
       </c>
       <c r="C632" s="9" t="s">
         <v>1832</v>
       </c>
       <c r="D632" s="8" t="s">
         <v>1833</v>
       </c>
       <c r="E632" s="8">
         <v>0</v>
       </c>
       <c r="F632" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
         <v>40</v>
@@ -26584,331 +26584,331 @@
       </c>
       <c r="E654" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F654" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="5">
         <v>1</v>
       </c>
       <c r="B655" s="12" t="s">
         <v>1895</v>
       </c>
       <c r="C655" s="9" t="s">
         <v>1896</v>
       </c>
       <c r="D655" s="8" t="s">
         <v>1897</v>
       </c>
       <c r="E655" s="8">
         <v>0</v>
       </c>
       <c r="F655" s="16">
-        <v>0</v>
+        <v>476</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="5">
         <v>2</v>
       </c>
       <c r="B656" s="12" t="s">
         <v>1898</v>
       </c>
       <c r="C656" s="9" t="s">
         <v>1899</v>
       </c>
       <c r="D656" s="8" t="s">
         <v>1900</v>
       </c>
       <c r="E656" s="8">
         <v>0</v>
       </c>
       <c r="F656" s="16">
-        <v>0</v>
+        <v>956</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="5">
         <v>3</v>
       </c>
       <c r="B657" s="12" t="s">
         <v>1901</v>
       </c>
       <c r="C657" s="9" t="s">
         <v>1902</v>
       </c>
       <c r="D657" s="8" t="s">
         <v>1903</v>
       </c>
       <c r="E657" s="8">
         <v>1000</v>
       </c>
       <c r="F657" s="16">
-        <v>344.2</v>
+        <v>852</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="5">
         <v>4</v>
       </c>
       <c r="B658" s="12" t="s">
         <v>1904</v>
       </c>
       <c r="C658" s="9" t="s">
         <v>1905</v>
       </c>
       <c r="D658" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="E658" s="8">
         <v>0</v>
       </c>
       <c r="F658" s="16">
-        <v>0</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="5">
         <v>5</v>
       </c>
       <c r="B659" s="12" t="s">
         <v>1907</v>
       </c>
       <c r="C659" s="9" t="s">
         <v>1908</v>
       </c>
       <c r="D659" s="8" t="s">
         <v>1909</v>
       </c>
       <c r="E659" s="8">
         <v>0</v>
       </c>
       <c r="F659" s="16">
-        <v>0</v>
+        <v>530</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="5">
         <v>6</v>
       </c>
       <c r="B660" s="12" t="s">
         <v>1910</v>
       </c>
       <c r="C660" s="9" t="s">
         <v>1911</v>
       </c>
       <c r="D660" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="E660" s="8">
         <v>1000</v>
       </c>
       <c r="F660" s="16">
-        <v>601.75</v>
+        <v>96</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="5">
         <v>7</v>
       </c>
       <c r="B661" s="12" t="s">
         <v>1913</v>
       </c>
       <c r="C661" s="9" t="s">
         <v>1914</v>
       </c>
       <c r="D661" s="8" t="s">
         <v>1915</v>
       </c>
       <c r="E661" s="8">
         <v>1000</v>
       </c>
       <c r="F661" s="16">
-        <v>928.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="5">
         <v>8</v>
       </c>
       <c r="B662" s="12" t="s">
         <v>1916</v>
       </c>
       <c r="C662" s="9" t="s">
         <v>1917</v>
       </c>
       <c r="D662" s="8" t="s">
         <v>1918</v>
       </c>
       <c r="E662" s="8">
         <v>1000</v>
       </c>
       <c r="F662" s="16">
-        <v>1207.25</v>
+        <v>312</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="5">
         <v>9</v>
       </c>
       <c r="B663" s="12" t="s">
         <v>1919</v>
       </c>
       <c r="C663" s="9" t="s">
         <v>1920</v>
       </c>
       <c r="D663" s="8" t="s">
         <v>1921</v>
       </c>
       <c r="E663" s="8">
         <v>1000</v>
       </c>
       <c r="F663" s="16">
-        <v>1570.33</v>
+        <v>468</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="5">
         <v>10</v>
       </c>
       <c r="B664" s="12" t="s">
         <v>1922</v>
       </c>
       <c r="C664" s="9" t="s">
         <v>1923</v>
       </c>
       <c r="D664" s="8" t="s">
         <v>1924</v>
       </c>
       <c r="E664" s="8">
         <v>1000</v>
       </c>
       <c r="F664" s="16">
-        <v>3565.25</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="5">
         <v>11</v>
       </c>
       <c r="B665" s="12" t="s">
         <v>1925</v>
       </c>
       <c r="C665" s="9" t="s">
         <v>1926</v>
       </c>
       <c r="D665" s="8" t="s">
         <v>1927</v>
       </c>
       <c r="E665" s="8">
         <v>0</v>
       </c>
       <c r="F665" s="16">
-        <v>0</v>
+        <v>5924</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="5">
         <v>12</v>
       </c>
       <c r="B666" s="12" t="s">
         <v>1928</v>
       </c>
       <c r="C666" s="9" t="s">
         <v>1929</v>
       </c>
       <c r="D666" s="8" t="s">
         <v>1930</v>
       </c>
       <c r="E666" s="8">
         <v>1000</v>
       </c>
       <c r="F666" s="16">
-        <v>2650.68</v>
+        <v>864</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="5">
         <v>13</v>
       </c>
       <c r="B667" s="12" t="s">
         <v>1931</v>
       </c>
       <c r="C667" s="9" t="s">
         <v>1932</v>
       </c>
       <c r="D667" s="8" t="s">
         <v>1933</v>
       </c>
       <c r="E667" s="8">
         <v>1000</v>
       </c>
       <c r="F667" s="16">
-        <v>6625.48</v>
+        <v>7571</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="5">
         <v>14</v>
       </c>
       <c r="B668" s="12" t="s">
         <v>1934</v>
       </c>
       <c r="C668" s="9" t="s">
         <v>1935</v>
       </c>
       <c r="D668" s="8" t="s">
         <v>1936</v>
       </c>
       <c r="E668" s="8">
         <v>0</v>
       </c>
       <c r="F668" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="5">
         <v>15</v>
       </c>
       <c r="B669" s="12" t="s">
         <v>1937</v>
       </c>
       <c r="C669" s="9" t="s">
         <v>1938</v>
       </c>
       <c r="D669" s="8" t="s">
         <v>1939</v>
       </c>
       <c r="E669" s="8">
         <v>1000</v>
       </c>
       <c r="F669" s="16">
-        <v>16507.13</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="5">
         <v>16</v>
       </c>
       <c r="B670" s="12" t="s">
         <v>1940</v>
       </c>
       <c r="C670" s="9" t="s">
         <v>1941</v>
       </c>
       <c r="D670" s="8" t="s">
         <v>1942</v>
       </c>
       <c r="E670" s="8">
         <v>0</v>
       </c>
       <c r="F670" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="5">
         <v>17</v>
@@ -26924,51 +26924,51 @@
       </c>
       <c r="E671" s="8">
         <v>0</v>
       </c>
       <c r="F671" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="5">
         <v>18</v>
       </c>
       <c r="B672" s="12" t="s">
         <v>1946</v>
       </c>
       <c r="C672" s="9" t="s">
         <v>1947</v>
       </c>
       <c r="D672" s="8" t="s">
         <v>1948</v>
       </c>
       <c r="E672" s="8">
         <v>1000</v>
       </c>
       <c r="F672" s="16">
-        <v>37574.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="5">
         <v>19</v>
       </c>
       <c r="B673" s="12" t="s">
         <v>1949</v>
       </c>
       <c r="C673" s="9" t="s">
         <v>1950</v>
       </c>
       <c r="D673" s="8" t="s">
         <v>1951</v>
       </c>
       <c r="E673" s="8">
         <v>0</v>
       </c>
       <c r="F673" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="5">
         <v>20</v>
@@ -27044,1291 +27044,1291 @@
       </c>
       <c r="E678" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F678" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="5">
         <v>1</v>
       </c>
       <c r="B679" s="12" t="s">
         <v>1960</v>
       </c>
       <c r="C679" s="9" t="s">
         <v>1961</v>
       </c>
       <c r="D679" s="8" t="s">
         <v>1962</v>
       </c>
       <c r="E679" s="8">
         <v>1000</v>
       </c>
       <c r="F679" s="16">
-        <v>172.11</v>
+        <v>223</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="5">
         <v>2</v>
       </c>
       <c r="B680" s="12" t="s">
         <v>1963</v>
       </c>
       <c r="C680" s="9" t="s">
         <v>1964</v>
       </c>
       <c r="D680" s="8" t="s">
         <v>1965</v>
       </c>
       <c r="E680" s="8">
         <v>0</v>
       </c>
       <c r="F680" s="16">
-        <v>0</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="5">
         <v>3</v>
       </c>
       <c r="B681" s="12" t="s">
         <v>1966</v>
       </c>
       <c r="C681" s="9" t="s">
         <v>1967</v>
       </c>
       <c r="D681" s="8" t="s">
         <v>1968</v>
       </c>
       <c r="E681" s="8">
         <v>0</v>
       </c>
       <c r="F681" s="16">
-        <v>0</v>
+        <v>510</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="5">
         <v>4</v>
       </c>
       <c r="B682" s="12" t="s">
         <v>1969</v>
       </c>
       <c r="C682" s="9" t="s">
         <v>1970</v>
       </c>
       <c r="D682" s="8" t="s">
         <v>1971</v>
       </c>
       <c r="E682" s="8">
         <v>1000</v>
       </c>
       <c r="F682" s="16">
-        <v>532.65</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="5">
         <v>5</v>
       </c>
       <c r="B683" s="12" t="s">
         <v>1972</v>
       </c>
       <c r="C683" s="9" t="s">
         <v>1973</v>
       </c>
       <c r="D683" s="8" t="s">
         <v>1974</v>
       </c>
       <c r="E683" s="8">
         <v>0</v>
       </c>
       <c r="F683" s="16">
-        <v>0</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="5">
         <v>6</v>
       </c>
       <c r="B684" s="12" t="s">
         <v>1975</v>
       </c>
       <c r="C684" s="9" t="s">
         <v>1976</v>
       </c>
       <c r="D684" s="8" t="s">
         <v>1977</v>
       </c>
       <c r="E684" s="8">
         <v>0</v>
       </c>
       <c r="F684" s="16">
-        <v>0</v>
+        <v>8793</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="5">
         <v>7</v>
       </c>
       <c r="B685" s="12" t="s">
         <v>1978</v>
       </c>
       <c r="C685" s="9" t="s">
         <v>1979</v>
       </c>
       <c r="D685" s="8" t="s">
         <v>1980</v>
       </c>
       <c r="E685" s="8">
         <v>1000</v>
       </c>
       <c r="F685" s="16">
-        <v>1557.75</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="5">
         <v>8</v>
       </c>
       <c r="B686" s="12" t="s">
         <v>1981</v>
       </c>
       <c r="C686" s="9" t="s">
         <v>1982</v>
       </c>
       <c r="D686" s="8" t="s">
         <v>1983</v>
       </c>
       <c r="E686" s="8">
         <v>0</v>
       </c>
       <c r="F686" s="16">
-        <v>0</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="5">
         <v>9</v>
       </c>
       <c r="B687" s="12" t="s">
         <v>1984</v>
       </c>
       <c r="C687" s="9" t="s">
         <v>1985</v>
       </c>
       <c r="D687" s="8" t="s">
         <v>1986</v>
       </c>
       <c r="E687" s="8">
         <v>0</v>
       </c>
       <c r="F687" s="16">
-        <v>0</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="5">
         <v>10</v>
       </c>
       <c r="B688" s="12" t="s">
         <v>1987</v>
       </c>
       <c r="C688" s="9" t="s">
         <v>1988</v>
       </c>
       <c r="D688" s="8" t="s">
         <v>1989</v>
       </c>
       <c r="E688" s="8">
         <v>0</v>
       </c>
       <c r="F688" s="16">
-        <v>0</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="5">
         <v>11</v>
       </c>
       <c r="B689" s="12" t="s">
         <v>1990</v>
       </c>
       <c r="C689" s="9" t="s">
         <v>1991</v>
       </c>
       <c r="D689" s="8" t="s">
         <v>1992</v>
       </c>
       <c r="E689" s="8">
         <v>0</v>
       </c>
       <c r="F689" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="5">
         <v>12</v>
       </c>
       <c r="B690" s="12" t="s">
         <v>1993</v>
       </c>
       <c r="C690" s="9" t="s">
         <v>1994</v>
       </c>
       <c r="D690" s="8" t="s">
         <v>1995</v>
       </c>
       <c r="E690" s="8">
         <v>0</v>
       </c>
       <c r="F690" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="5">
         <v>13</v>
       </c>
       <c r="B691" s="12" t="s">
         <v>1996</v>
       </c>
       <c r="C691" s="9" t="s">
         <v>1997</v>
       </c>
       <c r="D691" s="8" t="s">
         <v>1998</v>
       </c>
       <c r="E691" s="8">
         <v>0</v>
       </c>
       <c r="F691" s="16">
-        <v>0</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="5">
         <v>14</v>
       </c>
       <c r="B692" s="12" t="s">
         <v>1999</v>
       </c>
       <c r="C692" s="9" t="s">
         <v>2000</v>
       </c>
       <c r="D692" s="8" t="s">
         <v>2001</v>
       </c>
       <c r="E692" s="8">
         <v>0</v>
       </c>
       <c r="F692" s="16">
-        <v>0</v>
+        <v>437</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="5">
         <v>15</v>
       </c>
       <c r="B693" s="12" t="s">
         <v>2002</v>
       </c>
       <c r="C693" s="9" t="s">
         <v>2003</v>
       </c>
       <c r="D693" s="8" t="s">
         <v>2004</v>
       </c>
       <c r="E693" s="8">
         <v>0</v>
       </c>
       <c r="F693" s="16">
-        <v>0</v>
+        <v>921</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="5">
         <v>16</v>
       </c>
       <c r="B694" s="12" t="s">
         <v>2005</v>
       </c>
       <c r="C694" s="9" t="s">
         <v>2006</v>
       </c>
       <c r="D694" s="8" t="s">
         <v>2007</v>
       </c>
       <c r="E694" s="8">
         <v>0</v>
       </c>
       <c r="F694" s="16">
-        <v>0</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="5">
         <v>17</v>
       </c>
       <c r="B695" s="12" t="s">
         <v>2008</v>
       </c>
       <c r="C695" s="9" t="s">
         <v>2009</v>
       </c>
       <c r="D695" s="8" t="s">
         <v>2010</v>
       </c>
       <c r="E695" s="8">
         <v>0</v>
       </c>
       <c r="F695" s="16">
-        <v>0</v>
+        <v>476</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="5">
         <v>18</v>
       </c>
       <c r="B696" s="12" t="s">
         <v>2011</v>
       </c>
       <c r="C696" s="9" t="s">
         <v>2012</v>
       </c>
       <c r="D696" s="8" t="s">
         <v>2013</v>
       </c>
       <c r="E696" s="8">
         <v>0</v>
       </c>
       <c r="F696" s="16">
-        <v>0</v>
+        <v>548</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="5">
         <v>19</v>
       </c>
       <c r="B697" s="12" t="s">
         <v>2014</v>
       </c>
       <c r="C697" s="9" t="s">
         <v>2015</v>
       </c>
       <c r="D697" s="8" t="s">
         <v>2016</v>
       </c>
       <c r="E697" s="8">
         <v>1000</v>
       </c>
       <c r="F697" s="16">
-        <v>211.05</v>
+        <v>223</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="5">
         <v>20</v>
       </c>
       <c r="B698" s="12" t="s">
         <v>2017</v>
       </c>
       <c r="C698" s="9" t="s">
         <v>2018</v>
       </c>
       <c r="D698" s="8" t="s">
         <v>2019</v>
       </c>
       <c r="E698" s="8">
         <v>0</v>
       </c>
       <c r="F698" s="16">
-        <v>0</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="5">
         <v>21</v>
       </c>
       <c r="B699" s="12" t="s">
         <v>2020</v>
       </c>
       <c r="C699" s="9" t="s">
         <v>2021</v>
       </c>
       <c r="D699" s="8" t="s">
         <v>2022</v>
       </c>
       <c r="E699" s="8">
         <v>1000</v>
       </c>
       <c r="F699" s="16">
-        <v>375.63</v>
+        <v>510</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="5">
         <v>22</v>
       </c>
       <c r="B700" s="12" t="s">
         <v>2023</v>
       </c>
       <c r="C700" s="9" t="s">
         <v>2024</v>
       </c>
       <c r="D700" s="8" t="s">
         <v>2025</v>
       </c>
       <c r="E700" s="8">
         <v>1000</v>
       </c>
       <c r="F700" s="16">
-        <v>605.53</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="5">
         <v>23</v>
       </c>
       <c r="B701" s="12" t="s">
         <v>2026</v>
       </c>
       <c r="C701" s="9" t="s">
         <v>2027</v>
       </c>
       <c r="D701" s="8" t="s">
         <v>2028</v>
       </c>
       <c r="E701" s="8">
         <v>1000</v>
       </c>
       <c r="F701" s="16">
-        <v>3015</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="5">
         <v>24</v>
       </c>
       <c r="B702" s="12" t="s">
         <v>2029</v>
       </c>
       <c r="C702" s="9" t="s">
         <v>2030</v>
       </c>
       <c r="D702" s="8" t="s">
         <v>2031</v>
       </c>
       <c r="E702" s="8">
         <v>0</v>
       </c>
       <c r="F702" s="16">
-        <v>0</v>
+        <v>8793</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="5">
         <v>25</v>
       </c>
       <c r="B703" s="12" t="s">
         <v>2032</v>
       </c>
       <c r="C703" s="9" t="s">
         <v>2033</v>
       </c>
       <c r="D703" s="8" t="s">
         <v>2034</v>
       </c>
       <c r="E703" s="8">
         <v>0</v>
       </c>
       <c r="F703" s="16">
-        <v>0</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="5">
         <v>26</v>
       </c>
       <c r="B704" s="12" t="s">
         <v>2035</v>
       </c>
       <c r="C704" s="9" t="s">
         <v>2036</v>
       </c>
       <c r="D704" s="8" t="s">
         <v>2037</v>
       </c>
       <c r="E704" s="8">
         <v>0</v>
       </c>
       <c r="F704" s="16">
-        <v>0</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="5">
         <v>27</v>
       </c>
       <c r="B705" s="12" t="s">
         <v>2038</v>
       </c>
       <c r="C705" s="9" t="s">
         <v>2039</v>
       </c>
       <c r="D705" s="8" t="s">
         <v>2040</v>
       </c>
       <c r="E705" s="8">
         <v>0</v>
       </c>
       <c r="F705" s="16">
-        <v>0</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="5">
         <v>28</v>
       </c>
       <c r="B706" s="12" t="s">
         <v>2041</v>
       </c>
       <c r="C706" s="9" t="s">
         <v>2042</v>
       </c>
       <c r="D706" s="8" t="s">
         <v>2043</v>
       </c>
       <c r="E706" s="8">
         <v>1000</v>
       </c>
       <c r="F706" s="16">
-        <v>15866.45</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="5">
         <v>29</v>
       </c>
       <c r="B707" s="12" t="s">
         <v>2044</v>
       </c>
       <c r="C707" s="9" t="s">
         <v>2045</v>
       </c>
       <c r="D707" s="8" t="s">
         <v>2046</v>
       </c>
       <c r="E707" s="8">
         <v>0</v>
       </c>
       <c r="F707" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="5">
         <v>30</v>
       </c>
       <c r="B708" s="12" t="s">
         <v>2047</v>
       </c>
       <c r="C708" s="9" t="s">
         <v>2048</v>
       </c>
       <c r="D708" s="8" t="s">
         <v>2049</v>
       </c>
       <c r="E708" s="8">
         <v>0</v>
       </c>
       <c r="F708" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="5">
         <v>31</v>
       </c>
       <c r="B709" s="12" t="s">
         <v>2050</v>
       </c>
       <c r="C709" s="9" t="s">
         <v>2051</v>
       </c>
       <c r="D709" s="8" t="s">
         <v>2052</v>
       </c>
       <c r="E709" s="8">
         <v>0</v>
       </c>
       <c r="F709" s="16">
-        <v>0</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="5">
         <v>32</v>
       </c>
       <c r="B710" s="12" t="s">
         <v>2053</v>
       </c>
       <c r="C710" s="9" t="s">
         <v>2054</v>
       </c>
       <c r="D710" s="8" t="s">
         <v>2055</v>
       </c>
       <c r="E710" s="8">
         <v>0</v>
       </c>
       <c r="F710" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="5">
         <v>33</v>
       </c>
       <c r="B711" s="12" t="s">
         <v>2056</v>
       </c>
       <c r="C711" s="9" t="s">
         <v>2057</v>
       </c>
       <c r="D711" s="8" t="s">
         <v>2058</v>
       </c>
       <c r="E711" s="8">
         <v>1000</v>
       </c>
       <c r="F711" s="16">
-        <v>138.2</v>
+        <v>223</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="5">
         <v>34</v>
       </c>
       <c r="B712" s="12" t="s">
         <v>2059</v>
       </c>
       <c r="C712" s="9" t="s">
         <v>2060</v>
       </c>
       <c r="D712" s="8" t="s">
         <v>2061</v>
       </c>
       <c r="E712" s="8">
         <v>0</v>
       </c>
       <c r="F712" s="16">
-        <v>0</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="5">
         <v>35</v>
       </c>
       <c r="B713" s="12" t="s">
         <v>2062</v>
       </c>
       <c r="C713" s="9" t="s">
         <v>2063</v>
       </c>
       <c r="D713" s="8" t="s">
         <v>2064</v>
       </c>
       <c r="E713" s="8">
         <v>0</v>
       </c>
       <c r="F713" s="16">
-        <v>0</v>
+        <v>510</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="5">
         <v>36</v>
       </c>
       <c r="B714" s="12" t="s">
         <v>2065</v>
       </c>
       <c r="C714" s="9" t="s">
         <v>2066</v>
       </c>
       <c r="D714" s="8" t="s">
         <v>2067</v>
       </c>
       <c r="E714" s="8">
         <v>1000</v>
       </c>
       <c r="F714" s="16">
-        <v>467.33</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="5">
         <v>37</v>
       </c>
       <c r="B715" s="12" t="s">
         <v>2068</v>
       </c>
       <c r="C715" s="9" t="s">
         <v>2069</v>
       </c>
       <c r="D715" s="8" t="s">
         <v>2070</v>
       </c>
       <c r="E715" s="8">
         <v>0</v>
       </c>
       <c r="F715" s="16">
-        <v>0</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="5">
         <v>38</v>
       </c>
       <c r="B716" s="12" t="s">
         <v>2071</v>
       </c>
       <c r="C716" s="9" t="s">
         <v>2072</v>
       </c>
       <c r="D716" s="8" t="s">
         <v>2073</v>
       </c>
       <c r="E716" s="8">
         <v>0</v>
       </c>
       <c r="F716" s="16">
-        <v>0</v>
+        <v>8793</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="5">
         <v>39</v>
       </c>
       <c r="B717" s="12" t="s">
         <v>2074</v>
       </c>
       <c r="C717" s="9" t="s">
         <v>2075</v>
       </c>
       <c r="D717" s="8" t="s">
         <v>2076</v>
       </c>
       <c r="E717" s="8">
         <v>1000</v>
       </c>
       <c r="F717" s="16">
-        <v>1085.4</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="5">
         <v>40</v>
       </c>
       <c r="B718" s="12" t="s">
         <v>2077</v>
       </c>
       <c r="C718" s="9" t="s">
         <v>2078</v>
       </c>
       <c r="D718" s="8" t="s">
         <v>2079</v>
       </c>
       <c r="E718" s="8">
         <v>0</v>
       </c>
       <c r="F718" s="16">
-        <v>0</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="5">
         <v>41</v>
       </c>
       <c r="B719" s="12" t="s">
         <v>2080</v>
       </c>
       <c r="C719" s="9" t="s">
         <v>2081</v>
       </c>
       <c r="D719" s="8" t="s">
         <v>2082</v>
       </c>
       <c r="E719" s="8">
         <v>0</v>
       </c>
       <c r="F719" s="16">
-        <v>0</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="5">
         <v>42</v>
       </c>
       <c r="B720" s="12" t="s">
         <v>2083</v>
       </c>
       <c r="C720" s="9" t="s">
         <v>2084</v>
       </c>
       <c r="D720" s="8" t="s">
         <v>2085</v>
       </c>
       <c r="E720" s="8">
         <v>1000</v>
       </c>
       <c r="F720" s="16">
-        <v>3844.13</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="5">
         <v>43</v>
       </c>
       <c r="B721" s="12" t="s">
         <v>2086</v>
       </c>
       <c r="C721" s="9" t="s">
         <v>2087</v>
       </c>
       <c r="D721" s="8" t="s">
         <v>2088</v>
       </c>
       <c r="E721" s="8">
         <v>0</v>
       </c>
       <c r="F721" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="5">
         <v>44</v>
       </c>
       <c r="B722" s="12" t="s">
         <v>2089</v>
       </c>
       <c r="C722" s="9" t="s">
         <v>2090</v>
       </c>
       <c r="D722" s="8" t="s">
         <v>2091</v>
       </c>
       <c r="E722" s="8">
         <v>0</v>
       </c>
       <c r="F722" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="5">
         <v>45</v>
       </c>
       <c r="B723" s="12" t="s">
         <v>2092</v>
       </c>
       <c r="C723" s="9" t="s">
         <v>2093</v>
       </c>
       <c r="D723" s="8" t="s">
         <v>2094</v>
       </c>
       <c r="E723" s="8">
         <v>1000</v>
       </c>
       <c r="F723" s="16">
-        <v>14321.25</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="5">
         <v>46</v>
       </c>
       <c r="B724" s="12" t="s">
         <v>2095</v>
       </c>
       <c r="C724" s="9" t="s">
         <v>2096</v>
       </c>
       <c r="D724" s="8" t="s">
         <v>2097</v>
       </c>
       <c r="E724" s="8">
         <v>0</v>
       </c>
       <c r="F724" s="16">
-        <v>0</v>
+        <v>437</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="5">
         <v>47</v>
       </c>
       <c r="B725" s="12" t="s">
         <v>2098</v>
       </c>
       <c r="C725" s="9" t="s">
         <v>2099</v>
       </c>
       <c r="D725" s="8" t="s">
         <v>2100</v>
       </c>
       <c r="E725" s="8">
         <v>0</v>
       </c>
       <c r="F725" s="16">
-        <v>0</v>
+        <v>921</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="5">
         <v>48</v>
       </c>
       <c r="B726" s="12" t="s">
         <v>2101</v>
       </c>
       <c r="C726" s="9" t="s">
         <v>2102</v>
       </c>
       <c r="D726" s="8" t="s">
         <v>2103</v>
       </c>
       <c r="E726" s="8">
         <v>0</v>
       </c>
       <c r="F726" s="16">
-        <v>0</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="5">
         <v>49</v>
       </c>
       <c r="B727" s="12" t="s">
         <v>2104</v>
       </c>
       <c r="C727" s="9" t="s">
         <v>2105</v>
       </c>
       <c r="D727" s="8" t="s">
         <v>2106</v>
       </c>
       <c r="E727" s="8">
         <v>0</v>
       </c>
       <c r="F727" s="16">
-        <v>0</v>
+        <v>476</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="5">
         <v>50</v>
       </c>
       <c r="B728" s="12" t="s">
         <v>2107</v>
       </c>
       <c r="C728" s="9" t="s">
         <v>2108</v>
       </c>
       <c r="D728" s="8" t="s">
         <v>2109</v>
       </c>
       <c r="E728" s="8">
         <v>0</v>
       </c>
       <c r="F728" s="16">
-        <v>0</v>
+        <v>548</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="5">
         <v>51</v>
       </c>
       <c r="B729" s="12" t="s">
         <v>2110</v>
       </c>
       <c r="C729" s="9" t="s">
         <v>2111</v>
       </c>
       <c r="D729" s="8" t="s">
         <v>2112</v>
       </c>
       <c r="E729" s="8">
         <v>1000</v>
       </c>
       <c r="F729" s="16">
-        <v>153.28</v>
+        <v>223</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="5">
         <v>52</v>
       </c>
       <c r="B730" s="12" t="s">
         <v>2113</v>
       </c>
       <c r="C730" s="9" t="s">
         <v>2114</v>
       </c>
       <c r="D730" s="8" t="s">
         <v>2115</v>
       </c>
       <c r="E730" s="8">
         <v>0</v>
       </c>
       <c r="F730" s="16">
-        <v>0</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="5">
         <v>53</v>
       </c>
       <c r="B731" s="12" t="s">
         <v>2116</v>
       </c>
       <c r="C731" s="9" t="s">
         <v>2117</v>
       </c>
       <c r="D731" s="8" t="s">
         <v>2118</v>
       </c>
       <c r="E731" s="8">
         <v>1000</v>
       </c>
       <c r="F731" s="16">
-        <v>384.43</v>
+        <v>510</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="5">
         <v>54</v>
       </c>
       <c r="B732" s="12" t="s">
         <v>2119</v>
       </c>
       <c r="C732" s="9" t="s">
         <v>2120</v>
       </c>
       <c r="D732" s="8" t="s">
         <v>2121</v>
       </c>
       <c r="E732" s="8">
         <v>1000</v>
       </c>
       <c r="F732" s="16">
-        <v>516.3099999999999</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="5">
         <v>55</v>
       </c>
       <c r="B733" s="12" t="s">
         <v>2122</v>
       </c>
       <c r="C733" s="9" t="s">
         <v>2123</v>
       </c>
       <c r="D733" s="8" t="s">
         <v>2124</v>
       </c>
       <c r="E733" s="8">
         <v>1000</v>
       </c>
       <c r="F733" s="16">
-        <v>2814</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="5">
         <v>56</v>
       </c>
       <c r="B734" s="12" t="s">
         <v>2125</v>
       </c>
       <c r="C734" s="9" t="s">
         <v>2126</v>
       </c>
       <c r="D734" s="8" t="s">
         <v>2127</v>
       </c>
       <c r="E734" s="8">
         <v>0</v>
       </c>
       <c r="F734" s="16">
-        <v>0</v>
+        <v>8793</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="5">
         <v>57</v>
       </c>
       <c r="B735" s="12" t="s">
         <v>2128</v>
       </c>
       <c r="C735" s="9" t="s">
         <v>2129</v>
       </c>
       <c r="D735" s="8" t="s">
         <v>2130</v>
       </c>
       <c r="E735" s="8">
         <v>1000</v>
       </c>
       <c r="F735" s="16">
-        <v>1457.25</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="5">
         <v>58</v>
       </c>
       <c r="B736" s="12" t="s">
         <v>2131</v>
       </c>
       <c r="C736" s="9" t="s">
         <v>2132</v>
       </c>
       <c r="D736" s="8" t="s">
         <v>2133</v>
       </c>
       <c r="E736" s="8">
         <v>0</v>
       </c>
       <c r="F736" s="16">
-        <v>0</v>
+        <v>15401</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="5">
         <v>59</v>
       </c>
       <c r="B737" s="12" t="s">
         <v>2134</v>
       </c>
       <c r="C737" s="9" t="s">
         <v>2135</v>
       </c>
       <c r="D737" s="8" t="s">
         <v>2136</v>
       </c>
       <c r="E737" s="8">
         <v>0</v>
       </c>
       <c r="F737" s="16">
-        <v>0</v>
+        <v>17858</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="5">
         <v>60</v>
       </c>
       <c r="B738" s="12" t="s">
         <v>2137</v>
       </c>
       <c r="C738" s="9" t="s">
         <v>2138</v>
       </c>
       <c r="D738" s="8" t="s">
         <v>2139</v>
       </c>
       <c r="E738" s="8">
         <v>1000</v>
       </c>
       <c r="F738" s="16">
-        <v>4824</v>
+        <v>7534</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="5">
         <v>61</v>
       </c>
       <c r="B739" s="12" t="s">
         <v>2140</v>
       </c>
       <c r="C739" s="9" t="s">
         <v>2141</v>
       </c>
       <c r="D739" s="8" t="s">
         <v>2142</v>
       </c>
       <c r="E739" s="8">
         <v>0</v>
       </c>
       <c r="F739" s="16">
-        <v>0</v>
+        <v>54878</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="5">
         <v>62</v>
       </c>
       <c r="B740" s="12" t="s">
         <v>2143</v>
       </c>
       <c r="C740" s="9" t="s">
         <v>2144</v>
       </c>
       <c r="D740" s="8" t="s">
         <v>2145</v>
       </c>
       <c r="E740" s="8">
         <v>0</v>
       </c>
       <c r="F740" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="5">
         <v>63</v>
       </c>
       <c r="B741" s="12" t="s">
         <v>2146</v>
       </c>
       <c r="C741" s="9" t="s">
         <v>2147</v>
       </c>
       <c r="D741" s="8" t="s">
         <v>2148</v>
       </c>
       <c r="E741" s="8">
         <v>1000</v>
       </c>
       <c r="F741" s="16">
-        <v>14057.45</v>
+        <v>80489</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="5">
         <v>64</v>
       </c>
       <c r="B742" s="12" t="s">
         <v>2149</v>
       </c>
       <c r="C742" s="9" t="s">
         <v>2150</v>
       </c>
       <c r="D742" s="8" t="s">
         <v>2151</v>
       </c>
       <c r="E742" s="8">
         <v>0</v>
       </c>
       <c r="F742" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="6" t="s">
         <v>2152</v>
@@ -28354,471 +28354,471 @@
       </c>
       <c r="E744" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F744" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="5">
         <v>1</v>
       </c>
       <c r="B745" s="12" t="s">
         <v>2153</v>
       </c>
       <c r="C745" s="9" t="s">
         <v>2154</v>
       </c>
       <c r="D745" s="8" t="s">
         <v>2155</v>
       </c>
       <c r="E745" s="8">
         <v>0</v>
       </c>
       <c r="F745" s="16">
-        <v>0</v>
+        <v>600</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="5">
         <v>2</v>
       </c>
       <c r="B746" s="12" t="s">
         <v>2156</v>
       </c>
       <c r="C746" s="9" t="s">
         <v>2157</v>
       </c>
       <c r="D746" s="8" t="s">
         <v>2158</v>
       </c>
       <c r="E746" s="8">
         <v>0</v>
       </c>
       <c r="F746" s="16">
-        <v>0</v>
+        <v>600</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="5">
         <v>3</v>
       </c>
       <c r="B747" s="12" t="s">
         <v>2159</v>
       </c>
       <c r="C747" s="9" t="s">
         <v>2160</v>
       </c>
       <c r="D747" s="8" t="s">
         <v>2161</v>
       </c>
       <c r="E747" s="8">
         <v>0</v>
       </c>
       <c r="F747" s="16">
-        <v>0</v>
+        <v>858</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="5">
         <v>4</v>
       </c>
       <c r="B748" s="12" t="s">
         <v>2162</v>
       </c>
       <c r="C748" s="9" t="s">
         <v>2163</v>
       </c>
       <c r="D748" s="8" t="s">
         <v>2164</v>
       </c>
       <c r="E748" s="8">
         <v>0</v>
       </c>
       <c r="F748" s="16">
-        <v>0</v>
+        <v>858</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="5">
         <v>5</v>
       </c>
       <c r="B749" s="12" t="s">
         <v>2165</v>
       </c>
       <c r="C749" s="9" t="s">
         <v>2166</v>
       </c>
       <c r="D749" s="8" t="s">
         <v>2167</v>
       </c>
       <c r="E749" s="8">
         <v>0</v>
       </c>
       <c r="F749" s="16">
-        <v>0</v>
+        <v>858</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="5">
         <v>6</v>
       </c>
       <c r="B750" s="12" t="s">
         <v>2168</v>
       </c>
       <c r="C750" s="9" t="s">
         <v>2169</v>
       </c>
       <c r="D750" s="8" t="s">
         <v>2170</v>
       </c>
       <c r="E750" s="8">
         <v>0</v>
       </c>
       <c r="F750" s="16">
-        <v>0</v>
+        <v>620</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="5">
         <v>7</v>
       </c>
       <c r="B751" s="12" t="s">
         <v>2171</v>
       </c>
       <c r="C751" s="9" t="s">
         <v>2172</v>
       </c>
       <c r="D751" s="8" t="s">
         <v>2173</v>
       </c>
       <c r="E751" s="8">
         <v>0</v>
       </c>
       <c r="F751" s="16">
-        <v>0</v>
+        <v>620</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="5">
         <v>8</v>
       </c>
       <c r="B752" s="12" t="s">
         <v>2174</v>
       </c>
       <c r="C752" s="9" t="s">
         <v>2175</v>
       </c>
       <c r="D752" s="8" t="s">
         <v>2176</v>
       </c>
       <c r="E752" s="8">
         <v>0</v>
       </c>
       <c r="F752" s="16">
-        <v>0</v>
+        <v>620</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="5">
         <v>9</v>
       </c>
       <c r="B753" s="12" t="s">
         <v>2177</v>
       </c>
       <c r="C753" s="9" t="s">
         <v>2178</v>
       </c>
       <c r="D753" s="8" t="s">
         <v>2179</v>
       </c>
       <c r="E753" s="8">
         <v>0</v>
       </c>
       <c r="F753" s="16">
-        <v>0</v>
+        <v>620</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="5">
         <v>10</v>
       </c>
       <c r="B754" s="12" t="s">
         <v>2180</v>
       </c>
       <c r="C754" s="9" t="s">
         <v>2181</v>
       </c>
       <c r="D754" s="8" t="s">
         <v>2182</v>
       </c>
       <c r="E754" s="8">
         <v>0</v>
       </c>
       <c r="F754" s="16">
-        <v>0</v>
+        <v>824</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="5">
         <v>11</v>
       </c>
       <c r="B755" s="12" t="s">
         <v>2183</v>
       </c>
       <c r="C755" s="9" t="s">
         <v>2184</v>
       </c>
       <c r="D755" s="8" t="s">
         <v>2185</v>
       </c>
       <c r="E755" s="8">
         <v>0</v>
       </c>
       <c r="F755" s="16">
-        <v>0</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="5">
         <v>12</v>
       </c>
       <c r="B756" s="12" t="s">
         <v>2186</v>
       </c>
       <c r="C756" s="9" t="s">
         <v>2187</v>
       </c>
       <c r="D756" s="8" t="s">
         <v>2188</v>
       </c>
       <c r="E756" s="8">
         <v>0</v>
       </c>
       <c r="F756" s="16">
-        <v>0</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="5">
         <v>13</v>
       </c>
       <c r="B757" s="12" t="s">
         <v>2189</v>
       </c>
       <c r="C757" s="9" t="s">
         <v>2190</v>
       </c>
       <c r="D757" s="8" t="s">
         <v>2191</v>
       </c>
       <c r="E757" s="8">
         <v>0</v>
       </c>
       <c r="F757" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="5">
         <v>14</v>
       </c>
       <c r="B758" s="12" t="s">
         <v>2192</v>
       </c>
       <c r="C758" s="9" t="s">
         <v>2193</v>
       </c>
       <c r="D758" s="8" t="s">
         <v>2194</v>
       </c>
       <c r="E758" s="8">
         <v>0</v>
       </c>
       <c r="F758" s="16">
-        <v>0</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="5">
         <v>15</v>
       </c>
       <c r="B759" s="12" t="s">
         <v>2195</v>
       </c>
       <c r="C759" s="9" t="s">
         <v>2196</v>
       </c>
       <c r="D759" s="8" t="s">
         <v>2197</v>
       </c>
       <c r="E759" s="8">
         <v>0</v>
       </c>
       <c r="F759" s="16">
-        <v>0</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="5">
         <v>16</v>
       </c>
       <c r="B760" s="12" t="s">
         <v>2198</v>
       </c>
       <c r="C760" s="9" t="s">
         <v>2199</v>
       </c>
       <c r="D760" s="8" t="s">
         <v>2200</v>
       </c>
       <c r="E760" s="8">
         <v>0</v>
       </c>
       <c r="F760" s="16">
-        <v>0</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="5">
         <v>17</v>
       </c>
       <c r="B761" s="12" t="s">
         <v>2201</v>
       </c>
       <c r="C761" s="9" t="s">
         <v>2202</v>
       </c>
       <c r="D761" s="8" t="s">
         <v>2203</v>
       </c>
       <c r="E761" s="8">
         <v>0</v>
       </c>
       <c r="F761" s="16">
-        <v>0</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="5">
         <v>18</v>
       </c>
       <c r="B762" s="12" t="s">
         <v>2204</v>
       </c>
       <c r="C762" s="9" t="s">
         <v>2205</v>
       </c>
       <c r="D762" s="8" t="s">
         <v>2206</v>
       </c>
       <c r="E762" s="8">
         <v>0</v>
       </c>
       <c r="F762" s="16">
-        <v>0</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="5">
         <v>19</v>
       </c>
       <c r="B763" s="12" t="s">
         <v>2207</v>
       </c>
       <c r="C763" s="9" t="s">
         <v>2208</v>
       </c>
       <c r="D763" s="8" t="s">
         <v>2209</v>
       </c>
       <c r="E763" s="8">
         <v>0</v>
       </c>
       <c r="F763" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="5">
         <v>20</v>
       </c>
       <c r="B764" s="12" t="s">
         <v>2210</v>
       </c>
       <c r="C764" s="9" t="s">
         <v>2211</v>
       </c>
       <c r="D764" s="8" t="s">
         <v>2212</v>
       </c>
       <c r="E764" s="8">
         <v>0</v>
       </c>
       <c r="F764" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="5">
         <v>21</v>
       </c>
       <c r="B765" s="12" t="s">
         <v>2213</v>
       </c>
       <c r="C765" s="9" t="s">
         <v>2214</v>
       </c>
       <c r="D765" s="8" t="s">
         <v>2215</v>
       </c>
       <c r="E765" s="8">
         <v>0</v>
       </c>
       <c r="F765" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="5">
         <v>22</v>
       </c>
       <c r="B766" s="12" t="s">
         <v>2216</v>
       </c>
       <c r="C766" s="9" t="s">
         <v>2217</v>
       </c>
       <c r="D766" s="8" t="s">
         <v>2218</v>
       </c>
       <c r="E766" s="8">
         <v>0</v>
       </c>
       <c r="F766" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="5">
         <v>23</v>
       </c>
       <c r="B767" s="12" t="s">
         <v>2219</v>
       </c>
       <c r="C767" s="9" t="s">
         <v>2220</v>
       </c>
       <c r="D767" s="8" t="s">
         <v>2221</v>
       </c>
       <c r="E767" s="8">
         <v>0</v>
       </c>
       <c r="F767" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="5">
         <v>24</v>
@@ -28854,111 +28854,111 @@
       </c>
       <c r="E769" s="8">
         <v>0</v>
       </c>
       <c r="F769" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="5">
         <v>26</v>
       </c>
       <c r="B770" s="12" t="s">
         <v>2228</v>
       </c>
       <c r="C770" s="9" t="s">
         <v>2229</v>
       </c>
       <c r="D770" s="8" t="s">
         <v>2230</v>
       </c>
       <c r="E770" s="8">
         <v>0</v>
       </c>
       <c r="F770" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="5">
         <v>27</v>
       </c>
       <c r="B771" s="12" t="s">
         <v>2231</v>
       </c>
       <c r="C771" s="9" t="s">
         <v>2232</v>
       </c>
       <c r="D771" s="8" t="s">
         <v>2233</v>
       </c>
       <c r="E771" s="8">
         <v>0</v>
       </c>
       <c r="F771" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="5">
         <v>28</v>
       </c>
       <c r="B772" s="12" t="s">
         <v>2234</v>
       </c>
       <c r="C772" s="9" t="s">
         <v>2235</v>
       </c>
       <c r="D772" s="8" t="s">
         <v>2236</v>
       </c>
       <c r="E772" s="8">
         <v>0</v>
       </c>
       <c r="F772" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="5">
         <v>29</v>
       </c>
       <c r="B773" s="12" t="s">
         <v>2237</v>
       </c>
       <c r="C773" s="9" t="s">
         <v>2238</v>
       </c>
       <c r="D773" s="8" t="s">
         <v>2239</v>
       </c>
       <c r="E773" s="8">
         <v>0</v>
       </c>
       <c r="F773" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="5">
         <v>30</v>
       </c>
       <c r="B774" s="12" t="s">
         <v>2240</v>
       </c>
       <c r="C774" s="9" t="s">
         <v>2241</v>
       </c>
       <c r="D774" s="8" t="s">
         <v>2242</v>
       </c>
       <c r="E774" s="8">
         <v>0</v>
       </c>
       <c r="F774" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="5">
         <v>31</v>
@@ -30094,191 +30094,191 @@
       </c>
       <c r="E831" s="8">
         <v>0</v>
       </c>
       <c r="F831" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="5">
         <v>88</v>
       </c>
       <c r="B832" s="12" t="s">
         <v>2414</v>
       </c>
       <c r="C832" s="9" t="s">
         <v>2415</v>
       </c>
       <c r="D832" s="8" t="s">
         <v>2416</v>
       </c>
       <c r="E832" s="8">
         <v>1000</v>
       </c>
       <c r="F832" s="16">
-        <v>297.74</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="5">
         <v>89</v>
       </c>
       <c r="B833" s="12" t="s">
         <v>2417</v>
       </c>
       <c r="C833" s="9" t="s">
         <v>2418</v>
       </c>
       <c r="D833" s="8" t="s">
         <v>2419</v>
       </c>
       <c r="E833" s="8">
         <v>1000</v>
       </c>
       <c r="F833" s="16">
-        <v>165.83</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="5">
         <v>90</v>
       </c>
       <c r="B834" s="12" t="s">
         <v>2420</v>
       </c>
       <c r="C834" s="9" t="s">
         <v>2421</v>
       </c>
       <c r="D834" s="8" t="s">
         <v>2422</v>
       </c>
       <c r="E834" s="8">
         <v>0</v>
       </c>
       <c r="F834" s="16">
-        <v>0</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="5">
         <v>91</v>
       </c>
       <c r="B835" s="12" t="s">
         <v>2423</v>
       </c>
       <c r="C835" s="9" t="s">
         <v>2424</v>
       </c>
       <c r="D835" s="8" t="s">
         <v>2425</v>
       </c>
       <c r="E835" s="8">
         <v>0</v>
       </c>
       <c r="F835" s="16">
-        <v>0</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="5">
         <v>92</v>
       </c>
       <c r="B836" s="12" t="s">
         <v>2426</v>
       </c>
       <c r="C836" s="9" t="s">
         <v>2427</v>
       </c>
       <c r="D836" s="8" t="s">
         <v>2428</v>
       </c>
       <c r="E836" s="8">
         <v>0</v>
       </c>
       <c r="F836" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="5">
         <v>93</v>
       </c>
       <c r="B837" s="12" t="s">
         <v>2429</v>
       </c>
       <c r="C837" s="9" t="s">
         <v>2430</v>
       </c>
       <c r="D837" s="8" t="s">
         <v>2431</v>
       </c>
       <c r="E837" s="8">
         <v>0</v>
       </c>
       <c r="F837" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="5">
         <v>94</v>
       </c>
       <c r="B838" s="12" t="s">
         <v>2432</v>
       </c>
       <c r="C838" s="9" t="s">
         <v>2433</v>
       </c>
       <c r="D838" s="8" t="s">
         <v>2434</v>
       </c>
       <c r="E838" s="8">
         <v>0</v>
       </c>
       <c r="F838" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="5">
         <v>95</v>
       </c>
       <c r="B839" s="12" t="s">
         <v>2435</v>
       </c>
       <c r="C839" s="9" t="s">
         <v>2436</v>
       </c>
       <c r="D839" s="8" t="s">
         <v>2437</v>
       </c>
       <c r="E839" s="8">
         <v>0</v>
       </c>
       <c r="F839" s="16">
-        <v>0</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="5">
         <v>96</v>
       </c>
       <c r="B840" s="12" t="s">
         <v>2438</v>
       </c>
       <c r="C840" s="9" t="s">
         <v>2439</v>
       </c>
       <c r="D840" s="8" t="s">
         <v>2440</v>
       </c>
       <c r="E840" s="8">
         <v>0</v>
       </c>
       <c r="F840" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="5">
         <v>97</v>
@@ -30314,111 +30314,111 @@
       </c>
       <c r="E842" s="8">
         <v>0</v>
       </c>
       <c r="F842" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="5">
         <v>99</v>
       </c>
       <c r="B843" s="12" t="s">
         <v>2447</v>
       </c>
       <c r="C843" s="9" t="s">
         <v>2448</v>
       </c>
       <c r="D843" s="8" t="s">
         <v>2449</v>
       </c>
       <c r="E843" s="8">
         <v>0</v>
       </c>
       <c r="F843" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="5">
         <v>100</v>
       </c>
       <c r="B844" s="12" t="s">
         <v>2450</v>
       </c>
       <c r="C844" s="9" t="s">
         <v>2451</v>
       </c>
       <c r="D844" s="8" t="s">
         <v>2452</v>
       </c>
       <c r="E844" s="8">
         <v>1000</v>
       </c>
       <c r="F844" s="16">
-        <v>368.09</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="5">
         <v>101</v>
       </c>
       <c r="B845" s="12" t="s">
         <v>2453</v>
       </c>
       <c r="C845" s="9" t="s">
         <v>2454</v>
       </c>
       <c r="D845" s="8" t="s">
         <v>2455</v>
       </c>
       <c r="E845" s="8">
         <v>0</v>
       </c>
       <c r="F845" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="5">
         <v>102</v>
       </c>
       <c r="B846" s="12" t="s">
         <v>2456</v>
       </c>
       <c r="C846" s="9" t="s">
         <v>2457</v>
       </c>
       <c r="D846" s="8" t="s">
         <v>2458</v>
       </c>
       <c r="E846" s="8">
         <v>0</v>
       </c>
       <c r="F846" s="16">
-        <v>0</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="5">
         <v>103</v>
       </c>
       <c r="B847" s="12" t="s">
         <v>2459</v>
       </c>
       <c r="C847" s="9" t="s">
         <v>2460</v>
       </c>
       <c r="D847" s="8" t="s">
         <v>2461</v>
       </c>
       <c r="E847" s="8">
         <v>0</v>
       </c>
       <c r="F847" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="5">
         <v>104</v>
@@ -30574,51 +30574,51 @@
       </c>
       <c r="E855" s="8">
         <v>0</v>
       </c>
       <c r="F855" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="5">
         <v>112</v>
       </c>
       <c r="B856" s="12" t="s">
         <v>2486</v>
       </c>
       <c r="C856" s="9" t="s">
         <v>2487</v>
       </c>
       <c r="D856" s="8" t="s">
         <v>2488</v>
       </c>
       <c r="E856" s="8">
         <v>1000</v>
       </c>
       <c r="F856" s="16">
-        <v>1834.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="5">
         <v>113</v>
       </c>
       <c r="B857" s="12" t="s">
         <v>2489</v>
       </c>
       <c r="C857" s="9" t="s">
         <v>2490</v>
       </c>
       <c r="D857" s="8" t="s">
         <v>2491</v>
       </c>
       <c r="E857" s="8">
         <v>0</v>
       </c>
       <c r="F857" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="5">
         <v>114</v>
@@ -30634,51 +30634,51 @@
       </c>
       <c r="E858" s="8">
         <v>0</v>
       </c>
       <c r="F858" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="5">
         <v>115</v>
       </c>
       <c r="B859" s="12" t="s">
         <v>2495</v>
       </c>
       <c r="C859" s="9" t="s">
         <v>2496</v>
       </c>
       <c r="D859" s="8" t="s">
         <v>2497</v>
       </c>
       <c r="E859" s="8">
         <v>1000</v>
       </c>
       <c r="F859" s="16">
-        <v>901.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="5">
         <v>116</v>
       </c>
       <c r="B860" s="12" t="s">
         <v>2498</v>
       </c>
       <c r="C860" s="9" t="s">
         <v>2499</v>
       </c>
       <c r="D860" s="8" t="s">
         <v>2500</v>
       </c>
       <c r="E860" s="8">
         <v>0</v>
       </c>
       <c r="F860" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="5">
         <v>117</v>
@@ -30874,71 +30874,71 @@
       </c>
       <c r="E870" s="8">
         <v>0</v>
       </c>
       <c r="F870" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="5">
         <v>127</v>
       </c>
       <c r="B871" s="12" t="s">
         <v>2531</v>
       </c>
       <c r="C871" s="9" t="s">
         <v>2532</v>
       </c>
       <c r="D871" s="8" t="s">
         <v>2533</v>
       </c>
       <c r="E871" s="8">
         <v>1000</v>
       </c>
       <c r="F871" s="16">
-        <v>1126.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="5">
         <v>128</v>
       </c>
       <c r="B872" s="12" t="s">
         <v>2534</v>
       </c>
       <c r="C872" s="9" t="s">
         <v>2535</v>
       </c>
       <c r="D872" s="8" t="s">
         <v>2536</v>
       </c>
       <c r="E872" s="8">
         <v>1000</v>
       </c>
       <c r="F872" s="16">
-        <v>9082.700000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="5">
         <v>129</v>
       </c>
       <c r="B873" s="12" t="s">
         <v>2537</v>
       </c>
       <c r="C873" s="9" t="s">
         <v>2538</v>
       </c>
       <c r="D873" s="8" t="s">
         <v>2539</v>
       </c>
       <c r="E873" s="8">
         <v>0</v>
       </c>
       <c r="F873" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="5">
         <v>130</v>
@@ -31454,541 +31454,541 @@
       </c>
       <c r="E899" s="8">
         <v>0</v>
       </c>
       <c r="F899" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="5">
         <v>156</v>
       </c>
       <c r="B900" s="12" t="s">
         <v>2618</v>
       </c>
       <c r="C900" s="9" t="s">
         <v>2619</v>
       </c>
       <c r="D900" s="8" t="s">
         <v>2620</v>
       </c>
       <c r="E900" s="8">
         <v>1000</v>
       </c>
       <c r="F900" s="16">
-        <v>288.95</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="5">
         <v>157</v>
       </c>
       <c r="B901" s="12" t="s">
         <v>2621</v>
       </c>
       <c r="C901" s="9" t="s">
         <v>2622</v>
       </c>
       <c r="D901" s="8" t="s">
         <v>2623</v>
       </c>
       <c r="E901" s="8">
         <v>1000</v>
       </c>
       <c r="F901" s="16">
-        <v>211.05</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="5">
         <v>158</v>
       </c>
       <c r="B902" s="12" t="s">
         <v>2624</v>
       </c>
       <c r="C902" s="9" t="s">
         <v>2625</v>
       </c>
       <c r="D902" s="8" t="s">
         <v>2626</v>
       </c>
       <c r="E902" s="8">
         <v>1000</v>
       </c>
       <c r="F902" s="16">
-        <v>467.33</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="5">
         <v>159</v>
       </c>
       <c r="B903" s="12" t="s">
         <v>2627</v>
       </c>
       <c r="C903" s="9" t="s">
         <v>2628</v>
       </c>
       <c r="D903" s="8" t="s">
         <v>2629</v>
       </c>
       <c r="E903" s="8">
         <v>1000</v>
       </c>
       <c r="F903" s="16">
-        <v>699.74</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="5">
         <v>160</v>
       </c>
       <c r="B904" s="12" t="s">
         <v>2630</v>
       </c>
       <c r="C904" s="9" t="s">
         <v>2631</v>
       </c>
       <c r="D904" s="8" t="s">
         <v>2632</v>
       </c>
       <c r="E904" s="8">
         <v>1000</v>
       </c>
       <c r="F904" s="16">
-        <v>2864.25</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="5">
         <v>161</v>
       </c>
       <c r="B905" s="12" t="s">
         <v>2633</v>
       </c>
       <c r="C905" s="9" t="s">
         <v>2634</v>
       </c>
       <c r="D905" s="8" t="s">
         <v>2635</v>
       </c>
       <c r="E905" s="8">
         <v>1000</v>
       </c>
       <c r="F905" s="16">
-        <v>1268.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="5">
         <v>162</v>
       </c>
       <c r="B906" s="12" t="s">
         <v>2636</v>
       </c>
       <c r="C906" s="9" t="s">
         <v>2637</v>
       </c>
       <c r="D906" s="8" t="s">
         <v>2638</v>
       </c>
       <c r="E906" s="8">
         <v>1000</v>
       </c>
       <c r="F906" s="16">
-        <v>1432.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="5">
         <v>163</v>
       </c>
       <c r="B907" s="12" t="s">
         <v>2639</v>
       </c>
       <c r="C907" s="9" t="s">
         <v>2640</v>
       </c>
       <c r="D907" s="8" t="s">
         <v>2641</v>
       </c>
       <c r="E907" s="8">
         <v>1000</v>
       </c>
       <c r="F907" s="16">
-        <v>8077.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="5">
         <v>164</v>
       </c>
       <c r="B908" s="12" t="s">
         <v>2642</v>
       </c>
       <c r="C908" s="9" t="s">
         <v>2643</v>
       </c>
       <c r="D908" s="8" t="s">
         <v>2644</v>
       </c>
       <c r="E908" s="8">
         <v>1000</v>
       </c>
       <c r="F908" s="16">
-        <v>8756.049999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="6" t="s">
         <v>2645</v>
       </c>
       <c r="B909" s="8"/>
       <c r="C909" s="9"/>
       <c r="D909" s="8"/>
       <c r="E909" s="8"/>
       <c r="F909" s="16"/>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B910" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C910" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D910" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E910" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F910" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="5">
         <v>1</v>
       </c>
       <c r="B911" s="12" t="s">
         <v>2646</v>
       </c>
       <c r="C911" s="9" t="s">
         <v>2647</v>
       </c>
       <c r="D911" s="8" t="s">
         <v>2648</v>
       </c>
       <c r="E911" s="8">
         <v>0</v>
       </c>
       <c r="F911" s="16">
-        <v>0</v>
+        <v>380</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="5">
         <v>2</v>
       </c>
       <c r="B912" s="12" t="s">
         <v>2649</v>
       </c>
       <c r="C912" s="9" t="s">
         <v>2650</v>
       </c>
       <c r="D912" s="8" t="s">
         <v>2651</v>
       </c>
       <c r="E912" s="8">
         <v>0</v>
       </c>
       <c r="F912" s="16">
-        <v>0</v>
+        <v>398</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="5">
         <v>3</v>
       </c>
       <c r="B913" s="12" t="s">
         <v>2652</v>
       </c>
       <c r="C913" s="9" t="s">
         <v>2653</v>
       </c>
       <c r="D913" s="8" t="s">
         <v>2654</v>
       </c>
       <c r="E913" s="8">
         <v>0</v>
       </c>
       <c r="F913" s="16">
-        <v>0</v>
+        <v>484</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="5">
         <v>4</v>
       </c>
       <c r="B914" s="12" t="s">
         <v>2655</v>
       </c>
       <c r="C914" s="9" t="s">
         <v>2656</v>
       </c>
       <c r="D914" s="8" t="s">
         <v>2657</v>
       </c>
       <c r="E914" s="8">
         <v>0</v>
       </c>
       <c r="F914" s="16">
-        <v>0</v>
+        <v>725</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="5">
         <v>5</v>
       </c>
       <c r="B915" s="12" t="s">
         <v>2658</v>
       </c>
       <c r="C915" s="9" t="s">
         <v>2659</v>
       </c>
       <c r="D915" s="8" t="s">
         <v>2660</v>
       </c>
       <c r="E915" s="8">
         <v>1000</v>
       </c>
       <c r="F915" s="16">
-        <v>193.45</v>
+        <v>316</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="5">
         <v>6</v>
       </c>
       <c r="B916" s="12" t="s">
         <v>2661</v>
       </c>
       <c r="C916" s="9" t="s">
         <v>2662</v>
       </c>
       <c r="D916" s="8" t="s">
         <v>2663</v>
       </c>
       <c r="E916" s="8">
         <v>0</v>
       </c>
       <c r="F916" s="16">
-        <v>0</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="5">
         <v>7</v>
       </c>
       <c r="B917" s="12" t="s">
         <v>2664</v>
       </c>
       <c r="C917" s="9" t="s">
         <v>2665</v>
       </c>
       <c r="D917" s="8" t="s">
         <v>2666</v>
       </c>
       <c r="E917" s="8">
         <v>1000</v>
       </c>
       <c r="F917" s="16">
-        <v>743.7</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="5">
         <v>8</v>
       </c>
       <c r="B918" s="12" t="s">
         <v>2667</v>
       </c>
       <c r="C918" s="9" t="s">
         <v>2668</v>
       </c>
       <c r="D918" s="8" t="s">
         <v>2669</v>
       </c>
       <c r="E918" s="8">
         <v>1000</v>
       </c>
       <c r="F918" s="16">
-        <v>923.34</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="5">
         <v>9</v>
       </c>
       <c r="B919" s="12" t="s">
         <v>2670</v>
       </c>
       <c r="C919" s="9" t="s">
         <v>2671</v>
       </c>
       <c r="D919" s="8" t="s">
         <v>2672</v>
       </c>
       <c r="E919" s="8">
         <v>1000</v>
       </c>
       <c r="F919" s="16">
-        <v>3379.33</v>
+        <v>7596</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="5">
         <v>10</v>
       </c>
       <c r="B920" s="12" t="s">
         <v>2673</v>
       </c>
       <c r="C920" s="9" t="s">
         <v>2674</v>
       </c>
       <c r="D920" s="8" t="s">
         <v>2675</v>
       </c>
       <c r="E920" s="8">
         <v>0</v>
       </c>
       <c r="F920" s="16">
-        <v>0</v>
+        <v>9474</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="5">
         <v>11</v>
       </c>
       <c r="B921" s="12" t="s">
         <v>2676</v>
       </c>
       <c r="C921" s="9" t="s">
         <v>2677</v>
       </c>
       <c r="D921" s="8" t="s">
         <v>2678</v>
       </c>
       <c r="E921" s="8">
         <v>1000</v>
       </c>
       <c r="F921" s="16">
-        <v>2525.08</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="5">
         <v>12</v>
       </c>
       <c r="B922" s="12" t="s">
         <v>2679</v>
       </c>
       <c r="C922" s="9" t="s">
         <v>2680</v>
       </c>
       <c r="D922" s="8" t="s">
         <v>2681</v>
       </c>
       <c r="E922" s="8">
         <v>0</v>
       </c>
       <c r="F922" s="16">
-        <v>0</v>
+        <v>19229</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="5">
         <v>13</v>
       </c>
       <c r="B923" s="12" t="s">
         <v>2682</v>
       </c>
       <c r="C923" s="9" t="s">
         <v>2683</v>
       </c>
       <c r="D923" s="8" t="s">
         <v>2684</v>
       </c>
       <c r="E923" s="8">
         <v>1000</v>
       </c>
       <c r="F923" s="16">
-        <v>5942.08</v>
+        <v>6271</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="5">
         <v>14</v>
       </c>
       <c r="B924" s="12" t="s">
         <v>2685</v>
       </c>
       <c r="C924" s="9" t="s">
         <v>2686</v>
       </c>
       <c r="D924" s="8" t="s">
         <v>2687</v>
       </c>
       <c r="E924" s="8">
         <v>0</v>
       </c>
       <c r="F924" s="16">
-        <v>0</v>
+        <v>21228</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="5">
         <v>15</v>
       </c>
       <c r="B925" s="12" t="s">
         <v>2688</v>
       </c>
       <c r="C925" s="9" t="s">
         <v>2689</v>
       </c>
       <c r="D925" s="8" t="s">
         <v>2690</v>
       </c>
       <c r="E925" s="8">
         <v>1000</v>
       </c>
       <c r="F925" s="16">
-        <v>13956.93</v>
+        <v>37379</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="5">
         <v>16</v>
       </c>
       <c r="B926" s="12" t="s">
         <v>2691</v>
       </c>
       <c r="C926" s="9" t="s">
         <v>2692</v>
       </c>
       <c r="D926" s="8" t="s">
         <v>2693</v>
       </c>
       <c r="E926" s="8">
         <v>0</v>
       </c>
       <c r="F926" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="5">
         <v>17</v>
@@ -32064,251 +32064,251 @@
       </c>
       <c r="E930" s="8">
         <v>0</v>
       </c>
       <c r="F930" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="5">
         <v>21</v>
       </c>
       <c r="B931" s="12" t="s">
         <v>2706</v>
       </c>
       <c r="C931" s="9" t="s">
         <v>2707</v>
       </c>
       <c r="D931" s="8" t="s">
         <v>2708</v>
       </c>
       <c r="E931" s="8">
         <v>0</v>
       </c>
       <c r="F931" s="16">
-        <v>0</v>
+        <v>316</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="5">
         <v>22</v>
       </c>
       <c r="B932" s="12" t="s">
         <v>2709</v>
       </c>
       <c r="C932" s="9" t="s">
         <v>2710</v>
       </c>
       <c r="D932" s="8" t="s">
         <v>2711</v>
       </c>
       <c r="E932" s="8">
         <v>0</v>
       </c>
       <c r="F932" s="16">
-        <v>0</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="5">
         <v>23</v>
       </c>
       <c r="B933" s="12" t="s">
         <v>2712</v>
       </c>
       <c r="C933" s="9" t="s">
         <v>2713</v>
       </c>
       <c r="D933" s="8" t="s">
         <v>2714</v>
       </c>
       <c r="E933" s="8">
         <v>0</v>
       </c>
       <c r="F933" s="16">
-        <v>0</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="5">
         <v>24</v>
       </c>
       <c r="B934" s="12" t="s">
         <v>2715</v>
       </c>
       <c r="C934" s="9" t="s">
         <v>2716</v>
       </c>
       <c r="D934" s="8" t="s">
         <v>2717</v>
       </c>
       <c r="E934" s="8">
         <v>1000</v>
       </c>
       <c r="F934" s="16">
-        <v>1021.34</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="5">
         <v>25</v>
       </c>
       <c r="B935" s="12" t="s">
         <v>2718</v>
       </c>
       <c r="C935" s="9" t="s">
         <v>2719</v>
       </c>
       <c r="D935" s="8" t="s">
         <v>2720</v>
       </c>
       <c r="E935" s="8">
         <v>0</v>
       </c>
       <c r="F935" s="16">
-        <v>0</v>
+        <v>7596</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="5">
         <v>26</v>
       </c>
       <c r="B936" s="12" t="s">
         <v>2721</v>
       </c>
       <c r="C936" s="9" t="s">
         <v>2722</v>
       </c>
       <c r="D936" s="8" t="s">
         <v>2723</v>
       </c>
       <c r="E936" s="8">
         <v>0</v>
       </c>
       <c r="F936" s="16">
-        <v>0</v>
+        <v>9474</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="5">
         <v>27</v>
       </c>
       <c r="B937" s="12" t="s">
         <v>2724</v>
       </c>
       <c r="C937" s="9" t="s">
         <v>2725</v>
       </c>
       <c r="D937" s="8" t="s">
         <v>2726</v>
       </c>
       <c r="E937" s="8">
         <v>1000</v>
       </c>
       <c r="F937" s="16">
-        <v>2374.33</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="5">
         <v>28</v>
       </c>
       <c r="B938" s="12" t="s">
         <v>2727</v>
       </c>
       <c r="C938" s="9" t="s">
         <v>2728</v>
       </c>
       <c r="D938" s="8" t="s">
         <v>2729</v>
       </c>
       <c r="E938" s="8">
         <v>0</v>
       </c>
       <c r="F938" s="16">
-        <v>0</v>
+        <v>19229</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="5">
         <v>29</v>
       </c>
       <c r="B939" s="12" t="s">
         <v>2730</v>
       </c>
       <c r="C939" s="9" t="s">
         <v>2731</v>
       </c>
       <c r="D939" s="8" t="s">
         <v>2732</v>
       </c>
       <c r="E939" s="8">
         <v>0</v>
       </c>
       <c r="F939" s="16">
-        <v>0</v>
+        <v>6271</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="5">
         <v>30</v>
       </c>
       <c r="B940" s="12" t="s">
         <v>2733</v>
       </c>
       <c r="C940" s="9" t="s">
         <v>2734</v>
       </c>
       <c r="D940" s="8" t="s">
         <v>2735</v>
       </c>
       <c r="E940" s="8">
         <v>0</v>
       </c>
       <c r="F940" s="16">
-        <v>0</v>
+        <v>21228</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="5">
         <v>31</v>
       </c>
       <c r="B941" s="12" t="s">
         <v>2736</v>
       </c>
       <c r="C941" s="9" t="s">
         <v>2737</v>
       </c>
       <c r="D941" s="8" t="s">
         <v>2738</v>
       </c>
       <c r="E941" s="8">
         <v>0</v>
       </c>
       <c r="F941" s="16">
-        <v>0</v>
+        <v>37379</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="5">
         <v>32</v>
       </c>
       <c r="B942" s="12" t="s">
         <v>2739</v>
       </c>
       <c r="C942" s="9" t="s">
         <v>2740</v>
       </c>
       <c r="D942" s="8" t="s">
         <v>2741</v>
       </c>
       <c r="E942" s="8">
         <v>0</v>
       </c>
       <c r="F942" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="5">
         <v>33</v>
@@ -32414,431 +32414,431 @@
       </c>
       <c r="E948" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F948" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="5">
         <v>1</v>
       </c>
       <c r="B949" s="12" t="s">
         <v>2755</v>
       </c>
       <c r="C949" s="9" t="s">
         <v>2756</v>
       </c>
       <c r="D949" s="8" t="s">
         <v>2757</v>
       </c>
       <c r="E949" s="8">
         <v>0</v>
       </c>
       <c r="F949" s="16">
-        <v>0</v>
+        <v>673</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="5">
         <v>2</v>
       </c>
       <c r="B950" s="12" t="s">
         <v>2758</v>
       </c>
       <c r="C950" s="9" t="s">
         <v>2759</v>
       </c>
       <c r="D950" s="8" t="s">
         <v>2760</v>
       </c>
       <c r="E950" s="8">
         <v>0</v>
       </c>
       <c r="F950" s="16">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="5">
         <v>3</v>
       </c>
       <c r="B951" s="12" t="s">
         <v>2761</v>
       </c>
       <c r="C951" s="9" t="s">
         <v>2762</v>
       </c>
       <c r="D951" s="8" t="s">
         <v>2763</v>
       </c>
       <c r="E951" s="8">
         <v>0</v>
       </c>
       <c r="F951" s="16">
-        <v>0</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="5">
         <v>4</v>
       </c>
       <c r="B952" s="12" t="s">
         <v>2764</v>
       </c>
       <c r="C952" s="9" t="s">
         <v>2765</v>
       </c>
       <c r="D952" s="8" t="s">
         <v>2766</v>
       </c>
       <c r="E952" s="8">
         <v>0</v>
       </c>
       <c r="F952" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="5">
         <v>5</v>
       </c>
       <c r="B953" s="12" t="s">
         <v>2767</v>
       </c>
       <c r="C953" s="9" t="s">
         <v>2768</v>
       </c>
       <c r="D953" s="8" t="s">
         <v>2769</v>
       </c>
       <c r="E953" s="8">
         <v>0</v>
       </c>
       <c r="F953" s="16">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="5">
         <v>6</v>
       </c>
       <c r="B954" s="12" t="s">
         <v>2770</v>
       </c>
       <c r="C954" s="9" t="s">
         <v>2771</v>
       </c>
       <c r="D954" s="8" t="s">
         <v>2772</v>
       </c>
       <c r="E954" s="8">
         <v>0</v>
       </c>
       <c r="F954" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="5">
         <v>7</v>
       </c>
       <c r="B955" s="12" t="s">
         <v>2773</v>
       </c>
       <c r="C955" s="9" t="s">
         <v>2774</v>
       </c>
       <c r="D955" s="8" t="s">
         <v>2775</v>
       </c>
       <c r="E955" s="8">
         <v>0</v>
       </c>
       <c r="F955" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="5">
         <v>8</v>
       </c>
       <c r="B956" s="12" t="s">
         <v>2776</v>
       </c>
       <c r="C956" s="9" t="s">
         <v>2777</v>
       </c>
       <c r="D956" s="8" t="s">
         <v>2778</v>
       </c>
       <c r="E956" s="8">
         <v>0</v>
       </c>
       <c r="F956" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="5">
         <v>9</v>
       </c>
       <c r="B957" s="12" t="s">
         <v>2779</v>
       </c>
       <c r="C957" s="9" t="s">
         <v>2780</v>
       </c>
       <c r="D957" s="8" t="s">
         <v>2781</v>
       </c>
       <c r="E957" s="8">
         <v>0</v>
       </c>
       <c r="F957" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="5">
         <v>10</v>
       </c>
       <c r="B958" s="12" t="s">
         <v>2782</v>
       </c>
       <c r="C958" s="9" t="s">
         <v>2783</v>
       </c>
       <c r="D958" s="8" t="s">
         <v>2784</v>
       </c>
       <c r="E958" s="8">
         <v>0</v>
       </c>
       <c r="F958" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="5">
         <v>11</v>
       </c>
       <c r="B959" s="12" t="s">
         <v>2785</v>
       </c>
       <c r="C959" s="9" t="s">
         <v>2786</v>
       </c>
       <c r="D959" s="8" t="s">
         <v>2787</v>
       </c>
       <c r="E959" s="8">
         <v>0</v>
       </c>
       <c r="F959" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="5">
         <v>12</v>
       </c>
       <c r="B960" s="12" t="s">
         <v>2788</v>
       </c>
       <c r="C960" s="9" t="s">
         <v>2789</v>
       </c>
       <c r="D960" s="8" t="s">
         <v>2790</v>
       </c>
       <c r="E960" s="8">
         <v>0</v>
       </c>
       <c r="F960" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="5">
         <v>13</v>
       </c>
       <c r="B961" s="12" t="s">
         <v>2791</v>
       </c>
       <c r="C961" s="9" t="s">
         <v>2792</v>
       </c>
       <c r="D961" s="8" t="s">
         <v>2793</v>
       </c>
       <c r="E961" s="8">
         <v>0</v>
       </c>
       <c r="F961" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="5">
         <v>14</v>
       </c>
       <c r="B962" s="12" t="s">
         <v>2794</v>
       </c>
       <c r="C962" s="9" t="s">
         <v>2795</v>
       </c>
       <c r="D962" s="8" t="s">
         <v>2796</v>
       </c>
       <c r="E962" s="8">
         <v>0</v>
       </c>
       <c r="F962" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="5">
         <v>15</v>
       </c>
       <c r="B963" s="12" t="s">
         <v>2797</v>
       </c>
       <c r="C963" s="9" t="s">
         <v>2798</v>
       </c>
       <c r="D963" s="8" t="s">
         <v>2799</v>
       </c>
       <c r="E963" s="8">
         <v>0</v>
       </c>
       <c r="F963" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="5">
         <v>16</v>
       </c>
       <c r="B964" s="12" t="s">
         <v>2800</v>
       </c>
       <c r="C964" s="9" t="s">
         <v>2801</v>
       </c>
       <c r="D964" s="8" t="s">
         <v>2802</v>
       </c>
       <c r="E964" s="8">
         <v>0</v>
       </c>
       <c r="F964" s="16">
-        <v>0</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="5">
         <v>17</v>
       </c>
       <c r="B965" s="12" t="s">
         <v>2803</v>
       </c>
       <c r="C965" s="9" t="s">
         <v>2804</v>
       </c>
       <c r="D965" s="8" t="s">
         <v>2805</v>
       </c>
       <c r="E965" s="8">
         <v>0</v>
       </c>
       <c r="F965" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="5">
         <v>18</v>
       </c>
       <c r="B966" s="12" t="s">
         <v>2806</v>
       </c>
       <c r="C966" s="9" t="s">
         <v>2807</v>
       </c>
       <c r="D966" s="8" t="s">
         <v>2808</v>
       </c>
       <c r="E966" s="8">
         <v>0</v>
       </c>
       <c r="F966" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="5">
         <v>19</v>
       </c>
       <c r="B967" s="12" t="s">
         <v>2809</v>
       </c>
       <c r="C967" s="9" t="s">
         <v>2810</v>
       </c>
       <c r="D967" s="8" t="s">
         <v>2811</v>
       </c>
       <c r="E967" s="8">
         <v>0</v>
       </c>
       <c r="F967" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="5">
         <v>20</v>
       </c>
       <c r="B968" s="12" t="s">
         <v>2812</v>
       </c>
       <c r="C968" s="9" t="s">
         <v>2813</v>
       </c>
       <c r="D968" s="8" t="s">
         <v>2814</v>
       </c>
       <c r="E968" s="8">
         <v>0</v>
       </c>
       <c r="F968" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="5">
         <v>21</v>
       </c>
       <c r="B969" s="12" t="s">
         <v>2815</v>
       </c>
       <c r="C969" s="9" t="s">
         <v>2816</v>
       </c>
       <c r="D969" s="8" t="s">
         <v>2817</v>
       </c>
       <c r="E969" s="8">
         <v>0</v>
       </c>
       <c r="F969" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="5">
         <v>22</v>
@@ -32854,231 +32854,231 @@
       </c>
       <c r="E970" s="8">
         <v>0</v>
       </c>
       <c r="F970" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" s="5">
         <v>23</v>
       </c>
       <c r="B971" s="12" t="s">
         <v>2821</v>
       </c>
       <c r="C971" s="9" t="s">
         <v>2822</v>
       </c>
       <c r="D971" s="8" t="s">
         <v>2823</v>
       </c>
       <c r="E971" s="8">
         <v>0</v>
       </c>
       <c r="F971" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" s="5">
         <v>24</v>
       </c>
       <c r="B972" s="12" t="s">
         <v>2824</v>
       </c>
       <c r="C972" s="9" t="s">
         <v>2825</v>
       </c>
       <c r="D972" s="8" t="s">
         <v>2826</v>
       </c>
       <c r="E972" s="8">
         <v>0</v>
       </c>
       <c r="F972" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="5">
         <v>25</v>
       </c>
       <c r="B973" s="12" t="s">
         <v>2827</v>
       </c>
       <c r="C973" s="9" t="s">
         <v>2828</v>
       </c>
       <c r="D973" s="8" t="s">
         <v>2829</v>
       </c>
       <c r="E973" s="8">
         <v>0</v>
       </c>
       <c r="F973" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="5">
         <v>26</v>
       </c>
       <c r="B974" s="12" t="s">
         <v>2830</v>
       </c>
       <c r="C974" s="9" t="s">
         <v>2831</v>
       </c>
       <c r="D974" s="8" t="s">
         <v>2832</v>
       </c>
       <c r="E974" s="8">
         <v>0</v>
       </c>
       <c r="F974" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="5">
         <v>27</v>
       </c>
       <c r="B975" s="12" t="s">
         <v>2833</v>
       </c>
       <c r="C975" s="9" t="s">
         <v>2834</v>
       </c>
       <c r="D975" s="8" t="s">
         <v>2835</v>
       </c>
       <c r="E975" s="8">
         <v>0</v>
       </c>
       <c r="F975" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="5">
         <v>28</v>
       </c>
       <c r="B976" s="12" t="s">
         <v>2836</v>
       </c>
       <c r="C976" s="9" t="s">
         <v>2837</v>
       </c>
       <c r="D976" s="8" t="s">
         <v>2838</v>
       </c>
       <c r="E976" s="8">
         <v>0</v>
       </c>
       <c r="F976" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="5">
         <v>29</v>
       </c>
       <c r="B977" s="12" t="s">
         <v>2839</v>
       </c>
       <c r="C977" s="9" t="s">
         <v>2840</v>
       </c>
       <c r="D977" s="8" t="s">
         <v>2841</v>
       </c>
       <c r="E977" s="8">
         <v>0</v>
       </c>
       <c r="F977" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="5">
         <v>30</v>
       </c>
       <c r="B978" s="12" t="s">
         <v>2842</v>
       </c>
       <c r="C978" s="9" t="s">
         <v>2843</v>
       </c>
       <c r="D978" s="8" t="s">
         <v>2844</v>
       </c>
       <c r="E978" s="8">
         <v>0</v>
       </c>
       <c r="F978" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" s="5">
         <v>31</v>
       </c>
       <c r="B979" s="12" t="s">
         <v>2845</v>
       </c>
       <c r="C979" s="9" t="s">
         <v>2846</v>
       </c>
       <c r="D979" s="8" t="s">
         <v>2847</v>
       </c>
       <c r="E979" s="8">
         <v>0</v>
       </c>
       <c r="F979" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" s="5">
         <v>32</v>
       </c>
       <c r="B980" s="12" t="s">
         <v>2848</v>
       </c>
       <c r="C980" s="9" t="s">
         <v>2849</v>
       </c>
       <c r="D980" s="8" t="s">
         <v>2850</v>
       </c>
       <c r="E980" s="8">
         <v>0</v>
       </c>
       <c r="F980" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="5">
         <v>33</v>
       </c>
       <c r="B981" s="12" t="s">
         <v>2851</v>
       </c>
       <c r="C981" s="9" t="s">
         <v>2852</v>
       </c>
       <c r="D981" s="8" t="s">
         <v>2853</v>
       </c>
       <c r="E981" s="8">
         <v>0</v>
       </c>
       <c r="F981" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="5">
         <v>34</v>
@@ -33094,251 +33094,251 @@
       </c>
       <c r="E982" s="8">
         <v>0</v>
       </c>
       <c r="F982" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="5">
         <v>35</v>
       </c>
       <c r="B983" s="12" t="s">
         <v>2857</v>
       </c>
       <c r="C983" s="9" t="s">
         <v>2858</v>
       </c>
       <c r="D983" s="8" t="s">
         <v>2859</v>
       </c>
       <c r="E983" s="8">
         <v>0</v>
       </c>
       <c r="F983" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="5">
         <v>36</v>
       </c>
       <c r="B984" s="12" t="s">
         <v>2860</v>
       </c>
       <c r="C984" s="9" t="s">
         <v>2861</v>
       </c>
       <c r="D984" s="8" t="s">
         <v>2862</v>
       </c>
       <c r="E984" s="8">
         <v>0</v>
       </c>
       <c r="F984" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="5">
         <v>37</v>
       </c>
       <c r="B985" s="12" t="s">
         <v>2863</v>
       </c>
       <c r="C985" s="9" t="s">
         <v>2864</v>
       </c>
       <c r="D985" s="8" t="s">
         <v>2865</v>
       </c>
       <c r="E985" s="8">
         <v>0</v>
       </c>
       <c r="F985" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="5">
         <v>38</v>
       </c>
       <c r="B986" s="12" t="s">
         <v>2866</v>
       </c>
       <c r="C986" s="9" t="s">
         <v>2867</v>
       </c>
       <c r="D986" s="8" t="s">
         <v>2868</v>
       </c>
       <c r="E986" s="8">
         <v>0</v>
       </c>
       <c r="F986" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="5">
         <v>39</v>
       </c>
       <c r="B987" s="12" t="s">
         <v>2869</v>
       </c>
       <c r="C987" s="9" t="s">
         <v>2870</v>
       </c>
       <c r="D987" s="8" t="s">
         <v>2871</v>
       </c>
       <c r="E987" s="8">
         <v>0</v>
       </c>
       <c r="F987" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" s="5">
         <v>40</v>
       </c>
       <c r="B988" s="12" t="s">
         <v>2872</v>
       </c>
       <c r="C988" s="9" t="s">
         <v>2873</v>
       </c>
       <c r="D988" s="8" t="s">
         <v>2874</v>
       </c>
       <c r="E988" s="8">
         <v>0</v>
       </c>
       <c r="F988" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="5">
         <v>41</v>
       </c>
       <c r="B989" s="12" t="s">
         <v>2875</v>
       </c>
       <c r="C989" s="9" t="s">
         <v>2876</v>
       </c>
       <c r="D989" s="8" t="s">
         <v>2877</v>
       </c>
       <c r="E989" s="8">
         <v>0</v>
       </c>
       <c r="F989" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="5">
         <v>42</v>
       </c>
       <c r="B990" s="12" t="s">
         <v>2878</v>
       </c>
       <c r="C990" s="9" t="s">
         <v>2879</v>
       </c>
       <c r="D990" s="8" t="s">
         <v>2880</v>
       </c>
       <c r="E990" s="8">
         <v>0</v>
       </c>
       <c r="F990" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="5">
         <v>43</v>
       </c>
       <c r="B991" s="12" t="s">
         <v>2881</v>
       </c>
       <c r="C991" s="9" t="s">
         <v>2882</v>
       </c>
       <c r="D991" s="8" t="s">
         <v>2883</v>
       </c>
       <c r="E991" s="8">
         <v>0</v>
       </c>
       <c r="F991" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="5">
         <v>44</v>
       </c>
       <c r="B992" s="12" t="s">
         <v>2884</v>
       </c>
       <c r="C992" s="9" t="s">
         <v>2885</v>
       </c>
       <c r="D992" s="8" t="s">
         <v>2886</v>
       </c>
       <c r="E992" s="8">
         <v>0</v>
       </c>
       <c r="F992" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="5">
         <v>45</v>
       </c>
       <c r="B993" s="12" t="s">
         <v>2887</v>
       </c>
       <c r="C993" s="9" t="s">
         <v>2888</v>
       </c>
       <c r="D993" s="8" t="s">
         <v>2889</v>
       </c>
       <c r="E993" s="8">
         <v>0</v>
       </c>
       <c r="F993" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="5">
         <v>46</v>
       </c>
       <c r="B994" s="12" t="s">
         <v>2890</v>
       </c>
       <c r="C994" s="9" t="s">
         <v>2891</v>
       </c>
       <c r="D994" s="8" t="s">
         <v>2892</v>
       </c>
       <c r="E994" s="8">
         <v>0</v>
       </c>
       <c r="F994" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="5">
         <v>47</v>
@@ -33354,151 +33354,151 @@
       </c>
       <c r="E995" s="8">
         <v>0</v>
       </c>
       <c r="F995" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="5">
         <v>48</v>
       </c>
       <c r="B996" s="12" t="s">
         <v>2896</v>
       </c>
       <c r="C996" s="9" t="s">
         <v>2897</v>
       </c>
       <c r="D996" s="8" t="s">
         <v>2898</v>
       </c>
       <c r="E996" s="8">
         <v>0</v>
       </c>
       <c r="F996" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="5">
         <v>49</v>
       </c>
       <c r="B997" s="12" t="s">
         <v>2899</v>
       </c>
       <c r="C997" s="9" t="s">
         <v>2900</v>
       </c>
       <c r="D997" s="8" t="s">
         <v>2901</v>
       </c>
       <c r="E997" s="8">
         <v>0</v>
       </c>
       <c r="F997" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="5">
         <v>50</v>
       </c>
       <c r="B998" s="12" t="s">
         <v>2902</v>
       </c>
       <c r="C998" s="9" t="s">
         <v>2903</v>
       </c>
       <c r="D998" s="8" t="s">
         <v>2904</v>
       </c>
       <c r="E998" s="8">
         <v>0</v>
       </c>
       <c r="F998" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="5">
         <v>51</v>
       </c>
       <c r="B999" s="12" t="s">
         <v>2905</v>
       </c>
       <c r="C999" s="9" t="s">
         <v>2906</v>
       </c>
       <c r="D999" s="8" t="s">
         <v>2907</v>
       </c>
       <c r="E999" s="8">
         <v>0</v>
       </c>
       <c r="F999" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="5">
         <v>52</v>
       </c>
       <c r="B1000" s="12" t="s">
         <v>2908</v>
       </c>
       <c r="C1000" s="9" t="s">
         <v>2909</v>
       </c>
       <c r="D1000" s="8" t="s">
         <v>2910</v>
       </c>
       <c r="E1000" s="8">
         <v>0</v>
       </c>
       <c r="F1000" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="5">
         <v>53</v>
       </c>
       <c r="B1001" s="12" t="s">
         <v>2911</v>
       </c>
       <c r="C1001" s="9" t="s">
         <v>2912</v>
       </c>
       <c r="D1001" s="8" t="s">
         <v>2913</v>
       </c>
       <c r="E1001" s="8">
         <v>0</v>
       </c>
       <c r="F1001" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="5">
         <v>54</v>
       </c>
       <c r="B1002" s="12" t="s">
         <v>2914</v>
       </c>
       <c r="C1002" s="9" t="s">
         <v>2915</v>
       </c>
       <c r="D1002" s="8" t="s">
         <v>2916</v>
       </c>
       <c r="E1002" s="8">
         <v>0</v>
       </c>
       <c r="F1002" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="5">
         <v>55</v>
@@ -33514,151 +33514,151 @@
       </c>
       <c r="E1003" s="8">
         <v>0</v>
       </c>
       <c r="F1003" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="5">
         <v>56</v>
       </c>
       <c r="B1004" s="12" t="s">
         <v>2920</v>
       </c>
       <c r="C1004" s="9" t="s">
         <v>2921</v>
       </c>
       <c r="D1004" s="8" t="s">
         <v>2922</v>
       </c>
       <c r="E1004" s="8">
         <v>0</v>
       </c>
       <c r="F1004" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="5">
         <v>57</v>
       </c>
       <c r="B1005" s="12" t="s">
         <v>2923</v>
       </c>
       <c r="C1005" s="9" t="s">
         <v>2924</v>
       </c>
       <c r="D1005" s="8" t="s">
         <v>2925</v>
       </c>
       <c r="E1005" s="8">
         <v>0</v>
       </c>
       <c r="F1005" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="5">
         <v>58</v>
       </c>
       <c r="B1006" s="12" t="s">
         <v>2926</v>
       </c>
       <c r="C1006" s="9" t="s">
         <v>2927</v>
       </c>
       <c r="D1006" s="8" t="s">
         <v>2928</v>
       </c>
       <c r="E1006" s="8">
         <v>0</v>
       </c>
       <c r="F1006" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="5">
         <v>59</v>
       </c>
       <c r="B1007" s="12" t="s">
         <v>2929</v>
       </c>
       <c r="C1007" s="9" t="s">
         <v>2930</v>
       </c>
       <c r="D1007" s="8" t="s">
         <v>2931</v>
       </c>
       <c r="E1007" s="8">
         <v>0</v>
       </c>
       <c r="F1007" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="5">
         <v>60</v>
       </c>
       <c r="B1008" s="12" t="s">
         <v>2932</v>
       </c>
       <c r="C1008" s="9" t="s">
         <v>2933</v>
       </c>
       <c r="D1008" s="8" t="s">
         <v>2934</v>
       </c>
       <c r="E1008" s="8">
         <v>0</v>
       </c>
       <c r="F1008" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="5">
         <v>61</v>
       </c>
       <c r="B1009" s="12" t="s">
         <v>2935</v>
       </c>
       <c r="C1009" s="9" t="s">
         <v>2936</v>
       </c>
       <c r="D1009" s="8" t="s">
         <v>2937</v>
       </c>
       <c r="E1009" s="8">
         <v>0</v>
       </c>
       <c r="F1009" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="5">
         <v>62</v>
       </c>
       <c r="B1010" s="12" t="s">
         <v>2938</v>
       </c>
       <c r="C1010" s="9" t="s">
         <v>2939</v>
       </c>
       <c r="D1010" s="8" t="s">
         <v>2940</v>
       </c>
       <c r="E1010" s="8">
         <v>0</v>
       </c>
       <c r="F1010" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="5">
         <v>63</v>
@@ -33674,151 +33674,151 @@
       </c>
       <c r="E1011" s="8">
         <v>0</v>
       </c>
       <c r="F1011" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="5">
         <v>64</v>
       </c>
       <c r="B1012" s="12" t="s">
         <v>2944</v>
       </c>
       <c r="C1012" s="9" t="s">
         <v>2945</v>
       </c>
       <c r="D1012" s="8" t="s">
         <v>2946</v>
       </c>
       <c r="E1012" s="8">
         <v>0</v>
       </c>
       <c r="F1012" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="5">
         <v>65</v>
       </c>
       <c r="B1013" s="12" t="s">
         <v>2947</v>
       </c>
       <c r="C1013" s="9" t="s">
         <v>2948</v>
       </c>
       <c r="D1013" s="8" t="s">
         <v>2949</v>
       </c>
       <c r="E1013" s="8">
         <v>0</v>
       </c>
       <c r="F1013" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="5">
         <v>66</v>
       </c>
       <c r="B1014" s="12" t="s">
         <v>2950</v>
       </c>
       <c r="C1014" s="9" t="s">
         <v>2951</v>
       </c>
       <c r="D1014" s="8" t="s">
         <v>2952</v>
       </c>
       <c r="E1014" s="8">
         <v>0</v>
       </c>
       <c r="F1014" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="5">
         <v>67</v>
       </c>
       <c r="B1015" s="12" t="s">
         <v>2953</v>
       </c>
       <c r="C1015" s="9" t="s">
         <v>2954</v>
       </c>
       <c r="D1015" s="8" t="s">
         <v>2955</v>
       </c>
       <c r="E1015" s="8">
         <v>0</v>
       </c>
       <c r="F1015" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="5">
         <v>68</v>
       </c>
       <c r="B1016" s="12" t="s">
         <v>2956</v>
       </c>
       <c r="C1016" s="9" t="s">
         <v>2957</v>
       </c>
       <c r="D1016" s="8" t="s">
         <v>2958</v>
       </c>
       <c r="E1016" s="8">
         <v>0</v>
       </c>
       <c r="F1016" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="5">
         <v>69</v>
       </c>
       <c r="B1017" s="12" t="s">
         <v>2959</v>
       </c>
       <c r="C1017" s="9" t="s">
         <v>2960</v>
       </c>
       <c r="D1017" s="8" t="s">
         <v>2961</v>
       </c>
       <c r="E1017" s="8">
         <v>0</v>
       </c>
       <c r="F1017" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="5">
         <v>70</v>
       </c>
       <c r="B1018" s="12" t="s">
         <v>2962</v>
       </c>
       <c r="C1018" s="9" t="s">
         <v>2963</v>
       </c>
       <c r="D1018" s="8" t="s">
         <v>2964</v>
       </c>
       <c r="E1018" s="8">
         <v>0</v>
       </c>
       <c r="F1018" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="5">
         <v>71</v>
@@ -33834,191 +33834,191 @@
       </c>
       <c r="E1019" s="8">
         <v>0</v>
       </c>
       <c r="F1019" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="5">
         <v>72</v>
       </c>
       <c r="B1020" s="12" t="s">
         <v>2968</v>
       </c>
       <c r="C1020" s="9" t="s">
         <v>2969</v>
       </c>
       <c r="D1020" s="8" t="s">
         <v>2970</v>
       </c>
       <c r="E1020" s="8">
         <v>0</v>
       </c>
       <c r="F1020" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="5">
         <v>73</v>
       </c>
       <c r="B1021" s="12" t="s">
         <v>2971</v>
       </c>
       <c r="C1021" s="9" t="s">
         <v>2972</v>
       </c>
       <c r="D1021" s="8" t="s">
         <v>2973</v>
       </c>
       <c r="E1021" s="8">
         <v>0</v>
       </c>
       <c r="F1021" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="5">
         <v>74</v>
       </c>
       <c r="B1022" s="12" t="s">
         <v>2974</v>
       </c>
       <c r="C1022" s="9" t="s">
         <v>2975</v>
       </c>
       <c r="D1022" s="8" t="s">
         <v>2976</v>
       </c>
       <c r="E1022" s="8">
         <v>0</v>
       </c>
       <c r="F1022" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="5">
         <v>75</v>
       </c>
       <c r="B1023" s="12" t="s">
         <v>2977</v>
       </c>
       <c r="C1023" s="9" t="s">
         <v>2978</v>
       </c>
       <c r="D1023" s="8" t="s">
         <v>2979</v>
       </c>
       <c r="E1023" s="8">
         <v>0</v>
       </c>
       <c r="F1023" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="5">
         <v>76</v>
       </c>
       <c r="B1024" s="12" t="s">
         <v>2980</v>
       </c>
       <c r="C1024" s="9" t="s">
         <v>2981</v>
       </c>
       <c r="D1024" s="8" t="s">
         <v>2982</v>
       </c>
       <c r="E1024" s="8">
         <v>0</v>
       </c>
       <c r="F1024" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="5">
         <v>77</v>
       </c>
       <c r="B1025" s="12" t="s">
         <v>2983</v>
       </c>
       <c r="C1025" s="9" t="s">
         <v>2981</v>
       </c>
       <c r="D1025" s="8" t="s">
         <v>2984</v>
       </c>
       <c r="E1025" s="8">
         <v>0</v>
       </c>
       <c r="F1025" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="5">
         <v>78</v>
       </c>
       <c r="B1026" s="12" t="s">
         <v>2985</v>
       </c>
       <c r="C1026" s="9" t="s">
         <v>2986</v>
       </c>
       <c r="D1026" s="8" t="s">
         <v>2987</v>
       </c>
       <c r="E1026" s="8">
         <v>0</v>
       </c>
       <c r="F1026" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="5">
         <v>79</v>
       </c>
       <c r="B1027" s="12" t="s">
         <v>2988</v>
       </c>
       <c r="C1027" s="9" t="s">
         <v>2986</v>
       </c>
       <c r="D1027" s="8" t="s">
         <v>2989</v>
       </c>
       <c r="E1027" s="8">
         <v>0</v>
       </c>
       <c r="F1027" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="5">
         <v>80</v>
       </c>
       <c r="B1028" s="12" t="s">
         <v>2990</v>
       </c>
       <c r="C1028" s="9" t="s">
         <v>2991</v>
       </c>
       <c r="D1028" s="8" t="s">
         <v>2992</v>
       </c>
       <c r="E1028" s="8">
         <v>0</v>
       </c>
       <c r="F1028" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="5">
         <v>81</v>
@@ -34074,71 +34074,71 @@
       </c>
       <c r="E1031" s="8">
         <v>0</v>
       </c>
       <c r="F1031" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="5">
         <v>84</v>
       </c>
       <c r="B1032" s="12" t="s">
         <v>3000</v>
       </c>
       <c r="C1032" s="9" t="s">
         <v>3001</v>
       </c>
       <c r="D1032" s="8" t="s">
         <v>3002</v>
       </c>
       <c r="E1032" s="8">
         <v>0</v>
       </c>
       <c r="F1032" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="5">
         <v>85</v>
       </c>
       <c r="B1033" s="12" t="s">
         <v>3003</v>
       </c>
       <c r="C1033" s="9" t="s">
         <v>3001</v>
       </c>
       <c r="D1033" s="8" t="s">
         <v>3004</v>
       </c>
       <c r="E1033" s="8">
         <v>0</v>
       </c>
       <c r="F1033" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="5">
         <v>86</v>
       </c>
       <c r="B1034" s="12" t="s">
         <v>3005</v>
       </c>
       <c r="C1034" s="9" t="s">
         <v>3006</v>
       </c>
       <c r="D1034" s="8" t="s">
         <v>3007</v>
       </c>
       <c r="E1034" s="8">
         <v>0</v>
       </c>
       <c r="F1034" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="5">
         <v>87</v>
@@ -34154,71 +34154,71 @@
       </c>
       <c r="E1035" s="8">
         <v>0</v>
       </c>
       <c r="F1035" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="5">
         <v>88</v>
       </c>
       <c r="B1036" s="12" t="s">
         <v>3010</v>
       </c>
       <c r="C1036" s="9" t="s">
         <v>3011</v>
       </c>
       <c r="D1036" s="8" t="s">
         <v>3012</v>
       </c>
       <c r="E1036" s="8">
         <v>0</v>
       </c>
       <c r="F1036" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="5">
         <v>89</v>
       </c>
       <c r="B1037" s="12" t="s">
         <v>3013</v>
       </c>
       <c r="C1037" s="9" t="s">
         <v>3011</v>
       </c>
       <c r="D1037" s="8" t="s">
         <v>3014</v>
       </c>
       <c r="E1037" s="8">
         <v>0</v>
       </c>
       <c r="F1037" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="5">
         <v>90</v>
       </c>
       <c r="B1038" s="12" t="s">
         <v>3015</v>
       </c>
       <c r="C1038" s="9" t="s">
         <v>3016</v>
       </c>
       <c r="D1038" s="8" t="s">
         <v>3017</v>
       </c>
       <c r="E1038" s="8">
         <v>0</v>
       </c>
       <c r="F1038" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="5">
         <v>91</v>
@@ -34234,671 +34234,671 @@
       </c>
       <c r="E1039" s="8">
         <v>0</v>
       </c>
       <c r="F1039" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="5">
         <v>92</v>
       </c>
       <c r="B1040" s="12" t="s">
         <v>3020</v>
       </c>
       <c r="C1040" s="9" t="s">
         <v>3021</v>
       </c>
       <c r="D1040" s="8" t="s">
         <v>3022</v>
       </c>
       <c r="E1040" s="8">
         <v>0</v>
       </c>
       <c r="F1040" s="16">
-        <v>0</v>
+        <v>689</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="5">
         <v>93</v>
       </c>
       <c r="B1041" s="12" t="s">
         <v>3023</v>
       </c>
       <c r="C1041" s="9" t="s">
         <v>3024</v>
       </c>
       <c r="D1041" s="8" t="s">
         <v>3025</v>
       </c>
       <c r="E1041" s="8">
         <v>0</v>
       </c>
       <c r="F1041" s="16">
-        <v>0</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" s="5">
         <v>94</v>
       </c>
       <c r="B1042" s="12" t="s">
         <v>3026</v>
       </c>
       <c r="C1042" s="9" t="s">
         <v>3027</v>
       </c>
       <c r="D1042" s="8" t="s">
         <v>3028</v>
       </c>
       <c r="E1042" s="8">
         <v>0</v>
       </c>
       <c r="F1042" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" s="5">
         <v>95</v>
       </c>
       <c r="B1043" s="12" t="s">
         <v>3029</v>
       </c>
       <c r="C1043" s="9" t="s">
         <v>3030</v>
       </c>
       <c r="D1043" s="8" t="s">
         <v>3031</v>
       </c>
       <c r="E1043" s="8">
         <v>0</v>
       </c>
       <c r="F1043" s="16">
-        <v>0</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" s="5">
         <v>96</v>
       </c>
       <c r="B1044" s="12" t="s">
         <v>3032</v>
       </c>
       <c r="C1044" s="9" t="s">
         <v>3033</v>
       </c>
       <c r="D1044" s="8" t="s">
         <v>3034</v>
       </c>
       <c r="E1044" s="8">
         <v>0</v>
       </c>
       <c r="F1044" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" s="5">
         <v>97</v>
       </c>
       <c r="B1045" s="12" t="s">
         <v>3035</v>
       </c>
       <c r="C1045" s="9" t="s">
         <v>3036</v>
       </c>
       <c r="D1045" s="8" t="s">
         <v>3037</v>
       </c>
       <c r="E1045" s="8">
         <v>0</v>
       </c>
       <c r="F1045" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" s="5">
         <v>98</v>
       </c>
       <c r="B1046" s="12" t="s">
         <v>3038</v>
       </c>
       <c r="C1046" s="9" t="s">
         <v>3039</v>
       </c>
       <c r="D1046" s="8" t="s">
         <v>3040</v>
       </c>
       <c r="E1046" s="8">
         <v>0</v>
       </c>
       <c r="F1046" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" s="5">
         <v>99</v>
       </c>
       <c r="B1047" s="12" t="s">
         <v>3041</v>
       </c>
       <c r="C1047" s="9" t="s">
         <v>3042</v>
       </c>
       <c r="D1047" s="8" t="s">
         <v>3043</v>
       </c>
       <c r="E1047" s="8">
         <v>0</v>
       </c>
       <c r="F1047" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" s="5">
         <v>100</v>
       </c>
       <c r="B1048" s="12" t="s">
         <v>3044</v>
       </c>
       <c r="C1048" s="9" t="s">
         <v>3045</v>
       </c>
       <c r="D1048" s="8" t="s">
         <v>3046</v>
       </c>
       <c r="E1048" s="8">
         <v>0</v>
       </c>
       <c r="F1048" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" s="5">
         <v>101</v>
       </c>
       <c r="B1049" s="12" t="s">
         <v>3047</v>
       </c>
       <c r="C1049" s="9" t="s">
         <v>3048</v>
       </c>
       <c r="D1049" s="8" t="s">
         <v>3049</v>
       </c>
       <c r="E1049" s="8">
         <v>0</v>
       </c>
       <c r="F1049" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" s="5">
         <v>102</v>
       </c>
       <c r="B1050" s="12" t="s">
         <v>3050</v>
       </c>
       <c r="C1050" s="9" t="s">
         <v>3051</v>
       </c>
       <c r="D1050" s="8" t="s">
         <v>3052</v>
       </c>
       <c r="E1050" s="8">
         <v>0</v>
       </c>
       <c r="F1050" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="5">
         <v>103</v>
       </c>
       <c r="B1051" s="12" t="s">
         <v>3053</v>
       </c>
       <c r="C1051" s="9" t="s">
         <v>3054</v>
       </c>
       <c r="D1051" s="8" t="s">
         <v>3055</v>
       </c>
       <c r="E1051" s="8">
         <v>0</v>
       </c>
       <c r="F1051" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="5">
         <v>104</v>
       </c>
       <c r="B1052" s="12" t="s">
         <v>3056</v>
       </c>
       <c r="C1052" s="9" t="s">
         <v>3057</v>
       </c>
       <c r="D1052" s="8" t="s">
         <v>3058</v>
       </c>
       <c r="E1052" s="8">
         <v>0</v>
       </c>
       <c r="F1052" s="16">
-        <v>0</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="5">
         <v>105</v>
       </c>
       <c r="B1053" s="12" t="s">
         <v>3059</v>
       </c>
       <c r="C1053" s="9" t="s">
         <v>3060</v>
       </c>
       <c r="D1053" s="8" t="s">
         <v>3061</v>
       </c>
       <c r="E1053" s="8">
         <v>0</v>
       </c>
       <c r="F1053" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" s="5">
         <v>106</v>
       </c>
       <c r="B1054" s="12" t="s">
         <v>3062</v>
       </c>
       <c r="C1054" s="9" t="s">
         <v>3063</v>
       </c>
       <c r="D1054" s="8" t="s">
         <v>3064</v>
       </c>
       <c r="E1054" s="8">
         <v>0</v>
       </c>
       <c r="F1054" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" s="5">
         <v>107</v>
       </c>
       <c r="B1055" s="12" t="s">
         <v>3065</v>
       </c>
       <c r="C1055" s="9" t="s">
         <v>3066</v>
       </c>
       <c r="D1055" s="8" t="s">
         <v>3067</v>
       </c>
       <c r="E1055" s="8">
         <v>0</v>
       </c>
       <c r="F1055" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" s="5">
         <v>108</v>
       </c>
       <c r="B1056" s="12" t="s">
         <v>3068</v>
       </c>
       <c r="C1056" s="9" t="s">
         <v>3069</v>
       </c>
       <c r="D1056" s="8" t="s">
         <v>3070</v>
       </c>
       <c r="E1056" s="8">
         <v>0</v>
       </c>
       <c r="F1056" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="5">
         <v>109</v>
       </c>
       <c r="B1057" s="12" t="s">
         <v>3071</v>
       </c>
       <c r="C1057" s="9" t="s">
         <v>3072</v>
       </c>
       <c r="D1057" s="8" t="s">
         <v>3073</v>
       </c>
       <c r="E1057" s="8">
         <v>0</v>
       </c>
       <c r="F1057" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="5">
         <v>110</v>
       </c>
       <c r="B1058" s="12" t="s">
         <v>3074</v>
       </c>
       <c r="C1058" s="9" t="s">
         <v>3075</v>
       </c>
       <c r="D1058" s="8" t="s">
         <v>3076</v>
       </c>
       <c r="E1058" s="8">
         <v>0</v>
       </c>
       <c r="F1058" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" s="5">
         <v>111</v>
       </c>
       <c r="B1059" s="12" t="s">
         <v>3077</v>
       </c>
       <c r="C1059" s="9" t="s">
         <v>3078</v>
       </c>
       <c r="D1059" s="8" t="s">
         <v>3079</v>
       </c>
       <c r="E1059" s="8">
         <v>0</v>
       </c>
       <c r="F1059" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" s="5">
         <v>112</v>
       </c>
       <c r="B1060" s="12" t="s">
         <v>3080</v>
       </c>
       <c r="C1060" s="9" t="s">
         <v>3081</v>
       </c>
       <c r="D1060" s="8" t="s">
         <v>3082</v>
       </c>
       <c r="E1060" s="8">
         <v>0</v>
       </c>
       <c r="F1060" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" s="5">
         <v>113</v>
       </c>
       <c r="B1061" s="12" t="s">
         <v>3083</v>
       </c>
       <c r="C1061" s="9" t="s">
         <v>3084</v>
       </c>
       <c r="D1061" s="8" t="s">
         <v>3085</v>
       </c>
       <c r="E1061" s="8">
         <v>0</v>
       </c>
       <c r="F1061" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" s="5">
         <v>114</v>
       </c>
       <c r="B1062" s="12" t="s">
         <v>3086</v>
       </c>
       <c r="C1062" s="9" t="s">
         <v>3087</v>
       </c>
       <c r="D1062" s="8" t="s">
         <v>3088</v>
       </c>
       <c r="E1062" s="8">
         <v>0</v>
       </c>
       <c r="F1062" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" s="5">
         <v>115</v>
       </c>
       <c r="B1063" s="12" t="s">
         <v>3089</v>
       </c>
       <c r="C1063" s="9" t="s">
         <v>3090</v>
       </c>
       <c r="D1063" s="8" t="s">
         <v>3091</v>
       </c>
       <c r="E1063" s="8">
         <v>0</v>
       </c>
       <c r="F1063" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="5">
         <v>116</v>
       </c>
       <c r="B1064" s="12" t="s">
         <v>3092</v>
       </c>
       <c r="C1064" s="9" t="s">
         <v>3093</v>
       </c>
       <c r="D1064" s="8" t="s">
         <v>3094</v>
       </c>
       <c r="E1064" s="8">
         <v>0</v>
       </c>
       <c r="F1064" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" s="5">
         <v>117</v>
       </c>
       <c r="B1065" s="12" t="s">
         <v>3095</v>
       </c>
       <c r="C1065" s="9" t="s">
         <v>3096</v>
       </c>
       <c r="D1065" s="8" t="s">
         <v>3097</v>
       </c>
       <c r="E1065" s="8">
         <v>0</v>
       </c>
       <c r="F1065" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" s="5">
         <v>118</v>
       </c>
       <c r="B1066" s="12" t="s">
         <v>3098</v>
       </c>
       <c r="C1066" s="9" t="s">
         <v>3099</v>
       </c>
       <c r="D1066" s="8" t="s">
         <v>3100</v>
       </c>
       <c r="E1066" s="8">
         <v>0</v>
       </c>
       <c r="F1066" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" s="5">
         <v>119</v>
       </c>
       <c r="B1067" s="12" t="s">
         <v>3101</v>
       </c>
       <c r="C1067" s="9" t="s">
         <v>3102</v>
       </c>
       <c r="D1067" s="8" t="s">
         <v>3103</v>
       </c>
       <c r="E1067" s="8">
         <v>0</v>
       </c>
       <c r="F1067" s="16">
-        <v>0</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="5">
         <v>120</v>
       </c>
       <c r="B1068" s="12" t="s">
         <v>3104</v>
       </c>
       <c r="C1068" s="9" t="s">
         <v>3105</v>
       </c>
       <c r="D1068" s="8" t="s">
         <v>3106</v>
       </c>
       <c r="E1068" s="8">
         <v>0</v>
       </c>
       <c r="F1068" s="16">
-        <v>0</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="5">
         <v>121</v>
       </c>
       <c r="B1069" s="12" t="s">
         <v>3107</v>
       </c>
       <c r="C1069" s="9" t="s">
         <v>3108</v>
       </c>
       <c r="D1069" s="8" t="s">
         <v>3109</v>
       </c>
       <c r="E1069" s="8">
         <v>0</v>
       </c>
       <c r="F1069" s="16">
-        <v>0</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" s="5">
         <v>122</v>
       </c>
       <c r="B1070" s="12" t="s">
         <v>3110</v>
       </c>
       <c r="C1070" s="9" t="s">
         <v>3111</v>
       </c>
       <c r="D1070" s="8" t="s">
         <v>3112</v>
       </c>
       <c r="E1070" s="8">
         <v>0</v>
       </c>
       <c r="F1070" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" s="5">
         <v>123</v>
       </c>
       <c r="B1071" s="12" t="s">
         <v>3113</v>
       </c>
       <c r="C1071" s="9" t="s">
         <v>3114</v>
       </c>
       <c r="D1071" s="8" t="s">
         <v>3115</v>
       </c>
       <c r="E1071" s="8">
         <v>0</v>
       </c>
       <c r="F1071" s="16">
-        <v>0</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" s="6" t="s">
         <v>3116</v>
       </c>
       <c r="B1072" s="8"/>
       <c r="C1072" s="9"/>
       <c r="D1072" s="8"/>
       <c r="E1072" s="8"/>
       <c r="F1072" s="16"/>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1073" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1073" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1073" s="14" t="s">
         <v>6</v>
       </c>
@@ -35214,291 +35214,291 @@
       </c>
       <c r="E1089" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1089" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" s="5">
         <v>1</v>
       </c>
       <c r="B1090" s="12" t="s">
         <v>3160</v>
       </c>
       <c r="C1090" s="9" t="s">
         <v>3161</v>
       </c>
       <c r="D1090" s="8" t="s">
         <v>3162</v>
       </c>
       <c r="E1090" s="8">
         <v>0</v>
       </c>
       <c r="F1090" s="16">
-        <v>0</v>
+        <v>956</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" s="5">
         <v>2</v>
       </c>
       <c r="B1091" s="12" t="s">
         <v>3163</v>
       </c>
       <c r="C1091" s="9" t="s">
         <v>3164</v>
       </c>
       <c r="D1091" s="8" t="s">
         <v>3165</v>
       </c>
       <c r="E1091" s="8">
         <v>0</v>
       </c>
       <c r="F1091" s="16">
-        <v>0</v>
+        <v>852</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" s="5">
         <v>3</v>
       </c>
       <c r="B1092" s="12" t="s">
         <v>3166</v>
       </c>
       <c r="C1092" s="9" t="s">
         <v>3167</v>
       </c>
       <c r="D1092" s="8" t="s">
         <v>3168</v>
       </c>
       <c r="E1092" s="8">
         <v>0</v>
       </c>
       <c r="F1092" s="16">
-        <v>0</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" s="5">
         <v>4</v>
       </c>
       <c r="B1093" s="12" t="s">
         <v>3169</v>
       </c>
       <c r="C1093" s="9" t="s">
         <v>3170</v>
       </c>
       <c r="D1093" s="8" t="s">
         <v>3171</v>
       </c>
       <c r="E1093" s="8">
         <v>0</v>
       </c>
       <c r="F1093" s="16">
-        <v>0</v>
+        <v>530</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="5">
         <v>5</v>
       </c>
       <c r="B1094" s="12" t="s">
         <v>3172</v>
       </c>
       <c r="C1094" s="9" t="s">
         <v>3173</v>
       </c>
       <c r="D1094" s="8" t="s">
         <v>3174</v>
       </c>
       <c r="E1094" s="8">
         <v>1000</v>
       </c>
       <c r="F1094" s="16">
-        <v>84.43000000000001</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" s="5">
         <v>6</v>
       </c>
       <c r="B1095" s="12" t="s">
         <v>3175</v>
       </c>
       <c r="C1095" s="9" t="s">
         <v>3176</v>
       </c>
       <c r="D1095" s="8" t="s">
         <v>3177</v>
       </c>
       <c r="E1095" s="8">
         <v>0</v>
       </c>
       <c r="F1095" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" s="5">
         <v>7</v>
       </c>
       <c r="B1096" s="12" t="s">
         <v>3178</v>
       </c>
       <c r="C1096" s="9" t="s">
         <v>3179</v>
       </c>
       <c r="D1096" s="8" t="s">
         <v>3180</v>
       </c>
       <c r="E1096" s="8">
         <v>0</v>
       </c>
       <c r="F1096" s="16">
-        <v>0</v>
+        <v>312</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" s="5">
         <v>8</v>
       </c>
       <c r="B1097" s="12" t="s">
         <v>3181</v>
       </c>
       <c r="C1097" s="9" t="s">
         <v>3182</v>
       </c>
       <c r="D1097" s="8" t="s">
         <v>3183</v>
       </c>
       <c r="E1097" s="8">
         <v>1000</v>
       </c>
       <c r="F1097" s="16">
-        <v>336.68</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" s="5">
         <v>9</v>
       </c>
       <c r="B1098" s="12" t="s">
         <v>3184</v>
       </c>
       <c r="C1098" s="9" t="s">
         <v>3185</v>
       </c>
       <c r="D1098" s="8" t="s">
         <v>3186</v>
       </c>
       <c r="E1098" s="8">
         <v>0</v>
       </c>
       <c r="F1098" s="16">
-        <v>0</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" s="5">
         <v>10</v>
       </c>
       <c r="B1099" s="12" t="s">
         <v>3187</v>
       </c>
       <c r="C1099" s="9" t="s">
         <v>3188</v>
       </c>
       <c r="D1099" s="8" t="s">
         <v>3189</v>
       </c>
       <c r="E1099" s="8">
         <v>0</v>
       </c>
       <c r="F1099" s="16">
-        <v>0</v>
+        <v>5924</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" s="5">
         <v>11</v>
       </c>
       <c r="B1100" s="12" t="s">
         <v>3190</v>
       </c>
       <c r="C1100" s="9" t="s">
         <v>3191</v>
       </c>
       <c r="D1100" s="8" t="s">
         <v>3192</v>
       </c>
       <c r="E1100" s="8">
         <v>0</v>
       </c>
       <c r="F1100" s="16">
-        <v>0</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" s="5">
         <v>12</v>
       </c>
       <c r="B1101" s="12" t="s">
         <v>3193</v>
       </c>
       <c r="C1101" s="9" t="s">
         <v>3194</v>
       </c>
       <c r="D1101" s="8" t="s">
         <v>3195</v>
       </c>
       <c r="E1101" s="8">
         <v>0</v>
       </c>
       <c r="F1101" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" s="5">
         <v>13</v>
       </c>
       <c r="B1102" s="12" t="s">
         <v>3196</v>
       </c>
       <c r="C1102" s="9" t="s">
         <v>3197</v>
       </c>
       <c r="D1102" s="8" t="s">
         <v>3198</v>
       </c>
       <c r="E1102" s="8">
         <v>0</v>
       </c>
       <c r="F1102" s="16">
-        <v>0</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="5">
         <v>14</v>
       </c>
       <c r="B1103" s="12" t="s">
         <v>3199</v>
       </c>
       <c r="C1103" s="9" t="s">
         <v>3200</v>
       </c>
       <c r="D1103" s="8" t="s">
         <v>3201</v>
       </c>
       <c r="E1103" s="8">
         <v>0</v>
       </c>
       <c r="F1103" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="5">
         <v>15</v>
@@ -35574,211 +35574,211 @@
       </c>
       <c r="E1107" s="8">
         <v>0</v>
       </c>
       <c r="F1107" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="5">
         <v>19</v>
       </c>
       <c r="B1108" s="12" t="s">
         <v>3214</v>
       </c>
       <c r="C1108" s="9" t="s">
         <v>3215</v>
       </c>
       <c r="D1108" s="8" t="s">
         <v>3216</v>
       </c>
       <c r="E1108" s="8">
         <v>0</v>
       </c>
       <c r="F1108" s="16">
-        <v>0</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="5">
         <v>20</v>
       </c>
       <c r="B1109" s="12" t="s">
         <v>3217</v>
       </c>
       <c r="C1109" s="9" t="s">
         <v>3218</v>
       </c>
       <c r="D1109" s="8" t="s">
         <v>3219</v>
       </c>
       <c r="E1109" s="8">
         <v>0</v>
       </c>
       <c r="F1109" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="5">
         <v>21</v>
       </c>
       <c r="B1110" s="12" t="s">
         <v>3220</v>
       </c>
       <c r="C1110" s="9" t="s">
         <v>3221</v>
       </c>
       <c r="D1110" s="8" t="s">
         <v>3222</v>
       </c>
       <c r="E1110" s="8">
         <v>0</v>
       </c>
       <c r="F1110" s="16">
-        <v>0</v>
+        <v>312</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="5">
         <v>22</v>
       </c>
       <c r="B1111" s="12" t="s">
         <v>3223</v>
       </c>
       <c r="C1111" s="9" t="s">
         <v>3224</v>
       </c>
       <c r="D1111" s="8" t="s">
         <v>3225</v>
       </c>
       <c r="E1111" s="8">
         <v>0</v>
       </c>
       <c r="F1111" s="16">
-        <v>0</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="5">
         <v>23</v>
       </c>
       <c r="B1112" s="12" t="s">
         <v>3226</v>
       </c>
       <c r="C1112" s="9" t="s">
         <v>3227</v>
       </c>
       <c r="D1112" s="8" t="s">
         <v>3228</v>
       </c>
       <c r="E1112" s="8">
         <v>0</v>
       </c>
       <c r="F1112" s="16">
-        <v>0</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="5">
         <v>24</v>
       </c>
       <c r="B1113" s="12" t="s">
         <v>3229</v>
       </c>
       <c r="C1113" s="9" t="s">
         <v>3230</v>
       </c>
       <c r="D1113" s="8" t="s">
         <v>3231</v>
       </c>
       <c r="E1113" s="8">
         <v>0</v>
       </c>
       <c r="F1113" s="16">
-        <v>0</v>
+        <v>5924</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="5">
         <v>25</v>
       </c>
       <c r="B1114" s="12" t="s">
         <v>3232</v>
       </c>
       <c r="C1114" s="9" t="s">
         <v>3233</v>
       </c>
       <c r="D1114" s="8" t="s">
         <v>3234</v>
       </c>
       <c r="E1114" s="8">
         <v>0</v>
       </c>
       <c r="F1114" s="16">
-        <v>0</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="5">
         <v>26</v>
       </c>
       <c r="B1115" s="12" t="s">
         <v>3235</v>
       </c>
       <c r="C1115" s="9" t="s">
         <v>3236</v>
       </c>
       <c r="D1115" s="8" t="s">
         <v>3237</v>
       </c>
       <c r="E1115" s="8">
         <v>0</v>
       </c>
       <c r="F1115" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="5">
         <v>27</v>
       </c>
       <c r="B1116" s="12" t="s">
         <v>3238</v>
       </c>
       <c r="C1116" s="9" t="s">
         <v>3239</v>
       </c>
       <c r="D1116" s="8" t="s">
         <v>3240</v>
       </c>
       <c r="E1116" s="8">
         <v>0</v>
       </c>
       <c r="F1116" s="16">
-        <v>0</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="5">
         <v>28</v>
       </c>
       <c r="B1117" s="12" t="s">
         <v>3241</v>
       </c>
       <c r="C1117" s="9" t="s">
         <v>3242</v>
       </c>
       <c r="D1117" s="8" t="s">
         <v>3243</v>
       </c>
       <c r="E1117" s="8">
         <v>0</v>
       </c>
       <c r="F1117" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="5">
         <v>29</v>
@@ -35894,91 +35894,91 @@
       </c>
       <c r="E1124" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1124" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="5">
         <v>1</v>
       </c>
       <c r="B1125" s="12" t="s">
         <v>3258</v>
       </c>
       <c r="C1125" s="9" t="s">
         <v>3259</v>
       </c>
       <c r="D1125" s="8" t="s">
         <v>3260</v>
       </c>
       <c r="E1125" s="8">
         <v>0</v>
       </c>
       <c r="F1125" s="16">
-        <v>0</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="5">
         <v>2</v>
       </c>
       <c r="B1126" s="12" t="s">
         <v>3261</v>
       </c>
       <c r="C1126" s="9" t="s">
         <v>3262</v>
       </c>
       <c r="D1126" s="8" t="s">
         <v>3263</v>
       </c>
       <c r="E1126" s="8">
         <v>0</v>
       </c>
       <c r="F1126" s="16">
-        <v>0</v>
+        <v>871</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="5">
         <v>3</v>
       </c>
       <c r="B1127" s="12" t="s">
         <v>3264</v>
       </c>
       <c r="C1127" s="9" t="s">
         <v>3265</v>
       </c>
       <c r="D1127" s="8" t="s">
         <v>3266</v>
       </c>
       <c r="E1127" s="8">
         <v>0</v>
       </c>
       <c r="F1127" s="16">
-        <v>0</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="5">
         <v>4</v>
       </c>
       <c r="B1128" s="12" t="s">
         <v>3267</v>
       </c>
       <c r="C1128" s="9" t="s">
         <v>3268</v>
       </c>
       <c r="D1128" s="8" t="s">
         <v>3269</v>
       </c>
       <c r="E1128" s="8">
         <v>0</v>
       </c>
       <c r="F1128" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="5">
         <v>5</v>
@@ -36194,91 +36194,91 @@
       </c>
       <c r="E1139" s="8">
         <v>0</v>
       </c>
       <c r="F1139" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" s="5">
         <v>16</v>
       </c>
       <c r="B1140" s="12" t="s">
         <v>3303</v>
       </c>
       <c r="C1140" s="9" t="s">
         <v>3304</v>
       </c>
       <c r="D1140" s="8" t="s">
         <v>3305</v>
       </c>
       <c r="E1140" s="8">
         <v>0</v>
       </c>
       <c r="F1140" s="16">
-        <v>0</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="5">
         <v>17</v>
       </c>
       <c r="B1141" s="12" t="s">
         <v>3306</v>
       </c>
       <c r="C1141" s="9" t="s">
         <v>3307</v>
       </c>
       <c r="D1141" s="8" t="s">
         <v>3308</v>
       </c>
       <c r="E1141" s="8">
         <v>0</v>
       </c>
       <c r="F1141" s="16">
-        <v>0</v>
+        <v>871</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="5">
         <v>18</v>
       </c>
       <c r="B1142" s="12" t="s">
         <v>3309</v>
       </c>
       <c r="C1142" s="9" t="s">
         <v>3310</v>
       </c>
       <c r="D1142" s="8" t="s">
         <v>3311</v>
       </c>
       <c r="E1142" s="8">
         <v>0</v>
       </c>
       <c r="F1142" s="16">
-        <v>0</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" s="5">
         <v>19</v>
       </c>
       <c r="B1143" s="12" t="s">
         <v>3312</v>
       </c>
       <c r="C1143" s="9" t="s">
         <v>3313</v>
       </c>
       <c r="D1143" s="8" t="s">
         <v>3314</v>
       </c>
       <c r="E1143" s="8">
         <v>0</v>
       </c>
       <c r="F1143" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="5">
         <v>20</v>
@@ -36684,91 +36684,91 @@
       </c>
       <c r="E1164" s="8">
         <v>0</v>
       </c>
       <c r="F1164" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="5">
         <v>15</v>
       </c>
       <c r="B1165" s="12" t="s">
         <v>3373</v>
       </c>
       <c r="C1165" s="9" t="s">
         <v>3374</v>
       </c>
       <c r="D1165" s="8" t="s">
         <v>3375</v>
       </c>
       <c r="E1165" s="8">
         <v>0</v>
       </c>
       <c r="F1165" s="16">
-        <v>0</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="5">
         <v>16</v>
       </c>
       <c r="B1166" s="12" t="s">
         <v>3376</v>
       </c>
       <c r="C1166" s="9" t="s">
         <v>3377</v>
       </c>
       <c r="D1166" s="8" t="s">
         <v>3378</v>
       </c>
       <c r="E1166" s="8">
         <v>0</v>
       </c>
       <c r="F1166" s="16">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="5">
         <v>17</v>
       </c>
       <c r="B1167" s="12" t="s">
         <v>3379</v>
       </c>
       <c r="C1167" s="9" t="s">
         <v>3380</v>
       </c>
       <c r="D1167" s="8" t="s">
         <v>3381</v>
       </c>
       <c r="E1167" s="8">
         <v>0</v>
       </c>
       <c r="F1167" s="16">
-        <v>0</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" s="5">
         <v>18</v>
       </c>
       <c r="B1168" s="12" t="s">
         <v>3382</v>
       </c>
       <c r="C1168" s="9" t="s">
         <v>3383</v>
       </c>
       <c r="D1168" s="8" t="s">
         <v>3384</v>
       </c>
       <c r="E1168" s="8">
         <v>0</v>
       </c>
       <c r="F1168" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="5">
         <v>19</v>
@@ -38174,111 +38174,111 @@
       </c>
       <c r="E1240" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1240" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="5">
         <v>1</v>
       </c>
       <c r="B1241" s="12" t="s">
         <v>3589</v>
       </c>
       <c r="C1241" s="9" t="s">
         <v>3590</v>
       </c>
       <c r="D1241" s="8" t="s">
         <v>3591</v>
       </c>
       <c r="E1241" s="8">
         <v>1000</v>
       </c>
       <c r="F1241" s="16">
-        <v>115.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" s="5">
         <v>2</v>
       </c>
       <c r="B1242" s="12" t="s">
         <v>3592</v>
       </c>
       <c r="C1242" s="9" t="s">
         <v>3593</v>
       </c>
       <c r="D1242" s="8" t="s">
         <v>3594</v>
       </c>
       <c r="E1242" s="8">
         <v>0</v>
       </c>
       <c r="F1242" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" s="5">
         <v>3</v>
       </c>
       <c r="B1243" s="12" t="s">
         <v>3595</v>
       </c>
       <c r="C1243" s="9" t="s">
         <v>3596</v>
       </c>
       <c r="D1243" s="8" t="s">
         <v>3597</v>
       </c>
       <c r="E1243" s="8">
         <v>1000</v>
       </c>
       <c r="F1243" s="16">
-        <v>295.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" s="5">
         <v>4</v>
       </c>
       <c r="B1244" s="12" t="s">
         <v>3598</v>
       </c>
       <c r="C1244" s="9" t="s">
         <v>3599</v>
       </c>
       <c r="D1244" s="8" t="s">
         <v>3600</v>
       </c>
       <c r="E1244" s="8">
         <v>1000</v>
       </c>
       <c r="F1244" s="16">
-        <v>317.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" s="5">
         <v>5</v>
       </c>
       <c r="B1245" s="12" t="s">
         <v>3601</v>
       </c>
       <c r="C1245" s="9" t="s">
         <v>3602</v>
       </c>
       <c r="D1245" s="8" t="s">
         <v>3603</v>
       </c>
       <c r="E1245" s="8">
         <v>0</v>
       </c>
       <c r="F1245" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" s="5">
         <v>6</v>
@@ -38294,171 +38294,171 @@
       </c>
       <c r="E1246" s="8">
         <v>0</v>
       </c>
       <c r="F1246" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" s="5">
         <v>7</v>
       </c>
       <c r="B1247" s="12" t="s">
         <v>3607</v>
       </c>
       <c r="C1247" s="9" t="s">
         <v>3608</v>
       </c>
       <c r="D1247" s="8" t="s">
         <v>3609</v>
       </c>
       <c r="E1247" s="8">
         <v>1000</v>
       </c>
       <c r="F1247" s="16">
-        <v>719.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" s="5">
         <v>8</v>
       </c>
       <c r="B1248" s="12" t="s">
         <v>3610</v>
       </c>
       <c r="C1248" s="9" t="s">
         <v>3611</v>
       </c>
       <c r="D1248" s="8" t="s">
         <v>3612</v>
       </c>
       <c r="E1248" s="8">
         <v>0</v>
       </c>
       <c r="F1248" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="5">
         <v>9</v>
       </c>
       <c r="B1249" s="12" t="s">
         <v>3613</v>
       </c>
       <c r="C1249" s="9" t="s">
         <v>3614</v>
       </c>
       <c r="D1249" s="8" t="s">
         <v>3615</v>
       </c>
       <c r="E1249" s="8">
         <v>1000</v>
       </c>
       <c r="F1249" s="16">
-        <v>1209.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" s="5">
         <v>10</v>
       </c>
       <c r="B1250" s="12" t="s">
         <v>3616</v>
       </c>
       <c r="C1250" s="9" t="s">
         <v>3617</v>
       </c>
       <c r="D1250" s="8" t="s">
         <v>3618</v>
       </c>
       <c r="E1250" s="8">
         <v>1000</v>
       </c>
       <c r="F1250" s="16">
-        <v>1809</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" s="5">
         <v>11</v>
       </c>
       <c r="B1251" s="12" t="s">
         <v>3619</v>
       </c>
       <c r="C1251" s="9" t="s">
         <v>3620</v>
       </c>
       <c r="D1251" s="8" t="s">
         <v>3621</v>
       </c>
       <c r="E1251" s="8">
         <v>1000</v>
       </c>
       <c r="F1251" s="16">
-        <v>2625.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" s="5">
         <v>12</v>
       </c>
       <c r="B1252" s="12" t="s">
         <v>3622</v>
       </c>
       <c r="C1252" s="9" t="s">
         <v>3623</v>
       </c>
       <c r="D1252" s="8" t="s">
         <v>3624</v>
       </c>
       <c r="E1252" s="8">
         <v>1000</v>
       </c>
       <c r="F1252" s="16">
-        <v>2952.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="5">
         <v>13</v>
       </c>
       <c r="B1253" s="12" t="s">
         <v>3625</v>
       </c>
       <c r="C1253" s="9" t="s">
         <v>3626</v>
       </c>
       <c r="D1253" s="8" t="s">
         <v>3627</v>
       </c>
       <c r="E1253" s="8">
         <v>1000</v>
       </c>
       <c r="F1253" s="16">
-        <v>3190.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="5">
         <v>14</v>
       </c>
       <c r="B1254" s="12" t="s">
         <v>3628</v>
       </c>
       <c r="C1254" s="9" t="s">
         <v>3629</v>
       </c>
       <c r="D1254" s="8" t="s">
         <v>3630</v>
       </c>
       <c r="E1254" s="8">
         <v>0</v>
       </c>
       <c r="F1254" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="5">
         <v>15</v>
@@ -38674,51 +38674,51 @@
       </c>
       <c r="E1265" s="8">
         <v>0</v>
       </c>
       <c r="F1265" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="5">
         <v>26</v>
       </c>
       <c r="B1266" s="12" t="s">
         <v>3664</v>
       </c>
       <c r="C1266" s="9" t="s">
         <v>3665</v>
       </c>
       <c r="D1266" s="8" t="s">
         <v>3666</v>
       </c>
       <c r="E1266" s="8">
         <v>0</v>
       </c>
       <c r="F1266" s="16">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" s="5">
         <v>27</v>
       </c>
       <c r="B1267" s="12" t="s">
         <v>3667</v>
       </c>
       <c r="C1267" s="9" t="s">
         <v>3668</v>
       </c>
       <c r="D1267" s="8" t="s">
         <v>3669</v>
       </c>
       <c r="E1267" s="8">
         <v>0</v>
       </c>
       <c r="F1267" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" s="5">
         <v>28</v>
@@ -38794,271 +38794,271 @@
       </c>
       <c r="E1271" s="8">
         <v>0</v>
       </c>
       <c r="F1271" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" s="5">
         <v>32</v>
       </c>
       <c r="B1272" s="12" t="s">
         <v>3682</v>
       </c>
       <c r="C1272" s="9" t="s">
         <v>3683</v>
       </c>
       <c r="D1272" s="8" t="s">
         <v>3684</v>
       </c>
       <c r="E1272" s="8">
         <v>1000</v>
       </c>
       <c r="F1272" s="16">
-        <v>565.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" s="5">
         <v>33</v>
       </c>
       <c r="B1273" s="12" t="s">
         <v>3685</v>
       </c>
       <c r="C1273" s="9" t="s">
         <v>3686</v>
       </c>
       <c r="D1273" s="8" t="s">
         <v>3687</v>
       </c>
       <c r="E1273" s="8">
         <v>1000</v>
       </c>
       <c r="F1273" s="16">
-        <v>295.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" s="5">
         <v>34</v>
       </c>
       <c r="B1274" s="12" t="s">
         <v>3688</v>
       </c>
       <c r="C1274" s="9" t="s">
         <v>3689</v>
       </c>
       <c r="D1274" s="8" t="s">
         <v>3690</v>
       </c>
       <c r="E1274" s="8">
         <v>1000</v>
       </c>
       <c r="F1274" s="16">
-        <v>393.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" s="5">
         <v>35</v>
       </c>
       <c r="B1275" s="12" t="s">
         <v>3691</v>
       </c>
       <c r="C1275" s="9" t="s">
         <v>3692</v>
       </c>
       <c r="D1275" s="8" t="s">
         <v>3693</v>
       </c>
       <c r="E1275" s="8">
         <v>1000</v>
       </c>
       <c r="F1275" s="16">
-        <v>1012.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" s="5">
         <v>36</v>
       </c>
       <c r="B1276" s="12" t="s">
         <v>3694</v>
       </c>
       <c r="C1276" s="9" t="s">
         <v>3695</v>
       </c>
       <c r="D1276" s="8" t="s">
         <v>3696</v>
       </c>
       <c r="E1276" s="8">
         <v>1000</v>
       </c>
       <c r="F1276" s="16">
-        <v>1469.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" s="5">
         <v>37</v>
       </c>
       <c r="B1277" s="12" t="s">
         <v>3697</v>
       </c>
       <c r="C1277" s="9" t="s">
         <v>3698</v>
       </c>
       <c r="D1277" s="8" t="s">
         <v>3699</v>
       </c>
       <c r="E1277" s="8">
         <v>1000</v>
       </c>
       <c r="F1277" s="16">
-        <v>874.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" s="5">
         <v>38</v>
       </c>
       <c r="B1278" s="12" t="s">
         <v>3700</v>
       </c>
       <c r="C1278" s="9" t="s">
         <v>3701</v>
       </c>
       <c r="D1278" s="8" t="s">
         <v>3702</v>
       </c>
       <c r="E1278" s="8">
         <v>1000</v>
       </c>
       <c r="F1278" s="16">
-        <v>2399.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" s="5">
         <v>39</v>
       </c>
       <c r="B1279" s="12" t="s">
         <v>3703</v>
       </c>
       <c r="C1279" s="9" t="s">
         <v>3704</v>
       </c>
       <c r="D1279" s="8" t="s">
         <v>3705</v>
       </c>
       <c r="E1279" s="8">
         <v>1000</v>
       </c>
       <c r="F1279" s="16">
-        <v>1922.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" s="5">
         <v>40</v>
       </c>
       <c r="B1280" s="12" t="s">
         <v>3706</v>
       </c>
       <c r="C1280" s="9" t="s">
         <v>3707</v>
       </c>
       <c r="D1280" s="8" t="s">
         <v>3708</v>
       </c>
       <c r="E1280" s="8">
         <v>1000</v>
       </c>
       <c r="F1280" s="16">
-        <v>1746.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" s="5">
         <v>41</v>
       </c>
       <c r="B1281" s="12" t="s">
         <v>3709</v>
       </c>
       <c r="C1281" s="9" t="s">
         <v>3710</v>
       </c>
       <c r="D1281" s="8" t="s">
         <v>3711</v>
       </c>
       <c r="E1281" s="8">
         <v>1000</v>
       </c>
       <c r="F1281" s="16">
-        <v>2700.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" s="5">
         <v>42</v>
       </c>
       <c r="B1282" s="12" t="s">
         <v>3712</v>
       </c>
       <c r="C1282" s="9" t="s">
         <v>3713</v>
       </c>
       <c r="D1282" s="8" t="s">
         <v>3714</v>
       </c>
       <c r="E1282" s="8">
         <v>1000</v>
       </c>
       <c r="F1282" s="16">
-        <v>2952.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" s="5">
         <v>43</v>
       </c>
       <c r="B1283" s="12" t="s">
         <v>3715</v>
       </c>
       <c r="C1283" s="9" t="s">
         <v>3716</v>
       </c>
       <c r="D1283" s="8" t="s">
         <v>3717</v>
       </c>
       <c r="E1283" s="8">
         <v>1000</v>
       </c>
       <c r="F1283" s="16">
-        <v>4233.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" s="5">
         <v>44</v>
       </c>
       <c r="B1284" s="12" t="s">
         <v>3718</v>
       </c>
       <c r="C1284" s="9" t="s">
         <v>3719</v>
       </c>
       <c r="D1284" s="8" t="s">
         <v>3720</v>
       </c>
       <c r="E1284" s="8">
         <v>0</v>
       </c>
       <c r="F1284" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="5">
         <v>45</v>
@@ -39854,1201 +39854,1201 @@
       </c>
       <c r="E1326" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1326" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" s="5">
         <v>1</v>
       </c>
       <c r="B1327" s="12" t="s">
         <v>3833</v>
       </c>
       <c r="C1327" s="9" t="s">
         <v>3834</v>
       </c>
       <c r="D1327" s="8" t="s">
         <v>3835</v>
       </c>
       <c r="E1327" s="8">
         <v>1000</v>
       </c>
       <c r="F1327" s="16">
-        <v>50.43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" s="5">
         <v>2</v>
       </c>
       <c r="B1328" s="12" t="s">
         <v>3836</v>
       </c>
       <c r="C1328" s="9" t="s">
         <v>3837</v>
       </c>
       <c r="D1328" s="8" t="s">
         <v>3838</v>
       </c>
       <c r="E1328" s="8">
         <v>1000</v>
       </c>
       <c r="F1328" s="16">
-        <v>67.23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="5">
         <v>3</v>
       </c>
       <c r="B1329" s="12" t="s">
         <v>3839</v>
       </c>
       <c r="C1329" s="9" t="s">
         <v>3840</v>
       </c>
       <c r="D1329" s="8" t="s">
         <v>3841</v>
       </c>
       <c r="E1329" s="8">
         <v>1000</v>
       </c>
       <c r="F1329" s="16">
-        <v>82.45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" s="5">
         <v>4</v>
       </c>
       <c r="B1330" s="12" t="s">
         <v>3842</v>
       </c>
       <c r="C1330" s="9" t="s">
         <v>3843</v>
       </c>
       <c r="D1330" s="8" t="s">
         <v>3844</v>
       </c>
       <c r="E1330" s="8">
         <v>1000</v>
       </c>
       <c r="F1330" s="16">
-        <v>123.99</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" s="5">
         <v>5</v>
       </c>
       <c r="B1331" s="12" t="s">
         <v>3845</v>
       </c>
       <c r="C1331" s="9" t="s">
         <v>3846</v>
       </c>
       <c r="D1331" s="8" t="s">
         <v>3847</v>
       </c>
       <c r="E1331" s="8">
         <v>1000</v>
       </c>
       <c r="F1331" s="16">
-        <v>210.3</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" s="5">
         <v>6</v>
       </c>
       <c r="B1332" s="12" t="s">
         <v>3848</v>
       </c>
       <c r="C1332" s="9" t="s">
         <v>3849</v>
       </c>
       <c r="D1332" s="8" t="s">
         <v>3850</v>
       </c>
       <c r="E1332" s="8">
         <v>1000</v>
       </c>
       <c r="F1332" s="16">
-        <v>333.16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" s="5">
         <v>7</v>
       </c>
       <c r="B1333" s="12" t="s">
         <v>3851</v>
       </c>
       <c r="C1333" s="9" t="s">
         <v>3852</v>
       </c>
       <c r="D1333" s="8" t="s">
         <v>3853</v>
       </c>
       <c r="E1333" s="8">
         <v>1000</v>
       </c>
       <c r="F1333" s="16">
-        <v>1046.95</v>
+        <v>335</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" s="5">
         <v>8</v>
       </c>
       <c r="B1334" s="12" t="s">
         <v>3854</v>
       </c>
       <c r="C1334" s="9" t="s">
         <v>3855</v>
       </c>
       <c r="D1334" s="8" t="s">
         <v>3856</v>
       </c>
       <c r="E1334" s="8">
         <v>1000</v>
       </c>
       <c r="F1334" s="16">
-        <v>1620.58</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" s="7" t="s">
         <v>3857</v>
       </c>
       <c r="B1335" s="8"/>
       <c r="C1335" s="9"/>
       <c r="D1335" s="8"/>
       <c r="E1335" s="8"/>
       <c r="F1335" s="16"/>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1336" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1336" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1336" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1336" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1336" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="5">
         <v>1</v>
       </c>
       <c r="B1337" s="12" t="s">
         <v>3858</v>
       </c>
       <c r="C1337" s="9" t="s">
         <v>3859</v>
       </c>
       <c r="D1337" s="8" t="s">
         <v>3860</v>
       </c>
       <c r="E1337" s="8">
         <v>1000</v>
       </c>
       <c r="F1337" s="16">
-        <v>67.84999999999999</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" s="5">
         <v>2</v>
       </c>
       <c r="B1338" s="12" t="s">
         <v>3861</v>
       </c>
       <c r="C1338" s="9" t="s">
         <v>3862</v>
       </c>
       <c r="D1338" s="8" t="s">
         <v>3863</v>
       </c>
       <c r="E1338" s="8">
         <v>1000</v>
       </c>
       <c r="F1338" s="16">
-        <v>122.49</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" s="5">
         <v>3</v>
       </c>
       <c r="B1339" s="12" t="s">
         <v>3864</v>
       </c>
       <c r="C1339" s="9" t="s">
         <v>3865</v>
       </c>
       <c r="D1339" s="8" t="s">
         <v>3866</v>
       </c>
       <c r="E1339" s="8">
         <v>1000</v>
       </c>
       <c r="F1339" s="16">
-        <v>94.66</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" s="5">
         <v>4</v>
       </c>
       <c r="B1340" s="12" t="s">
         <v>3867</v>
       </c>
       <c r="C1340" s="9" t="s">
         <v>3868</v>
       </c>
       <c r="D1340" s="8" t="s">
         <v>3869</v>
       </c>
       <c r="E1340" s="8">
         <v>1000</v>
       </c>
       <c r="F1340" s="16">
-        <v>110.5</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" s="5">
         <v>5</v>
       </c>
       <c r="B1341" s="12" t="s">
         <v>3870</v>
       </c>
       <c r="C1341" s="9" t="s">
         <v>3871</v>
       </c>
       <c r="D1341" s="8" t="s">
         <v>3872</v>
       </c>
       <c r="E1341" s="8">
         <v>1000</v>
       </c>
       <c r="F1341" s="16">
-        <v>123.01</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" s="5">
         <v>6</v>
       </c>
       <c r="B1342" s="12" t="s">
         <v>3873</v>
       </c>
       <c r="C1342" s="9" t="s">
         <v>3874</v>
       </c>
       <c r="D1342" s="8" t="s">
         <v>3875</v>
       </c>
       <c r="E1342" s="8">
         <v>1000</v>
       </c>
       <c r="F1342" s="16">
-        <v>194.48</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" s="5">
         <v>7</v>
       </c>
       <c r="B1343" s="12" t="s">
         <v>3876</v>
       </c>
       <c r="C1343" s="9" t="s">
         <v>3877</v>
       </c>
       <c r="D1343" s="8" t="s">
         <v>3878</v>
       </c>
       <c r="E1343" s="8">
         <v>1000</v>
       </c>
       <c r="F1343" s="16">
-        <v>213.31</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" s="5">
         <v>8</v>
       </c>
       <c r="B1344" s="12" t="s">
         <v>3879</v>
       </c>
       <c r="C1344" s="9" t="s">
         <v>3880</v>
       </c>
       <c r="D1344" s="8" t="s">
         <v>3881</v>
       </c>
       <c r="E1344" s="8">
         <v>1000</v>
       </c>
       <c r="F1344" s="16">
-        <v>317.33</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" s="5">
         <v>9</v>
       </c>
       <c r="B1345" s="12" t="s">
         <v>3882</v>
       </c>
       <c r="C1345" s="9" t="s">
         <v>3883</v>
       </c>
       <c r="D1345" s="8" t="s">
         <v>3884</v>
       </c>
       <c r="E1345" s="8">
         <v>1000</v>
       </c>
       <c r="F1345" s="16">
-        <v>295.48</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" s="5">
         <v>10</v>
       </c>
       <c r="B1346" s="12" t="s">
         <v>3885</v>
       </c>
       <c r="C1346" s="9" t="s">
         <v>3886</v>
       </c>
       <c r="D1346" s="8" t="s">
         <v>3887</v>
       </c>
       <c r="E1346" s="8">
         <v>1000</v>
       </c>
       <c r="F1346" s="16">
-        <v>1055.25</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" s="5">
         <v>11</v>
       </c>
       <c r="B1347" s="12" t="s">
         <v>3888</v>
       </c>
       <c r="C1347" s="9" t="s">
         <v>3889</v>
       </c>
       <c r="D1347" s="8" t="s">
         <v>3890</v>
       </c>
       <c r="E1347" s="8">
         <v>1000</v>
       </c>
       <c r="F1347" s="16">
-        <v>1461.53</v>
+        <v>316</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" s="7" t="s">
         <v>3891</v>
       </c>
       <c r="B1348" s="8"/>
       <c r="C1348" s="9"/>
       <c r="D1348" s="8"/>
       <c r="E1348" s="8"/>
       <c r="F1348" s="16"/>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1349" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1349" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1349" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1349" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1349" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" s="5">
         <v>1</v>
       </c>
       <c r="B1350" s="12" t="s">
         <v>3892</v>
       </c>
       <c r="C1350" s="9" t="s">
         <v>3893</v>
       </c>
       <c r="D1350" s="8" t="s">
         <v>3894</v>
       </c>
       <c r="E1350" s="8">
         <v>1000</v>
       </c>
       <c r="F1350" s="16">
-        <v>28.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" s="5">
         <v>2</v>
       </c>
       <c r="B1351" s="12" t="s">
         <v>3895</v>
       </c>
       <c r="C1351" s="9" t="s">
         <v>3896</v>
       </c>
       <c r="D1351" s="8" t="s">
         <v>3897</v>
       </c>
       <c r="E1351" s="8">
         <v>1000</v>
       </c>
       <c r="F1351" s="16">
-        <v>28.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" s="5">
         <v>3</v>
       </c>
       <c r="B1352" s="12" t="s">
         <v>3898</v>
       </c>
       <c r="C1352" s="9" t="s">
         <v>3899</v>
       </c>
       <c r="D1352" s="8" t="s">
         <v>3900</v>
       </c>
       <c r="E1352" s="8">
         <v>1000</v>
       </c>
       <c r="F1352" s="16">
-        <v>36.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" s="5">
         <v>4</v>
       </c>
       <c r="B1353" s="12" t="s">
         <v>3901</v>
       </c>
       <c r="C1353" s="9" t="s">
         <v>3902</v>
       </c>
       <c r="D1353" s="8" t="s">
         <v>3903</v>
       </c>
       <c r="E1353" s="8">
         <v>1000</v>
       </c>
       <c r="F1353" s="16">
-        <v>36.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" s="5">
         <v>5</v>
       </c>
       <c r="B1354" s="12" t="s">
         <v>3904</v>
       </c>
       <c r="C1354" s="9" t="s">
         <v>3905</v>
       </c>
       <c r="D1354" s="8" t="s">
         <v>3906</v>
       </c>
       <c r="E1354" s="8">
         <v>1000</v>
       </c>
       <c r="F1354" s="16">
-        <v>36.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" s="5">
         <v>6</v>
       </c>
       <c r="B1355" s="12" t="s">
         <v>3907</v>
       </c>
       <c r="C1355" s="9" t="s">
         <v>3908</v>
       </c>
       <c r="D1355" s="8" t="s">
         <v>3909</v>
       </c>
       <c r="E1355" s="8">
         <v>1000</v>
       </c>
       <c r="F1355" s="16">
-        <v>53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" s="5">
         <v>7</v>
       </c>
       <c r="B1356" s="12" t="s">
         <v>3910</v>
       </c>
       <c r="C1356" s="9" t="s">
         <v>3911</v>
       </c>
       <c r="D1356" s="8" t="s">
         <v>3912</v>
       </c>
       <c r="E1356" s="8">
         <v>1000</v>
       </c>
       <c r="F1356" s="16">
-        <v>53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" s="5">
         <v>8</v>
       </c>
       <c r="B1357" s="12" t="s">
         <v>3913</v>
       </c>
       <c r="C1357" s="9" t="s">
         <v>3914</v>
       </c>
       <c r="D1357" s="8" t="s">
         <v>3915</v>
       </c>
       <c r="E1357" s="8">
         <v>1000</v>
       </c>
       <c r="F1357" s="16">
-        <v>53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" s="5">
         <v>9</v>
       </c>
       <c r="B1358" s="12" t="s">
         <v>3916</v>
       </c>
       <c r="C1358" s="9" t="s">
         <v>3917</v>
       </c>
       <c r="D1358" s="8" t="s">
         <v>3918</v>
       </c>
       <c r="E1358" s="8">
         <v>1000</v>
       </c>
       <c r="F1358" s="16">
-        <v>75.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" s="5">
         <v>10</v>
       </c>
       <c r="B1359" s="12" t="s">
         <v>3919</v>
       </c>
       <c r="C1359" s="9" t="s">
         <v>3920</v>
       </c>
       <c r="D1359" s="8" t="s">
         <v>3921</v>
       </c>
       <c r="E1359" s="8">
         <v>1000</v>
       </c>
       <c r="F1359" s="16">
-        <v>75.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" s="5">
         <v>11</v>
       </c>
       <c r="B1360" s="12" t="s">
         <v>3922</v>
       </c>
       <c r="C1360" s="9" t="s">
         <v>3923</v>
       </c>
       <c r="D1360" s="8" t="s">
         <v>3924</v>
       </c>
       <c r="E1360" s="8">
         <v>1000</v>
       </c>
       <c r="F1360" s="16">
-        <v>75.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="5">
         <v>12</v>
       </c>
       <c r="B1361" s="12" t="s">
         <v>3925</v>
       </c>
       <c r="C1361" s="9" t="s">
         <v>3926</v>
       </c>
       <c r="D1361" s="8" t="s">
         <v>3927</v>
       </c>
       <c r="E1361" s="8">
         <v>1000</v>
       </c>
       <c r="F1361" s="16">
-        <v>125.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" s="5">
         <v>13</v>
       </c>
       <c r="B1362" s="12" t="s">
         <v>3928</v>
       </c>
       <c r="C1362" s="9" t="s">
         <v>3929</v>
       </c>
       <c r="D1362" s="8" t="s">
         <v>3930</v>
       </c>
       <c r="E1362" s="8">
         <v>1000</v>
       </c>
       <c r="F1362" s="16">
-        <v>125.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" s="5">
         <v>14</v>
       </c>
       <c r="B1363" s="12" t="s">
         <v>3931</v>
       </c>
       <c r="C1363" s="9" t="s">
         <v>3932</v>
       </c>
       <c r="D1363" s="8" t="s">
         <v>3933</v>
       </c>
       <c r="E1363" s="8">
         <v>1000</v>
       </c>
       <c r="F1363" s="16">
-        <v>215.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" s="5">
         <v>15</v>
       </c>
       <c r="B1364" s="12" t="s">
         <v>3934</v>
       </c>
       <c r="C1364" s="9" t="s">
         <v>3935</v>
       </c>
       <c r="D1364" s="8" t="s">
         <v>3936</v>
       </c>
       <c r="E1364" s="8">
         <v>1000</v>
       </c>
       <c r="F1364" s="16">
-        <v>667.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" s="5">
         <v>16</v>
       </c>
       <c r="B1365" s="12" t="s">
         <v>3937</v>
       </c>
       <c r="C1365" s="9" t="s">
         <v>3938</v>
       </c>
       <c r="D1365" s="8" t="s">
         <v>3939</v>
       </c>
       <c r="E1365" s="8">
         <v>1000</v>
       </c>
       <c r="F1365" s="16">
-        <v>998.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" s="7" t="s">
         <v>3940</v>
       </c>
       <c r="B1366" s="8"/>
       <c r="C1366" s="9"/>
       <c r="D1366" s="8"/>
       <c r="E1366" s="8"/>
       <c r="F1366" s="16"/>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1367" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1367" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1367" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1367" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1367" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" s="5">
         <v>1</v>
       </c>
       <c r="B1368" s="12" t="s">
         <v>3941</v>
       </c>
       <c r="C1368" s="9" t="s">
         <v>3942</v>
       </c>
       <c r="D1368" s="8" t="s">
         <v>3943</v>
       </c>
       <c r="E1368" s="8">
         <v>1000</v>
       </c>
       <c r="F1368" s="16">
-        <v>32.49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" s="5">
         <v>2</v>
       </c>
       <c r="B1369" s="12" t="s">
         <v>3944</v>
       </c>
       <c r="C1369" s="9" t="s">
         <v>3945</v>
       </c>
       <c r="D1369" s="8" t="s">
         <v>3946</v>
       </c>
       <c r="E1369" s="8">
         <v>1000</v>
       </c>
       <c r="F1369" s="16">
-        <v>32.49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" s="5">
         <v>3</v>
       </c>
       <c r="B1370" s="12" t="s">
         <v>3947</v>
       </c>
       <c r="C1370" s="9" t="s">
         <v>3948</v>
       </c>
       <c r="D1370" s="8" t="s">
         <v>3949</v>
       </c>
       <c r="E1370" s="8">
         <v>1000</v>
       </c>
       <c r="F1370" s="16">
-        <v>39.88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" s="5">
         <v>4</v>
       </c>
       <c r="B1371" s="12" t="s">
         <v>3950</v>
       </c>
       <c r="C1371" s="9" t="s">
         <v>3951</v>
       </c>
       <c r="D1371" s="8" t="s">
         <v>3952</v>
       </c>
       <c r="E1371" s="8">
         <v>1000</v>
       </c>
       <c r="F1371" s="16">
-        <v>39.88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" s="5">
         <v>5</v>
       </c>
       <c r="B1372" s="12" t="s">
         <v>3953</v>
       </c>
       <c r="C1372" s="9" t="s">
         <v>3954</v>
       </c>
       <c r="D1372" s="8" t="s">
         <v>3955</v>
       </c>
       <c r="E1372" s="8">
         <v>1000</v>
       </c>
       <c r="F1372" s="16">
-        <v>39.88</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" s="5">
         <v>6</v>
       </c>
       <c r="B1373" s="12" t="s">
         <v>3956</v>
       </c>
       <c r="C1373" s="9" t="s">
         <v>3957</v>
       </c>
       <c r="D1373" s="8" t="s">
         <v>3958</v>
       </c>
       <c r="E1373" s="8">
         <v>1000</v>
       </c>
       <c r="F1373" s="16">
-        <v>59.63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" s="5">
         <v>7</v>
       </c>
       <c r="B1374" s="12" t="s">
         <v>3959</v>
       </c>
       <c r="C1374" s="9" t="s">
         <v>3960</v>
       </c>
       <c r="D1374" s="8" t="s">
         <v>3961</v>
       </c>
       <c r="E1374" s="8">
         <v>1000</v>
       </c>
       <c r="F1374" s="16">
-        <v>59.63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" s="5">
         <v>8</v>
       </c>
       <c r="B1375" s="12" t="s">
         <v>3962</v>
       </c>
       <c r="C1375" s="9" t="s">
         <v>3963</v>
       </c>
       <c r="D1375" s="8" t="s">
         <v>3964</v>
       </c>
       <c r="E1375" s="8">
         <v>1000</v>
       </c>
       <c r="F1375" s="16">
-        <v>59.63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" s="5">
         <v>9</v>
       </c>
       <c r="B1376" s="12" t="s">
         <v>3965</v>
       </c>
       <c r="C1376" s="9" t="s">
         <v>3966</v>
       </c>
       <c r="D1376" s="8" t="s">
         <v>3967</v>
       </c>
       <c r="E1376" s="8">
         <v>1000</v>
       </c>
       <c r="F1376" s="16">
-        <v>59.63</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" s="5">
         <v>10</v>
       </c>
       <c r="B1377" s="12" t="s">
         <v>3968</v>
       </c>
       <c r="C1377" s="9" t="s">
         <v>3969</v>
       </c>
       <c r="D1377" s="8" t="s">
         <v>3970</v>
       </c>
       <c r="E1377" s="8">
         <v>1000</v>
       </c>
       <c r="F1377" s="16">
-        <v>86.16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" s="5">
         <v>11</v>
       </c>
       <c r="B1378" s="12" t="s">
         <v>3971</v>
       </c>
       <c r="C1378" s="9" t="s">
         <v>3972</v>
       </c>
       <c r="D1378" s="8" t="s">
         <v>3973</v>
       </c>
       <c r="E1378" s="8">
         <v>1000</v>
       </c>
       <c r="F1378" s="16">
-        <v>86.16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" s="5">
         <v>12</v>
       </c>
       <c r="B1379" s="12" t="s">
         <v>3974</v>
       </c>
       <c r="C1379" s="9" t="s">
         <v>3975</v>
       </c>
       <c r="D1379" s="8" t="s">
         <v>3976</v>
       </c>
       <c r="E1379" s="8">
         <v>1000</v>
       </c>
       <c r="F1379" s="16">
-        <v>86.16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" s="5">
         <v>13</v>
       </c>
       <c r="B1380" s="12" t="s">
         <v>3977</v>
       </c>
       <c r="C1380" s="9" t="s">
         <v>3978</v>
       </c>
       <c r="D1380" s="8" t="s">
         <v>3979</v>
       </c>
       <c r="E1380" s="8">
         <v>1000</v>
       </c>
       <c r="F1380" s="16">
-        <v>138.76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" s="5">
         <v>14</v>
       </c>
       <c r="B1381" s="12" t="s">
         <v>3980</v>
       </c>
       <c r="C1381" s="9" t="s">
         <v>3981</v>
       </c>
       <c r="D1381" s="8" t="s">
         <v>3982</v>
       </c>
       <c r="E1381" s="8">
         <v>1000</v>
       </c>
       <c r="F1381" s="16">
-        <v>138.76</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" s="5">
         <v>15</v>
       </c>
       <c r="B1382" s="12" t="s">
         <v>3983</v>
       </c>
       <c r="C1382" s="9" t="s">
         <v>3984</v>
       </c>
       <c r="D1382" s="8" t="s">
         <v>3985</v>
       </c>
       <c r="E1382" s="8">
         <v>1000</v>
       </c>
       <c r="F1382" s="16">
-        <v>273.61</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" s="5">
         <v>16</v>
       </c>
       <c r="B1383" s="12" t="s">
         <v>3986</v>
       </c>
       <c r="C1383" s="9" t="s">
         <v>3987</v>
       </c>
       <c r="D1383" s="8" t="s">
         <v>3988</v>
       </c>
       <c r="E1383" s="8">
         <v>1000</v>
       </c>
       <c r="F1383" s="16">
-        <v>692.7</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" s="5">
         <v>17</v>
       </c>
       <c r="B1384" s="12" t="s">
         <v>3989</v>
       </c>
       <c r="C1384" s="9" t="s">
         <v>3990</v>
       </c>
       <c r="D1384" s="8" t="s">
         <v>3991</v>
       </c>
       <c r="E1384" s="8">
         <v>1000</v>
       </c>
       <c r="F1384" s="16">
-        <v>692.7</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" s="5">
         <v>18</v>
       </c>
       <c r="B1385" s="12" t="s">
         <v>3992</v>
       </c>
       <c r="C1385" s="9" t="s">
         <v>3993</v>
       </c>
       <c r="D1385" s="8" t="s">
         <v>3994</v>
       </c>
       <c r="E1385" s="8">
         <v>1000</v>
       </c>
       <c r="F1385" s="16">
-        <v>1090.68</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" s="5">
         <v>19</v>
       </c>
       <c r="B1386" s="12" t="s">
         <v>3995</v>
       </c>
       <c r="C1386" s="9" t="s">
         <v>3996</v>
       </c>
       <c r="D1386" s="8" t="s">
         <v>3997</v>
       </c>
       <c r="E1386" s="8">
         <v>1000</v>
       </c>
       <c r="F1386" s="16">
-        <v>1090.68</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" s="6" t="s">
         <v>3998</v>
       </c>
       <c r="B1387" s="8"/>
       <c r="C1387" s="9"/>
       <c r="D1387" s="8"/>
       <c r="E1387" s="8"/>
       <c r="F1387" s="16"/>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" s="7" t="s">
         <v>3999</v>
       </c>
       <c r="B1388" s="8"/>
       <c r="C1388" s="9"/>
       <c r="D1388" s="8"/>
       <c r="E1388" s="8"/>
       <c r="F1388" s="16"/>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" s="4" t="s">
         <v>3</v>
@@ -41064,851 +41064,851 @@
       </c>
       <c r="E1389" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1389" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" s="5">
         <v>1</v>
       </c>
       <c r="B1390" s="12" t="s">
         <v>4000</v>
       </c>
       <c r="C1390" s="9" t="s">
         <v>4001</v>
       </c>
       <c r="D1390" s="8" t="s">
         <v>4002</v>
       </c>
       <c r="E1390" s="8">
         <v>1000</v>
       </c>
       <c r="F1390" s="16">
-        <v>51.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" s="5">
         <v>2</v>
       </c>
       <c r="B1391" s="12" t="s">
         <v>4003</v>
       </c>
       <c r="C1391" s="9" t="s">
         <v>4004</v>
       </c>
       <c r="D1391" s="8" t="s">
         <v>4005</v>
       </c>
       <c r="E1391" s="8">
         <v>1000</v>
       </c>
       <c r="F1391" s="16">
-        <v>66.84999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" s="5">
         <v>3</v>
       </c>
       <c r="B1392" s="12" t="s">
         <v>4006</v>
       </c>
       <c r="C1392" s="9" t="s">
         <v>4007</v>
       </c>
       <c r="D1392" s="8" t="s">
         <v>4008</v>
       </c>
       <c r="E1392" s="8">
         <v>1000</v>
       </c>
       <c r="F1392" s="16">
-        <v>101.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" s="5">
         <v>4</v>
       </c>
       <c r="B1393" s="12" t="s">
         <v>4009</v>
       </c>
       <c r="C1393" s="9" t="s">
         <v>4010</v>
       </c>
       <c r="D1393" s="8" t="s">
         <v>4011</v>
       </c>
       <c r="E1393" s="8">
         <v>1000</v>
       </c>
       <c r="F1393" s="16">
-        <v>156.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" s="5">
         <v>5</v>
       </c>
       <c r="B1394" s="12" t="s">
         <v>4012</v>
       </c>
       <c r="C1394" s="9" t="s">
         <v>4013</v>
       </c>
       <c r="D1394" s="8" t="s">
         <v>4014</v>
       </c>
       <c r="E1394" s="8">
         <v>1000</v>
       </c>
       <c r="F1394" s="16">
-        <v>260.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" s="5">
         <v>6</v>
       </c>
       <c r="B1395" s="12" t="s">
         <v>4015</v>
       </c>
       <c r="C1395" s="9" t="s">
         <v>4016</v>
       </c>
       <c r="D1395" s="8" t="s">
         <v>4017</v>
       </c>
       <c r="E1395" s="8">
         <v>1000</v>
       </c>
       <c r="F1395" s="16">
-        <v>404.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" s="5">
         <v>7</v>
       </c>
       <c r="B1396" s="12" t="s">
         <v>4018</v>
       </c>
       <c r="C1396" s="9" t="s">
         <v>4019</v>
       </c>
       <c r="D1396" s="8" t="s">
         <v>4020</v>
       </c>
       <c r="E1396" s="8">
         <v>1000</v>
       </c>
       <c r="F1396" s="16">
-        <v>1295.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" s="5">
         <v>8</v>
       </c>
       <c r="B1397" s="12" t="s">
         <v>4021</v>
       </c>
       <c r="C1397" s="9" t="s">
         <v>4022</v>
       </c>
       <c r="D1397" s="8" t="s">
         <v>4023</v>
       </c>
       <c r="E1397" s="8">
         <v>1000</v>
       </c>
       <c r="F1397" s="16">
-        <v>2231.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" s="7" t="s">
         <v>4024</v>
       </c>
       <c r="B1398" s="8"/>
       <c r="C1398" s="9"/>
       <c r="D1398" s="8"/>
       <c r="E1398" s="8"/>
       <c r="F1398" s="16"/>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1399" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1399" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1399" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1399" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1399" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" s="5">
         <v>1</v>
       </c>
       <c r="B1400" s="12" t="s">
         <v>4025</v>
       </c>
       <c r="C1400" s="9" t="s">
         <v>4026</v>
       </c>
       <c r="D1400" s="8" t="s">
         <v>4027</v>
       </c>
       <c r="E1400" s="8">
         <v>1000</v>
       </c>
       <c r="F1400" s="16">
-        <v>47.49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" s="5">
         <v>2</v>
       </c>
       <c r="B1401" s="12" t="s">
         <v>4028</v>
       </c>
       <c r="C1401" s="9" t="s">
         <v>4029</v>
       </c>
       <c r="D1401" s="8" t="s">
         <v>4030</v>
       </c>
       <c r="E1401" s="8">
         <v>1000</v>
       </c>
       <c r="F1401" s="16">
-        <v>47.49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" s="5">
         <v>3</v>
       </c>
       <c r="B1402" s="12" t="s">
         <v>4031</v>
       </c>
       <c r="C1402" s="9" t="s">
         <v>4032</v>
       </c>
       <c r="D1402" s="8" t="s">
         <v>4033</v>
       </c>
       <c r="E1402" s="8">
         <v>1000</v>
       </c>
       <c r="F1402" s="16">
-        <v>57.59</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" s="5">
         <v>4</v>
       </c>
       <c r="B1403" s="12" t="s">
         <v>4034</v>
       </c>
       <c r="C1403" s="9" t="s">
         <v>4035</v>
       </c>
       <c r="D1403" s="8" t="s">
         <v>4036</v>
       </c>
       <c r="E1403" s="8">
         <v>1000</v>
       </c>
       <c r="F1403" s="16">
-        <v>57.59</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" s="5">
         <v>5</v>
       </c>
       <c r="B1404" s="12" t="s">
         <v>4037</v>
       </c>
       <c r="C1404" s="9" t="s">
         <v>4038</v>
       </c>
       <c r="D1404" s="8" t="s">
         <v>4039</v>
       </c>
       <c r="E1404" s="8">
         <v>1000</v>
       </c>
       <c r="F1404" s="16">
-        <v>57.59</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" s="5">
         <v>6</v>
       </c>
       <c r="B1405" s="12" t="s">
         <v>4040</v>
       </c>
       <c r="C1405" s="9" t="s">
         <v>4041</v>
       </c>
       <c r="D1405" s="8" t="s">
         <v>4042</v>
       </c>
       <c r="E1405" s="8">
         <v>1000</v>
       </c>
       <c r="F1405" s="16">
-        <v>92.26000000000001</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" s="5">
         <v>7</v>
       </c>
       <c r="B1406" s="12" t="s">
         <v>4043</v>
       </c>
       <c r="C1406" s="9" t="s">
         <v>4044</v>
       </c>
       <c r="D1406" s="8" t="s">
         <v>4045</v>
       </c>
       <c r="E1406" s="8">
         <v>1000</v>
       </c>
       <c r="F1406" s="16">
-        <v>92.26000000000001</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" s="5">
         <v>8</v>
       </c>
       <c r="B1407" s="12" t="s">
         <v>4046</v>
       </c>
       <c r="C1407" s="9" t="s">
         <v>4047</v>
       </c>
       <c r="D1407" s="8" t="s">
         <v>4048</v>
       </c>
       <c r="E1407" s="8">
         <v>1000</v>
       </c>
       <c r="F1407" s="16">
-        <v>92.26000000000001</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" s="5">
         <v>9</v>
       </c>
       <c r="B1408" s="12" t="s">
         <v>4049</v>
       </c>
       <c r="C1408" s="9" t="s">
         <v>4050</v>
       </c>
       <c r="D1408" s="8" t="s">
         <v>4051</v>
       </c>
       <c r="E1408" s="8">
         <v>1000</v>
       </c>
       <c r="F1408" s="16">
-        <v>123.69</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" s="5">
         <v>10</v>
       </c>
       <c r="B1409" s="12" t="s">
         <v>4052</v>
       </c>
       <c r="C1409" s="9" t="s">
         <v>4053</v>
       </c>
       <c r="D1409" s="8" t="s">
         <v>4054</v>
       </c>
       <c r="E1409" s="8">
         <v>1000</v>
       </c>
       <c r="F1409" s="16">
-        <v>123.69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" s="5">
         <v>11</v>
       </c>
       <c r="B1410" s="12" t="s">
         <v>4055</v>
       </c>
       <c r="C1410" s="9" t="s">
         <v>4056</v>
       </c>
       <c r="D1410" s="8" t="s">
         <v>4057</v>
       </c>
       <c r="E1410" s="8">
         <v>1000</v>
       </c>
       <c r="F1410" s="16">
-        <v>174.88</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" s="5">
         <v>12</v>
       </c>
       <c r="B1411" s="12" t="s">
         <v>4058</v>
       </c>
       <c r="C1411" s="9" t="s">
         <v>4059</v>
       </c>
       <c r="D1411" s="8" t="s">
         <v>4060</v>
       </c>
       <c r="E1411" s="8">
         <v>1000</v>
       </c>
       <c r="F1411" s="16">
-        <v>174.88</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" s="5">
         <v>13</v>
       </c>
       <c r="B1412" s="12" t="s">
         <v>4061</v>
       </c>
       <c r="C1412" s="9" t="s">
         <v>4062</v>
       </c>
       <c r="D1412" s="8" t="s">
         <v>4063</v>
       </c>
       <c r="E1412" s="8">
         <v>1000</v>
       </c>
       <c r="F1412" s="16">
-        <v>174.88</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" s="5">
         <v>14</v>
       </c>
       <c r="B1413" s="12" t="s">
         <v>4064</v>
       </c>
       <c r="C1413" s="9" t="s">
         <v>4065</v>
       </c>
       <c r="D1413" s="8" t="s">
         <v>4066</v>
       </c>
       <c r="E1413" s="8">
         <v>1000</v>
       </c>
       <c r="F1413" s="16">
-        <v>373.11</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" s="5">
         <v>15</v>
       </c>
       <c r="B1414" s="12" t="s">
         <v>4067</v>
       </c>
       <c r="C1414" s="9" t="s">
         <v>4068</v>
       </c>
       <c r="D1414" s="8" t="s">
         <v>4069</v>
       </c>
       <c r="E1414" s="8">
         <v>1000</v>
       </c>
       <c r="F1414" s="16">
-        <v>373.11</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" s="5">
         <v>16</v>
       </c>
       <c r="B1415" s="12" t="s">
         <v>4070</v>
       </c>
       <c r="C1415" s="9" t="s">
         <v>4071</v>
       </c>
       <c r="D1415" s="8" t="s">
         <v>4072</v>
       </c>
       <c r="E1415" s="8">
         <v>1000</v>
       </c>
       <c r="F1415" s="16">
-        <v>1224.84</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" s="5">
         <v>17</v>
       </c>
       <c r="B1416" s="12" t="s">
         <v>4073</v>
       </c>
       <c r="C1416" s="9" t="s">
         <v>4074</v>
       </c>
       <c r="D1416" s="8" t="s">
         <v>4075</v>
       </c>
       <c r="E1416" s="8">
         <v>1000</v>
       </c>
       <c r="F1416" s="16">
-        <v>1198.48</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" s="7" t="s">
         <v>4076</v>
       </c>
       <c r="B1417" s="8"/>
       <c r="C1417" s="9"/>
       <c r="D1417" s="8"/>
       <c r="E1417" s="8"/>
       <c r="F1417" s="16"/>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1418" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1418" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1418" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1418" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1418" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" s="5">
         <v>1</v>
       </c>
       <c r="B1419" s="12" t="s">
         <v>4077</v>
       </c>
       <c r="C1419" s="9" t="s">
         <v>4078</v>
       </c>
       <c r="D1419" s="8" t="s">
         <v>4079</v>
       </c>
       <c r="E1419" s="8">
         <v>1000</v>
       </c>
       <c r="F1419" s="16">
-        <v>42.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" s="5">
         <v>2</v>
       </c>
       <c r="B1420" s="12" t="s">
         <v>4080</v>
       </c>
       <c r="C1420" s="9" t="s">
         <v>4081</v>
       </c>
       <c r="D1420" s="8" t="s">
         <v>4082</v>
       </c>
       <c r="E1420" s="8">
         <v>1000</v>
       </c>
       <c r="F1420" s="16">
-        <v>42.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" s="5">
         <v>3</v>
       </c>
       <c r="B1421" s="12" t="s">
         <v>4083</v>
       </c>
       <c r="C1421" s="9" t="s">
         <v>4084</v>
       </c>
       <c r="D1421" s="8" t="s">
         <v>4085</v>
       </c>
       <c r="E1421" s="8">
         <v>1000</v>
       </c>
       <c r="F1421" s="16">
-        <v>51.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" s="5">
         <v>4</v>
       </c>
       <c r="B1422" s="12" t="s">
         <v>4086</v>
       </c>
       <c r="C1422" s="9" t="s">
         <v>4087</v>
       </c>
       <c r="D1422" s="8" t="s">
         <v>4088</v>
       </c>
       <c r="E1422" s="8">
         <v>1000</v>
       </c>
       <c r="F1422" s="16">
-        <v>51.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" s="5">
         <v>5</v>
       </c>
       <c r="B1423" s="12" t="s">
         <v>4089</v>
       </c>
       <c r="C1423" s="9" t="s">
         <v>4090</v>
       </c>
       <c r="D1423" s="8" t="s">
         <v>4091</v>
       </c>
       <c r="E1423" s="8">
         <v>1000</v>
       </c>
       <c r="F1423" s="16">
-        <v>51.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" s="5">
         <v>6</v>
       </c>
       <c r="B1424" s="12" t="s">
         <v>4092</v>
       </c>
       <c r="C1424" s="9" t="s">
         <v>4093</v>
       </c>
       <c r="D1424" s="8" t="s">
         <v>4094</v>
       </c>
       <c r="E1424" s="8">
         <v>1000</v>
       </c>
       <c r="F1424" s="16">
-        <v>78.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="5">
         <v>7</v>
       </c>
       <c r="B1425" s="12" t="s">
         <v>4095</v>
       </c>
       <c r="C1425" s="9" t="s">
         <v>4096</v>
       </c>
       <c r="D1425" s="8" t="s">
         <v>4097</v>
       </c>
       <c r="E1425" s="8">
         <v>1000</v>
       </c>
       <c r="F1425" s="16">
-        <v>78.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" s="5">
         <v>8</v>
       </c>
       <c r="B1426" s="12" t="s">
         <v>4098</v>
       </c>
       <c r="C1426" s="9" t="s">
         <v>4099</v>
       </c>
       <c r="D1426" s="8" t="s">
         <v>4100</v>
       </c>
       <c r="E1426" s="8">
         <v>1000</v>
       </c>
       <c r="F1426" s="16">
-        <v>78.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" s="5">
         <v>9</v>
       </c>
       <c r="B1427" s="12" t="s">
         <v>4101</v>
       </c>
       <c r="C1427" s="9" t="s">
         <v>4102</v>
       </c>
       <c r="D1427" s="8" t="s">
         <v>4103</v>
       </c>
       <c r="E1427" s="8">
         <v>1000</v>
       </c>
       <c r="F1427" s="16">
-        <v>108.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" s="5">
         <v>10</v>
       </c>
       <c r="B1428" s="12" t="s">
         <v>4104</v>
       </c>
       <c r="C1428" s="9" t="s">
         <v>4105</v>
       </c>
       <c r="D1428" s="8" t="s">
         <v>4106</v>
       </c>
       <c r="E1428" s="8">
         <v>1000</v>
       </c>
       <c r="F1428" s="16">
-        <v>108.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" s="5">
         <v>11</v>
       </c>
       <c r="B1429" s="12" t="s">
         <v>4107</v>
       </c>
       <c r="C1429" s="9" t="s">
         <v>4108</v>
       </c>
       <c r="D1429" s="8" t="s">
         <v>4109</v>
       </c>
       <c r="E1429" s="8">
         <v>1000</v>
       </c>
       <c r="F1429" s="16">
-        <v>169.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" s="5">
         <v>12</v>
       </c>
       <c r="B1430" s="12" t="s">
         <v>4110</v>
       </c>
       <c r="C1430" s="9" t="s">
         <v>4111</v>
       </c>
       <c r="D1430" s="8" t="s">
         <v>4112</v>
       </c>
       <c r="E1430" s="8">
         <v>1000</v>
       </c>
       <c r="F1430" s="16">
-        <v>407.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" s="5">
         <v>13</v>
       </c>
       <c r="B1431" s="12" t="s">
         <v>4113</v>
       </c>
       <c r="C1431" s="9" t="s">
         <v>4114</v>
       </c>
       <c r="D1431" s="8" t="s">
         <v>4115</v>
       </c>
       <c r="E1431" s="8">
         <v>1000</v>
       </c>
       <c r="F1431" s="16">
-        <v>1233.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" s="6" t="s">
         <v>4116</v>
       </c>
       <c r="B1432" s="8"/>
       <c r="C1432" s="9"/>
       <c r="D1432" s="8"/>
       <c r="E1432" s="8"/>
       <c r="F1432" s="16"/>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" s="7" t="s">
         <v>4117</v>
       </c>
       <c r="B1433" s="8"/>
       <c r="C1433" s="9"/>
       <c r="D1433" s="8"/>
       <c r="E1433" s="8"/>
       <c r="F1433" s="16"/>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" s="4" t="s">
         <v>3</v>
@@ -41924,2001 +41924,2001 @@
       </c>
       <c r="E1434" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1434" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" s="5">
         <v>1</v>
       </c>
       <c r="B1435" s="12" t="s">
         <v>4118</v>
       </c>
       <c r="C1435" s="9" t="s">
         <v>4119</v>
       </c>
       <c r="D1435" s="8" t="s">
         <v>4120</v>
       </c>
       <c r="E1435" s="8">
         <v>1000</v>
       </c>
       <c r="F1435" s="16">
-        <v>78.98999999999999</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" s="5">
         <v>2</v>
       </c>
       <c r="B1436" s="12" t="s">
         <v>4121</v>
       </c>
       <c r="C1436" s="9" t="s">
         <v>4122</v>
       </c>
       <c r="D1436" s="8" t="s">
         <v>4123</v>
       </c>
       <c r="E1436" s="8">
         <v>1000</v>
       </c>
       <c r="F1436" s="16">
-        <v>98.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" s="5">
         <v>3</v>
       </c>
       <c r="B1437" s="12" t="s">
         <v>4124</v>
       </c>
       <c r="C1437" s="9" t="s">
         <v>4125</v>
       </c>
       <c r="D1437" s="8" t="s">
         <v>4126</v>
       </c>
       <c r="E1437" s="8">
         <v>1000</v>
       </c>
       <c r="F1437" s="16">
-        <v>138.31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" s="5">
         <v>4</v>
       </c>
       <c r="B1438" s="12" t="s">
         <v>4127</v>
       </c>
       <c r="C1438" s="9" t="s">
         <v>4128</v>
       </c>
       <c r="D1438" s="8" t="s">
         <v>4129</v>
       </c>
       <c r="E1438" s="8">
         <v>1000</v>
       </c>
       <c r="F1438" s="16">
-        <v>214.06</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" s="5">
         <v>5</v>
       </c>
       <c r="B1439" s="12" t="s">
         <v>4130</v>
       </c>
       <c r="C1439" s="9" t="s">
         <v>4131</v>
       </c>
       <c r="D1439" s="8" t="s">
         <v>4132</v>
       </c>
       <c r="E1439" s="8">
         <v>1000</v>
       </c>
       <c r="F1439" s="16">
-        <v>352</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" s="5">
         <v>6</v>
       </c>
       <c r="B1440" s="12" t="s">
         <v>4133</v>
       </c>
       <c r="C1440" s="9" t="s">
         <v>4134</v>
       </c>
       <c r="D1440" s="8" t="s">
         <v>4135</v>
       </c>
       <c r="E1440" s="8">
         <v>1000</v>
       </c>
       <c r="F1440" s="16">
-        <v>541.2</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" s="5">
         <v>7</v>
       </c>
       <c r="B1441" s="12" t="s">
         <v>4136</v>
       </c>
       <c r="C1441" s="9" t="s">
         <v>4137</v>
       </c>
       <c r="D1441" s="8" t="s">
         <v>4138</v>
       </c>
       <c r="E1441" s="8">
         <v>1000</v>
       </c>
       <c r="F1441" s="16">
-        <v>1809</v>
+        <v>668</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" s="5">
         <v>8</v>
       </c>
       <c r="B1442" s="12" t="s">
         <v>4139</v>
       </c>
       <c r="C1442" s="9" t="s">
         <v>4140</v>
       </c>
       <c r="D1442" s="8" t="s">
         <v>4141</v>
       </c>
       <c r="E1442" s="8">
         <v>1000</v>
       </c>
       <c r="F1442" s="16">
-        <v>2826.58</v>
+        <v>920</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" s="7" t="s">
         <v>4142</v>
       </c>
       <c r="B1443" s="8"/>
       <c r="C1443" s="9"/>
       <c r="D1443" s="8"/>
       <c r="E1443" s="8"/>
       <c r="F1443" s="16"/>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1444" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1444" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1444" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1444" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1444" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" s="5">
         <v>1</v>
       </c>
       <c r="B1445" s="12" t="s">
         <v>4143</v>
       </c>
       <c r="C1445" s="9" t="s">
         <v>4144</v>
       </c>
       <c r="D1445" s="8" t="s">
         <v>4145</v>
       </c>
       <c r="E1445" s="8">
         <v>1000</v>
       </c>
       <c r="F1445" s="16">
-        <v>110.43</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" s="5">
         <v>2</v>
       </c>
       <c r="B1446" s="12" t="s">
         <v>4146</v>
       </c>
       <c r="C1446" s="9" t="s">
         <v>4147</v>
       </c>
       <c r="D1446" s="8" t="s">
         <v>4148</v>
       </c>
       <c r="E1446" s="8">
         <v>1000</v>
       </c>
       <c r="F1446" s="16">
-        <v>145.33</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" s="5">
         <v>3</v>
       </c>
       <c r="B1447" s="12" t="s">
         <v>4149</v>
       </c>
       <c r="C1447" s="9" t="s">
         <v>4150</v>
       </c>
       <c r="D1447" s="8" t="s">
         <v>4151</v>
       </c>
       <c r="E1447" s="8">
         <v>1000</v>
       </c>
       <c r="F1447" s="16">
-        <v>145.33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" s="5">
         <v>4</v>
       </c>
       <c r="B1448" s="12" t="s">
         <v>4152</v>
       </c>
       <c r="C1448" s="9" t="s">
         <v>4153</v>
       </c>
       <c r="D1448" s="8" t="s">
         <v>4154</v>
       </c>
       <c r="E1448" s="8">
         <v>1000</v>
       </c>
       <c r="F1448" s="16">
-        <v>252.51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" s="5">
         <v>5</v>
       </c>
       <c r="B1449" s="12" t="s">
         <v>4155</v>
       </c>
       <c r="C1449" s="9" t="s">
         <v>4156</v>
       </c>
       <c r="D1449" s="8" t="s">
         <v>4157</v>
       </c>
       <c r="E1449" s="8">
         <v>1000</v>
       </c>
       <c r="F1449" s="16">
-        <v>268.34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" s="5">
         <v>6</v>
       </c>
       <c r="B1450" s="12" t="s">
         <v>4158</v>
       </c>
       <c r="C1450" s="9" t="s">
         <v>4159</v>
       </c>
       <c r="D1450" s="8" t="s">
         <v>4160</v>
       </c>
       <c r="E1450" s="8">
         <v>1000</v>
       </c>
       <c r="F1450" s="16">
-        <v>336.93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" s="5">
         <v>7</v>
       </c>
       <c r="B1451" s="12" t="s">
         <v>4161</v>
       </c>
       <c r="C1451" s="9" t="s">
         <v>4162</v>
       </c>
       <c r="D1451" s="8" t="s">
         <v>4163</v>
       </c>
       <c r="E1451" s="8">
         <v>1000</v>
       </c>
       <c r="F1451" s="16">
-        <v>342.21</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" s="5">
         <v>8</v>
       </c>
       <c r="B1452" s="12" t="s">
         <v>4164</v>
       </c>
       <c r="C1452" s="9" t="s">
         <v>4165</v>
       </c>
       <c r="D1452" s="8" t="s">
         <v>4166</v>
       </c>
       <c r="E1452" s="8">
         <v>1000</v>
       </c>
       <c r="F1452" s="16">
-        <v>593.2</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" s="5">
         <v>9</v>
       </c>
       <c r="B1453" s="12" t="s">
         <v>4167</v>
       </c>
       <c r="C1453" s="9" t="s">
         <v>4168</v>
       </c>
       <c r="D1453" s="8" t="s">
         <v>4169</v>
       </c>
       <c r="E1453" s="8">
         <v>1000</v>
       </c>
       <c r="F1453" s="16">
-        <v>621.09</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1454" spans="1:6">
       <c r="A1454" s="5">
         <v>10</v>
       </c>
       <c r="B1454" s="12" t="s">
         <v>4170</v>
       </c>
       <c r="C1454" s="9" t="s">
         <v>4171</v>
       </c>
       <c r="D1454" s="8" t="s">
         <v>4172</v>
       </c>
       <c r="E1454" s="8">
         <v>1000</v>
       </c>
       <c r="F1454" s="16">
-        <v>642.95</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1455" spans="1:6">
       <c r="A1455" s="5">
         <v>11</v>
       </c>
       <c r="B1455" s="12" t="s">
         <v>4173</v>
       </c>
       <c r="C1455" s="9" t="s">
         <v>4174</v>
       </c>
       <c r="D1455" s="8" t="s">
         <v>4175</v>
       </c>
       <c r="E1455" s="8">
         <v>1000</v>
       </c>
       <c r="F1455" s="16">
-        <v>1673.33</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1456" spans="1:6">
       <c r="A1456" s="5">
         <v>12</v>
       </c>
       <c r="B1456" s="12" t="s">
         <v>4176</v>
       </c>
       <c r="C1456" s="9" t="s">
         <v>4177</v>
       </c>
       <c r="D1456" s="8" t="s">
         <v>4178</v>
       </c>
       <c r="E1456" s="8">
         <v>1000</v>
       </c>
       <c r="F1456" s="16">
-        <v>2517.53</v>
+        <v>738</v>
       </c>
     </row>
     <row r="1457" spans="1:6">
       <c r="A1457" s="5">
         <v>13</v>
       </c>
       <c r="B1457" s="12" t="s">
         <v>4179</v>
       </c>
       <c r="C1457" s="9" t="s">
         <v>4180</v>
       </c>
       <c r="D1457" s="8" t="s">
         <v>4181</v>
       </c>
       <c r="E1457" s="8">
         <v>1000</v>
       </c>
       <c r="F1457" s="16">
-        <v>2517.53</v>
+        <v>786</v>
       </c>
     </row>
     <row r="1458" spans="1:6">
       <c r="A1458" s="7" t="s">
         <v>4182</v>
       </c>
       <c r="B1458" s="8"/>
       <c r="C1458" s="9"/>
       <c r="D1458" s="8"/>
       <c r="E1458" s="8"/>
       <c r="F1458" s="16"/>
     </row>
     <row r="1459" spans="1:6">
       <c r="A1459" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1459" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1459" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1459" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1459" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1459" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" s="5">
         <v>1</v>
       </c>
       <c r="B1460" s="12" t="s">
         <v>4183</v>
       </c>
       <c r="C1460" s="9" t="s">
         <v>4184</v>
       </c>
       <c r="D1460" s="8" t="s">
         <v>4185</v>
       </c>
       <c r="E1460" s="8">
         <v>1000</v>
       </c>
       <c r="F1460" s="16">
-        <v>69.05</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" s="5">
         <v>2</v>
       </c>
       <c r="B1461" s="12" t="s">
         <v>4186</v>
       </c>
       <c r="C1461" s="9" t="s">
         <v>4187</v>
       </c>
       <c r="D1461" s="8" t="s">
         <v>4188</v>
       </c>
       <c r="E1461" s="8">
         <v>1000</v>
       </c>
       <c r="F1461" s="16">
-        <v>69.05</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" s="5">
         <v>3</v>
       </c>
       <c r="B1462" s="12" t="s">
         <v>4189</v>
       </c>
       <c r="C1462" s="9" t="s">
         <v>4190</v>
       </c>
       <c r="D1462" s="8" t="s">
         <v>4191</v>
       </c>
       <c r="E1462" s="8">
         <v>1000</v>
       </c>
       <c r="F1462" s="16">
-        <v>87.14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" s="5">
         <v>4</v>
       </c>
       <c r="B1463" s="12" t="s">
         <v>4192</v>
       </c>
       <c r="C1463" s="9" t="s">
         <v>4193</v>
       </c>
       <c r="D1463" s="8" t="s">
         <v>4194</v>
       </c>
       <c r="E1463" s="8">
         <v>1000</v>
       </c>
       <c r="F1463" s="16">
-        <v>87.14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" s="5">
         <v>5</v>
       </c>
       <c r="B1464" s="12" t="s">
         <v>4195</v>
       </c>
       <c r="C1464" s="9" t="s">
         <v>4196</v>
       </c>
       <c r="D1464" s="8" t="s">
         <v>4197</v>
       </c>
       <c r="E1464" s="8">
         <v>1000</v>
       </c>
       <c r="F1464" s="16">
-        <v>87.14</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" s="5">
         <v>6</v>
       </c>
       <c r="B1465" s="12" t="s">
         <v>4198</v>
       </c>
       <c r="C1465" s="9" t="s">
         <v>4199</v>
       </c>
       <c r="D1465" s="8" t="s">
         <v>4200</v>
       </c>
       <c r="E1465" s="8">
         <v>1000</v>
       </c>
       <c r="F1465" s="16">
-        <v>129.8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" s="5">
         <v>7</v>
       </c>
       <c r="B1466" s="12" t="s">
         <v>4201</v>
       </c>
       <c r="C1466" s="9" t="s">
         <v>4202</v>
       </c>
       <c r="D1466" s="8" t="s">
         <v>4203</v>
       </c>
       <c r="E1466" s="8">
         <v>1000</v>
       </c>
       <c r="F1466" s="16">
-        <v>129.8</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" s="5">
         <v>8</v>
       </c>
       <c r="B1467" s="12" t="s">
         <v>4204</v>
       </c>
       <c r="C1467" s="9" t="s">
         <v>4205</v>
       </c>
       <c r="D1467" s="8" t="s">
         <v>4206</v>
       </c>
       <c r="E1467" s="8">
         <v>1000</v>
       </c>
       <c r="F1467" s="16">
-        <v>197.49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" s="5">
         <v>9</v>
       </c>
       <c r="B1468" s="12" t="s">
         <v>4207</v>
       </c>
       <c r="C1468" s="9" t="s">
         <v>4208</v>
       </c>
       <c r="D1468" s="8" t="s">
         <v>4209</v>
       </c>
       <c r="E1468" s="8">
         <v>1000</v>
       </c>
       <c r="F1468" s="16">
-        <v>197.49</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" s="5">
         <v>10</v>
       </c>
       <c r="B1469" s="12" t="s">
         <v>4210</v>
       </c>
       <c r="C1469" s="9" t="s">
         <v>4211</v>
       </c>
       <c r="D1469" s="8" t="s">
         <v>4212</v>
       </c>
       <c r="E1469" s="8">
         <v>1000</v>
       </c>
       <c r="F1469" s="16">
-        <v>197.49</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" s="5">
         <v>11</v>
       </c>
       <c r="B1470" s="12" t="s">
         <v>4213</v>
       </c>
       <c r="C1470" s="9" t="s">
         <v>4214</v>
       </c>
       <c r="D1470" s="8" t="s">
         <v>4215</v>
       </c>
       <c r="E1470" s="8">
         <v>1000</v>
       </c>
       <c r="F1470" s="16">
-        <v>305.26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" s="5">
         <v>12</v>
       </c>
       <c r="B1471" s="12" t="s">
         <v>4216</v>
       </c>
       <c r="C1471" s="9" t="s">
         <v>4217</v>
       </c>
       <c r="D1471" s="8" t="s">
         <v>4218</v>
       </c>
       <c r="E1471" s="8">
         <v>1000</v>
       </c>
       <c r="F1471" s="16">
-        <v>305.26</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" s="5">
         <v>13</v>
       </c>
       <c r="B1472" s="12" t="s">
         <v>4219</v>
       </c>
       <c r="C1472" s="9" t="s">
         <v>4220</v>
       </c>
       <c r="D1472" s="8" t="s">
         <v>4221</v>
       </c>
       <c r="E1472" s="8">
         <v>1000</v>
       </c>
       <c r="F1472" s="16">
-        <v>305.26</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" s="5">
         <v>14</v>
       </c>
       <c r="B1473" s="12" t="s">
         <v>4222</v>
       </c>
       <c r="C1473" s="9" t="s">
         <v>4223</v>
       </c>
       <c r="D1473" s="8" t="s">
         <v>4224</v>
       </c>
       <c r="E1473" s="8">
         <v>1000</v>
       </c>
       <c r="F1473" s="16">
-        <v>579.63</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" s="5">
         <v>15</v>
       </c>
       <c r="B1474" s="12" t="s">
         <v>4225</v>
       </c>
       <c r="C1474" s="9" t="s">
         <v>4226</v>
       </c>
       <c r="D1474" s="8" t="s">
         <v>4227</v>
       </c>
       <c r="E1474" s="8">
         <v>1000</v>
       </c>
       <c r="F1474" s="16">
-        <v>517.08</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" s="5">
         <v>16</v>
       </c>
       <c r="B1475" s="12" t="s">
         <v>4228</v>
       </c>
       <c r="C1475" s="9" t="s">
         <v>4229</v>
       </c>
       <c r="D1475" s="8" t="s">
         <v>4230</v>
       </c>
       <c r="E1475" s="8">
         <v>1000</v>
       </c>
       <c r="F1475" s="16">
-        <v>594.7</v>
+        <v>354</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" s="5">
         <v>17</v>
       </c>
       <c r="B1476" s="12" t="s">
         <v>4231</v>
       </c>
       <c r="C1476" s="9" t="s">
         <v>4232</v>
       </c>
       <c r="D1476" s="8" t="s">
         <v>4233</v>
       </c>
       <c r="E1476" s="8">
         <v>1000</v>
       </c>
       <c r="F1476" s="16">
-        <v>1635.65</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" s="5">
         <v>18</v>
       </c>
       <c r="B1477" s="12" t="s">
         <v>4234</v>
       </c>
       <c r="C1477" s="9" t="s">
         <v>4235</v>
       </c>
       <c r="D1477" s="8" t="s">
         <v>4236</v>
       </c>
       <c r="E1477" s="8">
         <v>1000</v>
       </c>
       <c r="F1477" s="16">
-        <v>2547.68</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" s="5">
         <v>19</v>
       </c>
       <c r="B1478" s="12" t="s">
         <v>4237</v>
       </c>
       <c r="C1478" s="9" t="s">
         <v>4238</v>
       </c>
       <c r="D1478" s="8" t="s">
         <v>4239</v>
       </c>
       <c r="E1478" s="8">
         <v>1000</v>
       </c>
       <c r="F1478" s="16">
-        <v>2547.68</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" s="7" t="s">
         <v>4240</v>
       </c>
       <c r="B1479" s="8"/>
       <c r="C1479" s="9"/>
       <c r="D1479" s="8"/>
       <c r="E1479" s="8"/>
       <c r="F1479" s="16"/>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1480" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1480" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1480" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1480" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1480" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1481" spans="1:6">
       <c r="A1481" s="5">
         <v>1</v>
       </c>
       <c r="B1481" s="12" t="s">
         <v>4241</v>
       </c>
       <c r="C1481" s="9" t="s">
         <v>4242</v>
       </c>
       <c r="D1481" s="8" t="s">
         <v>4243</v>
       </c>
       <c r="E1481" s="8">
         <v>1000</v>
       </c>
       <c r="F1481" s="16">
-        <v>65.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1482" spans="1:6">
       <c r="A1482" s="5">
         <v>2</v>
       </c>
       <c r="B1482" s="12" t="s">
         <v>4244</v>
       </c>
       <c r="C1482" s="9" t="s">
         <v>4245</v>
       </c>
       <c r="D1482" s="8" t="s">
         <v>4246</v>
       </c>
       <c r="E1482" s="8">
         <v>1000</v>
       </c>
       <c r="F1482" s="16">
-        <v>65.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1483" spans="1:6">
       <c r="A1483" s="5">
         <v>3</v>
       </c>
       <c r="B1483" s="12" t="s">
         <v>4247</v>
       </c>
       <c r="C1483" s="9" t="s">
         <v>4248</v>
       </c>
       <c r="D1483" s="8" t="s">
         <v>4249</v>
       </c>
       <c r="E1483" s="8">
         <v>1000</v>
       </c>
       <c r="F1483" s="16">
-        <v>78.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1484" spans="1:6">
       <c r="A1484" s="5">
         <v>4</v>
       </c>
       <c r="B1484" s="12" t="s">
         <v>4250</v>
       </c>
       <c r="C1484" s="9" t="s">
         <v>4251</v>
       </c>
       <c r="D1484" s="8" t="s">
         <v>4252</v>
       </c>
       <c r="E1484" s="8">
         <v>1000</v>
       </c>
       <c r="F1484" s="16">
-        <v>78.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1485" spans="1:6">
       <c r="A1485" s="5">
         <v>5</v>
       </c>
       <c r="B1485" s="12" t="s">
         <v>4253</v>
       </c>
       <c r="C1485" s="9" t="s">
         <v>4254</v>
       </c>
       <c r="D1485" s="8" t="s">
         <v>4255</v>
       </c>
       <c r="E1485" s="8">
         <v>1000</v>
       </c>
       <c r="F1485" s="16">
-        <v>78.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1486" spans="1:6">
       <c r="A1486" s="5">
         <v>6</v>
       </c>
       <c r="B1486" s="12" t="s">
         <v>4256</v>
       </c>
       <c r="C1486" s="9" t="s">
         <v>4257</v>
       </c>
       <c r="D1486" s="8" t="s">
         <v>4258</v>
       </c>
       <c r="E1486" s="8">
         <v>1000</v>
       </c>
       <c r="F1486" s="16">
-        <v>119.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1487" spans="1:6">
       <c r="A1487" s="5">
         <v>7</v>
       </c>
       <c r="B1487" s="12" t="s">
         <v>4259</v>
       </c>
       <c r="C1487" s="9" t="s">
         <v>4260</v>
       </c>
       <c r="D1487" s="8" t="s">
         <v>4261</v>
       </c>
       <c r="E1487" s="8">
         <v>1000</v>
       </c>
       <c r="F1487" s="16">
-        <v>119.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1488" spans="1:6">
       <c r="A1488" s="5">
         <v>8</v>
       </c>
       <c r="B1488" s="12" t="s">
         <v>4262</v>
       </c>
       <c r="C1488" s="9" t="s">
         <v>4263</v>
       </c>
       <c r="D1488" s="8" t="s">
         <v>4264</v>
       </c>
       <c r="E1488" s="8">
         <v>1000</v>
       </c>
       <c r="F1488" s="16">
-        <v>189.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1489" spans="1:6">
       <c r="A1489" s="5">
         <v>9</v>
       </c>
       <c r="B1489" s="12" t="s">
         <v>4265</v>
       </c>
       <c r="C1489" s="9" t="s">
         <v>4266</v>
       </c>
       <c r="D1489" s="8" t="s">
         <v>4267</v>
       </c>
       <c r="E1489" s="8">
         <v>1000</v>
       </c>
       <c r="F1489" s="16">
-        <v>189.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1490" spans="1:6">
       <c r="A1490" s="5">
         <v>10</v>
       </c>
       <c r="B1490" s="12" t="s">
         <v>4268</v>
       </c>
       <c r="C1490" s="9" t="s">
         <v>4269</v>
       </c>
       <c r="D1490" s="8" t="s">
         <v>4270</v>
       </c>
       <c r="E1490" s="8">
         <v>1000</v>
       </c>
       <c r="F1490" s="16">
-        <v>289.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1491" spans="1:6">
       <c r="A1491" s="5">
         <v>11</v>
       </c>
       <c r="B1491" s="12" t="s">
         <v>4271</v>
       </c>
       <c r="C1491" s="9" t="s">
         <v>4272</v>
       </c>
       <c r="D1491" s="8" t="s">
         <v>4273</v>
       </c>
       <c r="E1491" s="8">
         <v>1000</v>
       </c>
       <c r="F1491" s="16">
-        <v>289.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1492" spans="1:6">
       <c r="A1492" s="5">
         <v>12</v>
       </c>
       <c r="B1492" s="12" t="s">
         <v>4274</v>
       </c>
       <c r="C1492" s="9" t="s">
         <v>4275</v>
       </c>
       <c r="D1492" s="8" t="s">
         <v>4276</v>
       </c>
       <c r="E1492" s="8">
         <v>1000</v>
       </c>
       <c r="F1492" s="16">
-        <v>495.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1493" spans="1:6">
       <c r="A1493" s="5">
         <v>13</v>
       </c>
       <c r="B1493" s="12" t="s">
         <v>4277</v>
       </c>
       <c r="C1493" s="9" t="s">
         <v>4278</v>
       </c>
       <c r="D1493" s="8" t="s">
         <v>4279</v>
       </c>
       <c r="E1493" s="8">
         <v>1000</v>
       </c>
       <c r="F1493" s="16">
-        <v>495.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1494" spans="1:6">
       <c r="A1494" s="5">
         <v>14</v>
       </c>
       <c r="B1494" s="12" t="s">
         <v>4280</v>
       </c>
       <c r="C1494" s="9" t="s">
         <v>4281</v>
       </c>
       <c r="D1494" s="8" t="s">
         <v>4282</v>
       </c>
       <c r="E1494" s="8">
         <v>1000</v>
       </c>
       <c r="F1494" s="16">
-        <v>1635.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1495" spans="1:6">
       <c r="A1495" s="5">
         <v>15</v>
       </c>
       <c r="B1495" s="12" t="s">
         <v>4283</v>
       </c>
       <c r="C1495" s="9" t="s">
         <v>4284</v>
       </c>
       <c r="D1495" s="8" t="s">
         <v>4285</v>
       </c>
       <c r="E1495" s="8">
         <v>1000</v>
       </c>
       <c r="F1495" s="16">
-        <v>2381.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1496" spans="1:6">
       <c r="A1496" s="5">
         <v>16</v>
       </c>
       <c r="B1496" s="12" t="s">
         <v>4286</v>
       </c>
       <c r="C1496" s="9" t="s">
         <v>4287</v>
       </c>
       <c r="D1496" s="8" t="s">
         <v>4288</v>
       </c>
       <c r="E1496" s="8">
         <v>1000</v>
       </c>
       <c r="F1496" s="16">
-        <v>2381.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1497" spans="1:6">
       <c r="A1497" s="6" t="s">
         <v>4289</v>
       </c>
       <c r="B1497" s="8"/>
       <c r="C1497" s="9"/>
       <c r="D1497" s="8"/>
       <c r="E1497" s="8"/>
       <c r="F1497" s="16"/>
     </row>
     <row r="1498" spans="1:6">
       <c r="A1498" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1498" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1498" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1498" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1498" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1498" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1499" spans="1:6">
       <c r="A1499" s="5">
         <v>1</v>
       </c>
       <c r="B1499" s="12" t="s">
         <v>4290</v>
       </c>
       <c r="C1499" s="9" t="s">
         <v>4291</v>
       </c>
       <c r="D1499" s="8" t="s">
         <v>4292</v>
       </c>
       <c r="E1499" s="8">
         <v>1000</v>
       </c>
       <c r="F1499" s="16">
-        <v>28.95</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1500" spans="1:6">
       <c r="A1500" s="5">
         <v>2</v>
       </c>
       <c r="B1500" s="12" t="s">
         <v>4293</v>
       </c>
       <c r="C1500" s="9" t="s">
         <v>4294</v>
       </c>
       <c r="D1500" s="8" t="s">
         <v>4295</v>
       </c>
       <c r="E1500" s="8">
         <v>1000</v>
       </c>
       <c r="F1500" s="16">
-        <v>34.21</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1501" spans="1:6">
       <c r="A1501" s="5">
         <v>3</v>
       </c>
       <c r="B1501" s="12" t="s">
         <v>4296</v>
       </c>
       <c r="C1501" s="9" t="s">
         <v>4297</v>
       </c>
       <c r="D1501" s="8" t="s">
         <v>4298</v>
       </c>
       <c r="E1501" s="8">
         <v>1000</v>
       </c>
       <c r="F1501" s="16">
-        <v>52.6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1502" spans="1:6">
       <c r="A1502" s="5">
         <v>4</v>
       </c>
       <c r="B1502" s="12" t="s">
         <v>4299</v>
       </c>
       <c r="C1502" s="9" t="s">
         <v>4300</v>
       </c>
       <c r="D1502" s="8" t="s">
         <v>4301</v>
       </c>
       <c r="E1502" s="8">
         <v>1000</v>
       </c>
       <c r="F1502" s="16">
-        <v>84.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1503" spans="1:6">
       <c r="A1503" s="5">
         <v>5</v>
       </c>
       <c r="B1503" s="12" t="s">
         <v>4302</v>
       </c>
       <c r="C1503" s="9" t="s">
         <v>4303</v>
       </c>
       <c r="D1503" s="8" t="s">
         <v>4304</v>
       </c>
       <c r="E1503" s="8">
         <v>1000</v>
       </c>
       <c r="F1503" s="16">
-        <v>150</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1504" spans="1:6">
       <c r="A1504" s="5">
         <v>6</v>
       </c>
       <c r="B1504" s="12" t="s">
         <v>4305</v>
       </c>
       <c r="C1504" s="9" t="s">
         <v>4306</v>
       </c>
       <c r="D1504" s="8" t="s">
         <v>4307</v>
       </c>
       <c r="E1504" s="8">
         <v>1000</v>
       </c>
       <c r="F1504" s="16">
-        <v>243.46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="1505" spans="1:6">
       <c r="A1505" s="5">
         <v>7</v>
       </c>
       <c r="B1505" s="12" t="s">
         <v>4308</v>
       </c>
       <c r="C1505" s="9" t="s">
         <v>4309</v>
       </c>
       <c r="D1505" s="8" t="s">
         <v>4310</v>
       </c>
       <c r="E1505" s="8">
         <v>1000</v>
       </c>
       <c r="F1505" s="16">
-        <v>621.84</v>
+        <v>303</v>
       </c>
     </row>
     <row r="1506" spans="1:6">
       <c r="A1506" s="5">
         <v>8</v>
       </c>
       <c r="B1506" s="12" t="s">
         <v>4311</v>
       </c>
       <c r="C1506" s="9" t="s">
         <v>4312</v>
       </c>
       <c r="D1506" s="8" t="s">
         <v>4313</v>
       </c>
       <c r="E1506" s="8">
         <v>1000</v>
       </c>
       <c r="F1506" s="16">
-        <v>1011.54</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1507" spans="1:6">
       <c r="A1507" s="6" t="s">
         <v>4314</v>
       </c>
       <c r="B1507" s="8"/>
       <c r="C1507" s="9"/>
       <c r="D1507" s="8"/>
       <c r="E1507" s="8"/>
       <c r="F1507" s="16"/>
     </row>
     <row r="1508" spans="1:6">
       <c r="A1508" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1508" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C1508" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1508" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E1508" s="15" t="s">
         <v>7</v>
       </c>
       <c r="F1508" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1509" spans="1:6">
       <c r="A1509" s="5">
         <v>1</v>
       </c>
       <c r="B1509" s="12" t="s">
         <v>4315</v>
       </c>
       <c r="C1509" s="9" t="s">
         <v>4316</v>
       </c>
       <c r="D1509" s="8" t="s">
         <v>4317</v>
       </c>
       <c r="E1509" s="8">
         <v>1000</v>
       </c>
       <c r="F1509" s="16">
-        <v>66.40000000000001</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1510" spans="1:6">
       <c r="A1510" s="5">
         <v>2</v>
       </c>
       <c r="B1510" s="12" t="s">
         <v>4318</v>
       </c>
       <c r="C1510" s="9" t="s">
         <v>4319</v>
       </c>
       <c r="D1510" s="8" t="s">
         <v>4320</v>
       </c>
       <c r="E1510" s="8">
         <v>1000</v>
       </c>
       <c r="F1510" s="16">
-        <v>66.40000000000001</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1511" spans="1:6">
       <c r="A1511" s="5">
         <v>3</v>
       </c>
       <c r="B1511" s="12" t="s">
         <v>4321</v>
       </c>
       <c r="C1511" s="9" t="s">
         <v>4322</v>
       </c>
       <c r="D1511" s="8" t="s">
         <v>4323</v>
       </c>
       <c r="E1511" s="8">
         <v>1000</v>
       </c>
       <c r="F1511" s="16">
-        <v>78.84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1512" spans="1:6">
       <c r="A1512" s="5">
         <v>4</v>
       </c>
       <c r="B1512" s="12" t="s">
         <v>4324</v>
       </c>
       <c r="C1512" s="9" t="s">
         <v>4325</v>
       </c>
       <c r="D1512" s="8" t="s">
         <v>4326</v>
       </c>
       <c r="E1512" s="8">
         <v>1000</v>
       </c>
       <c r="F1512" s="16">
-        <v>78.84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1513" spans="1:6">
       <c r="A1513" s="5">
         <v>5</v>
       </c>
       <c r="B1513" s="12" t="s">
         <v>4327</v>
       </c>
       <c r="C1513" s="9" t="s">
         <v>4328</v>
       </c>
       <c r="D1513" s="8" t="s">
         <v>4329</v>
       </c>
       <c r="E1513" s="8">
         <v>1000</v>
       </c>
       <c r="F1513" s="16">
-        <v>115.85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1514" spans="1:6">
       <c r="A1514" s="5">
         <v>6</v>
       </c>
       <c r="B1514" s="12" t="s">
         <v>4330</v>
       </c>
       <c r="C1514" s="9" t="s">
         <v>4331</v>
       </c>
       <c r="D1514" s="8" t="s">
         <v>4332</v>
       </c>
       <c r="E1514" s="8">
         <v>1000</v>
       </c>
       <c r="F1514" s="16">
-        <v>115.85</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1515" spans="1:6">
       <c r="A1515" s="5">
         <v>7</v>
       </c>
       <c r="B1515" s="12" t="s">
         <v>4333</v>
       </c>
       <c r="C1515" s="9" t="s">
         <v>4334</v>
       </c>
       <c r="D1515" s="8" t="s">
         <v>4335</v>
       </c>
       <c r="E1515" s="8">
         <v>1000</v>
       </c>
       <c r="F1515" s="16">
-        <v>115.85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1516" spans="1:6">
       <c r="A1516" s="5">
         <v>8</v>
       </c>
       <c r="B1516" s="12" t="s">
         <v>4336</v>
       </c>
       <c r="C1516" s="9" t="s">
         <v>4337</v>
       </c>
       <c r="D1516" s="8" t="s">
         <v>4338</v>
       </c>
       <c r="E1516" s="8">
         <v>1000</v>
       </c>
       <c r="F1516" s="16">
-        <v>145.03</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1517" spans="1:6">
       <c r="A1517" s="5">
         <v>9</v>
       </c>
       <c r="B1517" s="12" t="s">
         <v>4339</v>
       </c>
       <c r="C1517" s="9" t="s">
         <v>4340</v>
       </c>
       <c r="D1517" s="8" t="s">
         <v>4341</v>
       </c>
       <c r="E1517" s="8">
         <v>1000</v>
       </c>
       <c r="F1517" s="16">
-        <v>145.03</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1518" spans="1:6">
       <c r="A1518" s="5">
         <v>10</v>
       </c>
       <c r="B1518" s="12" t="s">
         <v>4342</v>
       </c>
       <c r="C1518" s="9" t="s">
         <v>4343</v>
       </c>
       <c r="D1518" s="8" t="s">
         <v>4344</v>
       </c>
       <c r="E1518" s="8">
         <v>1000</v>
       </c>
       <c r="F1518" s="16">
-        <v>145.03</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1519" spans="1:6">
       <c r="A1519" s="5">
         <v>11</v>
       </c>
       <c r="B1519" s="12" t="s">
         <v>4345</v>
       </c>
       <c r="C1519" s="9" t="s">
         <v>4346</v>
       </c>
       <c r="D1519" s="8" t="s">
         <v>4347</v>
       </c>
       <c r="E1519" s="8">
         <v>1000</v>
       </c>
       <c r="F1519" s="16">
-        <v>241.95</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1520" spans="1:6">
       <c r="A1520" s="5">
         <v>12</v>
       </c>
       <c r="B1520" s="12" t="s">
         <v>4348</v>
       </c>
       <c r="C1520" s="9" t="s">
         <v>4349</v>
       </c>
       <c r="D1520" s="8" t="s">
         <v>4350</v>
       </c>
       <c r="E1520" s="8">
         <v>1000</v>
       </c>
       <c r="F1520" s="16">
-        <v>241.95</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1521" spans="1:6">
       <c r="A1521" s="5">
         <v>13</v>
       </c>
       <c r="B1521" s="12" t="s">
         <v>4351</v>
       </c>
       <c r="C1521" s="9" t="s">
         <v>4352</v>
       </c>
       <c r="D1521" s="8" t="s">
         <v>4353</v>
       </c>
       <c r="E1521" s="8">
         <v>1000</v>
       </c>
       <c r="F1521" s="16">
-        <v>241.95</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1522" spans="1:6">
       <c r="A1522" s="5">
         <v>14</v>
       </c>
       <c r="B1522" s="12" t="s">
         <v>4354</v>
       </c>
       <c r="C1522" s="9" t="s">
         <v>4355</v>
       </c>
       <c r="D1522" s="8" t="s">
         <v>4356</v>
       </c>
       <c r="E1522" s="8">
         <v>1000</v>
       </c>
       <c r="F1522" s="16">
-        <v>300.75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1523" spans="1:6">
       <c r="A1523" s="5">
         <v>15</v>
       </c>
       <c r="B1523" s="12" t="s">
         <v>4357</v>
       </c>
       <c r="C1523" s="9" t="s">
         <v>4358</v>
       </c>
       <c r="D1523" s="8" t="s">
         <v>4359</v>
       </c>
       <c r="E1523" s="8">
         <v>1000</v>
       </c>
       <c r="F1523" s="16">
-        <v>300.75</v>
+        <v>104</v>
       </c>
     </row>
     <row r="1524" spans="1:6">
       <c r="A1524" s="5">
         <v>16</v>
       </c>
       <c r="B1524" s="12" t="s">
         <v>4360</v>
       </c>
       <c r="C1524" s="9" t="s">
         <v>4361</v>
       </c>
       <c r="D1524" s="8" t="s">
         <v>4362</v>
       </c>
       <c r="E1524" s="8">
         <v>1000</v>
       </c>
       <c r="F1524" s="16">
-        <v>300.75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1525" spans="1:6">
       <c r="A1525" s="5">
         <v>17</v>
       </c>
       <c r="B1525" s="12" t="s">
         <v>4363</v>
       </c>
       <c r="C1525" s="9" t="s">
         <v>4364</v>
       </c>
       <c r="D1525" s="8" t="s">
         <v>4365</v>
       </c>
       <c r="E1525" s="8">
         <v>1000</v>
       </c>
       <c r="F1525" s="16">
-        <v>226.13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1526" spans="1:6">
       <c r="A1526" s="5">
         <v>18</v>
       </c>
       <c r="B1526" s="12" t="s">
         <v>4366</v>
       </c>
       <c r="C1526" s="9" t="s">
         <v>4367</v>
       </c>
       <c r="D1526" s="8" t="s">
         <v>4368</v>
       </c>
       <c r="E1526" s="8">
         <v>1000</v>
       </c>
       <c r="F1526" s="16">
-        <v>226.13</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1527" spans="1:6">
       <c r="A1527" s="5">
         <v>19</v>
       </c>
       <c r="B1527" s="12" t="s">
         <v>4369</v>
       </c>
       <c r="C1527" s="9" t="s">
         <v>4370</v>
       </c>
       <c r="D1527" s="8" t="s">
         <v>4371</v>
       </c>
       <c r="E1527" s="8">
         <v>1000</v>
       </c>
       <c r="F1527" s="16">
-        <v>226.13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1528" spans="1:6">
       <c r="A1528" s="5">
         <v>20</v>
       </c>
       <c r="B1528" s="12" t="s">
         <v>4372</v>
       </c>
       <c r="C1528" s="9" t="s">
         <v>4373</v>
       </c>
       <c r="D1528" s="8" t="s">
         <v>4374</v>
       </c>
       <c r="E1528" s="8">
         <v>1000</v>
       </c>
       <c r="F1528" s="16">
-        <v>235.18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1529" spans="1:6">
       <c r="A1529" s="5">
         <v>21</v>
       </c>
       <c r="B1529" s="12" t="s">
         <v>4375</v>
       </c>
       <c r="C1529" s="9" t="s">
         <v>4376</v>
       </c>
       <c r="D1529" s="8" t="s">
         <v>4377</v>
       </c>
       <c r="E1529" s="8">
         <v>1000</v>
       </c>
       <c r="F1529" s="16">
-        <v>226.13</v>
+        <v>104</v>
       </c>
     </row>
     <row r="1530" spans="1:6">
       <c r="A1530" s="5">
         <v>22</v>
       </c>
       <c r="B1530" s="12" t="s">
         <v>4378</v>
       </c>
       <c r="C1530" s="9" t="s">
         <v>4379</v>
       </c>
       <c r="D1530" s="8" t="s">
         <v>4380</v>
       </c>
       <c r="E1530" s="8">
         <v>1000</v>
       </c>
       <c r="F1530" s="16">
-        <v>244.21</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1531" spans="1:6">
       <c r="A1531" s="5">
         <v>23</v>
       </c>
       <c r="B1531" s="12" t="s">
         <v>4381</v>
       </c>
       <c r="C1531" s="9" t="s">
         <v>4382</v>
       </c>
       <c r="D1531" s="8" t="s">
         <v>4383</v>
       </c>
       <c r="E1531" s="8">
         <v>1000</v>
       </c>
       <c r="F1531" s="16">
-        <v>701</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1532" spans="1:6">
       <c r="A1532" s="5">
         <v>24</v>
       </c>
       <c r="B1532" s="12" t="s">
         <v>4384</v>
       </c>
       <c r="C1532" s="9" t="s">
         <v>4385</v>
       </c>
       <c r="D1532" s="8" t="s">
         <v>4386</v>
       </c>
       <c r="E1532" s="8">
         <v>1000</v>
       </c>
       <c r="F1532" s="16">
-        <v>701</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1533" spans="1:6">
       <c r="A1533" s="5">
         <v>25</v>
       </c>
       <c r="B1533" s="12" t="s">
         <v>4387</v>
       </c>
       <c r="C1533" s="9" t="s">
         <v>4388</v>
       </c>
       <c r="D1533" s="8" t="s">
         <v>4389</v>
       </c>
       <c r="E1533" s="8">
         <v>1000</v>
       </c>
       <c r="F1533" s="16">
-        <v>701</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1534" spans="1:6">
       <c r="A1534" s="5">
         <v>26</v>
       </c>
       <c r="B1534" s="12" t="s">
         <v>4390</v>
       </c>
       <c r="C1534" s="9" t="s">
         <v>4391</v>
       </c>
       <c r="D1534" s="8" t="s">
         <v>4392</v>
       </c>
       <c r="E1534" s="8">
         <v>1000</v>
       </c>
       <c r="F1534" s="16">
-        <v>701</v>
+        <v>104</v>
       </c>
     </row>
     <row r="1535" spans="1:6">
       <c r="A1535" s="5">
         <v>27</v>
       </c>
       <c r="B1535" s="12" t="s">
         <v>4393</v>
       </c>
       <c r="C1535" s="9" t="s">
         <v>4394</v>
       </c>
       <c r="D1535" s="8" t="s">
         <v>4395</v>
       </c>
       <c r="E1535" s="8">
         <v>1000</v>
       </c>
       <c r="F1535" s="16">
-        <v>710.04</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A119:F119"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A260:F260"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A319:F319"/>
     <mergeCell ref="A339:F339"/>
     <mergeCell ref="A382:F382"/>
     <mergeCell ref="A457:F457"/>
     <mergeCell ref="A540:F540"/>
     <mergeCell ref="A559:F559"/>
     <mergeCell ref="A592:F592"/>
     <mergeCell ref="A653:F653"/>
     <mergeCell ref="A676:F676"/>
     <mergeCell ref="A677:F677"/>
     <mergeCell ref="A743:F743"/>
     <mergeCell ref="A909:F909"/>
     <mergeCell ref="A947:F947"/>