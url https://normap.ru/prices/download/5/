--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -17,2472 +17,2472 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="809">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Трубы и фитинги для наружной канализации ПВХ рыжие</t>
+    <t>Трубы и фитинги для наружной канализации ПВХ</t>
   </si>
   <si>
     <t>Трубы канализационные для наружной канализации ПВХ рыжие и гофрированные</t>
   </si>
   <si>
     <t>Трубы канализационные наружные рыжие ПВХ раструбные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4403127</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN2, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4883/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn2-dn110/</t>
   </si>
   <si>
     <t>4403128</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN2, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4884/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn2-dn110/</t>
   </si>
   <si>
     <t>4403129</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN2, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4885/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn2-dn110/</t>
   </si>
   <si>
     <t>4403130</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN2, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4886/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn2-dn110/</t>
   </si>
   <si>
     <t>4403131</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN2, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4887/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn2-dn110/</t>
   </si>
   <si>
     <t>4403132</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN2, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4888/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn2-dn160/</t>
   </si>
   <si>
     <t>4403133</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN2, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4889/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn2-dn160/</t>
   </si>
   <si>
     <t>4403134</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN2, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4890/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn2-dn160/</t>
   </si>
   <si>
     <t>4403135</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN2, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4891/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn2-dn160/</t>
   </si>
   <si>
     <t>4403136</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN2, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4892/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn2-dn160/</t>
   </si>
   <si>
     <t>4403137</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=500 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4893/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l500-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403138</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4894/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403139</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4895/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403140</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4896/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403141</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4897/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403142</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4898/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403143</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=500 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4899/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l500-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403144</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4900/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403145</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4901/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403146</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4902/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403147</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4903/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403148</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 160х4,0</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4904/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-160x4-0/</t>
   </si>
   <si>
     <t>4403149</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 200х4,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4905/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-200x4-9/</t>
   </si>
   <si>
     <t>4403150</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 200х4,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4906/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-200x4-9/</t>
   </si>
   <si>
     <t>4403151</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 200х4,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4907/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-200x4-9/</t>
   </si>
   <si>
     <t>4403152</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN4, Dn 200х4,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4908/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-200x4-9/</t>
   </si>
   <si>
     <t>4403153</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 200х4,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4909/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-200x4-9/</t>
   </si>
   <si>
     <t>4403154</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 250х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4910/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-250x6-2/</t>
   </si>
   <si>
     <t>4403155</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 250х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4911/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-250x6-2/</t>
   </si>
   <si>
     <t>4403156</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 250х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4912/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-250x6-2/</t>
   </si>
   <si>
     <t>4403157</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN4, Dn 250х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4913/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-250x6-2/</t>
   </si>
   <si>
     <t>4403158</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 250х6,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4914/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-250x6-2/</t>
   </si>
   <si>
     <t>4403159</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 315х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4915/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-315x7-7/</t>
   </si>
   <si>
     <t>4403160</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 315х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4916/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-315x7-7/</t>
   </si>
   <si>
     <t>4403161</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 315х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4917/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-315x7-7/</t>
   </si>
   <si>
     <t>4403162</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 315х7,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4918/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-315x7-7/</t>
   </si>
   <si>
     <t>4403163</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN4, Dn 400х9,8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4919/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-400x9-8/</t>
   </si>
   <si>
     <t>4403164</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN4, Dn 400х9,8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4920/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-400x9-8/</t>
   </si>
   <si>
     <t>4403165</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 400х9,8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4921/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-400x9-8/</t>
   </si>
   <si>
     <t>4403166</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 400х9,8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4922/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-400x9-8/</t>
   </si>
   <si>
     <t>4403167</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN4, Dn 500х12,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4923/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-500x12-3/</t>
   </si>
   <si>
     <t>4403168</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN4, Dn 500х12,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4924/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-500x12-3/</t>
   </si>
   <si>
     <t>4403169</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4925/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403170</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4926/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403171</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4927/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403172</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 110х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4928/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-110x3-2/</t>
   </si>
   <si>
     <t>4403173</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 125х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4929/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-125x3-2/</t>
   </si>
   <si>
     <t>4403174</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 125х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4930/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-125x3-2/</t>
   </si>
   <si>
     <t>4403175</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 125х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4931/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-125x3-2/</t>
   </si>
   <si>
     <t>4403176</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 125х3,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4932/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-125x3-2/</t>
   </si>
   <si>
     <t>4403177</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 160х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4933/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-160x4-7/</t>
   </si>
   <si>
     <t>4403178</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 160х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4934/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-160x4-7/</t>
   </si>
   <si>
     <t>4403179</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 160х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4935/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-160x4-7/</t>
   </si>
   <si>
     <t>4403180</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 160х4,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4936/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-160x4-7/</t>
   </si>
   <si>
     <t>4403181</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 200х5,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4937/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-200x5-9/</t>
   </si>
   <si>
     <t>4403182</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 200х5,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4938/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-200x5-9/</t>
   </si>
   <si>
     <t>4403183</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 200х5,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4939/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-200x5-9/</t>
   </si>
   <si>
     <t>4403184</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 200х5,9</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4940/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-200x5-9/</t>
   </si>
   <si>
     <t>4403185</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 250х7,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4941/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-250x7-3/</t>
   </si>
   <si>
     <t>4403186</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 250х7,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4942/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-250x7-3/</t>
   </si>
   <si>
     <t>4403187</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 250х7,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4943/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-250x7-3/</t>
   </si>
   <si>
     <t>4403188</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN8, Dn 250х7,3</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4944/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-250x7-3/</t>
   </si>
   <si>
     <t>4403189</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 315х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4945/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-315x9-2/</t>
   </si>
   <si>
     <t>4403190</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 315х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4946/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-315x9-2/</t>
   </si>
   <si>
     <t>4403191</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 315х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4947/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-315x9-2/</t>
   </si>
   <si>
     <t>4403192</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN8, Dn 315х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4948/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-315x9-2/</t>
   </si>
   <si>
     <t>4403193</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 315х9,2</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4949/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-315x9-2/</t>
   </si>
   <si>
     <t>4403194</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=1000 SN8, Dn 400х11,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4950/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-400x11-7/</t>
   </si>
   <si>
     <t>4403195</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 400х11,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4951/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-400x11-7/</t>
   </si>
   <si>
     <t>4403196</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 400х11,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4952/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-400x11-7/</t>
   </si>
   <si>
     <t>4403197</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN8, Dn 400х11,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4953/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-400x11-7/</t>
   </si>
   <si>
     <t>4403198</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 400х11,7</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4954/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-400x11-7/</t>
   </si>
   <si>
     <t>4403199</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=2000 SN8, Dn 500х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4955/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-500x14-6/</t>
   </si>
   <si>
     <t>4403200</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=3000 SN8, Dn 500х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4956/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-500x14-6/</t>
   </si>
   <si>
     <t>4403201</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=4000 SN8, Dn 500х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4957/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-500x14-6/</t>
   </si>
   <si>
     <t>4403202</t>
   </si>
   <si>
     <t>Труба ПВХ (цвет рыжий) с резиновым кольцом, L=6000 SN8, Dn 500х14,6</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4958/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-500x14-6/</t>
   </si>
   <si>
     <t>Трубы гофрированные двухслойные COREX канализационные</t>
   </si>
   <si>
     <t>4403340</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 160/140 L=6105, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4959/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn160-140-l6105-sn8/</t>
   </si>
   <si>
     <t>4403341</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 225/200 L=6045, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4960/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn225-200-l6045-sn8/</t>
   </si>
   <si>
     <t>4403342</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 282/250 L=6015, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4961/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn282-250-l6015-sn8/</t>
   </si>
   <si>
     <t>4403343</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 339/300 L=5970, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4962/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn339-300-l5970-sn8/</t>
   </si>
   <si>
     <t>4403344</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 455/400 L=5880, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4963/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn455-400-l5880-sn8/</t>
   </si>
   <si>
     <t>4403345</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 567/500 L=5885, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4964/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn567-500-l5885-sn8/</t>
   </si>
   <si>
     <t>4403346</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 680/600 L=5810, SN8</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4965/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn680-600-l5810-sn8/</t>
   </si>
   <si>
     <t>4403347</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 160/140 L=6105, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4966/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn160-140-l6105-sn16/</t>
   </si>
   <si>
     <t>4403348</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 225/200 L=6045, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4967/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn225-200-l6045-sn16/</t>
   </si>
   <si>
     <t>4403349</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 282/250 L=6015, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4968/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn282-250-l6015-sn16/</t>
   </si>
   <si>
     <t>4403350</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 339/300 L=5970, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4969/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn339-300-l5970-sn16/</t>
   </si>
   <si>
     <t>4403351</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 455/400 L=5880, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4970/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn455-400-l5880-sn16/</t>
   </si>
   <si>
     <t>4403352</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 567/500 L=5885, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4971/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn567-500-l5885-sn16/</t>
   </si>
   <si>
     <t>4403353</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная COREX, DN 680/600 L=5810, SN16</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4972/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn680-600-l5810-sn16/</t>
   </si>
   <si>
     <t>Трубы гофрированные двухслойные MAGNUM канализационные ПЭ/ПП</t>
   </si>
   <si>
     <t>4403354</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 110/91 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4973/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn110-91-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403355</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 125/107 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4974/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn125-107-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403356</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 160/139 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4975/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn160-139-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403357</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 200/176 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4976/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn200-176-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403358</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 250/216 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4977/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn250-216-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403359</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 315/271 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4978/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn315-271-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403360</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 400/343 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4979/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn400-343-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403361</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 500/427 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4980/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn500-427-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403362</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 630/535 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4981/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn630-535-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403363</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 800/687 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4982/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn800-687-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403364</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 1000/851 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4983/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn1000-851-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403365</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПЭ, DN 1200/1030 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4984/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn1200-1030-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403366</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 160/139 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4985/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn160-139-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403367</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 200/176 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4986/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn200-176-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403368</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 250/216 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4987/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn250-216-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403369</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 315/271 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4988/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn315-271-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403370</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 400/343 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4989/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn400-343-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403371</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 500/427 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4990/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn500-427-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403372</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 630/535 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4991/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn630-535-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403373</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 800/687 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4992/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn800-687-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403374</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 1000/851 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4993/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn1000-851-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403375</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная MAGNUM ПП, DN 1200/1030 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4994/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn1200-1030-l6000-sn8-rastrub-upl/</t>
   </si>
   <si>
     <t>4403376</t>
   </si>
   <si>
     <t>Труба дренажная гофрированная MAGNUM ПЭ, DN 110/91 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4995/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn110-91-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403377</t>
   </si>
   <si>
     <t>Труба дренажная гофрированная MAGNUM ПЭ, DN 160/139 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4996/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn160-139-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403378</t>
   </si>
   <si>
     <t>Труба дренажная гофрированная MAGNUM ПЭ, DN 200/176 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4997/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn200-176-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403379</t>
   </si>
   <si>
     <t>Труба дренажная гофрированная MAGNUM ПЭ, DN 250/216 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4998/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn250-216-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403380</t>
   </si>
   <si>
     <t>Труба дренажная гофрированная MAGNUM ПЭ, DN 315/271 L=6000, SN8 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4999/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn315-271-l6000-sn8-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403381</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 200 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5000/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn200-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403382</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 250 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5001/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn250-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403383</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 315 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5002/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn315-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403384</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 400 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5003/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn400-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403385</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 500 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5004/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn500-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403386</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 630 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5005/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn630-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403387</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 800L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5006/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn-800l-6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403388</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 1000 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5007/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn1000-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>4403389</t>
   </si>
   <si>
     <t>Труба 2-х слойная гофрированная HYDRO ПП, DN 12000 L=6000, SN16 раструб, упл. кольцо</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5008/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn12000-l6000-sn16-rastrub-upl-kolco/</t>
   </si>
   <si>
     <t>Фитинги ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>Муфты канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403223</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5029/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn110/</t>
   </si>
   <si>
     <t>4403224</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5030/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn125/</t>
   </si>
   <si>
     <t>4403225</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5031/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn160/</t>
   </si>
   <si>
     <t>4403226</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5032/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn200/</t>
   </si>
   <si>
     <t>4403227</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5033/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn250/</t>
   </si>
   <si>
     <t>4403228</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5034/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn315/</t>
   </si>
   <si>
     <t>4403229</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5035/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn400/</t>
   </si>
   <si>
     <t>4403230</t>
   </si>
   <si>
     <t>Муфта ПВХ (цвет рыжий) ремонтная, с резиновыми кольцами, Dn 500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5036/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn500/</t>
   </si>
   <si>
     <t>Отводы канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403231</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 15? с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5037/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403232</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5038/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403233</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5039/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403234</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 60? с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5040/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-60-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403235</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5041/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403236</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5042/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn125/</t>
   </si>
   <si>
     <t>4403237</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5043/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn125/</t>
   </si>
   <si>
     <t>4403238</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 15? с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5044/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403239</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5045/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403240</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5046/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403241</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 67? с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5047/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403242</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5048/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403243</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 15? с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5049/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403244</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5050/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403245</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5051/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403246</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 67? с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5052/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403247</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5053/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403248</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 15? с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5054/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403249</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5055/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403250</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5056/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403251</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 67? с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5057/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403252</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5058/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403253</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 15? с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5059/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>4403254</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5060/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>4403255</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5061/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>4403256</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5062/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>4403257</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 30? с резиновым кольцом, Dn 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5063/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn400/</t>
   </si>
   <si>
     <t>4403258</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5064/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn400/</t>
   </si>
   <si>
     <t>4403259</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5065/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn400/</t>
   </si>
   <si>
     <t>4403260</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 45? с резиновым кольцом, Dn 500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5066/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn500/</t>
   </si>
   <si>
     <t>4403261</t>
   </si>
   <si>
     <t>Отвод ПВХ (цвет рыжий) 87? с резиновым кольцом, Dn 500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5067/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn500/</t>
   </si>
   <si>
     <t>Тройники канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403262</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 110Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5068/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-110x110/</t>
   </si>
   <si>
     <t>4403263</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 125Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5069/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-125x110/</t>
   </si>
   <si>
     <t>4403264</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 125Х125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5070/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-125x125/</t>
   </si>
   <si>
     <t>4403265</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 160Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5071/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-160x110/</t>
   </si>
   <si>
     <t>4403266</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 160Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5072/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-160x160/</t>
   </si>
   <si>
     <t>4403267</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 200Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5073/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x110/</t>
   </si>
   <si>
     <t>4403268</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 200Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5074/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x160/</t>
   </si>
   <si>
     <t>4403269</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 200Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5075/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x200/</t>
   </si>
   <si>
     <t>4403270</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 250Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5076/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x110/</t>
   </si>
   <si>
     <t>4403271</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 250Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5077/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x160/</t>
   </si>
   <si>
     <t>4403272</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 250Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5078/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x200/</t>
   </si>
   <si>
     <t>4403273</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 250Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5079/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x250/</t>
   </si>
   <si>
     <t>4403274</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 315Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5080/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x110/</t>
   </si>
   <si>
     <t>4403275</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 315Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5081/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x160/</t>
   </si>
   <si>
     <t>4403276</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 315Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5082/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x200/</t>
   </si>
   <si>
     <t>4403277</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 315Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5083/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x250/</t>
   </si>
   <si>
     <t>4403278</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 315Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5084/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x315/</t>
   </si>
   <si>
     <t>4403279</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5085/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x110/</t>
   </si>
   <si>
     <t>4403280</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5086/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x160/</t>
   </si>
   <si>
     <t>4403281</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5087/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x200/</t>
   </si>
   <si>
     <t>4403282</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5088/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x250/</t>
   </si>
   <si>
     <t>4403283</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5089/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x315/</t>
   </si>
   <si>
     <t>4403284</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 400Х400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5090/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x400/</t>
   </si>
   <si>
     <t>4403285</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5091/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x110/</t>
   </si>
   <si>
     <t>4403286</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5092/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x160/</t>
   </si>
   <si>
     <t>4403287</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5093/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x200/</t>
   </si>
   <si>
     <t>4403288</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5094/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x250/</t>
   </si>
   <si>
     <t>4403289</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5095/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x315/</t>
   </si>
   <si>
     <t>4403290</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5096/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x400/</t>
   </si>
   <si>
     <t>4403291</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 45? с резиновыми кольцами, Dn 500Х500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5097/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x500/</t>
   </si>
   <si>
     <t>4403292</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 110Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5098/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-110x110/</t>
   </si>
   <si>
     <t>4403293</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 125Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5099/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-125x110/</t>
   </si>
   <si>
     <t>4403294</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 125Х125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5100/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-125x125/</t>
   </si>
   <si>
     <t>4403295</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 160Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5101/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-160x110/</t>
   </si>
   <si>
     <t>4403296</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 160Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5102/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-160x160/</t>
   </si>
   <si>
     <t>4403297</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 200Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5103/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x110/</t>
   </si>
   <si>
     <t>4403298</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 200Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5104/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x160/</t>
   </si>
   <si>
     <t>4403299</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 200Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5105/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x200/</t>
   </si>
   <si>
     <t>4403300</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 250Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5106/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x110/</t>
   </si>
   <si>
     <t>4403301</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 250Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5107/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x160/</t>
   </si>
   <si>
     <t>4403302</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 250Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5108/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x200/</t>
   </si>
   <si>
     <t>4403303</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 250Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5109/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x250/</t>
   </si>
   <si>
     <t>4403304</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 315Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5110/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x110/</t>
   </si>
   <si>
     <t>4403305</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 315Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5111/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x160/</t>
   </si>
   <si>
     <t>4403306</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 315Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5112/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x200/</t>
   </si>
   <si>
     <t>4403307</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 315Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5113/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x250/</t>
   </si>
   <si>
     <t>4403308</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 315Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5114/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x315/</t>
   </si>
   <si>
     <t>4403309</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5115/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x110/</t>
   </si>
   <si>
     <t>4403310</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5116/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x160/</t>
   </si>
   <si>
     <t>4403311</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5117/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x200/</t>
   </si>
   <si>
     <t>4403312</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5118/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x250/</t>
   </si>
   <si>
     <t>4403313</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5119/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x315/</t>
   </si>
   <si>
     <t>4403314</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 400Х400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5120/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x400/</t>
   </si>
   <si>
     <t>4403315</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5121/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x160/</t>
   </si>
   <si>
     <t>4403316</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5122/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x200/</t>
   </si>
   <si>
     <t>4403317</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5123/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x250/</t>
   </si>
   <si>
     <t>4403318</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5124/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x315/</t>
   </si>
   <si>
     <t>4403319</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5125/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x400/</t>
   </si>
   <si>
     <t>4403320</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87? с резиновыми кольцами, Dn 500Х500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5126/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x500/</t>
   </si>
   <si>
     <t>4403321</t>
   </si>
   <si>
     <t>Тройник ПВХ (цвет рыжий) 87 с резиновыми кольцами, Dn 500Х500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5127/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x500-2/</t>
   </si>
   <si>
     <t>Заглушки канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403215</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5021/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403216</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5022/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn125/</t>
   </si>
   <si>
     <t>4403217</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5023/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403218</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5024/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403219</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5025/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403220</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5026/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>4403221</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5027/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn400/</t>
   </si>
   <si>
     <t>4403222</t>
   </si>
   <si>
     <t>Заглушка ПВХ (цвет рыжий) с резиновым кольцом, Dn 500</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5028/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn500/</t>
   </si>
   <si>
     <t>Клапаны обратные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403203</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5009/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn110/</t>
   </si>
   <si>
     <t>4403204</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5010/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn125/</t>
   </si>
   <si>
     <t>4403205</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5011/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn160/</t>
   </si>
   <si>
     <t>4403206</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5012/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn200/</t>
   </si>
   <si>
     <t>4403207</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5013/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn250/</t>
   </si>
   <si>
     <t>4403208</t>
   </si>
   <si>
     <t>Клапан обратный ПВХ (цвет рыжий) с резиновым кольцом, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5014/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn315/</t>
   </si>
   <si>
     <t>Ревизии канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403209</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5015/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn110/</t>
   </si>
   <si>
     <t>4403210</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5016/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn125/</t>
   </si>
   <si>
     <t>4403211</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5017/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn160/</t>
   </si>
   <si>
     <t>4403212</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5018/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn200/</t>
   </si>
   <si>
     <t>4403213</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5019/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn250/</t>
   </si>
   <si>
     <t>4403214</t>
   </si>
   <si>
     <t>Ревизия ПВХ (цвет рыжий) с резиновым кольцом, с крышкой, Dn 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5020/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn315/</t>
   </si>
   <si>
     <t>Переходы канализационные ПВХ рыжие для наружной канализации</t>
   </si>
   <si>
     <t>4403322</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 160Х 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5128/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-160x110/</t>
   </si>
   <si>
     <t>4403323</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 160Х 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5129/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-160x125/</t>
   </si>
   <si>
     <t>4403324</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 200Х 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5130/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-200x110/</t>
   </si>
   <si>
     <t>4403325</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 200Х 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5131/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-200x160/</t>
   </si>
   <si>
     <t>4403326</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 250Х 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5132/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x110/</t>
   </si>
   <si>
     <t>4403327</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 250Х 125</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5133/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x125/</t>
   </si>
   <si>
     <t>4403328</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 250Х 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5134/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x160/</t>
   </si>
   <si>
     <t>4403329</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 250Х 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5135/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x200/</t>
   </si>
   <si>
     <t>4403330</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 315Х 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5136/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x110/</t>
   </si>
   <si>
     <t>4403331</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 315Х 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5137/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x160/</t>
   </si>
   <si>
     <t>4403332</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 315Х 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5138/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x200/</t>
   </si>
   <si>
     <t>4403333</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 315Х 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5139/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x250/</t>
   </si>
   <si>
     <t>4403334</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 400Х 110</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5140/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x110/</t>
   </si>
   <si>
     <t>4403335</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 400Х 160</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5141/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x160/</t>
   </si>
   <si>
     <t>4403336</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 400Х 200</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5142/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x200/</t>
   </si>
   <si>
     <t>4403337</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 400Х 250</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5143/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x250/</t>
   </si>
   <si>
     <t>4403338</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 400Х 315</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5144/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x315/</t>
   </si>
   <si>
     <t>4403339</t>
   </si>
   <si>
     <t>Переход ПВХ (цвет рыжий) эксцентрический с резиновыми кольцами, Dn 500Х 400</t>
   </si>
   <si>
-    <t>https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5145/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-500x400/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2880,51 +2880,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4883/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4884/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4885/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4886/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4887/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4888/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4889/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4890/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4891/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4892/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4893/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4894/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4895/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4896/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4897/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4898/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4899/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4900/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4901/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4902/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4903/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4904/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4905/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4906/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4907/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4908/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4909/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4910/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4912/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4913/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4914/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4916/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4917/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4918/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4919/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4920/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4921/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4922/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4923/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4924/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4925/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4926/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4927/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4928/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4929/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4930/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4931/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4932/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4933/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4934/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4935/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4936/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4937/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4938/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4939/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4940/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4941/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4942/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4943/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4944/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4945/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4946/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4947/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4948/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4949/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4950/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4951/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4952/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4953/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4954/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4955/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4956/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4957/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/zheltaya/4958/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4959/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4960/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4961/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4962/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4963/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4964/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4965/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4966/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4967/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4968/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4969/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4971/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/korex-korrugirovannaya/4972/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4973/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4974/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4975/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4976/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4977/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4978/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4979/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4980/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4981/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4982/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4983/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4984/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4985/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4986/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4987/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4988/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4990/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4991/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4992/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4993/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4994/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4995/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4996/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4997/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4998/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/4999/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5000/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5001/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5002/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5003/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5004/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5005/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5006/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5007/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/pvh-polyvinilhlorid-s-rastrubom-beznapornaya/magnum-chernaya/5008/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5029/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5030/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5031/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5032/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5033/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5034/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5035/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/mufty-s-koltsom/5036/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5037/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5038/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5039/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5040/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5041/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5042/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5043/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5044/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5045/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5046/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5047/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5048/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5049/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5050/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5051/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5052/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5053/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5054/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5055/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5056/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5057/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5058/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5059/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5060/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5061/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5062/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5063/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5064/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5065/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5066/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/otvody-s-koltsom-rezinovym/5067/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5068/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5069/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5070/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5071/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5072/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5073/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5074/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5075/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5076/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5077/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5078/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5079/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5080/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5081/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5082/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5083/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5084/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5085/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5086/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5087/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5088/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5089/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5090/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5091/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5092/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5093/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5094/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5095/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5096/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5097/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5098/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5099/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5100/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5101/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5102/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5103/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5104/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5105/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5106/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5107/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5108/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5109/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5110/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5111/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5112/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5113/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5114/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5115/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5117/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5118/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5119/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5120/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5121/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5122/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5123/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5124/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5125/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5126/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/troyniki-privarnye-kosye/5127/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5021/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5022/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5023/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5024/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5025/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5026/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5027/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/zaglushki/5028/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5009/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5010/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5011/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5012/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5013/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/klapany/5014/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5015/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5016/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5017/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5018/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5019/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/revizii/5020/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5128/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5129/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5130/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5131/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5132/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5133/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5134/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5135/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5136/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5137/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5138/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5139/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5140/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5141/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5142/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5143/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5144/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/naruzhnaya-kanalizatsiya-ryzhaya-oranzhevaya/rizhiye-zheltye-s-rastrubom-beznapornye/perehody/5145/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn2-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn2-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn2-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn2-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn2-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn2-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn2-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn2-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn2-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn2-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l500-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l500-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-160x4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-200x4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-200x4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-200x4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-200x4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-200x4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-250x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-250x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-250x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn4-dn-250x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-250x6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-315x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-315x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-315x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-315x7-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn4-dn-400x9-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn4-dn-400x9-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-400x9-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-400x9-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn4-dn-500x12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn4-dn-500x12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-110x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-125x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-125x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-125x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-125x3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-160x4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-160x4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-160x4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-160x4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-200x5-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-200x5-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-200x5-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-200x5-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-250x7-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-250x7-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-250x7-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-250x7-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-315x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-315x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-315x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-315x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-315x9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l1000-sn8-dn-400x11-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-400x11-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-400x11-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-400x11-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-400x11-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l2000-sn8-dn-500x14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l3000-sn8-dn-500x14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l4000-sn8-dn-500x14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-kanalizacionnye-naruzhnye-ryzhie-pvh-rastrubnye/truba-pvh-cvet-ryzhij-s-rezinovym-kolcom-l6000-sn8-dn-500x14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn160-140-l6105-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn225-200-l6045-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn282-250-l6015-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn339-300-l5970-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn455-400-l5880-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn567-500-l5885-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn680-600-l5810-sn8/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn160-140-l6105-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn225-200-l6045-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn282-250-l6015-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn339-300-l5970-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn455-400-l5880-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn567-500-l5885-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-corex-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-corex-dn680-600-l5810-sn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn110-91-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn125-107-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn160-139-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn200-176-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn250-216-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn315-271-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn400-343-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn500-427-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn630-535-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn800-687-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn1000-851-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pe-dn1200-1030-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn160-139-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn200-176-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn250-216-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn315-271-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn400-343-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn500-427-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn630-535-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn800-687-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn1000-851-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-magnum-pp-dn1200-1030-l6000-sn8-rastrub-upl/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn110-91-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn160-139-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn200-176-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn250-216-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-drenazhnaya-gofrirovannaya-magnum-pe-dn315-271-l6000-sn8-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn200-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn250-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn315-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn400-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn500-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn630-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn-800l-6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn1000-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/truby-kanalizacionnye-dlya-naruzhnoj-kanalizacii-pvh/truby-gofrirovannye-dvuhslojnye-magnum-kanalizacionnye/truba-2-h-slojnaya-gofrirovannaya-hydro-pp-dn12000-l6000-sn16-rastrub-upl-kolco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/mufty-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/mufta-pvh-cvet-ryzhij-remontnaya-s-rezinovymi-kolcami-dn500/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-60-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-67-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-15-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-30-s-rezinovym-kolcom-dn400/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn400/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-45-s-rezinovym-kolcom-dn500/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/otvody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/otvod-pvh-cvet-ryzhij-87-s-rezinovym-kolcom-dn500/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-110x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-125x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-125x125/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-160x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-160x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-200x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-250x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-315x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-400x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-45-s-rezinovymi-kolcami-dn-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-110x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-125x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-125x125/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-160x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-160x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-200x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-250x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-315x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-400x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/trojniki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/trojnik-pvh-cvet-ryzhij-87-s-rezinovymi-kolcami-dn-500x500-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn400/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/zaglushki-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/zaglushka-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn500/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapany-obratnye-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/klapan-obratnyj-pvh-cvet-ryzhij-s-rezinovym-kolcom-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn200/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn250/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/revizii-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/reviziya-pvh-cvet-ryzhij-s-rezinovym-kolcom-s-kryshkoj-dn315/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-160x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-160x125/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-200x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-200x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x125/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-250x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-315x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x160/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-400x315/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-naruzhnoj-kanalizacii-pvh-ryzhie/fitingi-pvh-ryzhie-dlya-naruzhnoj-kanalizacii/perehody-kanalizacionnye-pvh-ryzhie-dlya-naruzhnoj/perehod-pvh-cvet-ryzhij-ekscentricheskij-s-rezinovymi-kolcami-dn-500x400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F289" sqref="F289"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2981,751 +2981,751 @@
       </c>
       <c r="E7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>117.39</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="6">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>218.4</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>341.25</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>498.23</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="7">
         <v>1000</v>
       </c>
       <c r="F12" s="15">
-        <v>709.8</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="6">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="7">
         <v>1000</v>
       </c>
       <c r="F13" s="15">
-        <v>218.4</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>395.85</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>574.67</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>894.08</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="7">
         <v>1000</v>
       </c>
       <c r="F17" s="15">
-        <v>1243.52</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="7">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="7">
         <v>1000</v>
       </c>
       <c r="F19" s="15">
-        <v>318.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="6">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="7">
         <v>1000</v>
       </c>
       <c r="F20" s="15">
-        <v>607.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="6">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="7">
         <v>1000</v>
       </c>
       <c r="F21" s="15">
-        <v>889.4299999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="6">
         <v>15</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="6">
         <v>16</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>1967.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="7">
         <v>0</v>
       </c>
       <c r="F24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>568.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="6">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="7">
         <v>1000</v>
       </c>
       <c r="F26" s="15">
-        <v>1101.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="6">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="7">
         <v>1000</v>
       </c>
       <c r="F27" s="15">
-        <v>1628.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="6">
         <v>21</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="7">
         <v>0</v>
       </c>
       <c r="F28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="6">
         <v>22</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="7">
         <v>1000</v>
       </c>
       <c r="F29" s="15">
-        <v>3429.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6">
         <v>23</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E30" s="7">
         <v>1000</v>
       </c>
       <c r="F30" s="15">
-        <v>1090.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="6">
         <v>24</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="7">
         <v>1000</v>
       </c>
       <c r="F31" s="15">
-        <v>1801.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="7">
         <v>1000</v>
       </c>
       <c r="F32" s="15">
-        <v>2841.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6">
         <v>26</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="7">
         <v>0</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="6">
         <v>27</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E34" s="7">
         <v>1000</v>
       </c>
       <c r="F34" s="15">
-        <v>5381.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6">
         <v>28</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E35" s="7">
         <v>1000</v>
       </c>
       <c r="F35" s="15">
-        <v>1929.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6">
         <v>29</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="7">
         <v>1000</v>
       </c>
       <c r="F36" s="15">
-        <v>3173.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="6">
         <v>30</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E37" s="7">
         <v>1000</v>
       </c>
       <c r="F37" s="15">
-        <v>4726.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6">
         <v>31</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="7">
         <v>0</v>
       </c>
       <c r="F38" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="6">
         <v>32</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E39" s="7">
         <v>1000</v>
       </c>
       <c r="F39" s="15">
-        <v>9497.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="6">
         <v>33</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E40" s="7">
         <v>1000</v>
       </c>
       <c r="F40" s="15">
-        <v>3022.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="6">
         <v>34</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="7">
         <v>1000</v>
       </c>
       <c r="F41" s="15">
-        <v>4801.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="6">
         <v>35</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E42" s="7">
         <v>1000</v>
       </c>
       <c r="F42" s="15">
-        <v>6987.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="6">
         <v>36</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="7">
         <v>1000</v>
       </c>
       <c r="F43" s="15">
-        <v>13914.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6">
         <v>37</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6">
         <v>38</v>
@@ -3901,111 +3901,111 @@
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
         <v>47</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E54" s="7">
         <v>0</v>
       </c>
       <c r="F54" s="15">
-        <v>0</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
         <v>48</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E55" s="7">
         <v>0</v>
       </c>
       <c r="F55" s="15">
-        <v>0</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
         <v>49</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="7">
         <v>0</v>
       </c>
       <c r="F56" s="15">
-        <v>0</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
         <v>50</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E57" s="7">
         <v>0</v>
       </c>
       <c r="F57" s="15">
-        <v>0</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
         <v>51</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E58" s="7">
         <v>0</v>
       </c>
       <c r="F58" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
         <v>52</v>
@@ -4841,751 +4841,751 @@
       </c>
       <c r="E101" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F101" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>1</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E102" s="7">
         <v>1000</v>
       </c>
       <c r="F102" s="15">
-        <v>1380.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>2</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E103" s="7">
         <v>1000</v>
       </c>
       <c r="F103" s="15">
-        <v>1563.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>3</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E104" s="7">
         <v>1000</v>
       </c>
       <c r="F104" s="15">
-        <v>2129.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>4</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E105" s="7">
         <v>1000</v>
       </c>
       <c r="F105" s="15">
-        <v>3229.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>5</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E106" s="7">
         <v>1000</v>
       </c>
       <c r="F106" s="15">
-        <v>4765.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>6</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E107" s="7">
         <v>1000</v>
       </c>
       <c r="F107" s="15">
-        <v>7316.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>7</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>11224.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>8</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>18883.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>9</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E110" s="7">
         <v>1000</v>
       </c>
       <c r="F110" s="15">
-        <v>29109.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
         <v>10</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E111" s="7">
         <v>1000</v>
       </c>
       <c r="F111" s="15">
-        <v>46932.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
         <v>11</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E112" s="7">
         <v>1000</v>
       </c>
       <c r="F112" s="15">
-        <v>64693.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
         <v>12</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E113" s="7">
         <v>1000</v>
       </c>
       <c r="F113" s="15">
-        <v>93147.60000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
         <v>13</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>318</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>1378</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
         <v>14</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E115" s="7">
         <v>1000</v>
       </c>
       <c r="F115" s="15">
-        <v>2995.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6">
         <v>15</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E116" s="7">
         <v>1000</v>
       </c>
       <c r="F116" s="15">
-        <v>4422.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
         <v>16</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E117" s="7">
         <v>1000</v>
       </c>
       <c r="F117" s="15">
-        <v>6778.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
         <v>17</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E118" s="7">
         <v>1000</v>
       </c>
       <c r="F118" s="15">
-        <v>10420.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="6">
         <v>18</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E119" s="7">
         <v>1000</v>
       </c>
       <c r="F119" s="15">
-        <v>17986.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="6">
         <v>19</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E120" s="7">
         <v>1000</v>
       </c>
       <c r="F120" s="15">
-        <v>27713.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6">
         <v>20</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E121" s="7">
         <v>1000</v>
       </c>
       <c r="F121" s="15">
-        <v>43578.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
         <v>21</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E122" s="7">
         <v>1000</v>
       </c>
       <c r="F122" s="15">
-        <v>60083.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
         <v>22</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E123" s="7">
         <v>1000</v>
       </c>
       <c r="F123" s="15">
-        <v>86814</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
         <v>23</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E124" s="7">
         <v>1000</v>
       </c>
       <c r="F124" s="15">
-        <v>1349.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
         <v>24</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E125" s="7">
         <v>1000</v>
       </c>
       <c r="F125" s="15">
-        <v>2418</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
         <v>25</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>354</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E126" s="7">
         <v>1000</v>
       </c>
       <c r="F126" s="15">
-        <v>3673.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
         <v>26</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E127" s="7">
         <v>1000</v>
       </c>
       <c r="F127" s="15">
-        <v>5405.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
         <v>27</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>360</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E128" s="7">
         <v>1000</v>
       </c>
       <c r="F128" s="15">
-        <v>8307</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
         <v>28</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E129" s="7">
         <v>1000</v>
       </c>
       <c r="F129" s="15">
-        <v>4329</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
         <v>29</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>366</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E130" s="7">
         <v>1000</v>
       </c>
       <c r="F130" s="15">
-        <v>6349.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
         <v>30</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>10881</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
         <v>31</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>15888.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
         <v>32</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E133" s="7">
         <v>1000</v>
       </c>
       <c r="F133" s="15">
-        <v>24351.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
         <v>33</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>378</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E134" s="7">
         <v>1000</v>
       </c>
       <c r="F134" s="15">
-        <v>37798.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
         <v>34</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E135" s="7">
         <v>1000</v>
       </c>
       <c r="F135" s="15">
-        <v>61386</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
         <v>35</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>384</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E136" s="7">
         <v>1000</v>
       </c>
       <c r="F136" s="15">
-        <v>91010.39999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
         <v>36</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E137" s="7">
         <v>1000</v>
       </c>
       <c r="F137" s="15">
-        <v>126999.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="3" t="s">
         <v>390</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8"/>
       <c r="D138" s="7"/>
       <c r="E138" s="7"/>
       <c r="F138" s="15"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8"/>
       <c r="D139" s="7"/>
       <c r="E139" s="7"/>
       <c r="F139" s="15"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5" t="s">
         <v>4</v>
@@ -5601,2391 +5601,2391 @@
       </c>
       <c r="E140" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F140" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
         <v>1</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>392</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E141" s="7">
         <v>1000</v>
       </c>
       <c r="F141" s="15">
-        <v>159.8</v>
+        <v>148</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
         <v>2</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="7">
         <v>0</v>
       </c>
       <c r="F142" s="15">
-        <v>0</v>
+        <v>507</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
         <v>3</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>398</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E143" s="7">
         <v>1000</v>
       </c>
       <c r="F143" s="15">
-        <v>371.6</v>
+        <v>336</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
         <v>4</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E144" s="7">
         <v>1000</v>
       </c>
       <c r="F144" s="15">
-        <v>777.13</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
         <v>5</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E145" s="7">
         <v>1000</v>
       </c>
       <c r="F145" s="15">
-        <v>2698.43</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
         <v>6</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E146" s="7">
         <v>0</v>
       </c>
       <c r="F146" s="15">
-        <v>0</v>
+        <v>6535</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>7</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E147" s="7">
         <v>0</v>
       </c>
       <c r="F147" s="15">
-        <v>0</v>
+        <v>13457</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>8</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>415</v>
       </c>
       <c r="E148" s="7">
         <v>0</v>
       </c>
       <c r="F148" s="15">
-        <v>0</v>
+        <v>28635</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8"/>
       <c r="D149" s="7"/>
       <c r="E149" s="7"/>
       <c r="F149" s="15"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D150" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E150" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F150" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
         <v>1</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>419</v>
       </c>
       <c r="E151" s="7">
         <v>0</v>
       </c>
       <c r="F151" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>2</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E152" s="7">
         <v>0</v>
       </c>
       <c r="F152" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="6">
         <v>3</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>425</v>
       </c>
       <c r="E153" s="7">
         <v>1000</v>
       </c>
       <c r="F153" s="15">
-        <v>169.59</v>
+        <v>182</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
         <v>4</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E154" s="7">
         <v>0</v>
       </c>
       <c r="F154" s="15">
-        <v>0</v>
+        <v>182</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>5</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E155" s="7">
         <v>1000</v>
       </c>
       <c r="F155" s="15">
-        <v>195.23</v>
+        <v>182</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
         <v>6</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E156" s="7">
         <v>0</v>
       </c>
       <c r="F156" s="15">
-        <v>0</v>
+        <v>672</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="6">
         <v>7</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="7">
         <v>0</v>
       </c>
       <c r="F157" s="15">
-        <v>0</v>
+        <v>672</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
         <v>8</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="7">
         <v>0</v>
       </c>
       <c r="F158" s="15">
-        <v>0</v>
+        <v>479</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>9</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="7">
         <v>0</v>
       </c>
       <c r="F159" s="15">
-        <v>0</v>
+        <v>479</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
         <v>10</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E160" s="7">
         <v>1000</v>
       </c>
       <c r="F160" s="15">
-        <v>392.7</v>
+        <v>479</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
         <v>11</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E161" s="7">
         <v>0</v>
       </c>
       <c r="F161" s="15">
-        <v>0</v>
+        <v>479</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
         <v>12</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E162" s="7">
         <v>1000</v>
       </c>
       <c r="F162" s="15">
-        <v>479.39</v>
+        <v>479</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>13</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E163" s="7">
         <v>0</v>
       </c>
       <c r="F163" s="15">
-        <v>0</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
         <v>14</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E164" s="7">
         <v>0</v>
       </c>
       <c r="F164" s="15">
-        <v>0</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
         <v>15</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E165" s="7">
         <v>1000</v>
       </c>
       <c r="F165" s="15">
-        <v>906.76</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>16</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>464</v>
       </c>
       <c r="E166" s="7">
         <v>0</v>
       </c>
       <c r="F166" s="15">
-        <v>0</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="6">
         <v>17</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>467</v>
       </c>
       <c r="E167" s="7">
         <v>1000</v>
       </c>
       <c r="F167" s="15">
-        <v>1269.31</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="6">
         <v>18</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>468</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>470</v>
       </c>
       <c r="E168" s="7">
         <v>0</v>
       </c>
       <c r="F168" s="15">
-        <v>0</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="6">
         <v>19</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>473</v>
       </c>
       <c r="E169" s="7">
         <v>0</v>
       </c>
       <c r="F169" s="15">
-        <v>0</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="6">
         <v>20</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>474</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>476</v>
       </c>
       <c r="E170" s="7">
         <v>1000</v>
       </c>
       <c r="F170" s="15">
-        <v>2909.48</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="6">
         <v>21</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>477</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>479</v>
       </c>
       <c r="E171" s="7">
         <v>0</v>
       </c>
       <c r="F171" s="15">
-        <v>0</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="6">
         <v>22</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>482</v>
       </c>
       <c r="E172" s="7">
         <v>1000</v>
       </c>
       <c r="F172" s="15">
-        <v>2969.78</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="6">
         <v>23</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>483</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>485</v>
       </c>
       <c r="E173" s="7">
         <v>0</v>
       </c>
       <c r="F173" s="15">
-        <v>0</v>
+        <v>7304</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="6">
         <v>24</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E174" s="7">
         <v>0</v>
       </c>
       <c r="F174" s="15">
-        <v>0</v>
+        <v>7304</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="6">
         <v>25</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>489</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>491</v>
       </c>
       <c r="E175" s="7">
         <v>0</v>
       </c>
       <c r="F175" s="15">
-        <v>0</v>
+        <v>7304</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="6">
         <v>26</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>492</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>494</v>
       </c>
       <c r="E176" s="7">
         <v>0</v>
       </c>
       <c r="F176" s="15">
-        <v>0</v>
+        <v>7304</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="6">
         <v>27</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>495</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>497</v>
       </c>
       <c r="E177" s="7">
         <v>0</v>
       </c>
       <c r="F177" s="15">
-        <v>0</v>
+        <v>16915</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="6">
         <v>28</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>498</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>500</v>
       </c>
       <c r="E178" s="7">
         <v>0</v>
       </c>
       <c r="F178" s="15">
-        <v>0</v>
+        <v>16915</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="6">
         <v>29</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>501</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>503</v>
       </c>
       <c r="E179" s="7">
         <v>0</v>
       </c>
       <c r="F179" s="15">
-        <v>0</v>
+        <v>16915</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="6">
         <v>30</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>504</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>506</v>
       </c>
       <c r="E180" s="7">
         <v>0</v>
       </c>
       <c r="F180" s="15">
-        <v>0</v>
+        <v>30756</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="6">
         <v>31</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>507</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>509</v>
       </c>
       <c r="E181" s="7">
         <v>0</v>
       </c>
       <c r="F181" s="15">
-        <v>0</v>
+        <v>30756</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4" t="s">
         <v>510</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8"/>
       <c r="D182" s="7"/>
       <c r="E182" s="7"/>
       <c r="F182" s="15"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D183" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E183" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F183" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="6">
         <v>1</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="7">
         <v>1000</v>
       </c>
       <c r="F184" s="15">
-        <v>340.7</v>
+        <v>236</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="6">
         <v>2</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>514</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="7">
         <v>0</v>
       </c>
       <c r="F185" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="6">
         <v>3</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="7">
         <v>0</v>
       </c>
       <c r="F186" s="15">
-        <v>0</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="6">
         <v>4</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="7">
         <v>1000</v>
       </c>
       <c r="F187" s="15">
-        <v>622.6</v>
+        <v>236</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="6">
         <v>5</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="7">
         <v>1000</v>
       </c>
       <c r="F188" s="15">
-        <v>744.7</v>
+        <v>719</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="6">
         <v>6</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>526</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>528</v>
       </c>
       <c r="E189" s="7">
         <v>1000</v>
       </c>
       <c r="F189" s="15">
-        <v>1756.25</v>
+        <v>236</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="6">
         <v>7</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E190" s="7">
         <v>1000</v>
       </c>
       <c r="F190" s="15">
-        <v>1959.75</v>
+        <v>719</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="6">
         <v>8</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E191" s="7">
         <v>1000</v>
       </c>
       <c r="F191" s="15">
-        <v>2389.4</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="6">
         <v>9</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E192" s="7">
         <v>1000</v>
       </c>
       <c r="F192" s="15">
-        <v>3075.3</v>
+        <v>236</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="6">
         <v>10</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E193" s="7">
         <v>1000</v>
       </c>
       <c r="F193" s="15">
-        <v>4213.48</v>
+        <v>719</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="6">
         <v>11</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E194" s="7">
         <v>1000</v>
       </c>
       <c r="F194" s="15">
-        <v>5283.8</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="6">
         <v>12</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E195" s="7">
         <v>1000</v>
       </c>
       <c r="F195" s="15">
-        <v>5163.2</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="6">
         <v>13</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E196" s="7">
         <v>0</v>
       </c>
       <c r="F196" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="6">
         <v>14</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E197" s="7">
         <v>0</v>
       </c>
       <c r="F197" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="6">
         <v>15</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E198" s="7">
         <v>0</v>
       </c>
       <c r="F198" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="6">
         <v>16</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E199" s="7">
         <v>0</v>
       </c>
       <c r="F199" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="6">
         <v>17</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>559</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>561</v>
       </c>
       <c r="E200" s="7">
         <v>0</v>
       </c>
       <c r="F200" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="6">
         <v>18</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>564</v>
       </c>
       <c r="E201" s="7">
         <v>0</v>
       </c>
       <c r="F201" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="6">
         <v>19</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>567</v>
       </c>
       <c r="E202" s="7">
         <v>0</v>
       </c>
       <c r="F202" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="6">
         <v>20</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>568</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>569</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>570</v>
       </c>
       <c r="E203" s="7">
         <v>0</v>
       </c>
       <c r="F203" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="6">
         <v>21</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>573</v>
       </c>
       <c r="E204" s="7">
         <v>0</v>
       </c>
       <c r="F204" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="6">
         <v>22</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>574</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>576</v>
       </c>
       <c r="E205" s="7">
         <v>0</v>
       </c>
       <c r="F205" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="6">
         <v>23</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>577</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>579</v>
       </c>
       <c r="E206" s="7">
         <v>0</v>
       </c>
       <c r="F206" s="15">
-        <v>0</v>
+        <v>24954</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="6">
         <v>24</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>580</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>581</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>582</v>
       </c>
       <c r="E207" s="7">
         <v>0</v>
       </c>
       <c r="F207" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="6">
         <v>25</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>583</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>585</v>
       </c>
       <c r="E208" s="7">
         <v>0</v>
       </c>
       <c r="F208" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="6">
         <v>26</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>586</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>587</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>588</v>
       </c>
       <c r="E209" s="7">
         <v>0</v>
       </c>
       <c r="F209" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="6">
         <v>27</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>589</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>590</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>591</v>
       </c>
       <c r="E210" s="7">
         <v>0</v>
       </c>
       <c r="F210" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="6">
         <v>28</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>592</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>594</v>
       </c>
       <c r="E211" s="7">
         <v>0</v>
       </c>
       <c r="F211" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="6">
         <v>29</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>595</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>596</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>597</v>
       </c>
       <c r="E212" s="7">
         <v>0</v>
       </c>
       <c r="F212" s="15">
-        <v>0</v>
+        <v>24954</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="6">
         <v>30</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>598</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>600</v>
       </c>
       <c r="E213" s="7">
         <v>0</v>
       </c>
       <c r="F213" s="15">
-        <v>0</v>
+        <v>44332</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="6">
         <v>31</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>601</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>602</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>603</v>
       </c>
       <c r="E214" s="7">
         <v>1000</v>
       </c>
       <c r="F214" s="15">
-        <v>306.78</v>
+        <v>236</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="6">
         <v>32</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>604</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>606</v>
       </c>
       <c r="E215" s="7">
         <v>0</v>
       </c>
       <c r="F215" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="6">
         <v>33</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>607</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>609</v>
       </c>
       <c r="E216" s="7">
         <v>0</v>
       </c>
       <c r="F216" s="15">
-        <v>0</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="6">
         <v>34</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>610</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>612</v>
       </c>
       <c r="E217" s="7">
         <v>1000</v>
       </c>
       <c r="F217" s="15">
-        <v>555.51</v>
+        <v>236</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="6">
         <v>35</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>615</v>
       </c>
       <c r="E218" s="7">
         <v>1000</v>
       </c>
       <c r="F218" s="15">
-        <v>634.66</v>
+        <v>719</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="6">
         <v>36</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>616</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>618</v>
       </c>
       <c r="E219" s="7">
         <v>1000</v>
       </c>
       <c r="F219" s="15">
-        <v>1597.95</v>
+        <v>236</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="6">
         <v>37</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>619</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>621</v>
       </c>
       <c r="E220" s="7">
         <v>1000</v>
       </c>
       <c r="F220" s="15">
-        <v>2110.5</v>
+        <v>719</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="6">
         <v>38</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>622</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>624</v>
       </c>
       <c r="E221" s="7">
         <v>1000</v>
       </c>
       <c r="F221" s="15">
-        <v>1952.23</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="6">
         <v>39</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>625</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>627</v>
       </c>
       <c r="E222" s="7">
         <v>1000</v>
       </c>
       <c r="F222" s="15">
-        <v>2886.88</v>
+        <v>236</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="6">
         <v>40</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>628</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>629</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>630</v>
       </c>
       <c r="E223" s="7">
         <v>1000</v>
       </c>
       <c r="F223" s="15">
-        <v>3376.8</v>
+        <v>719</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="6">
         <v>41</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>631</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>632</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>633</v>
       </c>
       <c r="E224" s="7">
         <v>1000</v>
       </c>
       <c r="F224" s="15">
-        <v>4394.38</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="6">
         <v>42</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>634</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>635</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>636</v>
       </c>
       <c r="E225" s="7">
         <v>1000</v>
       </c>
       <c r="F225" s="15">
-        <v>5072.75</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="6">
         <v>43</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>637</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>638</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>639</v>
       </c>
       <c r="E226" s="7">
         <v>0</v>
       </c>
       <c r="F226" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="6">
         <v>44</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>640</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>641</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>642</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="6">
         <v>45</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>643</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>644</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>645</v>
       </c>
       <c r="E228" s="7">
         <v>0</v>
       </c>
       <c r="F228" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="6">
         <v>46</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>646</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>647</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>648</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="6">
         <v>47</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>649</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>651</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="6">
         <v>48</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>652</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>653</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>654</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
-        <v>0</v>
+        <v>236</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="6">
         <v>49</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>655</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>656</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>657</v>
       </c>
       <c r="E232" s="7">
         <v>0</v>
       </c>
       <c r="F232" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="6">
         <v>50</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>658</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>660</v>
       </c>
       <c r="E233" s="7">
         <v>0</v>
       </c>
       <c r="F233" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="6">
         <v>51</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>661</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>662</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>663</v>
       </c>
       <c r="E234" s="7">
         <v>0</v>
       </c>
       <c r="F234" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="6">
         <v>52</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>664</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>665</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>666</v>
       </c>
       <c r="E235" s="7">
         <v>0</v>
       </c>
       <c r="F235" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="6">
         <v>53</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>667</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>668</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>669</v>
       </c>
       <c r="E236" s="7">
         <v>0</v>
       </c>
       <c r="F236" s="15">
-        <v>0</v>
+        <v>24954</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="6">
         <v>54</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>670</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>671</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>672</v>
       </c>
       <c r="E237" s="7">
         <v>0</v>
       </c>
       <c r="F237" s="15">
-        <v>0</v>
+        <v>719</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="6">
         <v>55</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>673</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>674</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>675</v>
       </c>
       <c r="E238" s="7">
         <v>0</v>
       </c>
       <c r="F238" s="15">
-        <v>0</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="6">
         <v>56</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>676</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>677</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>678</v>
       </c>
       <c r="E239" s="7">
         <v>0</v>
       </c>
       <c r="F239" s="15">
-        <v>0</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="6">
         <v>57</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>679</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>680</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>681</v>
       </c>
       <c r="E240" s="7">
         <v>0</v>
       </c>
       <c r="F240" s="15">
-        <v>0</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="6">
         <v>58</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>682</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>683</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>684</v>
       </c>
       <c r="E241" s="7">
         <v>0</v>
       </c>
       <c r="F241" s="15">
-        <v>0</v>
+        <v>24954</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="6">
         <v>59</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>685</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>686</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>687</v>
       </c>
       <c r="E242" s="7">
         <v>0</v>
       </c>
       <c r="F242" s="15">
-        <v>0</v>
+        <v>44332</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="6">
         <v>60</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>688</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>689</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>690</v>
       </c>
       <c r="E243" s="7">
         <v>0</v>
       </c>
       <c r="F243" s="15">
-        <v>0</v>
+        <v>44332</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4" t="s">
         <v>691</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8"/>
       <c r="D244" s="7"/>
       <c r="E244" s="7"/>
       <c r="F244" s="15"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E245" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F245" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="6">
         <v>1</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>692</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E246" s="7">
         <v>1000</v>
       </c>
       <c r="F246" s="15">
-        <v>24.95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="6">
         <v>2</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>697</v>
       </c>
       <c r="E247" s="7">
         <v>0</v>
       </c>
       <c r="F247" s="15">
-        <v>0</v>
+        <v>213</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="6">
         <v>3</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>698</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E248" s="7">
         <v>1000</v>
       </c>
       <c r="F248" s="15">
-        <v>136.93</v>
+        <v>485</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="6">
         <v>4</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>703</v>
       </c>
       <c r="E249" s="7">
         <v>1000</v>
       </c>
       <c r="F249" s="15">
-        <v>443.2</v>
+        <v>668</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="6">
         <v>5</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E250" s="7">
         <v>1000</v>
       </c>
       <c r="F250" s="15">
-        <v>1417.05</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="6">
         <v>6</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>707</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>709</v>
       </c>
       <c r="E251" s="7">
         <v>0</v>
       </c>
       <c r="F251" s="15">
-        <v>0</v>
+        <v>5189</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="6">
         <v>7</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>710</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E252" s="7">
         <v>0</v>
       </c>
       <c r="F252" s="15">
-        <v>0</v>
+        <v>9611</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="6">
         <v>8</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>713</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>715</v>
       </c>
       <c r="E253" s="7">
         <v>0</v>
       </c>
       <c r="F253" s="15">
-        <v>0</v>
+        <v>30756</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
         <v>716</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8"/>
       <c r="D254" s="7"/>
       <c r="E254" s="7"/>
       <c r="F254" s="15"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D255" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E255" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F255" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="6">
         <v>1</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>717</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>719</v>
       </c>
       <c r="E256" s="7">
         <v>1000</v>
       </c>
       <c r="F256" s="15">
-        <v>1369.3</v>
+        <v>5595</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="6">
         <v>2</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>720</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E257" s="7">
         <v>0</v>
       </c>
       <c r="F257" s="15">
-        <v>0</v>
+        <v>6889</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="6">
         <v>3</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>723</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>725</v>
       </c>
       <c r="E258" s="7">
         <v>1000</v>
       </c>
       <c r="F258" s="15">
-        <v>6685.78</v>
+        <v>17903</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="6">
         <v>4</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E259" s="7">
         <v>1000</v>
       </c>
       <c r="F259" s="15">
-        <v>9105.299999999999</v>
+        <v>18017</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="6">
         <v>5</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>729</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>730</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>731</v>
       </c>
       <c r="E260" s="7">
         <v>0</v>
       </c>
       <c r="F260" s="15">
-        <v>0</v>
+        <v>29386</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="6">
         <v>6</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E261" s="7">
         <v>0</v>
       </c>
       <c r="F261" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
         <v>735</v>
@@ -8011,541 +8011,541 @@
       </c>
       <c r="E263" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F263" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="6">
         <v>1</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>736</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>738</v>
       </c>
       <c r="E264" s="7">
         <v>1000</v>
       </c>
       <c r="F264" s="15">
-        <v>565.33</v>
+        <v>421</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="6">
         <v>2</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>739</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>741</v>
       </c>
       <c r="E265" s="7">
         <v>0</v>
       </c>
       <c r="F265" s="15">
-        <v>0</v>
+        <v>5365</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="6">
         <v>3</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>742</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>743</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>744</v>
       </c>
       <c r="E266" s="7">
         <v>1000</v>
       </c>
       <c r="F266" s="15">
-        <v>1016.8</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="6">
         <v>4</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>745</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E267" s="7">
         <v>1000</v>
       </c>
       <c r="F267" s="15">
-        <v>2909.48</v>
+        <v>11446</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="6">
         <v>5</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>748</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>749</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>750</v>
       </c>
       <c r="E268" s="7">
         <v>1000</v>
       </c>
       <c r="F268" s="15">
-        <v>6761.15</v>
+        <v>20759</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="6">
         <v>6</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E269" s="7">
         <v>0</v>
       </c>
       <c r="F269" s="15">
-        <v>0</v>
+        <v>22297</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4" t="s">
         <v>754</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="8"/>
       <c r="D270" s="7"/>
       <c r="E270" s="7"/>
       <c r="F270" s="15"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E271" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F271" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="6">
         <v>1</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>755</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>756</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>757</v>
       </c>
       <c r="E272" s="7">
         <v>1000</v>
       </c>
       <c r="F272" s="15">
-        <v>269.85</v>
+        <v>145</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="6">
         <v>2</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>760</v>
       </c>
       <c r="E273" s="7">
         <v>0</v>
       </c>
       <c r="F273" s="15">
-        <v>0</v>
+        <v>254</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="6">
         <v>3</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>761</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>763</v>
       </c>
       <c r="E274" s="7">
         <v>0</v>
       </c>
       <c r="F274" s="15">
-        <v>0</v>
+        <v>145</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="6">
         <v>4</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>764</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>766</v>
       </c>
       <c r="E275" s="7">
         <v>1000</v>
       </c>
       <c r="F275" s="15">
-        <v>619.59</v>
+        <v>254</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="6">
         <v>5</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>767</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>768</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>769</v>
       </c>
       <c r="E276" s="7">
         <v>0</v>
       </c>
       <c r="F276" s="15">
-        <v>0</v>
+        <v>145</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="6">
         <v>6</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>770</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>771</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>772</v>
       </c>
       <c r="E277" s="7">
         <v>0</v>
       </c>
       <c r="F277" s="15">
-        <v>0</v>
+        <v>346</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="6">
         <v>7</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>773</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>774</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>775</v>
       </c>
       <c r="E278" s="7">
         <v>0</v>
       </c>
       <c r="F278" s="15">
-        <v>0</v>
+        <v>254</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="6">
         <v>8</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>776</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>777</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>778</v>
       </c>
       <c r="E279" s="7">
         <v>1000</v>
       </c>
       <c r="F279" s="15">
-        <v>2133.13</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="6">
         <v>9</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>779</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>780</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>781</v>
       </c>
       <c r="E280" s="7">
         <v>0</v>
       </c>
       <c r="F280" s="15">
-        <v>0</v>
+        <v>145</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="6">
         <v>10</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>782</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>783</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>784</v>
       </c>
       <c r="E281" s="7">
         <v>0</v>
       </c>
       <c r="F281" s="15">
-        <v>0</v>
+        <v>254</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="6">
         <v>11</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>785</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>786</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>787</v>
       </c>
       <c r="E282" s="7">
         <v>0</v>
       </c>
       <c r="F282" s="15">
-        <v>0</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="6">
         <v>12</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>788</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>789</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>790</v>
       </c>
       <c r="E283" s="7">
         <v>0</v>
       </c>
       <c r="F283" s="15">
-        <v>0</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="6">
         <v>13</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>791</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>792</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>793</v>
       </c>
       <c r="E284" s="7">
         <v>0</v>
       </c>
       <c r="F284" s="15">
-        <v>0</v>
+        <v>145</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="6">
         <v>14</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>794</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>795</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>796</v>
       </c>
       <c r="E285" s="7">
         <v>0</v>
       </c>
       <c r="F285" s="15">
-        <v>0</v>
+        <v>254</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="6">
         <v>15</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>797</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>798</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>799</v>
       </c>
       <c r="E286" s="7">
         <v>0</v>
       </c>
       <c r="F286" s="15">
-        <v>0</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6">
         <v>16</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>800</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>801</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>802</v>
       </c>
       <c r="E287" s="7">
         <v>0</v>
       </c>
       <c r="F287" s="15">
-        <v>0</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="6">
         <v>17</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>803</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>804</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>805</v>
       </c>
       <c r="E288" s="7">
         <v>0</v>
       </c>
       <c r="F288" s="15">
-        <v>0</v>
+        <v>5382</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="6">
         <v>18</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>806</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>807</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>808</v>
       </c>
       <c r="E289" s="7">
         <v>0</v>
       </c>
       <c r="F289" s="15">
-        <v>0</v>
+        <v>19326</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A100:F100"/>
     <mergeCell ref="A138:F138"/>
     <mergeCell ref="A139:F139"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A182:F182"/>
     <mergeCell ref="A244:F244"/>
     <mergeCell ref="A254:F254"/>
     <mergeCell ref="A262:F262"/>
     <mergeCell ref="A270:F270"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>