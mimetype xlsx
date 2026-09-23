--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -47,11637 +47,11637 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4400010</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2491/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn20/</t>
   </si>
   <si>
     <t>4400047</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2528/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400001</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2482/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn20/</t>
   </si>
   <si>
     <t>4400038</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2519/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400028</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2509/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn20/</t>
   </si>
   <si>
     <t>4400065</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2546/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400011</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2492/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn25/</t>
   </si>
   <si>
     <t>4400048</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2529/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400002</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2483/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn25/</t>
   </si>
   <si>
     <t>4400039</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2520/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400029</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2510/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn25/</t>
   </si>
   <si>
     <t>4400066</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2547/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400012</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2493/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn32/</t>
   </si>
   <si>
     <t>4400049</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2530/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400003</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2484/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn32/</t>
   </si>
   <si>
     <t>4400040</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2521/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400030</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2511/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn32/</t>
   </si>
   <si>
     <t>4400067</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2548/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400013</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2494/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn40/</t>
   </si>
   <si>
     <t>4400050</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2531/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400004</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2485/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn40/</t>
   </si>
   <si>
     <t>4400041</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2522/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400031</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2512/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn40/</t>
   </si>
   <si>
     <t>4400068</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2549/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400014</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2495/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn50/</t>
   </si>
   <si>
     <t>4400051</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2532/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400005</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2486/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn50/</t>
   </si>
   <si>
     <t>4400042</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2523/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400032</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2513/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn50/</t>
   </si>
   <si>
     <t>4400069</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2550/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400015</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2496/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn63/</t>
   </si>
   <si>
     <t>4400052</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2533/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400006</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2487/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn63/</t>
   </si>
   <si>
     <t>4400043</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2524/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400033</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2514/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn63/</t>
   </si>
   <si>
     <t>4400070</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2551/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400016</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2497/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn75/</t>
   </si>
   <si>
     <t>4400053</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2534/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400007</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2488/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn75/</t>
   </si>
   <si>
     <t>4400044</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2525/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400034</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2515/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn75/</t>
   </si>
   <si>
     <t>4400071</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2552/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400017</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2498/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn90/</t>
   </si>
   <si>
     <t>4400054</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2535/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400008</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2489/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn90/</t>
   </si>
   <si>
     <t>4400045</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2526/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400035</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2516/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn90/</t>
   </si>
   <si>
     <t>4400072</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2553/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400018</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN10 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2499/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn110/</t>
   </si>
   <si>
     <t>4400055</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая VALFEX L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2536/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400009</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN10 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2490/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn110/</t>
   </si>
   <si>
     <t>4400046</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая LAMMIN L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2527/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400073</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2554/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400036</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2517/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn110/</t>
   </si>
   <si>
     <t>4400037</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN10 Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2518/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn125/</t>
   </si>
   <si>
     <t>4400074</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2555/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn125/</t>
   </si>
   <si>
     <t>6100001</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10297/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn20/</t>
   </si>
   <si>
     <t>6100002</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10298/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn25/</t>
   </si>
   <si>
     <t>6100003</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10299/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn32/</t>
   </si>
   <si>
     <t>6100395</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10300/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn40/</t>
   </si>
   <si>
     <t>6100397</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10301/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn50/</t>
   </si>
   <si>
     <t>6100398</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10302/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn63/</t>
   </si>
   <si>
     <t>6100004</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10303/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn75/</t>
   </si>
   <si>
     <t>6100005</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10304/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn90/</t>
   </si>
   <si>
     <t>6100006</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10305/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn110/</t>
   </si>
   <si>
     <t>6100007</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10306/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn125/</t>
   </si>
   <si>
     <t>6100008</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 140</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10307/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn140/</t>
   </si>
   <si>
     <t>6100009</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN10, Дн 160</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10308/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn160/</t>
   </si>
   <si>
     <t>6100010</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10309/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>6100011</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10310/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>6100012</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10311/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>6100013</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10312/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>6100014</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10313/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>6100015</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10314/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>6100016</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10315/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>6100017</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10316/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>6100018</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10317/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>6100019</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10318/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn125/</t>
   </si>
   <si>
     <t>6100020</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 140</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10319/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn140/</t>
   </si>
   <si>
     <t>6100021</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт белая, L4000, PN20, Дн 160</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10320/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn160/</t>
   </si>
   <si>
     <t>9940026</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая L4000 PN20 Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10551/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn16/</t>
   </si>
   <si>
     <t>4400019</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2500/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn20/</t>
   </si>
   <si>
     <t>4400020</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2501/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn25/</t>
   </si>
   <si>
     <t>4400021</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2502/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn32/</t>
   </si>
   <si>
     <t>4400022</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2503/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn40/</t>
   </si>
   <si>
     <t>4400023</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2504/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn50/</t>
   </si>
   <si>
     <t>4400024</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN10 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2505/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn63/</t>
   </si>
   <si>
     <t>9940020</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10558/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn20/</t>
   </si>
   <si>
     <t>9940021</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10559/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn25/</t>
   </si>
   <si>
     <t>9940022</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10560/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn32/</t>
   </si>
   <si>
     <t>9940023</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10561/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn40/</t>
   </si>
   <si>
     <t>9940024</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10562/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn50/</t>
   </si>
   <si>
     <t>9940025</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro белая, L4000, PN16, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10563/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn63/</t>
   </si>
   <si>
     <t>4400056</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2537/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400057</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2538/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400058</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2539/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400059</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2540/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400060</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2541/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400061</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC белая PlasticPro L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2542/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>Трубы полипропиленовые армированные стекловолокном</t>
   </si>
   <si>
     <t>4400085</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2566/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400117</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2598/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400075</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2556/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400108</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2589/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400099</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2580/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn20/</t>
   </si>
   <si>
     <t>4400126</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2607/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400086</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2567/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400118</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2599/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400076</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2557/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400109</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2590/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400100</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2581/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn25/</t>
   </si>
   <si>
     <t>4400127</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2608/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400087</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2568/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400119</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2600/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400077</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2558/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400110</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2591/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400101</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2582/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn32/</t>
   </si>
   <si>
     <t>4400128</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2609/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400088</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2569/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400120</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2601/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400078</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2559/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400111</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2592/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400102</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2583/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn40/</t>
   </si>
   <si>
     <t>4400129</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2610/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400089</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2570/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400121</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2602/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400079</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2560/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400112</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2593/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400103</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2584/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn50/</t>
   </si>
   <si>
     <t>4400130</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2611/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400090</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2571/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400122</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2603/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400080</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2561/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400113</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2594/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400104</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2585/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn63/</t>
   </si>
   <si>
     <t>4400131</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2612/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400091</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2572/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400123</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2604/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn75/</t>
   </si>
   <si>
     <t>4400081</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2562/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400114</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2595/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn75/</t>
   </si>
   <si>
     <t>4400105</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2586/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn75/</t>
   </si>
   <si>
     <t>4400132</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2613/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn75/</t>
   </si>
   <si>
     <t>4400092</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2573/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400124</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2605/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn90/</t>
   </si>
   <si>
     <t>4400082</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2563/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400115</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2596/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn90/</t>
   </si>
   <si>
     <t>4400106</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2587/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn90/</t>
   </si>
   <si>
     <t>4400133</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2614/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn90/</t>
   </si>
   <si>
     <t>4400084</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2565/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400125</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном VALFEX L4000 PN25 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2606/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn110/</t>
   </si>
   <si>
     <t>4400083</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2564/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400116</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном LAMMIN L4000 PN25 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2597/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn110/</t>
   </si>
   <si>
     <t>4400107</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN20 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2588/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn110/</t>
   </si>
   <si>
     <t>4400134</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. стекловолокном L4000 PN25 Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2615/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn110/</t>
   </si>
   <si>
     <t>6100022</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10321/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn20/</t>
   </si>
   <si>
     <t>6100023</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10322/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn25/</t>
   </si>
   <si>
     <t>6100024</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10323/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn32/</t>
   </si>
   <si>
     <t>6100025</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10324/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn40/</t>
   </si>
   <si>
     <t>6100026</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10325/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn50/</t>
   </si>
   <si>
     <t>6100027</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10326/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn63/</t>
   </si>
   <si>
     <t>6100028</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10327/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn75/</t>
   </si>
   <si>
     <t>6100029</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10328/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn90/</t>
   </si>
   <si>
     <t>6100030</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10329/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn110/</t>
   </si>
   <si>
     <t>6100031</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10330/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn125/</t>
   </si>
   <si>
     <t>6100032</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 140</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10331/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn140/</t>
   </si>
   <si>
     <t>6100033</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN20, Дн 160</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10332/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn160/</t>
   </si>
   <si>
     <t>6100041</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10333/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn20/</t>
   </si>
   <si>
     <t>6100042</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10334/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn25/</t>
   </si>
   <si>
     <t>6100043</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10335/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn32/</t>
   </si>
   <si>
     <t>6100044</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10336/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn40/</t>
   </si>
   <si>
     <t>6100045</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10337/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn50/</t>
   </si>
   <si>
     <t>6100046</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10338/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn63/</t>
   </si>
   <si>
     <t>6100047</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10339/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn75/</t>
   </si>
   <si>
     <t>6100048</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10340/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn90/</t>
   </si>
   <si>
     <t>6100049</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10341/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn110/</t>
   </si>
   <si>
     <t>6100050</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10342/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn125/</t>
   </si>
   <si>
     <t>6100051</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 140</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10343/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn140/</t>
   </si>
   <si>
     <t>6100052</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. стекловолокном белая, L4000, 95С, PN25, Дн 160</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10344/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn160/</t>
   </si>
   <si>
     <t>9940027</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10570/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn20/</t>
   </si>
   <si>
     <t>9940028</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10571/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn25/</t>
   </si>
   <si>
     <t>9940029</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10572/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn32/</t>
   </si>
   <si>
     <t>9940030</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10573/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn40/</t>
   </si>
   <si>
     <t>9940031</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10574/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn50/</t>
   </si>
   <si>
     <t>9940032</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN20, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10575/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn63/</t>
   </si>
   <si>
     <t>9940033</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10576/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn20/</t>
   </si>
   <si>
     <t>9940034</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10577/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn25/</t>
   </si>
   <si>
     <t>9940035</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10578/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn32/</t>
   </si>
   <si>
     <t>9940036</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10579/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn40/</t>
   </si>
   <si>
     <t>9940037</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10580/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn50/</t>
   </si>
   <si>
     <t>9940038</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. стекловолокном белая, L4000, 95С, PN25, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10581/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn63/</t>
   </si>
   <si>
     <t>Трубы полипропиленовые армированные алюминием</t>
   </si>
   <si>
     <t>4400141</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2622/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400135</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2616/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400148</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2629/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn20/</t>
   </si>
   <si>
     <t>4400142</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2623/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400136</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2617/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400149</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2630/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn25/</t>
   </si>
   <si>
     <t>4400143</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2624/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400137</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2618/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400150</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2631/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn32/</t>
   </si>
   <si>
     <t>4400144</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2625/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400138</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2619/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400151</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2632/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn40/</t>
   </si>
   <si>
     <t>4400145</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2626/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400139</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2620/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400152</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2633/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn50/</t>
   </si>
   <si>
     <t>4400146</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2627/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400140</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием LAMMIN L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2621/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400153</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2634/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn63/</t>
   </si>
   <si>
     <t>4400147</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием VALFEX L4000 PN25 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2628/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn75/</t>
   </si>
   <si>
     <t>4400154</t>
   </si>
   <si>
     <t>Труба полипропиленовая ПП PPR PPRC армир. алюминием L4000 PN25 Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2635/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn75/</t>
   </si>
   <si>
     <t>6100400</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10582/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn20/</t>
   </si>
   <si>
     <t>6100401</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10583/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn25/</t>
   </si>
   <si>
     <t>6100402</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10584/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn32/</t>
   </si>
   <si>
     <t>6100403</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10585/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn40/</t>
   </si>
   <si>
     <t>6100404</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10586/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn50/</t>
   </si>
   <si>
     <t>6100405</t>
   </si>
   <si>
     <t>Труба ПП / PPRC РосТурПласт арм. алюминием по центру белая, L4000, 95С, PN25, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10587/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn63/</t>
   </si>
   <si>
     <t>9940039</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10588/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn20/</t>
   </si>
   <si>
     <t>9940040</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10589/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn25/</t>
   </si>
   <si>
     <t>9940041</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10590/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn32/</t>
   </si>
   <si>
     <t>9940042</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10591/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn40/</t>
   </si>
   <si>
     <t>9940043</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10592/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn50/</t>
   </si>
   <si>
     <t>9940044</t>
   </si>
   <si>
     <t>Труба ПП / PPRC PlasticPro арм. алюминием по центру белая, L4000, 95С, PN25, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10593/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn63/</t>
   </si>
   <si>
     <t>Трубы PEX из сшитого полиэтилена</t>
   </si>
   <si>
     <t>9940045</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a Ру10, 16х2,0</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11391/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-16x2-0/</t>
   </si>
   <si>
     <t>9940046</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a Ру10, 16х2,2</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11392/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-16x2-2/</t>
   </si>
   <si>
     <t>9940047</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a Ру10, 20х2,8</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11393/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-20x2-8/</t>
   </si>
   <si>
     <t>9940048</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a Ру10, 20х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11394/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-20x3-5/</t>
   </si>
   <si>
     <t>9940049</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a/EVOH Ру10, 16х2,2</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11395/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-16x2-2/</t>
   </si>
   <si>
     <t>9940050</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a/EVOH Ру10, 20х2,8</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11396/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-20x2-8/</t>
   </si>
   <si>
     <t>9940051</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена PEX-a/EVOH Ру10, 20х3,5</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11397/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-20x3-5/</t>
   </si>
   <si>
     <t>Трубы PE-RT полиэтиленовые</t>
   </si>
   <si>
     <t>9940052</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX красная 16х2,0 (160)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11398/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-16x2-0-160/</t>
   </si>
   <si>
     <t>9940053</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX красная 20х2,0 (100)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11399/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-20x2-0-100/</t>
   </si>
   <si>
     <t>9940054</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX красная 16х2,0 (200)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11400/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-16x2-0-200/</t>
   </si>
   <si>
     <t>9940055</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX зеленая 16х2,0 (160)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11401/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-zelenaya-16x2-0-160/</t>
   </si>
   <si>
     <t>9940056</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX зеленая 20х2,0 (100)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11402/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-zelenaya-20x2-0-100/</t>
   </si>
   <si>
     <t>9940057</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX белая 16х2,0 (200)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11403/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-belaya-16x2-0-200/</t>
   </si>
   <si>
     <t>9940058</t>
   </si>
   <si>
     <t>Труба PE-RT VALFEX белая 16х2,0 (100)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11404/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-belaya-16x2-0-100/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые</t>
   </si>
   <si>
     <t>Муфты полипропиленовые равнопроходные</t>
   </si>
   <si>
     <t>4400163</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2644/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn110/</t>
   </si>
   <si>
     <t>4400155</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2636/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn20/</t>
   </si>
   <si>
     <t>4400156</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2637/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn25/</t>
   </si>
   <si>
     <t>4400157</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2638/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn32/</t>
   </si>
   <si>
     <t>4400158</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2639/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn40/</t>
   </si>
   <si>
     <t>4400159</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2640/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn50/</t>
   </si>
   <si>
     <t>4400160</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2641/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn63/</t>
   </si>
   <si>
     <t>4400161</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2642/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn75/</t>
   </si>
   <si>
     <t>4400162</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая LAMMIN, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2643/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn90/</t>
   </si>
   <si>
     <t>4400172</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2653/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn110/</t>
   </si>
   <si>
     <t>4400164</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2645/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn20/</t>
   </si>
   <si>
     <t>4400165</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2646/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn25/</t>
   </si>
   <si>
     <t>4400166</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2647/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn32/</t>
   </si>
   <si>
     <t>4400167</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2648/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn40/</t>
   </si>
   <si>
     <t>4400168</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2649/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn50/</t>
   </si>
   <si>
     <t>4400169</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2650/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn63/</t>
   </si>
   <si>
     <t>4400170</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2651/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn75/</t>
   </si>
   <si>
     <t>4400171</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая VALFEX, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2652/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn90/</t>
   </si>
   <si>
     <t>4400187</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2668/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn110/</t>
   </si>
   <si>
     <t>4400188</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 125</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2669/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn125/</t>
   </si>
   <si>
     <t>4400179</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2660/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn20/</t>
   </si>
   <si>
     <t>4400180</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2661/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn25/</t>
   </si>
   <si>
     <t>4400181</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2662/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn32/</t>
   </si>
   <si>
     <t>4400182</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2663/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn40/</t>
   </si>
   <si>
     <t>4400183</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2664/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn50/</t>
   </si>
   <si>
     <t>4400184</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2665/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn63/</t>
   </si>
   <si>
     <t>4400185</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2666/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn75/</t>
   </si>
   <si>
     <t>4400186</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2667/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn90/</t>
   </si>
   <si>
     <t>4400173</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2654/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn20/</t>
   </si>
   <si>
     <t>4400174</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2655/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn25/</t>
   </si>
   <si>
     <t>4400175</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2656/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn32/</t>
   </si>
   <si>
     <t>4400176</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2657/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn40/</t>
   </si>
   <si>
     <t>4400177</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2658/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn50/</t>
   </si>
   <si>
     <t>4400178</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC белая PlasticPro, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2659/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn63/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые переходные</t>
   </si>
   <si>
     <t>4400208</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 110-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2689/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-63/</t>
   </si>
   <si>
     <t>4400209</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 110-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2690/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-75/</t>
   </si>
   <si>
     <t>4400210</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 110-90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2691/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-90/</t>
   </si>
   <si>
     <t>4400211</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 125-110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2692/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn125-110/</t>
   </si>
   <si>
     <t>4400189</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2670/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn25-20/</t>
   </si>
   <si>
     <t>4400190</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2671/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn32-20/</t>
   </si>
   <si>
     <t>4400191</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2672/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn32-25/</t>
   </si>
   <si>
     <t>4400192</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2673/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-20/</t>
   </si>
   <si>
     <t>4400193</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2674/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-25/</t>
   </si>
   <si>
     <t>4400194</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2675/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-32/</t>
   </si>
   <si>
     <t>4400195</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2676/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-20/</t>
   </si>
   <si>
     <t>4400196</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2677/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-25/</t>
   </si>
   <si>
     <t>4400197</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2678/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-32/</t>
   </si>
   <si>
     <t>4400198</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2679/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-40/</t>
   </si>
   <si>
     <t>4400199</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 63-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2680/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-25/</t>
   </si>
   <si>
     <t>4400200</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 63-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2681/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-32/</t>
   </si>
   <si>
     <t>4400201</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 63-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2682/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-40/</t>
   </si>
   <si>
     <t>4400202</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 63-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2683/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-50/</t>
   </si>
   <si>
     <t>4400203</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 75-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2684/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn75-50/</t>
   </si>
   <si>
     <t>4400204</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 75-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2685/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn75-63/</t>
   </si>
   <si>
     <t>4400205</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 90-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2686/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-50/</t>
   </si>
   <si>
     <t>4400206</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 90-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2687/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-63/</t>
   </si>
   <si>
     <t>4400207</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN переходная белая, Дн 90-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2688/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-75/</t>
   </si>
   <si>
     <t>4400232</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 110-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2713/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-63/</t>
   </si>
   <si>
     <t>4400233</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 110-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2714/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-75/</t>
   </si>
   <si>
     <t>4400234</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 110-90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2715/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-90/</t>
   </si>
   <si>
     <t>4400212</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2693/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn25-20/</t>
   </si>
   <si>
     <t>4400213</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2694/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn32-20/</t>
   </si>
   <si>
     <t>4400214</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2695/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn32-25/</t>
   </si>
   <si>
     <t>4400215</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2696/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-20/</t>
   </si>
   <si>
     <t>4400216</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2697/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-25/</t>
   </si>
   <si>
     <t>4400217</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2698/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-32/</t>
   </si>
   <si>
     <t>4400218</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2699/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-20/</t>
   </si>
   <si>
     <t>4400219</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2700/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-25/</t>
   </si>
   <si>
     <t>4400220</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2701/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-32/</t>
   </si>
   <si>
     <t>4400221</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2702/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-40/</t>
   </si>
   <si>
     <t>4400222</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 63-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2703/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-20/</t>
   </si>
   <si>
     <t>4400223</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 63-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2704/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-25/</t>
   </si>
   <si>
     <t>4400224</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 63-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2705/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-32/</t>
   </si>
   <si>
     <t>4400225</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 63-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2706/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-40/</t>
   </si>
   <si>
     <t>4400226</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 63-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2707/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-50/</t>
   </si>
   <si>
     <t>4400227</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 75-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2708/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn75-50/</t>
   </si>
   <si>
     <t>4400228</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 75-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2709/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn75-63/</t>
   </si>
   <si>
     <t>4400229</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 90-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2710/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-50/</t>
   </si>
   <si>
     <t>4400230</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 90-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2711/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-63/</t>
   </si>
   <si>
     <t>4400231</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX переходная белая, Дн 90-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2712/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-75/</t>
   </si>
   <si>
     <t>4400271</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 110-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2752/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-63/</t>
   </si>
   <si>
     <t>4400272</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 110-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2753/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-75/</t>
   </si>
   <si>
     <t>4400273</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 110-90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2754/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-90/</t>
   </si>
   <si>
     <t>4400274</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 125-110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2755/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn125-110/</t>
   </si>
   <si>
     <t>4400249</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2730/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn25-20/</t>
   </si>
   <si>
     <t>4400250</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2731/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn32-20/</t>
   </si>
   <si>
     <t>4400251</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2732/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn32-25/</t>
   </si>
   <si>
     <t>4400252</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2733/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-20/</t>
   </si>
   <si>
     <t>4400253</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2734/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-25/</t>
   </si>
   <si>
     <t>4400254</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2735/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-32/</t>
   </si>
   <si>
     <t>4400255</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2736/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-20/</t>
   </si>
   <si>
     <t>4400256</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2737/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-25/</t>
   </si>
   <si>
     <t>4400257</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2738/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-32/</t>
   </si>
   <si>
     <t>4400258</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2739/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-40/</t>
   </si>
   <si>
     <t>4400260</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 63-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2741/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-25/</t>
   </si>
   <si>
     <t>4400261</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 63-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2742/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-32/</t>
   </si>
   <si>
     <t>4400262</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 63-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2743/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-40/</t>
   </si>
   <si>
     <t>4400263</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 63-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2744/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-50/</t>
   </si>
   <si>
     <t>4400264</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 75-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2745/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-32/</t>
   </si>
   <si>
     <t>4400265</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 75-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2746/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-40/</t>
   </si>
   <si>
     <t>4400266</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 75-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2747/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-50/</t>
   </si>
   <si>
     <t>4400267</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 75-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2748/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-63/</t>
   </si>
   <si>
     <t>4400268</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 90-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2749/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-50/</t>
   </si>
   <si>
     <t>4400269</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 90-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2750/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-63/</t>
   </si>
   <si>
     <t>4400270</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC переходная белая, Дн 90-75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2751/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-75/</t>
   </si>
   <si>
     <t>4400235</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2716/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn25-20/</t>
   </si>
   <si>
     <t>4400236</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 32-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2717/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn32-20/</t>
   </si>
   <si>
     <t>4400237</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2718/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn32-25/</t>
   </si>
   <si>
     <t>4400238</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 40-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2719/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-20/</t>
   </si>
   <si>
     <t>4400239</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 40-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2720/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-25/</t>
   </si>
   <si>
     <t>4400240</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 40-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2721/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-32/</t>
   </si>
   <si>
     <t>4400241</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 50-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2722/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-20/</t>
   </si>
   <si>
     <t>4400242</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 50-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2723/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-25/</t>
   </si>
   <si>
     <t>4400243</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 50-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2724/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-32/</t>
   </si>
   <si>
     <t>4400244</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 50-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2725/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-40/</t>
   </si>
   <si>
     <t>4400246</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 63-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2727/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-32/</t>
   </si>
   <si>
     <t>4400247</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 63-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2728/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-40/</t>
   </si>
   <si>
     <t>4400248</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro переходная белая, Дн 63-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2729/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-50/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые комбинированные с внутренней резьбой</t>
   </si>
   <si>
     <t>4400275</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2756/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400276</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2757/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400277</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2758/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400278</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2759/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400279</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2760/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400280</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2761/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400281</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2762/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400282</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2763/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400283</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР под ключ белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2764/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400284</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2765/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400285</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2766/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400286</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР под ключ белая, Дн 63x2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2767/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400287</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2768/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400288</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2769/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400289</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2770/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400290</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2771/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400291</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2772/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400292</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2773/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400293</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2774/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400294</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2775/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-110x4/</t>
   </si>
   <si>
     <t>4400295</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2776/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400296</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2777/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400297</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2778/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400298</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 63x2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2779/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400299</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2780/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400300</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2781/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>4400310</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2791/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400311</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2792/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400312</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2793/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400313</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2794/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400314</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2795/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400315</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2796/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400316</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2797/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400317</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2798/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400319</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2800/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400320</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2801/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400321</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2802/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-110x4/</t>
   </si>
   <si>
     <t>4400322</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2803/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400323</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2804/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400324</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2805/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400325</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 63x2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2806/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400326</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2807/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400327</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР под ключ белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2808/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>9940059</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10613/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>9940060</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР белая, Дн 40x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10614/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-40x1/</t>
   </si>
   <si>
     <t>9940061</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР под ключ белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10615/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400301</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2782/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400302</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2783/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400303</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2784/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400304</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2785/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400305</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2786/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400306</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2787/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые разъёмные (американка) с внутренней резьбой</t>
   </si>
   <si>
     <t>4400328</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2809/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400329</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2810/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400330</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2811/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400331</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2812/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400332</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2813/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400333</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2814/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400334</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2815/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400335</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2816/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400336</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2817/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400337</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2818/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400338</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир ВР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2819/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400339</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2820/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400340</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2821/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400341</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2822/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400342</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2823/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400343</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2824/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400344</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2825/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400345</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2826/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400346</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2827/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400347</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2828/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400348</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2829/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400349</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2830/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400350</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2831/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400351</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир ВР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2832/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400358</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2839/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-110x4/</t>
   </si>
   <si>
     <t>4400359</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2840/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400360</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2841/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400361</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2842/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400362</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2843/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400363</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2844/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400364</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2845/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400365</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2846/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400366</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2847/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400367</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2848/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400368</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2849/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400369</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2850/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400370</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2851/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400371</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2852/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400372</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир ВР разъемная белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2853/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>4400352</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2833/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>6100085</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10623/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>6100086</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10624/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>6100087</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10625/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400353</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2834/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>6100088</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10627/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>6100089</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 32x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10628/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>6100090</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 32x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10629/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400354</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2835/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400355</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2836/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400356</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2837/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400357</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир ВР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2838/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые комбинированные с наружной резьбой</t>
   </si>
   <si>
     <t>4400373</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2854/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400374</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2855/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400375</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2856/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400376</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2857/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400377</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2858/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400378</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 32x1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2859/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400379</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2860/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400380</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2861/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400381</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР под ключ белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2862/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400382</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2863/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400383</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2864/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400384</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР под ключ белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2865/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400385</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2866/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400386</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2867/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400387</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2868/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400388</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2869/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400389</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2870/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400390</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2871/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400391</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2872/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400392</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2873/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-110x4/</t>
   </si>
   <si>
     <t>4400393</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2874/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400394</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2875/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400395</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2876/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400396</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2877/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400397</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2878/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400398</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2879/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>4400407</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2888/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400408</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2889/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400409</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2890/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400410</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2891/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400411</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2892/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400412</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2893/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400413</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2894/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400414</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2895/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400415</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 50х1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2896/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400416</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2897/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400418</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2899/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400419</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2900/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400420</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2901/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400421</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2902/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400422</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2903/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400423</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР под ключ белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2904/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>9940062</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10634/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>9940063</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР белая, Дн 40x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10635/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-40x1/</t>
   </si>
   <si>
     <t>9940064</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР под ключ белая, Дн 32x1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10636/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>6100113</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10637/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>6100114</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10638/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>6100115</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10639/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>6100116</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10640/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>6100117</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10641/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>6100118</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10642/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400399</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2880/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400400</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2881/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400401</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2882/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400402</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2883/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400403</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2884/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400404</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2885/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые разъёмные (американка) с наружной резьбой</t>
   </si>
   <si>
     <t>4400424</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2905/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400425</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2906/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400426</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2907/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400427</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2908/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400428</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2909/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400429</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2910/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400430</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2911/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400431</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2912/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400432</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2913/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400433</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2914/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400434</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN комбинир НР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2915/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400435</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2916/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400436</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2917/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400437</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2918/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400438</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2919/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400439</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2920/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400440</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2921/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400441</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2922/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400442</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2923/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400443</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2924/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400444</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2925/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400445</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2926/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400446</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2927/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400447</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX комбинир НР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2928/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400468</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 110х4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2949/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-110x4/</t>
   </si>
   <si>
     <t>4400454</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 20х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2935/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x1/</t>
   </si>
   <si>
     <t>4400455</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2936/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400456</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2937/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400458</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2939/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400459</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2940/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400460</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2941/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400461</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2942/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400462</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2943/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400463</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2944/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400464</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2945/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400465</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2946/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>4400466</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 75х2 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2947/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-75x2-1-2/</t>
   </si>
   <si>
     <t>4400467</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC комбинир НР разъемная белая, Дн 90х3"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2948/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-90x3/</t>
   </si>
   <si>
     <t>4400448</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2929/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400449</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2930/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400450</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2931/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400451</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 40х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2932/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400452</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2933/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400453</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro комбинир НР разъемная белая, Дн 63х2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2934/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-63x2/</t>
   </si>
   <si>
     <t>Муфты полипропиленовые с накидной гайкой</t>
   </si>
   <si>
     <t>4400469</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN с накидной гайкой белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2950/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400470</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN с накидной гайкой белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2951/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400471</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN с накидной гайкой белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2952/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400472</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN с накидной гайкой белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2953/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400473</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC LAMMIN с накидной гайкой белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2954/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>4400474</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX с накидной гайкой белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2955/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>9940067</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX с накидной гайкой белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10657/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400475</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC VALFEX с накидной гайкой белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2956/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400480</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2961/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400481</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2962/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400482</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2963/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x1/</t>
   </si>
   <si>
     <t>4400483</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 25x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2964/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400484</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2965/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400485</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 32x1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2966/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400486</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC с накидной гайкой белая, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2967/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-32x1/</t>
   </si>
   <si>
     <t>9940065</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro с накидной гайкой белая, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10655/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-plasticpro-s-nakidnoj-gajkoj-belaya-dn-20x1-2/</t>
   </si>
   <si>
     <t>9940066</t>
   </si>
   <si>
     <t>Муфта ПП / PPRC PlasticPro с накидной гайкой белая, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10656/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-plasticpro-s-nakidnoj-gajkoj-belaya-dn-25x3-4/</t>
   </si>
   <si>
     <t>Муфты PEX на надвижную гильзу</t>
   </si>
   <si>
     <t>9940068</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу, Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10658/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/</t>
   </si>
   <si>
     <t>9940069</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10659/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/</t>
   </si>
   <si>
     <t>9940070</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10660/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/</t>
   </si>
   <si>
     <t>9940071</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10661/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/</t>
   </si>
   <si>
     <t>9940072</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу переходная, Дн 20-16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10662/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn20-16/</t>
   </si>
   <si>
     <t>9940073</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу переходная, Дн 25-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10663/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn25-20/</t>
   </si>
   <si>
     <t>9940074</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу переходная, Дн 32-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10664/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn32-25/</t>
   </si>
   <si>
     <t>9940075</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 16x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10665/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn/</t>
   </si>
   <si>
     <t>9940076</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 16x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10666/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-2/</t>
   </si>
   <si>
     <t>9940077</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 20x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10667/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-3/</t>
   </si>
   <si>
     <t>9940078</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10668/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-4/</t>
   </si>
   <si>
     <t>9940079</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10669/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-5/</t>
   </si>
   <si>
     <t>9940080</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10670/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-6/</t>
   </si>
   <si>
     <t>9940081</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 32x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10671/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-7/</t>
   </si>
   <si>
     <t>9940082</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10672/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-8/</t>
   </si>
   <si>
     <t>9940083</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 16x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10673/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn/</t>
   </si>
   <si>
     <t>9940084</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10674/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-2/</t>
   </si>
   <si>
     <t>9940085</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10675/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-25x1/</t>
   </si>
   <si>
     <t>9940086</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 16x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10676/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn/</t>
   </si>
   <si>
     <t>9940087</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 20x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10677/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-2/</t>
   </si>
   <si>
     <t>9940088</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10678/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-3/</t>
   </si>
   <si>
     <t>9940089</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10679/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-4/</t>
   </si>
   <si>
     <t>9940090</t>
   </si>
   <si>
     <t>Муфта PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10680/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-5/</t>
   </si>
   <si>
     <t>Тройники полипропиленовые</t>
   </si>
   <si>
     <t>Тройники полипропиленовые равнопроходные</t>
   </si>
   <si>
     <t>4400495</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2976/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn110/</t>
   </si>
   <si>
     <t>4400487</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2968/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn20/</t>
   </si>
   <si>
     <t>4400488</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2969/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn25/</t>
   </si>
   <si>
     <t>4400489</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2970/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn32/</t>
   </si>
   <si>
     <t>4400490</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2971/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn40/</t>
   </si>
   <si>
     <t>4400491</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2972/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn50/</t>
   </si>
   <si>
     <t>4400492</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2973/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn63/</t>
   </si>
   <si>
     <t>4400493</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2974/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn75/</t>
   </si>
   <si>
     <t>4400494</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2975/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn90/</t>
   </si>
   <si>
     <t>4400504</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2985/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn110/</t>
   </si>
   <si>
     <t>4400496</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2977/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn20/</t>
   </si>
   <si>
     <t>4400497</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2978/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn25/</t>
   </si>
   <si>
     <t>4400498</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2979/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn32/</t>
   </si>
   <si>
     <t>4400499</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2980/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn40/</t>
   </si>
   <si>
     <t>4400500</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2981/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn50/</t>
   </si>
   <si>
     <t>4400501</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2982/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn63/</t>
   </si>
   <si>
     <t>4400502</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2983/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn75/</t>
   </si>
   <si>
     <t>4400503</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2984/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn90/</t>
   </si>
   <si>
     <t>4400519</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/3000/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn110/</t>
   </si>
   <si>
     <t>4400511</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2992/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4400512</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2993/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4400513</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2994/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4400514</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2995/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>4400515</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2996/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn50/</t>
   </si>
   <si>
     <t>4400516</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2997/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn63/</t>
   </si>
   <si>
     <t>4400517</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2998/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn75/</t>
   </si>
   <si>
     <t>4400518</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2999/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn90/</t>
   </si>
   <si>
     <t>4400505</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2986/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn20/</t>
   </si>
   <si>
     <t>4400506</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2987/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn25/</t>
   </si>
   <si>
     <t>4400507</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2988/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn32/</t>
   </si>
   <si>
     <t>4400508</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2989/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn40/</t>
   </si>
   <si>
     <t>4400509</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2990/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn50/</t>
   </si>
   <si>
     <t>4400510</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2991/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn63/</t>
   </si>
   <si>
     <t>Тройники полипропиленовые переходные</t>
   </si>
   <si>
     <t>4400552</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х20х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3033/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x20x110/</t>
   </si>
   <si>
     <t>4400553</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х25х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3034/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x25x110/</t>
   </si>
   <si>
     <t>4400554</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х32х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3035/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x32x110/</t>
   </si>
   <si>
     <t>4400555</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х40х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3036/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x40x110/</t>
   </si>
   <si>
     <t>4400556</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х50х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3037/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x50x110/</t>
   </si>
   <si>
     <t>4400557</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х63х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3038/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x63x110/</t>
   </si>
   <si>
     <t>4400558</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х75х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3039/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x75x110/</t>
   </si>
   <si>
     <t>4400559</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 110х90х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3040/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x90x110/</t>
   </si>
   <si>
     <t>4400520</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 20х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3001/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-20x25x20/</t>
   </si>
   <si>
     <t>4400521</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 25х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3002/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-25x20x20/</t>
   </si>
   <si>
     <t>4400522</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3003/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-25x20x25/</t>
   </si>
   <si>
     <t>4400523</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 32х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3004/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x20x20/</t>
   </si>
   <si>
     <t>4400524</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3005/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x20x32/</t>
   </si>
   <si>
     <t>4400525</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 32х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3006/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x25x20/</t>
   </si>
   <si>
     <t>4400526</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3007/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x25x32/</t>
   </si>
   <si>
     <t>4400527</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 40х20х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3008/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x20x40/</t>
   </si>
   <si>
     <t>4400528</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 40х25х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3009/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x25x40/</t>
   </si>
   <si>
     <t>4400529</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 40х32х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3010/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x32x40/</t>
   </si>
   <si>
     <t>4400530</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 50х20х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3011/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x20x50/</t>
   </si>
   <si>
     <t>4400531</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3012/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x25x50/</t>
   </si>
   <si>
     <t>4400532</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 50х32х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3013/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x32x50/</t>
   </si>
   <si>
     <t>4400533</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 50х40х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3014/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x40x50/</t>
   </si>
   <si>
     <t>4400534</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 63х20х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3015/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x20x63/</t>
   </si>
   <si>
     <t>4400535</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 63х25х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3016/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x25x63/</t>
   </si>
   <si>
     <t>4400536</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 63х32х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3017/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x32x63/</t>
   </si>
   <si>
     <t>4400537</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 63х40х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3018/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x40x63/</t>
   </si>
   <si>
     <t>4400538</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 63х50х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3019/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x50x63/</t>
   </si>
   <si>
     <t>4400539</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х20х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3020/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x20x75/</t>
   </si>
   <si>
     <t>4400540</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х25х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3021/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x25x75/</t>
   </si>
   <si>
     <t>4400541</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х32х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3022/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x32x75/</t>
   </si>
   <si>
     <t>4400542</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х40х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3023/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x40x75/</t>
   </si>
   <si>
     <t>4400543</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х50х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3024/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x50x75/</t>
   </si>
   <si>
     <t>4400544</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 75х63х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3025/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x63x75/</t>
   </si>
   <si>
     <t>4400545</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х20х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3026/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x20x90/</t>
   </si>
   <si>
     <t>4400546</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х25х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3027/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x25x90/</t>
   </si>
   <si>
     <t>4400547</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х32х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3028/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x32x90/</t>
   </si>
   <si>
     <t>4400548</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х40х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3029/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x40x90/</t>
   </si>
   <si>
     <t>4400549</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х50х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3030/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x50x90/</t>
   </si>
   <si>
     <t>4400550</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х63х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3031/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x63x90/</t>
   </si>
   <si>
     <t>4400551</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN переходной белый, Дн 90х75х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3032/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x75x90/</t>
   </si>
   <si>
     <t>9940096</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 40х20х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4106/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x20x40/</t>
   </si>
   <si>
     <t>9940097</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 40х25х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4107/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x25x40/</t>
   </si>
   <si>
     <t>9940098</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 40х32х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4108/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x32x40/</t>
   </si>
   <si>
     <t>9940099</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 50х20х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4109/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x20x50/</t>
   </si>
   <si>
     <t>9940100</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4110/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x25x50/</t>
   </si>
   <si>
     <t>9940101</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 50х32х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4111/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x32x50/</t>
   </si>
   <si>
     <t>9940102</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 50х40х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4112/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x40x50/</t>
   </si>
   <si>
     <t>9940103</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 63х20х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4113/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x20x63/</t>
   </si>
   <si>
     <t>9940104</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 63х25х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4114/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x25x63/</t>
   </si>
   <si>
     <t>9940105</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 63х32х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4115/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x32x63/</t>
   </si>
   <si>
     <t>9940106</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 63х40х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4116/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x40x63/</t>
   </si>
   <si>
     <t>9940107</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 63х50х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4117/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x50x63/</t>
   </si>
   <si>
     <t>4400622</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 110х50х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3103/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x50x110/</t>
   </si>
   <si>
     <t>4400623</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 110х63х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3104/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x63x110/</t>
   </si>
   <si>
     <t>4400624</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 110х75х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3105/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x75x110/</t>
   </si>
   <si>
     <t>4400625</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 110х90х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3106/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x90x110/</t>
   </si>
   <si>
     <t>4400590</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 25х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3071/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-25x20x20/</t>
   </si>
   <si>
     <t>4400591</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3072/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-25x20x25/</t>
   </si>
   <si>
     <t>4400592</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3073/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x20/</t>
   </si>
   <si>
     <t>4400593</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3074/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x25/</t>
   </si>
   <si>
     <t>4400594</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3075/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x32/</t>
   </si>
   <si>
     <t>4400595</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3076/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x20/</t>
   </si>
   <si>
     <t>4400596</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х25х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3077/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x25/</t>
   </si>
   <si>
     <t>4400597</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3078/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x32/</t>
   </si>
   <si>
     <t>4400598</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 40х20х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3079/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x20x40/</t>
   </si>
   <si>
     <t>4400599</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 40х25х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3080/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x25x40/</t>
   </si>
   <si>
     <t>4400600</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 40х32х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3081/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x32x40/</t>
   </si>
   <si>
     <t>4400601</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 50х20х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3082/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x20x50/</t>
   </si>
   <si>
     <t>4400602</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3083/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x25x50/</t>
   </si>
   <si>
     <t>4400603</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 50х32х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3084/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x32x50/</t>
   </si>
   <si>
     <t>4400604</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 50х40х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3085/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x40x50/</t>
   </si>
   <si>
     <t>4400605</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 63х20х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3086/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x20x63/</t>
   </si>
   <si>
     <t>4400606</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 63х25х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3087/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x25x63/</t>
   </si>
   <si>
     <t>4400607</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 63х32х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3088/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x32x63/</t>
   </si>
   <si>
     <t>4400608</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 63х40х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3089/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x40x63/</t>
   </si>
   <si>
     <t>4400609</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 63х50х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3090/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x50x63/</t>
   </si>
   <si>
     <t>4400610</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 75х25х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3091/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x25x75/</t>
   </si>
   <si>
     <t>4400611</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 75х32х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3092/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x32x75/</t>
   </si>
   <si>
     <t>4400612</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 75х40х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3093/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x40x75/</t>
   </si>
   <si>
     <t>4400613</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 75х50х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3094/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x50x75/</t>
   </si>
   <si>
     <t>4400614</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 75х63х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3095/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x63x75/</t>
   </si>
   <si>
     <t>4400615</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х20х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3096/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x20x90/</t>
   </si>
   <si>
     <t>4400616</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х25х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3097/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x25x90/</t>
   </si>
   <si>
     <t>4400617</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х32х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3098/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x32x90/</t>
   </si>
   <si>
     <t>4400618</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х40х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3099/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x40x90/</t>
   </si>
   <si>
     <t>4400619</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х50х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3100/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x50x90/</t>
   </si>
   <si>
     <t>4400620</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х63х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3101/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x63x90/</t>
   </si>
   <si>
     <t>4400621</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC переходной белый, Дн 90х75х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3102/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x75x90/</t>
   </si>
   <si>
     <t>4400560</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 20х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10687/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-20x25x20/</t>
   </si>
   <si>
     <t>4400562</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4103/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x20x25/</t>
   </si>
   <si>
     <t>4400561</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 25х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10688/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x20x20/</t>
   </si>
   <si>
     <t>9940091</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 25х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10689/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x25x20/</t>
   </si>
   <si>
     <t>9940092</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 32х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10690/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x20x20/</t>
   </si>
   <si>
     <t>4400563</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 32х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10691/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x20x25/</t>
   </si>
   <si>
     <t>4400564</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 32х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10692/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x20/</t>
   </si>
   <si>
     <t>9940094</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 32х25х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10693/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x25/</t>
   </si>
   <si>
     <t>9940095</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4105/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x32/</t>
   </si>
   <si>
     <t>9940108</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х20х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10694/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x20x75/</t>
   </si>
   <si>
     <t>9940109</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х25х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10695/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x25x75/</t>
   </si>
   <si>
     <t>4400565</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х32х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10696/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x32x75/</t>
   </si>
   <si>
     <t>4400566</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х40х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10697/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x40x75/</t>
   </si>
   <si>
     <t>4400567</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х50х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10698/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x50x75/</t>
   </si>
   <si>
     <t>4400568</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 75х63х75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10699/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x63x75/</t>
   </si>
   <si>
     <t>4400569</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 90х40х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10700/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x40x90/</t>
   </si>
   <si>
     <t>4400570</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 90х50х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10701/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x50x90/</t>
   </si>
   <si>
     <t>4400571</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 90х63х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10702/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x63x90/</t>
   </si>
   <si>
     <t>4400572</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 90х75х90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10703/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x75x90/</t>
   </si>
   <si>
     <t>4400573</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 110х50х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10704/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x50x110/</t>
   </si>
   <si>
     <t>9940110</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 110х63х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10705/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x63x110/</t>
   </si>
   <si>
     <t>9940111</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 110х75х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10706/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x75x110/</t>
   </si>
   <si>
     <t>9940112</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX переходной белый, Дн 110х90х110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10707/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x90x110/</t>
   </si>
   <si>
     <t>4400575</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 25х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3056/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x20x20/</t>
   </si>
   <si>
     <t>4400576</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3057/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x20x25/</t>
   </si>
   <si>
     <t>4400577</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 25х25х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3058/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x25x20/</t>
   </si>
   <si>
     <t>4400578</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 32х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3059/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x20x20/</t>
   </si>
   <si>
     <t>4400579</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 32х20х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3060/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x20x32/</t>
   </si>
   <si>
     <t>4400580</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 32х25х32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3061/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x25x32/</t>
   </si>
   <si>
     <t>4400581</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 40х20х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3062/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x20x40/</t>
   </si>
   <si>
     <t>4400582</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 40х25х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3063/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x25x40/</t>
   </si>
   <si>
     <t>4400583</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 40х32х40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3064/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x32x40/</t>
   </si>
   <si>
     <t>4400584</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 50х25х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3065/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x25x50/</t>
   </si>
   <si>
     <t>4400585</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 50х32х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3066/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x32x50/</t>
   </si>
   <si>
     <t>4400586</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 50х40х50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3067/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x40x50/</t>
   </si>
   <si>
     <t>4400587</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 63х25х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3068/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x25x63/</t>
   </si>
   <si>
     <t>4400588</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 63х32х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3069/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x32x63/</t>
   </si>
   <si>
     <t>4400589</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro переходной белый, Дн 63х40х63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3070/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x40x63/</t>
   </si>
   <si>
     <t>Тройники полипропиленовые комбинированные с внутренней резьбой</t>
   </si>
   <si>
     <t>4400626</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3107/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400627</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3108/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400628</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3109/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400629</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3110/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400630</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3111/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400631</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3112/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400632</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3113/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400633</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3114/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400634</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3115/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400635</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3116/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400636</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3117/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400637</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3118/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400638</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3119/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400645</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3126/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400646</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3127/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400647</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3128/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400648</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3129/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400649</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3130/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400650</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3131/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400651</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3132/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400639</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3120/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400640</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3121/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400641</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3122/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400642</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3123/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400643</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3124/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400644</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3125/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>Тройники полипропиленовые комбинированные с наружной резьбой</t>
   </si>
   <si>
     <t>4400652</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3133/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400653</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3134/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400654</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3135/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400655</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3136/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400656</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3137/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400657</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC LAMMIN комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3138/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400658</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3139/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400659</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3140/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400660</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3141/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400661</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3142/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400662</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3143/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400663</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3144/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400664</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC VALFEX комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3145/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400670</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3151/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400671</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3152/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400672</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3153/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400673</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3154/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400674</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3155/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400675</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3156/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400676</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3157/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400665</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3146/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400666</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир НР белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3147/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400667</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3148/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400668</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3149/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400669</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC PlasticPro комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3150/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>Тройники полипропиленовые с накидной гайкой</t>
   </si>
   <si>
     <t>4400677</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3158/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400678</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3159/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400679</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 25x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3160/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x1/</t>
   </si>
   <si>
     <t>4400680</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3161/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400681</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3162/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>4400682</t>
   </si>
   <si>
     <t>Тройник ПП / PPRC с накидной гайкой белый, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3163/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>Тройники PEX на надвижную гильзу</t>
   </si>
   <si>
     <t>9940113</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу, Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10735/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/</t>
   </si>
   <si>
     <t>9940114</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10736/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/</t>
   </si>
   <si>
     <t>9940115</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10737/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/</t>
   </si>
   <si>
     <t>9940116</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10738/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/</t>
   </si>
   <si>
     <t>9940117</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 16х20х16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10739/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-16x20x16/</t>
   </si>
   <si>
     <t>9940118</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 20х16х16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10740/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x16x16/</t>
   </si>
   <si>
     <t>9940119</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 20х16х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10741/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x16x20/</t>
   </si>
   <si>
     <t>9940120</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 20х20х16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10742/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x20x16/</t>
   </si>
   <si>
     <t>9940121</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 25х16х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10743/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x16x25/</t>
   </si>
   <si>
     <t>9940122</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 25х20х20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10744/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x20x20/</t>
   </si>
   <si>
     <t>9940123</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 25х20х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10745/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x20x25/</t>
   </si>
   <si>
     <t>9940124</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 32х25х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10746/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-32x25x25/</t>
   </si>
   <si>
     <t>9940125</t>
   </si>
   <si>
     <t>Тройник PEX из сшитого полиэтилена на надвижную гильзу переходной, Дн 32х32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10747/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-32x32x25/</t>
   </si>
   <si>
     <t>Угольники полипропиленовые</t>
   </si>
   <si>
     <t>Угольники полипропиленовые 45 градусов</t>
   </si>
   <si>
     <t>4400715</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3196/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn110/</t>
   </si>
   <si>
     <t>4400707</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3188/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn20/</t>
   </si>
   <si>
     <t>4400708</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3189/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn25/</t>
   </si>
   <si>
     <t>4400709</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3190/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn32/</t>
   </si>
   <si>
     <t>4400710</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3191/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn40/</t>
   </si>
   <si>
     <t>4400711</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3192/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn50/</t>
   </si>
   <si>
     <t>4400712</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3193/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn63/</t>
   </si>
   <si>
     <t>4400713</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3194/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn75/</t>
   </si>
   <si>
     <t>4400714</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 45? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3195/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn90/</t>
   </si>
   <si>
     <t>4400691</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3172/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn110/</t>
   </si>
   <si>
     <t>4400683</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3164/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn20/</t>
   </si>
   <si>
     <t>4400684</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3165/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn25/</t>
   </si>
   <si>
     <t>4400685</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3166/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn32/</t>
   </si>
   <si>
     <t>4400686</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3167/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn40/</t>
   </si>
   <si>
     <t>4400687</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3168/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn50/</t>
   </si>
   <si>
     <t>4400688</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3169/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn63/</t>
   </si>
   <si>
     <t>4400689</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3170/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn75/</t>
   </si>
   <si>
     <t>4400690</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 45? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3171/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn90/</t>
   </si>
   <si>
     <t>4400700</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3181/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn110/</t>
   </si>
   <si>
     <t>4400692</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3173/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn20/</t>
   </si>
   <si>
     <t>4400693</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3174/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn25/</t>
   </si>
   <si>
     <t>4400694</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3175/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn32/</t>
   </si>
   <si>
     <t>4400695</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3176/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn40/</t>
   </si>
   <si>
     <t>4400696</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3177/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn50/</t>
   </si>
   <si>
     <t>4400697</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3178/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn63/</t>
   </si>
   <si>
     <t>4400698</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3179/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn75/</t>
   </si>
   <si>
     <t>4400699</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 45? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3180/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn90/</t>
   </si>
   <si>
     <t>4400701</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3182/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn20/</t>
   </si>
   <si>
     <t>4400702</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3183/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn25/</t>
   </si>
   <si>
     <t>4400703</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3184/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn32/</t>
   </si>
   <si>
     <t>4400704</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3185/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn40/</t>
   </si>
   <si>
     <t>4400705</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3186/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn50/</t>
   </si>
   <si>
     <t>4400706</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 45? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3187/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn63/</t>
   </si>
   <si>
     <t>Угольники полипропиленовые 90 градусов</t>
   </si>
   <si>
     <t>4400748</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3229/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn110/</t>
   </si>
   <si>
     <t>4400740</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3221/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn20/</t>
   </si>
   <si>
     <t>4400741</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3222/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn25/</t>
   </si>
   <si>
     <t>4400742</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3223/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn32/</t>
   </si>
   <si>
     <t>4400743</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3224/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn40/</t>
   </si>
   <si>
     <t>4400744</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3225/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn50/</t>
   </si>
   <si>
     <t>4400745</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3226/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn63/</t>
   </si>
   <si>
     <t>4400746</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3227/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn75/</t>
   </si>
   <si>
     <t>4400747</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC 90? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3228/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn90/</t>
   </si>
   <si>
     <t>4400724</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3205/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn110/</t>
   </si>
   <si>
     <t>4400716</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3197/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn20/</t>
   </si>
   <si>
     <t>4400717</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3198/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn25/</t>
   </si>
   <si>
     <t>4400718</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3199/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn32/</t>
   </si>
   <si>
     <t>4400719</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3200/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn40/</t>
   </si>
   <si>
     <t>4400720</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3201/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn50/</t>
   </si>
   <si>
     <t>4400721</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3202/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn63/</t>
   </si>
   <si>
     <t>4400722</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3203/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn75/</t>
   </si>
   <si>
     <t>4400723</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN 90? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3204/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn90/</t>
   </si>
   <si>
     <t>4400733</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3214/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn110/</t>
   </si>
   <si>
     <t>4400725</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3206/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn20/</t>
   </si>
   <si>
     <t>4400726</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3207/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn25/</t>
   </si>
   <si>
     <t>4400727</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3208/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn32/</t>
   </si>
   <si>
     <t>4400728</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3209/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn40/</t>
   </si>
   <si>
     <t>4400729</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3210/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn50/</t>
   </si>
   <si>
     <t>4400730</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3211/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn63/</t>
   </si>
   <si>
     <t>4400731</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3212/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn75/</t>
   </si>
   <si>
     <t>4400732</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX 90? белый, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3213/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn90/</t>
   </si>
   <si>
     <t>4400734</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3215/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn20/</t>
   </si>
   <si>
     <t>4400735</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3216/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn25/</t>
   </si>
   <si>
     <t>4400736</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3217/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn32/</t>
   </si>
   <si>
     <t>4400737</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3218/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn40/</t>
   </si>
   <si>
     <t>4400738</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3219/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn50/</t>
   </si>
   <si>
     <t>4400739</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro 90? белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3220/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn63/</t>
   </si>
   <si>
     <t>Угольники полипропиленовые комбинированные с внутренней резьбой</t>
   </si>
   <si>
     <t>4400749</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3230/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400750</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3231/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400751</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3232/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400752</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3233/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400753</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3234/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400754</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3235/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400755</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3236/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400756</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир ВР с креплением белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3237/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400757</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3238/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400758</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3239/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400759</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3240/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400760</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3241/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400761</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3242/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400762</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3243/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400763</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3244/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400764</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3245/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400765</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир ВР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3246/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400774</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3255/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400775</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3256/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400776</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3257/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400777</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3258/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400778</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3259/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400779</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 32х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3260/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400780</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3261/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400781</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 40x1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3262/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400782</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3263/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400783</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР белый, Дн 63x2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3264/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-63x2/</t>
   </si>
   <si>
     <t>4400784</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3265/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400785</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир ВР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3266/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400766</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3247/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400767</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3248/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400768</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3249/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400769</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3250/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400770</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3251/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400771</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3252/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400772</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3253/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400773</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир ВР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3254/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>Угольники полипропиленовые комбинированные с наружной резьбой</t>
   </si>
   <si>
     <t>4400786</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3267/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400787</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3268/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400788</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3269/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400789</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3270/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400790</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3271/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400791</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3272/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400792</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3273/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400793</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN комбинир НР с креплением белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3274/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400794</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3275/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400795</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3276/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400796</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3277/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400797</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3278/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400798</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3279/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400799</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 32x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3280/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400800</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3281/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400801</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX комбинир НР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3282/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400810</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3291/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400811</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3292/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400812</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3293/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400813</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3294/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400814</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3295/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400815</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 32x1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3296/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x1-2/</t>
   </si>
   <si>
     <t>4400816</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3297/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400817</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 40x1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3298/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-40x1-1-4/</t>
   </si>
   <si>
     <t>4400818</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 50x1 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3299/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-50x1-1-2/</t>
   </si>
   <si>
     <t>4400819</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР белый, Дн 63x2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3300/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-63x2/</t>
   </si>
   <si>
     <t>4400820</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3301/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400821</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC комбинир НР с креплением белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3302/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-s-krepleniem-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400802</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 20x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3283/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400803</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3284/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400804</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 25x3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3285/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400805</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3286/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400806</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 32x1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3287/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400807</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР белый, Дн 32х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3288/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x3-4/</t>
   </si>
   <si>
     <t>4400808</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР с креплением белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3289/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400809</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC PlasticPro комбинир НР с креплением белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3290/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-s-krepleniem-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>Угольники полипропиленовые с накидной гайкой</t>
   </si>
   <si>
     <t>4400822</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN с накидной гайкой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3303/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400823</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN с накидной гайкой белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3304/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400824</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN с накидной гайкой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3305/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400825</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC LAMMIN с накидной гайкой белый, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3306/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-32x1/</t>
   </si>
   <si>
     <t>4400826</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX с накидной гайкой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3307/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400827</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX с накидной гайкой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3308/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400828</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC с накидной гайкой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3309/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400829</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC с накидной гайкой белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3310/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>4400830</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC с накидной гайкой белый, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3311/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x1/</t>
   </si>
   <si>
     <t>4400831</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC с накидной гайкой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3312/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400832</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC с накидной гайкой белый, Дн 32х1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3313/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1-1-4/</t>
   </si>
   <si>
     <t>9940126</t>
   </si>
   <si>
     <t>Угольник ПП / PPRC VALFEX с накидной гайкой белый, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/10776/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-20x3-4/</t>
   </si>
   <si>
     <t>Угольники PEX на надвижную гильзу</t>
   </si>
   <si>
     <t>9940127</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу, Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10778/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/</t>
   </si>
   <si>
     <t>9940128</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10779/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/</t>
   </si>
   <si>
     <t>9940129</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10780/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/</t>
   </si>
   <si>
     <t>9940130</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10781/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/</t>
   </si>
   <si>
     <t>9940131</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 16х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10782/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn/</t>
   </si>
   <si>
     <t>9940132</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10783/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-2/</t>
   </si>
   <si>
     <t>9940133</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10784/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-3/</t>
   </si>
   <si>
     <t>9940134</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10785/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-4/</t>
   </si>
   <si>
     <t>9940135</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 16х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10786/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn/</t>
   </si>
   <si>
     <t>9940136</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10787/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-2/</t>
   </si>
   <si>
     <t>9940137</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с накидной гайкой, Дн 25х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10788/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-3/</t>
   </si>
   <si>
     <t>9940138</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 16х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10789/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn/</t>
   </si>
   <si>
     <t>9940139</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 20х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10790/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-2/</t>
   </si>
   <si>
     <t>9940140</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10791/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-3/</t>
   </si>
   <si>
     <t>9940141</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с наружной резьбой, Дн 32х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10792/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-4/</t>
   </si>
   <si>
     <t>9940142</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой установочный, Дн 16х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10793/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj/</t>
   </si>
   <si>
     <t>9940143</t>
   </si>
   <si>
     <t>Угольник PEX из сшитого полиэтилена на надвижную гильзу с внутренней резьбой установочный, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10794/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-2/</t>
   </si>
   <si>
     <t>9940144</t>
   </si>
   <si>
     <t>Гильза надвижная PEX, Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10796/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn16/</t>
   </si>
   <si>
     <t>9940145</t>
   </si>
   <si>
     <t>Гильза надвижная PEX, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10797/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn20/</t>
   </si>
   <si>
     <t>9940146</t>
   </si>
   <si>
     <t>Гильза надвижная PEX, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10798/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn25/</t>
   </si>
   <si>
     <t>9940147</t>
   </si>
   <si>
     <t>Гильза надвижная PEX, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10799/</t>
-[...2 lines deleted...]
-    <t>Краны, вентили, клапаны, фильтры, коллекторы полипропиленовые</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn32/</t>
+  </si>
+  <si>
+    <t>Краны, вентили, клапаны, фильтры полипропиленовые</t>
+  </si>
+  <si>
+    <t>Евроконусы PEX обжимные</t>
+  </si>
+  <si>
+    <t>9940166</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 16х2,0-1/2"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-0-1-2/</t>
+  </si>
+  <si>
+    <t>9940167</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 16х2,2-1/2"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-2-1-2/</t>
+  </si>
+  <si>
+    <t>9940168</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 16х2,0-3/4"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-0-3-4/</t>
+  </si>
+  <si>
+    <t>9940169</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 16х2,2-3/4"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-2-3-4/</t>
+  </si>
+  <si>
+    <t>9940170</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 20х2,0-3/4"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-20x2-0-3-4/</t>
+  </si>
+  <si>
+    <t>9940171</t>
+  </si>
+  <si>
+    <t>Евроконус PEX с накидной гайкой обжимной 20х2,8-3/4"</t>
+  </si>
+  <si>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-20x2-8-3-4/</t>
   </si>
   <si>
     <t>Краны шаровые полипропиленовые для радиаторов</t>
   </si>
   <si>
     <t>4400833</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN для радиатора, прямой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3314/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-pryamoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400834</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN для радиатора, прямой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3315/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-pryamoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400835</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN для радиатора, угловой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3316/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-uglovoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400836</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN для радиатора, угловой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3317/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-uglovoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400837</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, прямой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3318/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>9940148</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, прямой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/4381/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400839</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, угловой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3320/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400840</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, угловой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3321/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400841</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC для радиатора, прямой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3322/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400842</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC для радиатора, прямой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3323/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400843</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC для радиатора, угловой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3324/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400844</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC для радиатора, угловой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3325/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-25x3-4/</t>
   </si>
   <si>
     <t>4400838</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, прямой белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3319/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>6100214</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX для радиатора, угловой белый, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10801/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-25x1-2/</t>
   </si>
   <si>
     <t>6100219</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC  для радиатора, прямой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10802/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-20x1-2-2/</t>
   </si>
   <si>
     <t>6100220</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC  для радиатора, угловой белый, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10803/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-20x1-2-2/</t>
   </si>
   <si>
     <t>6100221</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC  для радиатора, прямой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10804/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-25x3-4-2/</t>
   </si>
   <si>
     <t>6100222</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC  для радиатора, угловой белый, Дн 25х3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10805/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-25x3-4-2/</t>
   </si>
   <si>
     <t>Краны шаровые полипропиленовые приварные</t>
   </si>
   <si>
     <t>4400851</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3332/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn20/</t>
   </si>
   <si>
     <t>4400852</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3333/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn25/</t>
   </si>
   <si>
     <t>4400853</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3334/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn32/</t>
   </si>
   <si>
     <t>4400854</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3335/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn40/</t>
   </si>
   <si>
     <t>4400855</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3336/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn50/</t>
   </si>
   <si>
     <t>4400856</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN с латунным шаром белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3337/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn63/</t>
   </si>
   <si>
     <t>4400845</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3326/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn20/</t>
   </si>
   <si>
     <t>4400846</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3327/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn25/</t>
   </si>
   <si>
     <t>4400847</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3328/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn32/</t>
   </si>
   <si>
     <t>4400848</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3329/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn40/</t>
   </si>
   <si>
     <t>4400849</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3330/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn50/</t>
   </si>
   <si>
     <t>4400850</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC LAMMIN со стальным шаром белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3331/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn63/</t>
   </si>
   <si>
     <t>4400857</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3338/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn20/</t>
   </si>
   <si>
     <t>4400858</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3339/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn25/</t>
   </si>
   <si>
     <t>4400859</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3340/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn32/</t>
   </si>
   <si>
     <t>4400860</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3341/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn40/</t>
   </si>
   <si>
     <t>4400861</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3342/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn50/</t>
   </si>
   <si>
     <t>4400862</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3343/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn63/</t>
   </si>
   <si>
     <t>4400863</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC VALFEX белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3344/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn75/</t>
   </si>
   <si>
     <t>4400864</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3345/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4400865</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3346/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4400866</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3347/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4400867</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3348/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>4400868</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3349/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn50/</t>
   </si>
   <si>
     <t>4400869</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3350/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn63/</t>
   </si>
   <si>
     <t>4400870</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC белый, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3351/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn75/</t>
   </si>
   <si>
     <t>9940149</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10806/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn20/</t>
   </si>
   <si>
     <t>9940150</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10807/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn25/</t>
   </si>
   <si>
     <t>9940151</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10808/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn32/</t>
   </si>
   <si>
     <t>9940152</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10809/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn40/</t>
   </si>
   <si>
     <t>9940153</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10810/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn50/</t>
   </si>
   <si>
     <t>9940154</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro OPTIMA белый, PN20, шар - нерж. сталь CF8M, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10811/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn63/</t>
   </si>
   <si>
     <t>9940155</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10812/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn20/</t>
   </si>
   <si>
     <t>9940156</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10813/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn25/</t>
   </si>
   <si>
     <t>9940157</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10814/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn32/</t>
   </si>
   <si>
     <t>9940158</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10815/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn40/</t>
   </si>
   <si>
     <t>9940159</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10816/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn50/</t>
   </si>
   <si>
     <t>9940160</t>
   </si>
   <si>
     <t>Кран шаровой ПП / PPRC PlasticPro BASE белый, PN20, шар - хром. латунь CW617N, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10817/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn63/</t>
   </si>
   <si>
     <t>Вентили полипропиленовые</t>
   </si>
   <si>
     <t>4400872</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC LAMMIN белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3353/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn20/</t>
   </si>
   <si>
     <t>4400875</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC LAMMIN белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3356/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn25/</t>
   </si>
   <si>
     <t>4400878</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC LAMMIN белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3359/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn32/</t>
   </si>
   <si>
     <t>4400871</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC VALFEX белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3352/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn20/</t>
   </si>
   <si>
     <t>4400874</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC VALFEX белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3355/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn25/</t>
   </si>
   <si>
     <t>4400877</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC VALFEX белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3358/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn32/</t>
   </si>
   <si>
     <t>4400873</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3354/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4400876</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3357/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4400879</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3360/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4400880</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3361/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>4400881</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3362/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn50/</t>
   </si>
   <si>
     <t>4400882</t>
   </si>
   <si>
     <t>Вентиль ПП / PPRC белый, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3363/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn63/</t>
   </si>
   <si>
     <t>Клапаны обратные полипропиленовые</t>
   </si>
   <si>
     <t>4400885</t>
   </si>
   <si>
     <t>Обратный клапан ПП / PPRC 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3366/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-20/</t>
   </si>
   <si>
     <t>4400886</t>
   </si>
   <si>
     <t>Обратный клапан ПП / PPRC 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3367/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-25/</t>
   </si>
   <si>
     <t>4400887</t>
   </si>
   <si>
     <t>Обратный клапан ПП / PPRC 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3368/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-32/</t>
   </si>
   <si>
     <t>4400883</t>
   </si>
   <si>
     <t>Обратный клапан ПП / PPRC LAMMIN 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3364/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-lammin-20/</t>
   </si>
   <si>
     <t>4400884</t>
   </si>
   <si>
     <t>Обратный клапан ПП / PPRC LAMMIN 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3365/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-lammin-25/</t>
   </si>
   <si>
     <t>Фильтры полипропиленовые грязевые сетчатые</t>
   </si>
   <si>
     <t>4400888</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC LAMMIN сетчатый, муфтовый, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3369/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4400889</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC LAMMIN сетчатый, муфтовый, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3370/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4400890</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC LAMMIN сетчатый, муфтовый, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3371/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn32/</t>
   </si>
   <si>
     <t>4400891</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфта-штуцер, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3372/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn25/</t>
   </si>
   <si>
     <t>4400892</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфта-штуцер, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3373/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn32/</t>
   </si>
   <si>
     <t>4400893</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфтовый, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3374/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4400894</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфтовый, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3375/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4400895</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфтовый, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3376/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn32/</t>
   </si>
   <si>
     <t>4400903</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфта-штуцер, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3384/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn20/</t>
   </si>
   <si>
     <t>4400904</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфта-штуцер, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3385/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn25/</t>
   </si>
   <si>
     <t>4400905</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфта-штуцер, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3386/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn32/</t>
   </si>
   <si>
     <t>4400899</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфтовый, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3380/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4400900</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфтовый, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3381/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4400901</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфтовый, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3382/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn32/</t>
   </si>
   <si>
     <t>4400902</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC сетчатый, муфтовый, белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3383/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn40/</t>
   </si>
   <si>
     <t>9940161</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC VALFEX сетчатый, муфта-штуцер, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/10818/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn20/</t>
   </si>
   <si>
     <t>4400896</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC PlasticPro сетчатый, муфтовый, белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3377/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4400897</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC PlasticPro сетчатый, муфтовый, белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3378/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4400898</t>
   </si>
   <si>
     <t>Фильтр ПП / PPRC PlasticPro сетчатый, муфтовый, белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3379/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn32/</t>
   </si>
   <si>
     <t>Коллекторы полипропиленовые с шаровым краном</t>
   </si>
   <si>
     <t>4400914</t>
   </si>
   <si>
     <t>Заглушка коллекторная ПП / PPRC LAMMIN Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3395/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-dn32/</t>
   </si>
   <si>
     <t>4400915</t>
   </si>
   <si>
     <t>Заглушка коллекторная ПП / PPRC LAMMIN Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3396/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-dn40/</t>
   </si>
   <si>
     <t>4400916</t>
   </si>
   <si>
     <t>Заглушка коллекторная ПП / PPRC LAMMIN с воздухоотводчиком Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3397/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-s-vozduhootvodchikom-dn32/</t>
   </si>
   <si>
     <t>4400917</t>
   </si>
   <si>
     <t>Заглушка коллекторная ПП / PPRC LAMMIN с воздухоотводчиком Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3398/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-s-vozduhootvodchikom-dn40/</t>
   </si>
   <si>
     <t>4400906</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 2 вых, Дн 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3387/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-2-vyh-dn-32x25/</t>
   </si>
   <si>
     <t>4400907</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 2 вых, Дн 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3388/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-2-vyh-dn-40x25/</t>
   </si>
   <si>
     <t>4400908</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 3 вых, Дн 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3389/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-3-vyh-dn-32x25/</t>
   </si>
   <si>
     <t>4400909</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 3 вых, Дн 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3390/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-3-vyh-dn-40x25/</t>
   </si>
   <si>
     <t>4400910</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 4 вых, Дн 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3391/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-4-vyh-dn-32x25/</t>
   </si>
   <si>
     <t>4400911</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 4 вых, Дн 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3392/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-4-vyh-dn-40x25/</t>
   </si>
   <si>
     <t>4400912</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 5 вых, Дн 32х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3393/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-5-vyh-dn-32x25/</t>
   </si>
   <si>
     <t>4400913</t>
   </si>
   <si>
     <t>Коллектор ПП / PPRC LAMMIN, с шаровым краном, 5 вых, Дн 40х25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3394/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-5-vyh-dn-40x25/</t>
   </si>
   <si>
     <t>Бурты полипропиленовые</t>
   </si>
   <si>
     <t>4400919</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3400/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn20/</t>
   </si>
   <si>
     <t>4400921</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3402/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn25/</t>
   </si>
   <si>
     <t>4400923</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3404/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn32/</t>
   </si>
   <si>
     <t>4400925</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3406/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn40/</t>
   </si>
   <si>
     <t>4400927</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3408/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn50/</t>
   </si>
   <si>
     <t>4400929</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3410/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn63/</t>
   </si>
   <si>
     <t>4400918</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3399/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn110/</t>
   </si>
   <si>
     <t>4400920</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3401/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4400922</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3403/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4400924</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3405/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4400926</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3407/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>4400928</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3409/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn50/</t>
   </si>
   <si>
     <t>4400930</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3411/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn63/</t>
   </si>
   <si>
     <t>4400931</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3412/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn75/</t>
   </si>
   <si>
     <t>4400932</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC белый Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3413/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn90/</t>
   </si>
   <si>
     <t>9940162</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10822/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn75/</t>
   </si>
   <si>
     <t>9940163</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10823/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn90/</t>
   </si>
   <si>
     <t>9940164</t>
   </si>
   <si>
     <t>Бурт ПП / PPRC VALFEX, белый Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10824/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn110/</t>
   </si>
   <si>
     <t>Крестовины полипропиленовые</t>
   </si>
   <si>
     <t>4400978</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC LAMMIN прямая белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3459/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4400979</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC LAMMIN прямая белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3460/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4400980</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC LAMMIN прямая белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3461/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn32/</t>
   </si>
   <si>
     <t>4400981</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC VALFEX прямая белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3462/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-valfex-pryamaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4400982</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC VALFEX прямая белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3463/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-valfex-pryamaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4400986</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC прямая белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3467/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4400987</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC прямая белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3468/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4400988</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC прямая белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3469/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn32/</t>
   </si>
   <si>
     <t>4400989</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC прямая белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3470/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn40/</t>
   </si>
   <si>
     <t>4400990</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC прямая белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3471/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn50/</t>
   </si>
   <si>
     <t>4400983</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC PlasticPro прямая белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3464/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4400984</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC PlasticPro прямая белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3465/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4400985</t>
   </si>
   <si>
     <t>Крестовина ПП / PPRC PlasticPro прямая белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3466/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn32/</t>
   </si>
   <si>
     <t>Заглушки полипропиленовые</t>
   </si>
   <si>
     <t>4400965</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3446/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn110/</t>
   </si>
   <si>
     <t>4400933</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3414/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn20/</t>
   </si>
   <si>
     <t>4400937</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3418/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn25/</t>
   </si>
   <si>
     <t>4400941</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3422/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn32/</t>
   </si>
   <si>
     <t>4400945</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3426/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn40/</t>
   </si>
   <si>
     <t>4400949</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3430/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn50/</t>
   </si>
   <si>
     <t>4400953</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3434/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn63/</t>
   </si>
   <si>
     <t>4400957</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3438/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn75/</t>
   </si>
   <si>
     <t>4400961</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая LAMMIN, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3442/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn90/</t>
   </si>
   <si>
     <t>4400966</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3447/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn110/</t>
   </si>
   <si>
     <t>4400934</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3415/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn20/</t>
   </si>
   <si>
     <t>4400938</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3419/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn25/</t>
   </si>
   <si>
     <t>4400942</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3423/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn32/</t>
   </si>
   <si>
     <t>4400946</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3427/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn40/</t>
   </si>
   <si>
     <t>4400950</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3431/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn50/</t>
   </si>
   <si>
     <t>4400954</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3435/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn63/</t>
   </si>
   <si>
     <t>4400958</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3439/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn75/</t>
   </si>
   <si>
     <t>4400962</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая VALFEX, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3443/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn90/</t>
   </si>
   <si>
     <t>4400968</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC VALFEX НР белая, 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3449/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-valfex-nr-belaya-1-2/</t>
   </si>
   <si>
     <t>4400969</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC VALFEX НР белая, 3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3450/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-valfex-nr-belaya-3-4/</t>
   </si>
   <si>
     <t>4400967</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3448/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn110/</t>
   </si>
   <si>
     <t>4400936</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3417/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn20/</t>
   </si>
   <si>
     <t>4400940</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3421/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn25/</t>
   </si>
   <si>
     <t>4400944</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3425/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn32/</t>
   </si>
   <si>
     <t>4400948</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3429/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn40/</t>
   </si>
   <si>
     <t>4400952</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3433/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn50/</t>
   </si>
   <si>
     <t>4400956</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3437/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn63/</t>
   </si>
   <si>
     <t>4400960</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3441/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn75/</t>
   </si>
   <si>
     <t>4400964</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3445/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn90/</t>
   </si>
   <si>
     <t>4400972</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC НР белая, 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3453/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-nr-belaya-1-2/</t>
   </si>
   <si>
     <t>4400973</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC НР белая, 3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3454/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-nr-belaya-3-4/</t>
   </si>
   <si>
     <t>4400935</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3416/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn20/</t>
   </si>
   <si>
     <t>4400939</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3420/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn25/</t>
   </si>
   <si>
     <t>4400943</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3424/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn32/</t>
   </si>
   <si>
     <t>4400947</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3428/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn40/</t>
   </si>
   <si>
     <t>4400951</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3432/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn50/</t>
   </si>
   <si>
     <t>4400955</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3436/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn63/</t>
   </si>
   <si>
     <t>4400959</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3440/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn75/</t>
   </si>
   <si>
     <t>4400963</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC белая PlasticPro, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3444/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn90/</t>
   </si>
   <si>
     <t>4400970</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC PlasticPro НР белая, 1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3451/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-plasticpro-nr-belaya-1-2/</t>
   </si>
   <si>
     <t>4400971</t>
   </si>
   <si>
     <t>Заглушка ПП / PPRC PlasticPro НР белая, 3/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3452/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-plasticpro-nr-belaya-3-4/</t>
   </si>
   <si>
     <t>Компенсаторы полипропиленовые</t>
   </si>
   <si>
     <t>4400974</t>
   </si>
   <si>
     <t>Компенсатор ПП / PPRC белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3455/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4400975</t>
   </si>
   <si>
     <t>Компенсатор ПП / PPRC белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3456/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4400976</t>
   </si>
   <si>
     <t>Компенсатор ПП / PPRC белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3457/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4400977</t>
   </si>
   <si>
     <t>Компенсатор ПП / PPRC белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3458/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>Настенные комплекты полипропиленовые для смесителей</t>
   </si>
   <si>
     <t>4400991</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC LAMMIN для смесит, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3472/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-lammin-dlya-smesit-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400992</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC VALFEX для смесителей, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3473/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-valfex-dlya-smesitelej-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400993</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC VALFEX для смесителей, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3474/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-valfex-dlya-smesitelej-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400995</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC для смесит, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3476/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-dlya-smesit-dn-20x1-2/</t>
   </si>
   <si>
     <t>4400996</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC для смесит, Дн 25х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3477/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-dlya-smesit-dn-25x1-2/</t>
   </si>
   <si>
     <t>4400994</t>
   </si>
   <si>
     <t>Настенный комплект ПП / PPRC PlasticPro для смесителей, Дн 20х1/2"</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3475/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-plasticpro-dlya-smesitelej-dn-20x1-2/</t>
   </si>
   <si>
     <t>Обводы полипропиленовые</t>
   </si>
   <si>
     <t>4400997</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC LAMMIN белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3478/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn20/</t>
   </si>
   <si>
     <t>4400998</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC LAMMIN белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3479/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn25/</t>
   </si>
   <si>
     <t>4400999</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC LAMMIN белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3480/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn32/</t>
   </si>
   <si>
     <t>4401000</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC VALFEX короткий, муфтовый белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3481/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-korotkij-muftovyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4401001</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC VALFEX короткий, муфтовый белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3482/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-korotkij-muftovyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4401002</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC VALFEX удлиненный белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3483/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn20/</t>
   </si>
   <si>
     <t>4401003</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC VALFEX удлиненный белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3484/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn25/</t>
   </si>
   <si>
     <t>4401004</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC VALFEX удлиненный белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3485/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn32/</t>
   </si>
   <si>
     <t>4401005</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC белый, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3486/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn20/</t>
   </si>
   <si>
     <t>4401006</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC белый, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3487/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn25/</t>
   </si>
   <si>
     <t>4401007</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC белый, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3488/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn32/</t>
   </si>
   <si>
     <t>4401008</t>
   </si>
   <si>
     <t>Обвод ПП / PPRC белый, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3489/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn40/</t>
   </si>
   <si>
     <t>Опоры (клипсы) для полипропиленовых труб</t>
   </si>
   <si>
     <t>4401009</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN двойная белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3490/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4401010</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN двойная белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3491/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4401011</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN двойная белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3492/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn32/</t>
   </si>
   <si>
     <t>4401012</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN с фиксатором белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3493/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn20/</t>
   </si>
   <si>
     <t>4401013</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN с фиксатором белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3494/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn25/</t>
   </si>
   <si>
     <t>4401014</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN с фиксатором белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3495/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn32/</t>
   </si>
   <si>
     <t>4401015</t>
   </si>
   <si>
     <t>Опора ПП / PPRC LAMMIN с фиксатором белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3496/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn40/</t>
   </si>
   <si>
     <t>4401016</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX с фиксатором белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3497/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn20/</t>
   </si>
   <si>
     <t>4401017</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX с фиксатором белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3498/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn25/</t>
   </si>
   <si>
     <t>4401018</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX с фиксатором белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3499/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn32/</t>
   </si>
   <si>
     <t>4401019</t>
   </si>
   <si>
     <t>Опора ПП / PPRC белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3500/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn20/</t>
   </si>
   <si>
     <t>4401020</t>
   </si>
   <si>
     <t>Опора ПП / PPRC белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3501/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn25/</t>
   </si>
   <si>
     <t>4401021</t>
   </si>
   <si>
     <t>Опора ПП / PPRC белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3502/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn32/</t>
   </si>
   <si>
     <t>4401022</t>
   </si>
   <si>
     <t>Опора ПП / PPRC белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3503/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn40/</t>
   </si>
   <si>
     <t>4401023</t>
   </si>
   <si>
     <t>Опора ПП / PPRC белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3504/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn50/</t>
   </si>
   <si>
     <t>4401024</t>
   </si>
   <si>
     <t>Опора ПП / PPRC двойная белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3505/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn20/</t>
   </si>
   <si>
     <t>4401025</t>
   </si>
   <si>
     <t>Опора ПП / PPRC двойная белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3506/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn25/</t>
   </si>
   <si>
     <t>4401026</t>
   </si>
   <si>
     <t>Опора ПП / PPRC двойная белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3507/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn32/</t>
   </si>
   <si>
     <t>4401027</t>
   </si>
   <si>
     <t>Опора ПП / PPRC с фиксатором белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3508/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-s-fiksatorom-belaya-dn50/</t>
   </si>
   <si>
     <t>4401028</t>
   </si>
   <si>
     <t>Опора ПП / PPRC с фиксатором белая, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3509/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-s-fiksatorom-belaya-dn63/</t>
   </si>
   <si>
     <t>6100265</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX с фиксатором белая, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10841/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn40/</t>
   </si>
   <si>
     <t>6100266</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX с фиксатором белая, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10842/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn50/</t>
   </si>
   <si>
     <t>6100267</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX двойная белая, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10843/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn20/</t>
   </si>
   <si>
     <t>6100268</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX двойная белая, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10844/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn25/</t>
   </si>
   <si>
     <t>6100269</t>
   </si>
   <si>
     <t>Опора ПП / PPRC VALFEX двойная белая, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10845/</t>
-[...56 lines deleted...]
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10852/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn32/</t>
   </si>
   <si>
     <t>Инструмент для монтажа полипропиленовых труб</t>
   </si>
   <si>
     <t>Зачистной инструмент для полипропиленовых труб</t>
   </si>
   <si>
     <t>4401029</t>
   </si>
   <si>
     <t>Зачистной инструмент (торцеватель), для труб с центр армированием, Дн 20-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3510/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn20-25/</t>
   </si>
   <si>
     <t>4401030</t>
   </si>
   <si>
     <t>Зачистной инструмент (торцеватель), для труб с центр армированием, Дн 32-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3511/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn32-40/</t>
   </si>
   <si>
     <t>4401031</t>
   </si>
   <si>
     <t>Зачистной инструмент (торцеватель), для труб с центр армированием, Дн 50-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3512/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn50-63/</t>
   </si>
   <si>
     <t>4401040</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3521/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn110/</t>
   </si>
   <si>
     <t>4401032</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 16-20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3513/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn16-20/</t>
   </si>
   <si>
     <t>4401033</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 20-25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3514/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn20-25/</t>
   </si>
   <si>
     <t>4401034</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 25-32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3515/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn25-32/</t>
   </si>
   <si>
     <t>4401035</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 32-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3516/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn32-40/</t>
   </si>
   <si>
     <t>4401036</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 40-50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3517/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn40-50/</t>
   </si>
   <si>
     <t>4401037</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 50-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3518/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn50-63/</t>
   </si>
   <si>
     <t>4401038</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3519/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn75/</t>
   </si>
   <si>
     <t>4401039</t>
   </si>
   <si>
     <t>Зачистной инструмент, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3520/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn90/</t>
   </si>
   <si>
     <t>Аппараты для пайки полипропиленовых труб и насадки</t>
   </si>
   <si>
     <t>4401042</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования LAMMIN для ПП труб, с насадками Дн 20-40, 1500Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3523/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/komplekt-svarochnogo-oborudovaniya-lammin-dlya-pp-trub-s-nasadkami-dn20-40/</t>
   </si>
   <si>
     <t>4401043</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования для пайки ПП труб, с насадками Дн 20-40, 1500Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3524/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/komplekt-svarochnogo-oborudovaniya-dlya-pajki-pp-trub-s-nasadkami-dn20-40-1500vt/</t>
   </si>
   <si>
     <t>4401044</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3525/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn20/</t>
   </si>
   <si>
     <t>4401045</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3526/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn25/</t>
   </si>
   <si>
     <t>4401046</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3527/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn32/</t>
   </si>
   <si>
     <t>4401047</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3528/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn40/</t>
   </si>
   <si>
     <t>4401048</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3529/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn50/</t>
   </si>
   <si>
     <t>4401049</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата LAMMIN Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3530/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn63/</t>
   </si>
   <si>
     <t>4401059</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3540/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn110/</t>
   </si>
   <si>
     <t>4401050</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 16</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3531/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn16/</t>
   </si>
   <si>
     <t>4401051</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 20</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3532/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn20/</t>
   </si>
   <si>
     <t>4401052</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 25</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3533/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn25/</t>
   </si>
   <si>
     <t>4401053</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 32</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3534/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn32/</t>
   </si>
   <si>
     <t>4401054</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3535/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn40/</t>
   </si>
   <si>
     <t>4401055</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3536/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn50/</t>
   </si>
   <si>
     <t>4401056</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3537/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn63/</t>
   </si>
   <si>
     <t>4401057</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 75</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3538/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn75/</t>
   </si>
   <si>
     <t>4401058</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата, Дн 90</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3539/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn90/</t>
   </si>
   <si>
     <t>4401041</t>
   </si>
   <si>
     <t>Сварочный аппарат для для пайки ПП труб Дн 50-110 (без насадок), 2000Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3522/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-dlya-dlya-pajki-pp-trub-dn50-110-bez-nasadok-2000vt/</t>
   </si>
   <si>
     <t>9940182</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-02 ONLY 850 Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10880/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-02-only-850-vt/</t>
   </si>
   <si>
     <t>9940181</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-04 SET набор (20,25,32,40) ECO (750+750 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10879/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-set-nabor-20-25-32-40-eco-750-plus-750-vt/</t>
   </si>
   <si>
     <t>9940180</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-06 ONLY (750+750 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10878/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-06-only-750-plus-750-vt/</t>
   </si>
   <si>
     <t>9940179</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-05 ONLY (1200+1200 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10877/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-05-only-1200-plus-1200-vt/</t>
   </si>
   <si>
     <t>9940177</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-04 ONLY (1000+1000 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10875/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-only-1000-plus-1000-vt/</t>
   </si>
   <si>
     <t>9940178</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-04 SET набор (50.63.75) 1000+1000 Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10876/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-set-nabor-50-63-75-1000-plus-1000-vt/</t>
   </si>
   <si>
     <t>9940176</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-03 SET набор (20.25.32.40) (WV) 750+750 Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10874/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-03-set-nabor-20-25-32-40-wv-750-plus-750-vt/</t>
   </si>
   <si>
     <t>9940175</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-03 ONLY (750+750 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10873/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-03-only-750-plus-750-vt/</t>
   </si>
   <si>
     <t>9940174</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-02 SET набор 850 Вт</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10872/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-02-set-nabor-850-vt/</t>
   </si>
   <si>
     <t>9940172</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-01 ONLY (850+650 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10870/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-01-only-850-plus-650-vt/</t>
   </si>
   <si>
     <t>9940173</t>
   </si>
   <si>
     <t>Сварочный аппарат CANDAN CM-01 SET WV (850+650 Вт)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10871/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-01-set-wv-850-plus-650-vt/</t>
   </si>
   <si>
     <t>Ножницы для резки полипропиленовых труб</t>
   </si>
   <si>
     <t>4401060</t>
   </si>
   <si>
     <t>Резак для ПП-Труб LAMMIN Dy 16-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3541/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-lammin-du16-40/</t>
   </si>
   <si>
     <t>4401061</t>
   </si>
   <si>
     <t>Резак для ПП-Труб, Dy 16-40</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3542/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-du16-40/</t>
   </si>
   <si>
     <t>4401062</t>
   </si>
   <si>
     <t>Резак для ПП-Труб, Dy 40-63</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3543/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-du40-63/</t>
   </si>
   <si>
     <t>9940183</t>
   </si>
   <si>
     <t>Ножницы для полипропиленовых труб CANDAN PPC-42 (16-42)</t>
   </si>
   <si>
-    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/10865/</t>
+    <t>https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/nozhnicy-dlya-polipropilenovyh-trub-candan-ppc-42-16-42/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -12075,51 +12075,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2491/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2528/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2482/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2519/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2509/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2546/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2492/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2529/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2483/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2520/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2510/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2547/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2493/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2530/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2484/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2521/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2511/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2548/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2494/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2531/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2485/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2522/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2512/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2549/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2495/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2532/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2486/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2523/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2513/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2550/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2496/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2533/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2524/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2551/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2497/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2534/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2488/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2525/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2515/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2498/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2535/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2489/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2526/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2553/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2499/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2536/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2490/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2527/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2554/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2517/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2518/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2555/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10297/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10298/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10299/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10300/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10301/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10302/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10303/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10304/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10305/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10306/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10307/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10308/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10309/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10310/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10311/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10312/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10313/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10314/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10315/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10316/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10317/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10318/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10319/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10320/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10551/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2501/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2502/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2503/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2504/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2505/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10558/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10559/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10560/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10561/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10562/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/10563/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2537/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2538/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2539/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2540/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2541/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belaya/2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2566/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2598/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2556/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2589/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2580/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2607/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2567/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2599/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2590/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2581/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2608/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2568/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2558/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2591/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2582/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2609/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2569/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2559/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2592/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2583/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2610/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2570/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2602/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2560/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2593/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2584/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2611/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2571/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2603/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2561/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2594/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2585/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2612/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2572/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2604/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2562/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2595/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2586/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2613/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2573/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2605/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2596/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2587/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2614/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2565/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2606/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2564/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2597/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2588/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/2615/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10321/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10322/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10323/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10324/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10325/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10326/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10327/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10328/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10329/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10330/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10331/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10332/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10333/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10334/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10335/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10336/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10337/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10338/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10339/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10340/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10341/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10342/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10343/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10344/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10570/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10571/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10572/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10573/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10574/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10575/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10576/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10577/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10578/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10579/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10580/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/steklovolokno/10581/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2622/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2616/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2629/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2623/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2617/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2630/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2624/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2618/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2631/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2625/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2619/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2632/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2626/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2633/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2627/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2621/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2634/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2628/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/2635/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10582/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10583/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10584/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10585/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10586/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10587/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10588/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10589/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10590/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10591/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10592/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/armirovannye-aluminiem/10593/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11391/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11392/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11393/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11394/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11395/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11396/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_425/11397/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11398/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11399/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11400/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11401/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11402/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11403/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_426/11404/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2644/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2636/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2637/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2638/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2639/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2640/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2641/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2642/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2643/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2653/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2645/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2646/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2647/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2648/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2649/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2650/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2651/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2652/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2668/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2669/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2660/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2661/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2662/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2663/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2664/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2665/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2666/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2667/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2654/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2655/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2656/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2657/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2658/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/belaya/2659/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2689/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2690/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2691/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2692/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2670/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2671/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2672/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2673/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2674/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2675/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2676/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2677/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2678/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2679/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2680/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2681/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2682/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2683/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2684/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2685/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2686/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2687/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2688/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2713/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2714/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2715/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2693/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2694/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2695/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2696/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2697/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2698/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2699/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2701/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2702/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2703/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2704/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2705/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2706/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2707/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2708/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2709/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2710/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2711/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2712/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2752/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2753/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2754/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2755/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2730/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2731/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2732/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2733/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2734/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2736/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2737/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2738/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2739/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2741/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2742/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2743/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2744/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2745/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2746/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2747/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2748/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2749/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2750/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2751/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2716/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2717/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2718/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2719/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2720/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2721/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2723/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2724/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2725/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2727/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2728/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/perehodnaya/2729/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2756/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2757/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2758/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2759/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2760/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2761/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2762/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2763/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2764/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2765/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2766/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2767/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2768/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2769/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2770/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2771/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2772/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2773/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2774/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2775/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2776/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2777/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2778/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2779/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2780/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2781/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2791/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2792/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2793/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2794/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2795/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2796/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2797/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2798/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2801/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2802/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2803/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2804/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2805/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2807/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2808/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10613/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10614/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/10615/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2782/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2783/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2784/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2785/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2786/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-vnutrennei-rezboy/2787/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2810/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2811/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2812/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2813/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2814/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2815/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2816/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2817/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2819/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2820/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2822/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2823/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2824/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2825/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2826/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2827/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2828/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2829/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2831/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2832/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2839/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2840/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2841/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2843/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2844/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2846/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2847/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2848/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2849/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2850/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2851/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2852/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2853/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10623/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10624/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10625/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2834/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10627/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10628/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/10629/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2835/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2836/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2837/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-vnutrennaya/2838/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2855/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2856/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2858/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2859/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2860/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2861/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2862/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2863/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2864/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2865/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2867/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2868/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2870/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2871/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2872/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2873/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2874/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2875/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2876/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2877/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2878/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2879/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2888/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2889/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2890/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2891/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2892/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2893/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2894/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2896/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2897/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2899/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2901/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2902/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2903/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2904/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10634/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10635/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10636/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10637/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10638/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10639/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10640/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10641/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/10642/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2880/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2881/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2882/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2883/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2884/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/kombinirovannaya-s-naruzhnoi-rezbo/2885/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2905/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2906/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2907/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2908/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2909/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2910/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2911/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2912/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2913/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2914/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2915/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2916/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2917/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2918/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2919/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2920/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2921/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2922/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2923/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2924/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2925/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2926/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2927/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2928/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2949/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2935/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2936/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2937/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2939/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2940/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2941/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2942/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2943/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2944/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2945/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2946/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2947/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2948/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2929/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2930/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2931/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2932/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2933/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/amerikanka-naruzhnaya-rezba/2934/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2950/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2951/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2952/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2953/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2954/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2955/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10657/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2956/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2961/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2962/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2963/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2964/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2965/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2966/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/2967/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10655/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/s-nakidnoi-gaikoi/10656/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10658/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10659/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10660/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10661/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10662/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10663/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10664/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10665/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10666/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10667/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10668/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10669/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10670/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10671/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10672/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10673/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10674/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10675/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10676/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10677/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10678/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10679/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufta-pp-ppr-polipropilen/mufta-pex/10680/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2976/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2968/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2969/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2970/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2971/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2972/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2973/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2974/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2975/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2985/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2977/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2978/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2979/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2980/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2981/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2982/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2983/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2984/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2992/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2993/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2994/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2995/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2996/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2997/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2998/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2999/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2986/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2987/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2988/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2989/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2990/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/belyi/2991/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3033/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3034/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3035/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3036/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3037/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3038/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3039/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3040/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3001/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3002/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3003/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3004/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3005/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3006/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3007/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3008/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3009/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3010/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3011/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3012/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3013/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3014/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3015/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3016/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3017/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3018/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3019/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3020/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3021/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3022/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3023/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3024/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3025/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3026/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3027/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3028/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3029/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3030/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3031/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3032/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4107/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4108/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4109/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4110/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4111/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4112/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4113/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4114/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4115/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4116/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4117/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3103/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3104/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3105/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3071/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3072/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3073/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3074/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3075/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3076/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3077/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3078/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3079/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3080/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3081/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3082/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3083/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3084/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3085/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3086/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3087/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3088/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3089/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3090/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3091/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3092/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3093/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3094/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3095/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3096/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3097/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3098/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3099/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3100/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3101/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3102/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10687/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4103/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10688/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10689/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10690/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10692/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10693/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/4105/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10696/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10698/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10699/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10701/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10702/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10703/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10704/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10706/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3056/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3057/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3058/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3059/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3060/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3061/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3062/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3063/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3064/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3065/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3066/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3067/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3068/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3069/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/perehodnoi/3070/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3107/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3108/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3109/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3110/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3111/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3112/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3113/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3114/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3115/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3116/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3117/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3118/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3119/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3126/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3127/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3128/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3129/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3130/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3131/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3132/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3120/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3121/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3122/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3123/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3124/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-vnutrennei-rezboi/3125/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3133/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3134/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3135/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3136/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3137/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3138/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3139/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3140/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3141/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3142/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3143/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3144/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3145/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3151/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3152/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3153/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3154/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3155/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3156/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3157/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3146/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3147/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3148/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3149/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/kombinirovannaya-s-naruzhnoi-rezboi/3150/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3158/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3159/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3160/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3161/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3162/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/s-nakidnoi-gaikoi/3163/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10735/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10736/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10737/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10738/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10739/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10740/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10741/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10742/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10743/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10744/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10745/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10746/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/troynik/troyniki-pex/10747/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3196/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3188/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3189/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3190/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3191/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3192/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3193/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3194/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3195/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3164/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3165/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3166/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3167/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3168/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3169/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3181/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3174/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3175/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3176/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3177/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3178/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3179/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3180/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3182/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3183/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3184/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3185/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3186/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/45-gradusov/3187/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3229/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3221/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3222/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3223/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3224/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3225/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3226/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3227/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3228/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3205/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3197/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3198/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3199/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3201/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3202/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3203/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3204/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3214/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3206/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3207/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3208/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3209/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3210/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3211/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3212/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3213/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3215/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3216/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3217/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3218/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3219/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/pryamoi-90-gradusov/3220/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3230/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3231/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3232/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3233/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3234/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3235/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3236/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3237/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3238/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3239/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3241/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3242/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3243/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3244/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3245/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3246/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3255/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3256/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3257/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3258/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3259/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3260/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3261/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3262/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3263/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3264/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3265/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3266/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3247/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3248/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3249/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3250/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3251/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3252/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3253/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-vnutrennei-rezboi/3254/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3267/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3268/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3269/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3270/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3271/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3272/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3273/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3274/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3275/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3276/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3277/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3278/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3279/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3280/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3281/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3282/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3291/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3292/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3293/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3294/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3295/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3296/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3297/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3298/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3299/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3300/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3301/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3302/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3283/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3284/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3285/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3286/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3287/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3288/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3289/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/kombinirovannyi-s-naruzhnoi-rezboi/3290/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3303/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3304/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3305/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3306/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3307/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3308/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3309/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3310/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3311/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3312/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/3313/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/s-nakidnoi-gaikoi/10776/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10778/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10779/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10780/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10781/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10782/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10783/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10784/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10785/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10786/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10787/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10788/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10789/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10790/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10791/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10792/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10793/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10794/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10796/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10797/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10798/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolnik-ugolok-otvod/ugolniki-pex/10799/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3314/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3315/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3316/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3317/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3318/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/4381/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3320/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3321/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3322/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3323/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3324/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3325/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/3319/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10801/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10802/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10803/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10804/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/radiatornye/10805/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3332/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3333/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3334/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3336/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3337/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3326/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3327/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3328/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3329/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3331/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3338/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3339/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3340/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3341/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3342/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3346/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3347/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3348/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3349/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3350/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/3351/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10806/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10808/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10809/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10810/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10811/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10812/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10813/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10814/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10815/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10816/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/privarnye/10817/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3353/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3356/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3359/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3352/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3355/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3358/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3354/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3357/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3360/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3361/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3362/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pod-privarku/3363/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3366/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3367/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3368/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3364/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/obratnye/3365/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3369/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3370/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3371/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3372/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3373/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3374/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3375/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3376/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3384/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3385/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3386/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3380/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3381/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3382/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3383/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/10818/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3377/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3378/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/pprc/3379/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3395/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3396/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3397/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3398/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3387/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3388/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3389/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3390/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3391/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3392/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3393/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-filtry-kollektory-belye/32-25/3394/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3402/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3404/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3406/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3408/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3410/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3399/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3401/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3403/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3405/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3407/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3409/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3411/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3412/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/3413/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10822/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10823/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/belyi/10824/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3459/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3460/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3461/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3463/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3467/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3468/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3469/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3470/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3471/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3464/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3465/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/category_46/3466/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3446/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3414/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3418/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3422/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3426/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3430/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3434/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3438/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3442/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3447/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3415/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3419/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3423/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3427/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3431/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3435/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3439/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3443/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3449/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3450/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3448/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3417/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3421/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3425/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3429/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3433/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3437/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3441/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3445/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3453/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3454/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3416/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3420/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3424/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3428/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3432/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3436/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3440/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3444/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3451/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/rezba/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3455/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3456/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/petli/3458/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3472/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3473/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3474/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3477/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/dlya-smesiteley/3475/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3478/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3479/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3480/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3482/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3483/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3484/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3485/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3486/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3487/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3488/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/korotrkiye/3489/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3490/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3491/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3492/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3493/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3494/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3495/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3496/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3497/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3498/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3499/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3501/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3502/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3503/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3504/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3505/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3506/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3507/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3508/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/3509/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10841/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10842/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10843/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10844/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/10845/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10847/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10848/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10849/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10850/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10851/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/klipsy/category_410/10852/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3510/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3511/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3512/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3521/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3513/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3514/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3515/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3516/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3517/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3518/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3519/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/zachistnoy/3520/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3523/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3524/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3525/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3526/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3527/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3528/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3529/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3530/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3540/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3532/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3533/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3534/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3535/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3538/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3539/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/3522/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10880/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10879/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10878/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10877/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10875/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10876/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10874/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10873/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10872/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10870/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/apparat-nasadki/10871/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3541/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3542/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/3543/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha/nozhnitsy-rezak/10865/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn10-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-valfex-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn10-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-lammin-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn10-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn140/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn10-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn140/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-rosturplast-belaya-l4000-pn20-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-l4000-pn20-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn10-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-pp-pprc-plasticpro-belaya-l4000-pn16-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye/truba-polipropilenovaya-pp-ppr-pprc-belaya-plasticpro-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-valfex-l4000-pn25-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-lammin-l4000-pn25-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-polipropilenovaya-pp-ppr-pprc-armir-steklovoloknom-l4000-pn25-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn140/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn20-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn140/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-rosturplast-arm-steklovoloknom-belaya-l4000-95s-pn25-dn160/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn20-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-steklovoloknom/truba-pp-pprc-plasticpro-arm-steklovoloknom-belaya-l4000-95s-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-lammin-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-valfex-l4000-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-polipropilenovaya-pp-ppr-pprc-armir-alyuminiem-l4000-pn25-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-rosturplast-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-polipropilenovye-armirovannye-alyuminiem/truba-pp-pprc-plasticpro-arm-alyuminiem-po-centru-belaya-l4000-95s-pn25-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-16x2-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-16x2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-20x2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-pn10-20x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-16x2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-20x2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pex-iz-sshitogo-polietilena/truba-iz-sshitogo-polietilena-pex-a-evoh-pn10-20x3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-16x2-0-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-20x2-0-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-krasnaya-16x2-0-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-zelenaya-16x2-0-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-zelenaya-20x2-0-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-belaya-16x2-0-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/truby-pe-rt-polietilenovye/truba-pe-rt-valfex-belaya-16x2-0-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-lammin-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-valfex-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn125/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-ravnoprohodnye/mufta-pp-pprc-belaya-plasticpro-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn125-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn63-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn75-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn75-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-lammin-perehodnaya-belaya-dn90-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn63-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn75-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn75-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-valfex-perehodnaya-belaya-dn90-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn125-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn63-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn75-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-perehodnaya-belaya-dn90-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn32-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-perehodnye/mufta-pp-pprc-plasticpro-perehodnaya-belaya-dn63-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-lammin-kombinir-vr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-kombinir-vr-pod-klyuch-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-belaya-dn-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-valfex-kombinir-vr-pod-klyuch-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-vnutrennej/mufta-pp-pprc-plasticpro-kombinir-vr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-lammin-kombinir-vr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-valfex-kombinir-vr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-kombinir-vr-razemnaya-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka/mufta-pp-pprc-plasticpro-kombinir-vr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-lammin-kombinir-nr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-kombinir-nr-pod-klyuch-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-belaya-dn-40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-valfex-kombinir-nr-pod-klyuch-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-kombinirovannye-s-naruzhnoj/mufta-pp-pprc-plasticpro-kombinir-nr-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-lammin-kombinir-nr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-valfex-kombinir-nr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-110x4/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-75x2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-kombinir-nr-razemnaya-belaya-dn-90x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-razyomnye-amerikanka-2/mufta-pp-pprc-plasticpro-kombinir-nr-razemnaya-belaya-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-lammin-s-nakidnoj-gajkoj-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-valfex-s-nakidnoj-gajkoj-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-s-nakidnoj-gajkoj-belaya-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-plasticpro-s-nakidnoj-gajkoj-belaya-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-polipropilenovye-s-nakidnoj-gajkoj/mufta-pp-pprc-plasticpro-s-nakidnoj-gajkoj-belaya-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn20-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnaya-dn32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/mufty-polipropilenovye/mufty-pex-na-nadvizhnuyu-gilzu/mufta-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-lammin-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-valfex-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-ravnoprohodnye/trojnik-pp-pprc-plasticpro-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x20x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x25x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x32x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x40x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x50x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x63x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x75x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-110x90x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-20x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x20x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x25x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-40x32x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x20x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x32x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-50x40x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x20x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x25x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x32x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x40x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-63x50x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x20x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x25x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x32x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x40x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-75x63x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x20x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x25x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x32x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x40x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x50x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x63x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-lammin-perehodnoj-belyj-dn-90x75x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x20x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x25x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-40x32x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x20x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x32x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-50x40x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x20x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x25x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x32x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x40x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-63x50x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x50x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x63x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x75x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-110x90x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x20x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x25x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-40x32x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x20x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x32x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-50x40x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x20x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x25x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x32x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x40x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-63x50x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x25x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x32x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x40x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-75x63x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x20x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x25x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x32x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x40x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x50x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x63x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-perehodnoj-belyj-dn-90x75x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-20x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-25x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x20x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x25x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x32x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x40x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x50x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-75x63x75/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x40x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x50x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x63x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-90x75x90/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x50x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x63x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x75x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-valfex-perehodnoj-belyj-dn-110x90x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-25x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x20x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x25x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-40x32x40/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x25x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x32x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-50x40x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x25x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x32x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-perehodnye/trojnik-pp-pprc-plasticpro-perehodnoj-belyj-dn-63x40x63/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-vnutrennej/trojnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-kombinirovannye-s-naruzhnoj/trojnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-polipropilenovye-s-nakidnoj-gajkoj/trojnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-16x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x16x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x16x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-20x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x16x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-32x25x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/trojniki-polipropilenovye/trojniki-pex-na-nadvizhnuyu-gilzu/trojnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-perehodnoj-dn-32x32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-45-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-lammin-45-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-valfex-45-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-45-gradusov/ugolnik-pp-pprc-plasticpro-45-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-90-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-lammin-90-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-valfex-90-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-90-gradusov/ugolnik-pp-pprc-plasticpro-90-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-lammin-kombinir-vr-s-krepleniem-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-valfex-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-belyj-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-vnutrennej/ugolnik-pp-pprc-plasticpro-kombinir-vr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-lammin-kombinir-nr-s-krepleniem-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-valfex-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-40x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-50x1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-belyj-dn-63x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-kombinir-nr-s-krepleniem-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-belyj-dn-32x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-s-krepleniem-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-kombinirovannye-s-naruzhnoj/ugolnik-pp-pprc-plasticpro-kombinir-nr-s-krepleniem-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-lammin-s-nakidnoj-gajkoj-belyj-dn-32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-s-nakidnoj-gajkoj-belyj-dn-32x1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-polipropilenovye-s-nakidnoj-gajkoj/ugolnik-pp-pprc-valfex-s-nakidnoj-gajkoj-belyj-dn-20x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-nakidnoj-gajkoj-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-naruzhnoj-rezboj-dn-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/ugolnik-pex-iz-sshitogo-polietilena-na-nadvizhnuyu-gilzu-s-vnutrennej-rezboj-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/ugolniki-polipropilenovye/ugolniki-pex-na-nadvizhnuyu-gilzu/gilza-nadvizhnaya-pex-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-0-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-0-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-16x2-2-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-20x2-0-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/evrokonusy-pex-obzhimnye/evrokonus-pex-s-nakidnoj-gajkoj-obzhimnoj-20x2-8-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-pryamoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-pryamoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-uglovoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-lammin-dlya-radiatora-uglovoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-25x3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-pryamoj-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-valfex-dlya-radiatora-uglovoj-belyj-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-20x1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-20x1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-pryamoj-belyj-dn-25x3-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-dlya-radiatorov/kran-sharovoj-pp-pprc-dlya-radiatora-uglovoj-belyj-dn-25x3-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-s-latunnym-sharom-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-lammin-so-stalnym-sharom-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-valfex-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-optima-belyj-pn20-shar-nerzh-stal-cf8m-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/krany-sharovye-polipropilenovye-privarnye/kran-sharovoj-pp-pprc-plasticpro-base-belyj-pn20-shar-hrom-latun-cw617n-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-lammin-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-valfex-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/ventili-polipropilenovye/ventil-pp-pprc-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-lammin-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/klapany-obratnye-polipropilenovye/obratnyj-klapan-pp-pprc-lammin-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-lammin-setchatyj-muftovyj-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-muftovyj-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-mufta-shtucer-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-setchatyj-muftovyj-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-valfex-setchatyj-mufta-shtucer-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/filtry-polipropilenovye-gryazevye-setchatye/filtr-pp-pprc-plasticpro-setchatyj-muftovyj-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-s-vozduhootvodchikom-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/zaglushka-kollektornaya-pp-pprc-lammin-s-vozduhootvodchikom-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-2-vyh-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-2-vyh-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-3-vyh-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-3-vyh-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-4-vyh-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-4-vyh-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-5-vyh-dn-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krany-ventili-klapany-filtry-kollektory/kollektory-polipropilenovye-s-sharovym-kranom/kollektor-pp-pprc-lammin-s-sharovym-kranom-5-vyh-dn-40x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/burty-polipropilenovye/burt-pp-pprc-valfex-belyj-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-lammin-pryamaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-valfex-pryamaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-valfex-pryamaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-pryamaya-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/krestoviny-polipropilenovye/krestovina-pp-pprc-plasticpro-pryamaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-lammin-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-valfex-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-valfex-nr-belaya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-valfex-nr-belaya-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-nr-belaya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-nr-belaya-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-belaya-plasticpro-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-plasticpro-nr-belaya-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/zaglushki-polipropilenovye/zaglushka-pp-pprc-plasticpro-nr-belaya-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/kompensatory-polipropilenovye/kompensator-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-lammin-dlya-smesit-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-valfex-dlya-smesitelej-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-valfex-dlya-smesitelej-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-dlya-smesit-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-dlya-smesit-dn-25x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/nastennye-komplekty-polipropilenovye-dlya-smesitelej/nastennyj-komplekt-pp-pprc-plasticpro-dlya-smesitelej-dn-20x1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-lammin-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-korotkij-muftovyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-korotkij-muftovyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-valfex-udlinennyj-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/obvody-polipropilenovye/obvod-pp-pprc-belyj-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-dvojnaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-lammin-s-fiksatorom-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-dvojnaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-s-fiksatorom-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-s-fiksatorom-belaya-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-s-fiksatorom-belaya-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/opory-klipsy-dlya-polipropilenovyh-trub/opora-pp-pprc-valfex-dvojnaya-belaya-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn20-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn32-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-torcevatel-dlya-trub-s-centr-armirovaniem-dn50-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn20-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn25-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn32-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn40-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn50-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/zachistnoj-instrument-dlya-polipropilenovyh-trub/zachistnoj-instrument-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/komplekt-svarochnogo-oborudovaniya-lammin-dlya-pp-trub-s-nasadkami-dn20-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/komplekt-svarochnogo-oborudovaniya-dlya-pajki-pp-trub-s-nasadkami-dn20-40-1500vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-lammin-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn16/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn25/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn32/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn75/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/nasadka-dlya-svarochnogo-apparata-dn90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-dlya-dlya-pajki-pp-trub-dn50-110-bez-nasadok-2000vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-02-only-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-set-nabor-20-25-32-40-eco-750-plus-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-06-only-750-plus-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-05-only-1200-plus-1200-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-only-1000-plus-1000-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-04-set-nabor-50-63-75-1000-plus-1000-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-03-set-nabor-20-25-32-40-wv-750-plus-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-03-only-750-plus-750-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-02-set-nabor-850-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-01-only-850-plus-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/apparaty-dlya-pajki-polipropilenovyh-trub-i-nasadki/svarochnyj-apparat-candan-cm-01-set-wv-850-plus-650-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-lammin-du16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-du16-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/rezak-dlya-pp-trub-du40-63/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/polipropilenovye-truby-i-fitingi-pp-ppr-polipropilen/instrument-dlya-montazha-polipropilenovyh-trub/nozhnicy-dlya-rezki-polipropilenovyh-trub/nozhnicy-dlya-polipropilenovyh-trub-candan-ppc-42-16-42/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1366" sqref="F1366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -12166,4851 +12166,4851 @@
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7">
         <v>1000</v>
       </c>
       <c r="F7" s="15">
-        <v>36.48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>46.5</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>34.58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>43.28</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>53.53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="7">
         <v>1000</v>
       </c>
       <c r="F12" s="15">
-        <v>62.64</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1000</v>
       </c>
       <c r="F13" s="15">
-        <v>54.8</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>81.40000000000001</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>51.85</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>72.45</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="7">
         <v>1000</v>
       </c>
       <c r="F17" s="15">
-        <v>80.5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="7">
         <v>1000</v>
       </c>
       <c r="F18" s="15">
-        <v>105.45</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>1000</v>
       </c>
       <c r="F19" s="15">
-        <v>92.94</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="7">
         <v>1000</v>
       </c>
       <c r="F20" s="15">
-        <v>132.59</v>
+        <v>183</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="7">
         <v>1000</v>
       </c>
       <c r="F21" s="15">
-        <v>85.88</v>
+        <v>129</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="7">
         <v>1000</v>
       </c>
       <c r="F22" s="15">
-        <v>123.63</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>130.4</v>
+        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="7">
         <v>1000</v>
       </c>
       <c r="F24" s="15">
-        <v>177.14</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>137.56</v>
+        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="7">
         <v>1000</v>
       </c>
       <c r="F26" s="15">
-        <v>208.79</v>
+        <v>283</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="7">
         <v>1000</v>
       </c>
       <c r="F27" s="15">
-        <v>131.71</v>
+        <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="7">
         <v>1000</v>
       </c>
       <c r="F28" s="15">
-        <v>190.46</v>
+        <v>255</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="7">
         <v>1000</v>
       </c>
       <c r="F29" s="15">
-        <v>205.03</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="7">
         <v>1000</v>
       </c>
       <c r="F30" s="15">
-        <v>273.61</v>
+        <v>255</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="7">
         <v>1000</v>
       </c>
       <c r="F31" s="15">
-        <v>234.43</v>
+        <v>315</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="7">
         <v>1000</v>
       </c>
       <c r="F32" s="15">
-        <v>321.85</v>
+        <v>453</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="7">
         <v>1000</v>
       </c>
       <c r="F33" s="15">
-        <v>212.46</v>
+        <v>277</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="7">
         <v>1000</v>
       </c>
       <c r="F34" s="15">
-        <v>316.2</v>
+        <v>484</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="7">
         <v>1000</v>
       </c>
       <c r="F35" s="15">
-        <v>311.3</v>
+        <v>277</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="7">
         <v>1000</v>
       </c>
       <c r="F36" s="15">
-        <v>449.24</v>
+        <v>421</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="7">
         <v>1000</v>
       </c>
       <c r="F37" s="15">
-        <v>330.15</v>
+        <v>462</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="7">
         <v>1000</v>
       </c>
       <c r="F38" s="15">
-        <v>510.29</v>
+        <v>721</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="7">
         <v>1000</v>
       </c>
       <c r="F39" s="15">
-        <v>323.67</v>
+        <v>431</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="7">
         <v>1000</v>
       </c>
       <c r="F40" s="15">
-        <v>492.82</v>
+        <v>753</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="7">
         <v>1000</v>
       </c>
       <c r="F41" s="15">
-        <v>493.71</v>
+        <v>431</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="7">
         <v>1000</v>
       </c>
       <c r="F42" s="15">
-        <v>710.79</v>
+        <v>655</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="7">
         <v>1000</v>
       </c>
       <c r="F43" s="15">
-        <v>480.9</v>
+        <v>649</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="7">
         <v>1000</v>
       </c>
       <c r="F44" s="15">
-        <v>725.11</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="7">
         <v>1000</v>
       </c>
       <c r="F45" s="15">
-        <v>436.62</v>
+        <v>554</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="7">
         <v>1000</v>
       </c>
       <c r="F46" s="15">
-        <v>689.28</v>
+        <v>873</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="7">
         <v>1000</v>
       </c>
       <c r="F47" s="15">
-        <v>687.4299999999999</v>
+        <v>554</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="7">
         <v>1000</v>
       </c>
       <c r="F48" s="15">
-        <v>985.15</v>
+        <v>873</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="7">
         <v>1000</v>
       </c>
       <c r="F49" s="15">
-        <v>673.1</v>
+        <v>907</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="7">
         <v>1000</v>
       </c>
       <c r="F50" s="15">
-        <v>1058.26</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="7">
         <v>1000</v>
       </c>
       <c r="F51" s="15">
-        <v>643.45</v>
+        <v>907</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="7">
         <v>1000</v>
       </c>
       <c r="F52" s="15">
-        <v>1007.11</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="7">
         <v>1000</v>
       </c>
       <c r="F53" s="15">
-        <v>983.64</v>
+        <v>795</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="7">
         <v>1000</v>
       </c>
       <c r="F54" s="15">
-        <v>1432.88</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="7">
         <v>1000</v>
       </c>
       <c r="F55" s="15">
-        <v>1038.68</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="7">
         <v>1000</v>
       </c>
       <c r="F56" s="15">
-        <v>1582.88</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="15">
-        <v>1452.23</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="7">
         <v>1000</v>
       </c>
       <c r="F58" s="15">
-        <v>1452.23</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="7">
         <v>1000</v>
       </c>
       <c r="F59" s="15">
-        <v>2216.03</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="7">
         <v>1000</v>
       </c>
       <c r="F60" s="15">
-        <v>1444.94</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="7">
         <v>1000</v>
       </c>
       <c r="F61" s="15">
-        <v>2057.75</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="7">
         <v>1000</v>
       </c>
       <c r="F62" s="15">
-        <v>3158.23</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E63" s="7">
         <v>1000</v>
       </c>
       <c r="F63" s="15">
-        <v>40.71</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E64" s="7">
         <v>1000</v>
       </c>
       <c r="F64" s="15">
-        <v>61.81</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="7">
         <v>1000</v>
       </c>
       <c r="F65" s="15">
-        <v>102.74</v>
+        <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="7">
         <v>1000</v>
       </c>
       <c r="F66" s="15">
-        <v>160.55</v>
+        <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="7">
         <v>1000</v>
       </c>
       <c r="F67" s="15">
-        <v>253.26</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="7">
         <v>1000</v>
       </c>
       <c r="F68" s="15">
-        <v>358.79</v>
+        <v>431</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E69" s="7">
         <v>1000</v>
       </c>
       <c r="F69" s="15">
-        <v>473.35</v>
+        <v>554</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E70" s="7">
         <v>1000</v>
       </c>
       <c r="F70" s="15">
-        <v>661.8</v>
+        <v>795</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E71" s="7">
         <v>1000</v>
       </c>
       <c r="F71" s="15">
-        <v>1004</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E72" s="7">
         <v>1000</v>
       </c>
       <c r="F72" s="15">
-        <v>1481.11</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="7">
         <v>1000</v>
       </c>
       <c r="F73" s="15">
-        <v>1824.08</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="7">
         <v>1000</v>
       </c>
       <c r="F74" s="15">
-        <v>2404.48</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E75" s="7">
         <v>1000</v>
       </c>
       <c r="F75" s="15">
-        <v>47.71</v>
+        <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E76" s="7">
         <v>1000</v>
       </c>
       <c r="F76" s="15">
-        <v>84.05</v>
+        <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="7">
         <v>1000</v>
       </c>
       <c r="F77" s="15">
-        <v>151.5</v>
+        <v>165</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E78" s="7">
         <v>1000</v>
       </c>
       <c r="F78" s="15">
-        <v>232.9</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E79" s="7">
         <v>1000</v>
       </c>
       <c r="F79" s="15">
-        <v>385.18</v>
+        <v>421</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E80" s="7">
         <v>1000</v>
       </c>
       <c r="F80" s="15">
-        <v>598.49</v>
+        <v>655</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="7">
         <v>1000</v>
       </c>
       <c r="F81" s="15">
-        <v>798.23</v>
+        <v>873</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="7">
         <v>1000</v>
       </c>
       <c r="F82" s="15">
-        <v>1046.2</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="7">
         <v>1000</v>
       </c>
       <c r="F83" s="15">
-        <v>1552.73</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E84" s="7">
         <v>1000</v>
       </c>
       <c r="F84" s="15">
-        <v>2607.98</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E85" s="7">
         <v>1000</v>
       </c>
       <c r="F85" s="15">
-        <v>3052.7</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>246</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E86" s="7">
         <v>0</v>
       </c>
       <c r="F86" s="15">
-        <v>0</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E87" s="7">
         <v>1000</v>
       </c>
       <c r="F87" s="15">
-        <v>61.35</v>
+        <v>94</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E88" s="7">
         <v>1000</v>
       </c>
       <c r="F88" s="15">
-        <v>17.98</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E89" s="7">
         <v>0</v>
       </c>
       <c r="F89" s="15">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E90" s="7">
         <v>1000</v>
       </c>
       <c r="F90" s="15">
-        <v>46.48</v>
+        <v>127</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E91" s="7">
         <v>1000</v>
       </c>
       <c r="F91" s="15">
-        <v>77.45999999999999</v>
+        <v>196</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E92" s="7">
         <v>1000</v>
       </c>
       <c r="F92" s="15">
-        <v>133.15</v>
+        <v>315</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E93" s="7">
         <v>1000</v>
       </c>
       <c r="F93" s="15">
-        <v>187.19</v>
+        <v>462</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E94" s="7">
         <v>1000</v>
       </c>
       <c r="F94" s="15">
-        <v>28.38</v>
+        <v>72</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E95" s="7">
         <v>1000</v>
       </c>
       <c r="F95" s="15">
-        <v>44.3</v>
+        <v>112</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E96" s="7">
         <v>1000</v>
       </c>
       <c r="F96" s="15">
-        <v>71.73</v>
+        <v>183</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E97" s="7">
         <v>1000</v>
       </c>
       <c r="F97" s="15">
-        <v>112.19</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>282</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E98" s="7">
         <v>1000</v>
       </c>
       <c r="F98" s="15">
-        <v>174.61</v>
+        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E99" s="7">
         <v>1000</v>
       </c>
       <c r="F99" s="15">
-        <v>286.43</v>
+        <v>462</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="7">
         <v>1000</v>
       </c>
       <c r="F100" s="15">
-        <v>34.6</v>
+        <v>72</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E101" s="7">
         <v>1000</v>
       </c>
       <c r="F101" s="15">
-        <v>48.13</v>
+        <v>112</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="7">
         <v>1000</v>
       </c>
       <c r="F102" s="15">
-        <v>77.95</v>
+        <v>183</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="7">
         <v>1000</v>
       </c>
       <c r="F103" s="15">
-        <v>118.45</v>
+        <v>283</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="7">
         <v>1000</v>
       </c>
       <c r="F104" s="15">
-        <v>184.66</v>
+        <v>453</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="7">
         <v>1000</v>
       </c>
       <c r="F105" s="15">
-        <v>340.44</v>
+        <v>721</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="F106" s="15"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D107" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F107" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>1</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>2</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>59.1</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
         <v>3</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E110" s="7">
         <v>1000</v>
       </c>
       <c r="F110" s="15">
-        <v>49.72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
         <v>4</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E111" s="7">
         <v>1000</v>
       </c>
       <c r="F111" s="15">
-        <v>55.33</v>
+        <v>78</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>5</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E112" s="7">
         <v>1000</v>
       </c>
       <c r="F112" s="15">
-        <v>69.2</v>
+        <v>61</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>6</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E113" s="7">
         <v>1000</v>
       </c>
       <c r="F113" s="15">
-        <v>76.5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>7</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>325</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>78.23999999999999</v>
+        <v>107</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>8</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>328</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E115" s="7">
         <v>1000</v>
       </c>
       <c r="F115" s="15">
-        <v>86.98999999999999</v>
+        <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
         <v>9</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E116" s="7">
         <v>1000</v>
       </c>
       <c r="F116" s="15">
-        <v>73.51000000000001</v>
+        <v>90</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
         <v>10</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>334</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E117" s="7">
         <v>1000</v>
       </c>
       <c r="F117" s="15">
-        <v>81.04000000000001</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>11</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>337</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E118" s="7">
         <v>1000</v>
       </c>
       <c r="F118" s="15">
-        <v>102.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>12</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E119" s="7">
         <v>1000</v>
       </c>
       <c r="F119" s="15">
-        <v>118.86</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>13</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E120" s="7">
         <v>1000</v>
       </c>
       <c r="F120" s="15">
-        <v>123.69</v>
+        <v>169</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
         <v>14</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>346</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E121" s="7">
         <v>1000</v>
       </c>
       <c r="F121" s="15">
-        <v>145.25</v>
+        <v>199</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
         <v>15</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E122" s="7">
         <v>1000</v>
       </c>
       <c r="F122" s="15">
-        <v>116.36</v>
+        <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>16</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E123" s="7">
         <v>1000</v>
       </c>
       <c r="F123" s="15">
-        <v>135.26</v>
+        <v>167</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>17</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E124" s="7">
         <v>1000</v>
       </c>
       <c r="F124" s="15">
-        <v>164.33</v>
+        <v>144</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
         <v>18</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E125" s="7">
         <v>1000</v>
       </c>
       <c r="F125" s="15">
-        <v>194.48</v>
+        <v>167</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
         <v>19</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>361</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E126" s="7">
         <v>1000</v>
       </c>
       <c r="F126" s="15">
-        <v>195.23</v>
+        <v>263</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>20</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>364</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>365</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E127" s="7">
         <v>1000</v>
       </c>
       <c r="F127" s="15">
-        <v>224.63</v>
+        <v>302</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>21</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E128" s="7">
         <v>1000</v>
       </c>
       <c r="F128" s="15">
-        <v>179.34</v>
+        <v>256</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
         <v>22</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>370</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>371</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E129" s="7">
         <v>1000</v>
       </c>
       <c r="F129" s="15">
-        <v>206.21</v>
+        <v>287</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
         <v>23</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E130" s="7">
         <v>1000</v>
       </c>
       <c r="F130" s="15">
-        <v>262.3</v>
+        <v>222</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>24</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>376</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>300</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>25</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>309.05</v>
+        <v>439</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>26</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>382</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E133" s="7">
         <v>1000</v>
       </c>
       <c r="F133" s="15">
-        <v>344.46</v>
+        <v>501</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>27</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E134" s="7">
         <v>1000</v>
       </c>
       <c r="F134" s="15">
-        <v>312.34</v>
+        <v>441</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>28</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>388</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E135" s="7">
         <v>1000</v>
       </c>
       <c r="F135" s="15">
-        <v>327.33</v>
+        <v>438</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>29</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>393</v>
       </c>
       <c r="E136" s="7">
         <v>1000</v>
       </c>
       <c r="F136" s="15">
-        <v>407.78</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>30</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>394</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E137" s="7">
         <v>1000</v>
       </c>
       <c r="F137" s="15">
-        <v>463.56</v>
+        <v>438</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>31</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>399</v>
       </c>
       <c r="E138" s="7">
         <v>1000</v>
       </c>
       <c r="F138" s="15">
-        <v>468.84</v>
+        <v>672</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>32</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>400</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E139" s="7">
         <v>1000</v>
       </c>
       <c r="F139" s="15">
-        <v>541.2</v>
+        <v>787</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>33</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E140" s="7">
         <v>1000</v>
       </c>
       <c r="F140" s="15">
-        <v>434.3</v>
+        <v>747</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
         <v>34</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>406</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>407</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E141" s="7">
         <v>1000</v>
       </c>
       <c r="F141" s="15">
-        <v>493.22</v>
+        <v>679</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
         <v>35</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>409</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>411</v>
       </c>
       <c r="E142" s="7">
         <v>1000</v>
       </c>
       <c r="F142" s="15">
-        <v>656.53</v>
+        <v>649</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
         <v>36</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E143" s="7">
         <v>1000</v>
       </c>
       <c r="F143" s="15">
-        <v>737.1799999999999</v>
+        <v>679</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
         <v>37</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>417</v>
       </c>
       <c r="E144" s="7">
         <v>1000</v>
       </c>
       <c r="F144" s="15">
-        <v>661.04</v>
+        <v>929</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
         <v>38</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>418</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E145" s="7">
         <v>1000</v>
       </c>
       <c r="F145" s="15">
-        <v>804.25</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
         <v>39</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>423</v>
       </c>
       <c r="E146" s="7">
         <v>1000</v>
       </c>
       <c r="F146" s="15">
-        <v>679.12</v>
+        <v>797</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
         <v>40</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>424</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E147" s="7">
         <v>1000</v>
       </c>
       <c r="F147" s="15">
-        <v>794.03</v>
+        <v>966</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
         <v>41</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>429</v>
       </c>
       <c r="E148" s="7">
         <v>1000</v>
       </c>
       <c r="F148" s="15">
-        <v>906.76</v>
+        <v>797</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
         <v>42</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>430</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E149" s="7">
         <v>1000</v>
       </c>
       <c r="F149" s="15">
-        <v>1040.93</v>
+        <v>966</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
         <v>43</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E150" s="7">
         <v>1000</v>
       </c>
       <c r="F150" s="15">
-        <v>977.61</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
         <v>44</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>436</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E151" s="7">
         <v>1000</v>
       </c>
       <c r="F151" s="15">
-        <v>1136.65</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
         <v>45</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E152" s="7">
         <v>1000</v>
       </c>
       <c r="F152" s="15">
-        <v>969.5700000000001</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
         <v>46</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E153" s="7">
         <v>1000</v>
       </c>
       <c r="F153" s="15">
-        <v>1042.82</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
         <v>47</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>447</v>
       </c>
       <c r="E154" s="7">
         <v>1000</v>
       </c>
       <c r="F154" s="15">
-        <v>1360.51</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
         <v>48</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E155" s="7">
         <v>1000</v>
       </c>
       <c r="F155" s="15">
-        <v>1530.13</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
         <v>49</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>453</v>
       </c>
       <c r="E156" s="7">
         <v>1000</v>
       </c>
       <c r="F156" s="15">
-        <v>1492.43</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
         <v>50</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>454</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>455</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E157" s="7">
         <v>1000</v>
       </c>
       <c r="F157" s="15">
-        <v>1726.1</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
         <v>51</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>459</v>
       </c>
       <c r="E158" s="7">
         <v>1000</v>
       </c>
       <c r="F158" s="15">
-        <v>1586.44</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5">
         <v>52</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>460</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>462</v>
       </c>
       <c r="E159" s="7">
         <v>1000</v>
       </c>
       <c r="F159" s="15">
-        <v>1770</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5">
         <v>53</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>463</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>465</v>
       </c>
       <c r="E160" s="7">
         <v>1000</v>
       </c>
       <c r="F160" s="15">
-        <v>2087.9</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5">
         <v>54</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>466</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>467</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>468</v>
       </c>
       <c r="E161" s="7">
         <v>1000</v>
       </c>
       <c r="F161" s="15">
-        <v>2253.73</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="5">
         <v>55</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>471</v>
       </c>
       <c r="E162" s="7">
         <v>1000</v>
       </c>
       <c r="F162" s="15">
-        <v>55.94</v>
+        <v>61</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
         <v>56</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>474</v>
       </c>
       <c r="E163" s="7">
         <v>1000</v>
       </c>
       <c r="F163" s="15">
-        <v>82.75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
         <v>57</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>477</v>
       </c>
       <c r="E164" s="7">
         <v>1000</v>
       </c>
       <c r="F164" s="15">
-        <v>119.33</v>
+        <v>144</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
         <v>58</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>480</v>
       </c>
       <c r="E165" s="7">
         <v>1000</v>
       </c>
       <c r="F165" s="15">
-        <v>202.75</v>
+        <v>222</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
         <v>59</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>481</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>483</v>
       </c>
       <c r="E166" s="7">
         <v>1000</v>
       </c>
       <c r="F166" s="15">
-        <v>319.59</v>
+        <v>384</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
         <v>60</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>486</v>
       </c>
       <c r="E167" s="7">
         <v>1000</v>
       </c>
       <c r="F167" s="15">
-        <v>540.4400000000001</v>
+        <v>649</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
         <v>61</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>487</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>488</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>489</v>
       </c>
       <c r="E168" s="7">
         <v>1000</v>
       </c>
       <c r="F168" s="15">
-        <v>664.05</v>
+        <v>797</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
         <v>62</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>490</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>492</v>
       </c>
       <c r="E169" s="7">
         <v>1000</v>
       </c>
       <c r="F169" s="15">
-        <v>982.89</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
         <v>63</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>493</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>495</v>
       </c>
       <c r="E170" s="7">
         <v>1000</v>
       </c>
       <c r="F170" s="15">
-        <v>1502.23</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
         <v>64</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>496</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E171" s="7">
         <v>1000</v>
       </c>
       <c r="F171" s="15">
-        <v>2690.9</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
         <v>65</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>499</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E172" s="7">
         <v>1000</v>
       </c>
       <c r="F172" s="15">
-        <v>4047.65</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
         <v>66</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>502</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E173" s="7">
         <v>1000</v>
       </c>
       <c r="F173" s="15">
-        <v>5133.05</v>
+        <v>6454</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
         <v>67</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>505</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>507</v>
       </c>
       <c r="E174" s="7">
         <v>1000</v>
       </c>
       <c r="F174" s="15">
-        <v>62.11</v>
+        <v>68</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
         <v>68</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>508</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>510</v>
       </c>
       <c r="E175" s="7">
         <v>1000</v>
       </c>
       <c r="F175" s="15">
-        <v>91.43000000000001</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
         <v>69</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>513</v>
       </c>
       <c r="E176" s="7">
         <v>1000</v>
       </c>
       <c r="F176" s="15">
-        <v>153.01</v>
+        <v>167</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
         <v>70</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>514</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E177" s="7">
         <v>1000</v>
       </c>
       <c r="F177" s="15">
-        <v>262.3</v>
+        <v>287</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
         <v>71</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E178" s="7">
         <v>1000</v>
       </c>
       <c r="F178" s="15">
-        <v>374.61</v>
+        <v>438</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
         <v>72</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>522</v>
       </c>
       <c r="E179" s="7">
         <v>1000</v>
       </c>
       <c r="F179" s="15">
-        <v>580.4</v>
+        <v>679</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
         <v>73</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E180" s="7">
         <v>1000</v>
       </c>
       <c r="F180" s="15">
-        <v>882.65</v>
+        <v>966</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
         <v>74</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>526</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>528</v>
       </c>
       <c r="E181" s="7">
         <v>1000</v>
       </c>
       <c r="F181" s="15">
-        <v>1240.68</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
         <v>75</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E182" s="7">
         <v>1000</v>
       </c>
       <c r="F182" s="15">
-        <v>1711.03</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
         <v>76</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E183" s="7">
         <v>1000</v>
       </c>
       <c r="F183" s="15">
-        <v>3226.05</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
         <v>77</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E184" s="7">
         <v>1000</v>
       </c>
       <c r="F184" s="15">
-        <v>4168.25</v>
+        <v>5238</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
         <v>78</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E185" s="7">
         <v>1000</v>
       </c>
       <c r="F185" s="15">
-        <v>5758.65</v>
+        <v>7234</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
         <v>79</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E186" s="7">
         <v>1000</v>
       </c>
       <c r="F186" s="15">
-        <v>32.61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
         <v>80</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E187" s="7">
         <v>1000</v>
       </c>
       <c r="F187" s="15">
-        <v>49.88</v>
+        <v>107</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
         <v>81</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E188" s="7">
         <v>1000</v>
       </c>
       <c r="F188" s="15">
-        <v>83.61</v>
+        <v>169</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
         <v>82</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E189" s="7">
         <v>1000</v>
       </c>
       <c r="F189" s="15">
-        <v>133.15</v>
+        <v>263</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
         <v>83</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E190" s="7">
         <v>1000</v>
       </c>
       <c r="F190" s="15">
-        <v>188.45</v>
+        <v>439</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
         <v>84</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>558</v>
       </c>
       <c r="E191" s="7">
         <v>1000</v>
       </c>
       <c r="F191" s="15">
-        <v>329.13</v>
+        <v>672</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
         <v>85</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>559</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>561</v>
       </c>
       <c r="E192" s="7">
         <v>1000</v>
       </c>
       <c r="F192" s="15">
-        <v>33.8</v>
+        <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
         <v>86</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>564</v>
       </c>
       <c r="E193" s="7">
         <v>1000</v>
       </c>
       <c r="F193" s="15">
-        <v>53.26</v>
+        <v>117</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
         <v>87</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>567</v>
       </c>
       <c r="E194" s="7">
         <v>1000</v>
       </c>
       <c r="F194" s="15">
-        <v>90.39</v>
+        <v>199</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
         <v>88</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>568</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>569</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>570</v>
       </c>
       <c r="E195" s="7">
         <v>1000</v>
       </c>
       <c r="F195" s="15">
-        <v>141.96</v>
+        <v>302</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
         <v>89</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>573</v>
       </c>
       <c r="E196" s="7">
         <v>1000</v>
       </c>
       <c r="F196" s="15">
-        <v>243.73</v>
+        <v>501</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
         <v>90</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>574</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>576</v>
       </c>
       <c r="E197" s="7">
         <v>1000</v>
       </c>
       <c r="F197" s="15">
-        <v>354.28</v>
+        <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="3" t="s">
         <v>577</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8"/>
       <c r="D198" s="7"/>
       <c r="E198" s="7"/>
       <c r="F198" s="15"/>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C199" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D199" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E199" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F199" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
         <v>1</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>578</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E200" s="7">
         <v>1000</v>
       </c>
       <c r="F200" s="15">
-        <v>77.48999999999999</v>
+        <v>110</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
         <v>2</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>581</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>583</v>
       </c>
       <c r="E201" s="7">
         <v>1000</v>
       </c>
       <c r="F201" s="15">
-        <v>78.22</v>
+        <v>78</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
         <v>3</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>584</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>586</v>
       </c>
       <c r="E202" s="7">
         <v>1000</v>
       </c>
       <c r="F202" s="15">
-        <v>106.88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
         <v>4</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>589</v>
       </c>
       <c r="E203" s="7">
         <v>1000</v>
       </c>
       <c r="F203" s="15">
-        <v>111.1</v>
+        <v>156</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
         <v>5</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>590</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E204" s="7">
         <v>1000</v>
       </c>
       <c r="F204" s="15">
-        <v>112.42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="5">
         <v>6</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>593</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>594</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>595</v>
       </c>
       <c r="E205" s="7">
         <v>1000</v>
       </c>
       <c r="F205" s="15">
-        <v>151.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="5">
         <v>7</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>596</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>598</v>
       </c>
       <c r="E206" s="7">
         <v>1000</v>
       </c>
       <c r="F206" s="15">
-        <v>171.1</v>
+        <v>259</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="5">
         <v>8</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>599</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>600</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>601</v>
       </c>
       <c r="E207" s="7">
         <v>1000</v>
       </c>
       <c r="F207" s="15">
-        <v>175.33</v>
+        <v>167</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
         <v>9</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>602</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>603</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>604</v>
       </c>
       <c r="E208" s="7">
         <v>1000</v>
       </c>
       <c r="F208" s="15">
-        <v>254.78</v>
+        <v>167</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
         <v>10</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>605</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>606</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>607</v>
       </c>
       <c r="E209" s="7">
         <v>1000</v>
       </c>
       <c r="F209" s="15">
-        <v>257.03</v>
+        <v>405</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
         <v>11</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>608</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>610</v>
       </c>
       <c r="E210" s="7">
         <v>1000</v>
       </c>
       <c r="F210" s="15">
-        <v>300.14</v>
+        <v>287</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
         <v>12</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>613</v>
       </c>
       <c r="E211" s="7">
         <v>1000</v>
       </c>
       <c r="F211" s="15">
-        <v>381.4</v>
+        <v>287</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
         <v>13</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>614</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>615</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>616</v>
       </c>
       <c r="E212" s="7">
         <v>1000</v>
       </c>
       <c r="F212" s="15">
-        <v>407.78</v>
+        <v>651</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
         <v>14</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>617</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>619</v>
       </c>
       <c r="E213" s="7">
         <v>1000</v>
       </c>
       <c r="F213" s="15">
-        <v>448.61</v>
+        <v>438</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
         <v>15</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>620</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>621</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>622</v>
       </c>
       <c r="E214" s="7">
         <v>1000</v>
       </c>
       <c r="F214" s="15">
-        <v>564.55</v>
+        <v>438</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
         <v>16</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>623</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>625</v>
       </c>
       <c r="E215" s="7">
         <v>1000</v>
       </c>
       <c r="F215" s="15">
-        <v>629.39</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
         <v>17</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>626</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>627</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>628</v>
       </c>
       <c r="E216" s="7">
         <v>1000</v>
       </c>
       <c r="F216" s="15">
-        <v>687.88</v>
+        <v>679</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
         <v>18</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>629</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>630</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>631</v>
       </c>
       <c r="E217" s="7">
         <v>1000</v>
       </c>
       <c r="F217" s="15">
-        <v>892.4400000000001</v>
+        <v>679</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
         <v>19</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>632</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E218" s="7">
         <v>1000</v>
       </c>
       <c r="F218" s="15">
-        <v>880.38</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
         <v>20</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>635</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>637</v>
       </c>
       <c r="E219" s="7">
         <v>1000</v>
       </c>
       <c r="F219" s="15">
-        <v>1545.2</v>
+        <v>966</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
         <v>21</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>638</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>639</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>640</v>
       </c>
       <c r="E220" s="7">
         <v>1000</v>
       </c>
       <c r="F220" s="15">
-        <v>79.44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
         <v>22</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>641</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>643</v>
       </c>
       <c r="E221" s="7">
         <v>1000</v>
       </c>
       <c r="F221" s="15">
-        <v>114.65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
         <v>23</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>644</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>645</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E222" s="7">
         <v>1000</v>
       </c>
       <c r="F222" s="15">
-        <v>226.88</v>
+        <v>167</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
         <v>24</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E223" s="7">
         <v>1000</v>
       </c>
       <c r="F223" s="15">
-        <v>348.99</v>
+        <v>287</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
         <v>25</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>650</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E224" s="7">
         <v>1000</v>
       </c>
       <c r="F224" s="15">
-        <v>517.08</v>
+        <v>438</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
         <v>26</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>653</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>655</v>
       </c>
       <c r="E225" s="7">
         <v>1000</v>
       </c>
       <c r="F225" s="15">
-        <v>806.53</v>
+        <v>679</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
         <v>27</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>656</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>657</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>658</v>
       </c>
       <c r="E226" s="7">
         <v>0</v>
       </c>
       <c r="F226" s="15">
-        <v>0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
         <v>28</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>659</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>661</v>
       </c>
       <c r="E227" s="7">
         <v>0</v>
       </c>
       <c r="F227" s="15">
-        <v>0</v>
+        <v>156</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
         <v>29</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>662</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>664</v>
       </c>
       <c r="E228" s="7">
         <v>0</v>
       </c>
       <c r="F228" s="15">
-        <v>0</v>
+        <v>259</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
         <v>30</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E229" s="7">
         <v>0</v>
       </c>
       <c r="F229" s="15">
-        <v>0</v>
+        <v>405</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
         <v>31</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E230" s="7">
         <v>0</v>
       </c>
       <c r="F230" s="15">
-        <v>0</v>
+        <v>651</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
         <v>32</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>671</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E231" s="7">
         <v>0</v>
       </c>
       <c r="F231" s="15">
-        <v>0</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="3" t="s">
         <v>674</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8"/>
       <c r="D232" s="7"/>
       <c r="E232" s="7"/>
       <c r="F232" s="15"/>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C233" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D233" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E233" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F233" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
         <v>1</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>675</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>676</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>677</v>
       </c>
       <c r="E234" s="7">
         <v>1000</v>
       </c>
       <c r="F234" s="15">
-        <v>41.15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
         <v>2</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>678</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>679</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>680</v>
       </c>
       <c r="E235" s="7">
         <v>1000</v>
       </c>
       <c r="F235" s="15">
-        <v>46.1</v>
+        <v>62</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
         <v>3</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>681</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>682</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>683</v>
       </c>
       <c r="E236" s="7">
         <v>1000</v>
       </c>
       <c r="F236" s="15">
-        <v>68.28</v>
+        <v>128</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
         <v>4</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>684</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>685</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>686</v>
       </c>
       <c r="E237" s="7">
         <v>1000</v>
       </c>
       <c r="F237" s="15">
-        <v>106.15</v>
+        <v>128</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
         <v>5</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>687</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>689</v>
       </c>
       <c r="E238" s="7">
         <v>1000</v>
       </c>
       <c r="F238" s="15">
-        <v>45.91</v>
+        <v>62</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
         <v>6</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>690</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>691</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>692</v>
       </c>
       <c r="E239" s="7">
         <v>1000</v>
       </c>
       <c r="F239" s="15">
-        <v>71.73</v>
+        <v>128</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
         <v>7</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>693</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>695</v>
       </c>
       <c r="E240" s="7">
         <v>1000</v>
       </c>
       <c r="F240" s="15">
-        <v>115.06</v>
+        <v>128</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="3" t="s">
         <v>696</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8"/>
       <c r="D241" s="7"/>
       <c r="E241" s="7"/>
       <c r="F241" s="15"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C242" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D242" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E242" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F242" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
         <v>1</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>697</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>699</v>
       </c>
       <c r="E243" s="7">
         <v>1000</v>
       </c>
       <c r="F243" s="15">
-        <v>32.3</v>
+        <v>35</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
         <v>2</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>700</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>701</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>702</v>
       </c>
       <c r="E244" s="7">
         <v>1000</v>
       </c>
       <c r="F244" s="15">
-        <v>43.55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
         <v>3</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>703</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>705</v>
       </c>
       <c r="E245" s="7">
         <v>1000</v>
       </c>
       <c r="F245" s="15">
-        <v>32.3</v>
+        <v>35</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
         <v>4</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>706</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>707</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E246" s="7">
         <v>1000</v>
       </c>
       <c r="F246" s="15">
-        <v>32.68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
         <v>5</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>709</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>710</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>711</v>
       </c>
       <c r="E247" s="7">
         <v>1000</v>
       </c>
       <c r="F247" s="15">
-        <v>44.02</v>
+        <v>30</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
         <v>6</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>712</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>713</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>714</v>
       </c>
       <c r="E248" s="7">
         <v>1000</v>
       </c>
       <c r="F248" s="15">
-        <v>31.9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
         <v>7</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>715</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>717</v>
       </c>
       <c r="E249" s="7">
         <v>1000</v>
       </c>
       <c r="F249" s="15">
-        <v>31.9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="3" t="s">
         <v>718</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8"/>
       <c r="D250" s="7"/>
       <c r="E250" s="7"/>
       <c r="F250" s="15"/>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="6" t="s">
         <v>719</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8"/>
       <c r="D251" s="7"/>
       <c r="E251" s="7"/>
       <c r="F251" s="15"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
         <v>3</v>
@@ -17026,7481 +17026,7481 @@
       </c>
       <c r="E252" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F252" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
         <v>1</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>720</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>722</v>
       </c>
       <c r="E253" s="7">
         <v>1000</v>
       </c>
       <c r="F253" s="15">
-        <v>341.41</v>
+        <v>587</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
         <v>2</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>723</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>725</v>
       </c>
       <c r="E254" s="7">
         <v>1000</v>
       </c>
       <c r="F254" s="15">
-        <v>3.95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
         <v>3</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>726</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>728</v>
       </c>
       <c r="E255" s="7">
         <v>1000</v>
       </c>
       <c r="F255" s="15">
-        <v>5.64</v>
+        <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
         <v>4</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>729</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>730</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>731</v>
       </c>
       <c r="E256" s="7">
         <v>1000</v>
       </c>
       <c r="F256" s="15">
-        <v>10.28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
         <v>5</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>732</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>734</v>
       </c>
       <c r="E257" s="7">
         <v>1000</v>
       </c>
       <c r="F257" s="15">
-        <v>21.09</v>
+        <v>34</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
         <v>6</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>735</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>737</v>
       </c>
       <c r="E258" s="7">
         <v>1000</v>
       </c>
       <c r="F258" s="15">
-        <v>32.91</v>
+        <v>49</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
         <v>7</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>738</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>739</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>740</v>
       </c>
       <c r="E259" s="7">
         <v>1000</v>
       </c>
       <c r="F259" s="15">
-        <v>50.81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
         <v>8</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>741</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>743</v>
       </c>
       <c r="E260" s="7">
         <v>1000</v>
       </c>
       <c r="F260" s="15">
-        <v>161.79</v>
+        <v>185</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
         <v>9</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>744</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>745</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>746</v>
       </c>
       <c r="E261" s="7">
         <v>1000</v>
       </c>
       <c r="F261" s="15">
-        <v>228.99</v>
+        <v>419</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
         <v>10</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>747</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>748</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>749</v>
       </c>
       <c r="E262" s="7">
         <v>1000</v>
       </c>
       <c r="F262" s="15">
-        <v>336.18</v>
+        <v>469</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
         <v>11</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>750</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>751</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>752</v>
       </c>
       <c r="E263" s="7">
         <v>1000</v>
       </c>
       <c r="F263" s="15">
-        <v>4.75</v>
+        <v>5</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
         <v>12</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>753</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>755</v>
       </c>
       <c r="E264" s="7">
         <v>1000</v>
       </c>
       <c r="F264" s="15">
-        <v>7.15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
         <v>13</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>756</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>757</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>758</v>
       </c>
       <c r="E265" s="7">
         <v>1000</v>
       </c>
       <c r="F265" s="15">
-        <v>13.58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
         <v>14</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>759</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>760</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>761</v>
       </c>
       <c r="E266" s="7">
         <v>1000</v>
       </c>
       <c r="F266" s="15">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
         <v>15</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>762</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>763</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>764</v>
       </c>
       <c r="E267" s="7">
         <v>1000</v>
       </c>
       <c r="F267" s="15">
-        <v>35.28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
         <v>16</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>765</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>766</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>767</v>
       </c>
       <c r="E268" s="7">
         <v>1000</v>
       </c>
       <c r="F268" s="15">
-        <v>54.8</v>
+        <v>58</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
         <v>17</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>768</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>769</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>770</v>
       </c>
       <c r="E269" s="7">
         <v>1000</v>
       </c>
       <c r="F269" s="15">
-        <v>179.4</v>
+        <v>270</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
         <v>18</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>771</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>772</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>773</v>
       </c>
       <c r="E270" s="7">
         <v>1000</v>
       </c>
       <c r="F270" s="15">
-        <v>235.18</v>
+        <v>335</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
         <v>19</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>774</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>775</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>776</v>
       </c>
       <c r="E271" s="7">
         <v>1000</v>
       </c>
       <c r="F271" s="15">
-        <v>497.48</v>
+        <v>454</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
         <v>20</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>777</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>778</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>779</v>
       </c>
       <c r="E272" s="7">
         <v>1000</v>
       </c>
       <c r="F272" s="15">
-        <v>811.79</v>
+        <v>529</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
         <v>21</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>780</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>781</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>782</v>
       </c>
       <c r="E273" s="7">
         <v>1000</v>
       </c>
       <c r="F273" s="15">
-        <v>6.25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
         <v>22</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>783</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>784</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>785</v>
       </c>
       <c r="E274" s="7">
         <v>1000</v>
       </c>
       <c r="F274" s="15">
-        <v>9.58</v>
+        <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
         <v>23</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>786</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>787</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>788</v>
       </c>
       <c r="E275" s="7">
         <v>1000</v>
       </c>
       <c r="F275" s="15">
-        <v>16.43</v>
+        <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
         <v>24</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>789</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>790</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>791</v>
       </c>
       <c r="E276" s="7">
         <v>1000</v>
       </c>
       <c r="F276" s="15">
-        <v>30.08</v>
+        <v>27</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
         <v>25</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>792</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>793</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>794</v>
       </c>
       <c r="E277" s="7">
         <v>1000</v>
       </c>
       <c r="F277" s="15">
-        <v>49.21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
         <v>26</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>795</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>796</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>797</v>
       </c>
       <c r="E278" s="7">
         <v>1000</v>
       </c>
       <c r="F278" s="15">
-        <v>92.86</v>
+        <v>58</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
         <v>27</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>798</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>799</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="7">
         <v>1000</v>
       </c>
       <c r="F279" s="15">
-        <v>176.39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
         <v>28</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>801</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="7">
         <v>1000</v>
       </c>
       <c r="F280" s="15">
-        <v>274.36</v>
+        <v>240</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
         <v>29</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>804</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>805</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="7">
         <v>1000</v>
       </c>
       <c r="F281" s="15">
-        <v>2.64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
         <v>30</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>807</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>808</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="7">
         <v>1000</v>
       </c>
       <c r="F282" s="15">
-        <v>3.76</v>
+        <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
         <v>31</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>810</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>811</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="7">
         <v>1000</v>
       </c>
       <c r="F283" s="15">
-        <v>7.48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
         <v>32</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>813</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>814</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="7">
         <v>1000</v>
       </c>
       <c r="F284" s="15">
-        <v>13.5</v>
+        <v>29</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
         <v>33</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>816</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>817</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="7">
         <v>1000</v>
       </c>
       <c r="F285" s="15">
-        <v>25.89</v>
+        <v>39</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
         <v>34</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>819</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>820</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="7">
         <v>1000</v>
       </c>
       <c r="F286" s="15">
-        <v>45.98</v>
+        <v>58</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="6" t="s">
         <v>822</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8"/>
       <c r="D287" s="7"/>
       <c r="E287" s="7"/>
       <c r="F287" s="15"/>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C288" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D288" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E288" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F288" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
         <v>1</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>823</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>825</v>
       </c>
       <c r="E289" s="7">
         <v>1000</v>
       </c>
       <c r="F289" s="15">
-        <v>418.23</v>
+        <v>68</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
         <v>2</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>826</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>827</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>828</v>
       </c>
       <c r="E290" s="7">
         <v>1000</v>
       </c>
       <c r="F290" s="15">
-        <v>418.23</v>
+        <v>94</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
         <v>3</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>829</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>831</v>
       </c>
       <c r="E291" s="7">
         <v>1000</v>
       </c>
       <c r="F291" s="15">
-        <v>418.23</v>
+        <v>182</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
         <v>4</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>832</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>834</v>
       </c>
       <c r="E292" s="7">
         <v>1000</v>
       </c>
       <c r="F292" s="15">
-        <v>418.23</v>
+        <v>317</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
         <v>5</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>835</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="7">
         <v>1000</v>
       </c>
       <c r="F293" s="15">
-        <v>4.05</v>
+        <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
         <v>6</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>838</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>839</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="7">
         <v>1000</v>
       </c>
       <c r="F294" s="15">
-        <v>5.89</v>
+        <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
         <v>7</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>841</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="7">
         <v>1000</v>
       </c>
       <c r="F295" s="15">
-        <v>6.29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
         <v>8</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>844</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="7">
         <v>1000</v>
       </c>
       <c r="F296" s="15">
-        <v>11.69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
         <v>9</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>847</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="7">
         <v>1000</v>
       </c>
       <c r="F297" s="15">
-        <v>12.14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
         <v>10</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>850</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>851</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="7">
         <v>1000</v>
       </c>
       <c r="F298" s="15">
-        <v>11.74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
         <v>11</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>853</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="7">
         <v>1000</v>
       </c>
       <c r="F299" s="15">
-        <v>35.27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
         <v>12</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>856</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="7">
         <v>1000</v>
       </c>
       <c r="F300" s="15">
-        <v>26.13</v>
+        <v>13</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
         <v>13</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>859</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="7">
         <v>1000</v>
       </c>
       <c r="F301" s="15">
-        <v>26.64</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
         <v>14</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>862</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="7">
         <v>1000</v>
       </c>
       <c r="F302" s="15">
-        <v>27.85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
         <v>15</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>865</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>866</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="7">
         <v>1000</v>
       </c>
       <c r="F303" s="15">
-        <v>48.98</v>
+        <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
         <v>16</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>868</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="7">
         <v>1000</v>
       </c>
       <c r="F304" s="15">
-        <v>50.26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
         <v>17</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>871</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E305" s="7">
         <v>1000</v>
       </c>
       <c r="F305" s="15">
-        <v>51.36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
         <v>18</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>874</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>875</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>876</v>
       </c>
       <c r="E306" s="7">
         <v>1000</v>
       </c>
       <c r="F306" s="15">
-        <v>61.05</v>
+        <v>31</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
         <v>19</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>877</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>878</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>879</v>
       </c>
       <c r="E307" s="7">
         <v>1000</v>
       </c>
       <c r="F307" s="15">
-        <v>114.59</v>
+        <v>31</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="5">
         <v>20</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>880</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>882</v>
       </c>
       <c r="E308" s="7">
         <v>1000</v>
       </c>
       <c r="F308" s="15">
-        <v>118.18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="5">
         <v>21</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>883</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>884</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>885</v>
       </c>
       <c r="E309" s="7">
         <v>1000</v>
       </c>
       <c r="F309" s="15">
-        <v>263.89</v>
+        <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="5">
         <v>22</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>886</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>887</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>888</v>
       </c>
       <c r="E310" s="7">
         <v>1000</v>
       </c>
       <c r="F310" s="15">
-        <v>274.61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="5">
         <v>23</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>889</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>891</v>
       </c>
       <c r="E311" s="7">
         <v>1000</v>
       </c>
       <c r="F311" s="15">
-        <v>307.71</v>
+        <v>94</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="5">
         <v>24</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>892</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="7">
         <v>1000</v>
       </c>
       <c r="F312" s="15">
-        <v>167.34</v>
+        <v>68</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="5">
         <v>25</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>895</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>896</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="7">
         <v>1000</v>
       </c>
       <c r="F313" s="15">
-        <v>189.2</v>
+        <v>94</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="5">
         <v>26</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>898</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>899</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="7">
         <v>1000</v>
       </c>
       <c r="F314" s="15">
-        <v>224.63</v>
+        <v>254</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="5">
         <v>27</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>901</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="7">
         <v>1000</v>
       </c>
       <c r="F315" s="15">
-        <v>4.53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="5">
         <v>28</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>904</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="7">
         <v>1000</v>
       </c>
       <c r="F316" s="15">
-        <v>6.63</v>
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="5">
         <v>29</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>907</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>908</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="7">
         <v>1000</v>
       </c>
       <c r="F317" s="15">
-        <v>6.78</v>
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="5">
         <v>30</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>910</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>911</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>912</v>
       </c>
       <c r="E318" s="7">
         <v>1000</v>
       </c>
       <c r="F318" s="15">
-        <v>11.99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="5">
         <v>31</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>913</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>915</v>
       </c>
       <c r="E319" s="7">
         <v>1000</v>
       </c>
       <c r="F319" s="15">
-        <v>12.74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="5">
         <v>32</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>917</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>918</v>
       </c>
       <c r="E320" s="7">
         <v>1000</v>
       </c>
       <c r="F320" s="15">
-        <v>13.26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="5">
         <v>33</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>919</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>921</v>
       </c>
       <c r="E321" s="7">
         <v>1000</v>
       </c>
       <c r="F321" s="15">
-        <v>26.01</v>
+        <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="5">
         <v>34</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>922</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>923</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>924</v>
       </c>
       <c r="E322" s="7">
         <v>1000</v>
       </c>
       <c r="F322" s="15">
-        <v>27.14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="5">
         <v>35</v>
       </c>
       <c r="B323" s="11" t="s">
         <v>925</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>927</v>
       </c>
       <c r="E323" s="7">
         <v>1000</v>
       </c>
       <c r="F323" s="15">
-        <v>31.35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="5">
         <v>36</v>
       </c>
       <c r="B324" s="11" t="s">
         <v>928</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>930</v>
       </c>
       <c r="E324" s="7">
         <v>1000</v>
       </c>
       <c r="F324" s="15">
-        <v>34.83</v>
+        <v>27</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="5">
         <v>37</v>
       </c>
       <c r="B325" s="11" t="s">
         <v>931</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>933</v>
       </c>
       <c r="E325" s="7">
         <v>1000</v>
       </c>
       <c r="F325" s="15">
-        <v>40.94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="5">
         <v>38</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>934</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>936</v>
       </c>
       <c r="E326" s="7">
         <v>1000</v>
       </c>
       <c r="F326" s="15">
-        <v>42.29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="5">
         <v>39</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>937</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>939</v>
       </c>
       <c r="E327" s="7">
         <v>1000</v>
       </c>
       <c r="F327" s="15">
-        <v>40.18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="5">
         <v>40</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>940</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>942</v>
       </c>
       <c r="E328" s="7">
         <v>1000</v>
       </c>
       <c r="F328" s="15">
-        <v>42.89</v>
+        <v>23</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="5">
         <v>41</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>943</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>944</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>945</v>
       </c>
       <c r="E329" s="7">
         <v>1000</v>
       </c>
       <c r="F329" s="15">
-        <v>48.69</v>
+        <v>53</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="5">
         <v>42</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>946</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>947</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>948</v>
       </c>
       <c r="E330" s="7">
         <v>1000</v>
       </c>
       <c r="F330" s="15">
-        <v>96.63</v>
+        <v>31</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="5">
         <v>43</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>949</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>951</v>
       </c>
       <c r="E331" s="7">
         <v>1000</v>
       </c>
       <c r="F331" s="15">
-        <v>106.58</v>
+        <v>86</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="5">
         <v>44</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>952</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>953</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>954</v>
       </c>
       <c r="E332" s="7">
         <v>1000</v>
       </c>
       <c r="F332" s="15">
-        <v>111.25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="5">
         <v>45</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>955</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>956</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>957</v>
       </c>
       <c r="E333" s="7">
         <v>1000</v>
       </c>
       <c r="F333" s="15">
-        <v>125.5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="5">
         <v>46</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>958</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>959</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>960</v>
       </c>
       <c r="E334" s="7">
         <v>1000</v>
       </c>
       <c r="F334" s="15">
-        <v>173.38</v>
+        <v>94</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="5">
         <v>47</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>961</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>963</v>
       </c>
       <c r="E335" s="7">
         <v>0</v>
       </c>
       <c r="F335" s="15">
-        <v>0</v>
+        <v>68</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="5">
         <v>48</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>964</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>966</v>
       </c>
       <c r="E336" s="7">
         <v>0</v>
       </c>
       <c r="F336" s="15">
-        <v>0</v>
+        <v>94</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="5">
         <v>49</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>967</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>968</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>969</v>
       </c>
       <c r="E337" s="7">
         <v>1000</v>
       </c>
       <c r="F337" s="15">
-        <v>333.16</v>
+        <v>254</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="5">
         <v>50</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>970</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>971</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>972</v>
       </c>
       <c r="E338" s="7">
         <v>1000</v>
       </c>
       <c r="F338" s="15">
-        <v>1007.01</v>
+        <v>607</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="5">
         <v>51</v>
       </c>
       <c r="B339" s="11" t="s">
         <v>973</v>
       </c>
       <c r="C339" s="8" t="s">
         <v>974</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>975</v>
       </c>
       <c r="E339" s="7">
         <v>1000</v>
       </c>
       <c r="F339" s="15">
-        <v>7.15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="5">
         <v>52</v>
       </c>
       <c r="B340" s="11" t="s">
         <v>976</v>
       </c>
       <c r="C340" s="8" t="s">
         <v>977</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>978</v>
       </c>
       <c r="E340" s="7">
         <v>1000</v>
       </c>
       <c r="F340" s="15">
-        <v>12.14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="5">
         <v>53</v>
       </c>
       <c r="B341" s="11" t="s">
         <v>979</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>980</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>981</v>
       </c>
       <c r="E341" s="7">
         <v>1000</v>
       </c>
       <c r="F341" s="15">
-        <v>12.81</v>
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="5">
         <v>54</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>982</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>983</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>984</v>
       </c>
       <c r="E342" s="7">
         <v>1000</v>
       </c>
       <c r="F342" s="15">
-        <v>20.28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="5">
         <v>55</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>985</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>986</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>987</v>
       </c>
       <c r="E343" s="7">
         <v>1000</v>
       </c>
       <c r="F343" s="15">
-        <v>20.8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="5">
         <v>56</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>988</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>989</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>990</v>
       </c>
       <c r="E344" s="7">
         <v>1000</v>
       </c>
       <c r="F344" s="15">
-        <v>23.38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="5">
         <v>57</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>991</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>992</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>993</v>
       </c>
       <c r="E345" s="7">
         <v>1000</v>
       </c>
       <c r="F345" s="15">
-        <v>32.79</v>
+        <v>26</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="5">
         <v>58</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>994</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>995</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>996</v>
       </c>
       <c r="E346" s="7">
         <v>1000</v>
       </c>
       <c r="F346" s="15">
-        <v>34.21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="5">
         <v>59</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>997</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>998</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>999</v>
       </c>
       <c r="E347" s="7">
         <v>1000</v>
       </c>
       <c r="F347" s="15">
-        <v>37.38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="5">
         <v>60</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>1000</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>1001</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="E348" s="7">
         <v>1000</v>
       </c>
       <c r="F348" s="15">
-        <v>40.94</v>
+        <v>27</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="5">
         <v>61</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>1003</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>1004</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="E349" s="7">
         <v>1000</v>
       </c>
       <c r="F349" s="15">
-        <v>62.34</v>
+        <v>13</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="5">
         <v>62</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>1006</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>1007</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="E350" s="7">
         <v>1000</v>
       </c>
       <c r="F350" s="15">
-        <v>63.46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="5">
         <v>63</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>1009</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>1010</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="E351" s="7">
         <v>1000</v>
       </c>
       <c r="F351" s="15">
-        <v>63.61</v>
+        <v>23</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="5">
         <v>64</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>1012</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="E352" s="7">
         <v>1000</v>
       </c>
       <c r="F352" s="15">
-        <v>71.31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="5">
         <v>65</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>1015</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>1016</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="E353" s="7">
         <v>0</v>
       </c>
       <c r="F353" s="15">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="5">
         <v>66</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>1018</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="E354" s="7">
         <v>0</v>
       </c>
       <c r="F354" s="15">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="5">
         <v>67</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>1021</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="E355" s="7">
         <v>1000</v>
       </c>
       <c r="F355" s="15">
-        <v>139.36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="5">
         <v>68</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>1024</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>1025</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="E356" s="7">
         <v>1000</v>
       </c>
       <c r="F356" s="15">
-        <v>164.33</v>
+        <v>86</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="5">
         <v>69</v>
       </c>
       <c r="B357" s="11" t="s">
         <v>1027</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="E357" s="7">
         <v>0</v>
       </c>
       <c r="F357" s="15">
-        <v>0</v>
+        <v>31</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="5">
         <v>70</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>1030</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="E358" s="7">
         <v>1000</v>
       </c>
       <c r="F358" s="15">
-        <v>184.66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="5">
         <v>71</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>1033</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="E359" s="7">
         <v>1000</v>
       </c>
       <c r="F359" s="15">
-        <v>252.51</v>
+        <v>94</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="5">
         <v>72</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>1036</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="E360" s="7">
         <v>1000</v>
       </c>
       <c r="F360" s="15">
-        <v>2.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="5">
         <v>73</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>1039</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="E361" s="7">
         <v>1000</v>
       </c>
       <c r="F361" s="15">
-        <v>4.08</v>
+        <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="5">
         <v>74</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>1042</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="E362" s="7">
         <v>0</v>
       </c>
       <c r="F362" s="15">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="5">
         <v>75</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>1045</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>1046</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="E363" s="7">
         <v>0</v>
       </c>
       <c r="F363" s="15">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="5">
         <v>76</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>1048</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>1049</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="E364" s="7">
         <v>0</v>
       </c>
       <c r="F364" s="15">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="5">
         <v>77</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>1051</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="E365" s="7">
         <v>0</v>
       </c>
       <c r="F365" s="15">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="5">
         <v>78</v>
       </c>
       <c r="B366" s="11" t="s">
         <v>1054</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="E366" s="7">
         <v>0</v>
       </c>
       <c r="F366" s="15">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="5">
         <v>79</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>1057</v>
       </c>
       <c r="C367" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="E367" s="7">
         <v>0</v>
       </c>
       <c r="F367" s="15">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="5">
         <v>80</v>
       </c>
       <c r="B368" s="11" t="s">
         <v>1060</v>
       </c>
       <c r="C368" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="E368" s="7">
         <v>1000</v>
       </c>
       <c r="F368" s="15">
-        <v>11.05</v>
+        <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="5">
         <v>81</v>
       </c>
       <c r="B369" s="11" t="s">
         <v>1063</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>1064</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="E369" s="7">
         <v>0</v>
       </c>
       <c r="F369" s="15">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="5">
         <v>82</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>1066</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>1067</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="E370" s="7">
         <v>0</v>
       </c>
       <c r="F370" s="15">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="5">
         <v>83</v>
       </c>
       <c r="B371" s="11" t="s">
         <v>1069</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>1070</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="E371" s="7">
         <v>1000</v>
       </c>
       <c r="F371" s="15">
-        <v>24.18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="5">
         <v>84</v>
       </c>
       <c r="B372" s="11" t="s">
         <v>1072</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>1073</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="E372" s="7">
         <v>0</v>
       </c>
       <c r="F372" s="15">
-        <v>0</v>
+        <v>61</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="B373" s="7"/>
       <c r="C373" s="8"/>
       <c r="D373" s="7"/>
       <c r="E373" s="7"/>
       <c r="F373" s="15"/>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C374" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D374" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E374" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F374" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="5">
         <v>1</v>
       </c>
       <c r="B375" s="11" t="s">
         <v>1076</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="E375" s="7">
         <v>1000</v>
       </c>
       <c r="F375" s="15">
-        <v>58.46</v>
+        <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="5">
         <v>2</v>
       </c>
       <c r="B376" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>1080</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="E376" s="7">
         <v>1000</v>
       </c>
       <c r="F376" s="15">
-        <v>40.64</v>
+        <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="5">
         <v>3</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>1082</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>1083</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="E377" s="7">
         <v>1000</v>
       </c>
       <c r="F377" s="15">
-        <v>58.46</v>
+        <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="5">
         <v>4</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>1085</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>1086</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="E378" s="7">
         <v>1000</v>
       </c>
       <c r="F378" s="15">
-        <v>146.55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="5">
         <v>5</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>1088</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>1089</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="E379" s="7">
         <v>1000</v>
       </c>
       <c r="F379" s="15">
-        <v>38.32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="5">
         <v>6</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>1091</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>1092</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="E380" s="7">
         <v>1000</v>
       </c>
       <c r="F380" s="15">
-        <v>84.36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="5">
         <v>7</v>
       </c>
       <c r="B381" s="11" t="s">
         <v>1094</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>1095</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="E381" s="7">
         <v>1000</v>
       </c>
       <c r="F381" s="15">
-        <v>198.47</v>
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="5">
         <v>8</v>
       </c>
       <c r="B382" s="11" t="s">
         <v>1097</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="E382" s="7">
         <v>1000</v>
       </c>
       <c r="F382" s="15">
-        <v>66.08</v>
+        <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="5">
         <v>9</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>1100</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="E383" s="7">
         <v>1000</v>
       </c>
       <c r="F383" s="15">
-        <v>189.68</v>
+        <v>478</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="5">
         <v>10</v>
       </c>
       <c r="B384" s="11" t="s">
         <v>1103</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="E384" s="7">
         <v>1000</v>
       </c>
       <c r="F384" s="15">
-        <v>303.58</v>
+        <v>478</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="5">
         <v>11</v>
       </c>
       <c r="B385" s="11" t="s">
         <v>1106</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>1107</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="E385" s="7">
         <v>1000</v>
       </c>
       <c r="F385" s="15">
-        <v>331.87</v>
+        <v>551</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="5">
         <v>12</v>
       </c>
       <c r="B386" s="11" t="s">
         <v>1109</v>
       </c>
       <c r="C386" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="E386" s="7">
         <v>1000</v>
       </c>
       <c r="F386" s="15">
-        <v>654.1900000000001</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="5">
         <v>13</v>
       </c>
       <c r="B387" s="11" t="s">
         <v>1112</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>1113</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="E387" s="7">
         <v>1000</v>
       </c>
       <c r="F387" s="15">
-        <v>55.94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="5">
         <v>14</v>
       </c>
       <c r="B388" s="11" t="s">
         <v>1115</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>1116</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="E388" s="7">
         <v>1000</v>
       </c>
       <c r="F388" s="15">
-        <v>39.95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="5">
         <v>15</v>
       </c>
       <c r="B389" s="11" t="s">
         <v>1118</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>1119</v>
       </c>
       <c r="D389" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="E389" s="7">
         <v>1000</v>
       </c>
       <c r="F389" s="15">
-        <v>54.13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="5">
         <v>16</v>
       </c>
       <c r="B390" s="11" t="s">
         <v>1121</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="E390" s="7">
         <v>1000</v>
       </c>
       <c r="F390" s="15">
-        <v>47.19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="5">
         <v>17</v>
       </c>
       <c r="B391" s="11" t="s">
         <v>1124</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>1125</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="E391" s="7">
         <v>1000</v>
       </c>
       <c r="F391" s="15">
-        <v>85.03</v>
+        <v>10</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="5">
         <v>18</v>
       </c>
       <c r="B392" s="11" t="s">
         <v>1127</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>1128</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="E392" s="7">
         <v>1000</v>
       </c>
       <c r="F392" s="15">
-        <v>48.54</v>
+        <v>20</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="5">
         <v>19</v>
       </c>
       <c r="B393" s="11" t="s">
         <v>1130</v>
       </c>
       <c r="C393" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="E393" s="7">
         <v>1000</v>
       </c>
       <c r="F393" s="15">
-        <v>57.74</v>
+        <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="5">
         <v>20</v>
       </c>
       <c r="B394" s="11" t="s">
         <v>1133</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="E394" s="7">
         <v>1000</v>
       </c>
       <c r="F394" s="15">
-        <v>2095.43</v>
+        <v>469</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="5">
         <v>21</v>
       </c>
       <c r="B395" s="11" t="s">
         <v>1136</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>1137</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="E395" s="7">
         <v>1000</v>
       </c>
       <c r="F395" s="15">
-        <v>148.56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="5">
         <v>22</v>
       </c>
       <c r="B396" s="11" t="s">
         <v>1139</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="E396" s="7">
         <v>1000</v>
       </c>
       <c r="F396" s="15">
-        <v>235.93</v>
+        <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5">
         <v>23</v>
       </c>
       <c r="B397" s="11" t="s">
         <v>1142</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="E397" s="7">
         <v>1000</v>
       </c>
       <c r="F397" s="15">
-        <v>288.69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="5">
         <v>24</v>
       </c>
       <c r="B398" s="11" t="s">
         <v>1145</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="E398" s="7">
         <v>1000</v>
       </c>
       <c r="F398" s="15">
-        <v>465.83</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="5">
         <v>25</v>
       </c>
       <c r="B399" s="11" t="s">
         <v>1148</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="E399" s="7">
         <v>1000</v>
       </c>
       <c r="F399" s="15">
-        <v>1018.33</v>
+        <v>336</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="5">
         <v>26</v>
       </c>
       <c r="B400" s="11" t="s">
         <v>1151</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="E400" s="7">
         <v>1000</v>
       </c>
       <c r="F400" s="15">
-        <v>1515.05</v>
+        <v>419</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="5">
         <v>27</v>
       </c>
       <c r="B401" s="11" t="s">
         <v>1154</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="E401" s="7">
         <v>1000</v>
       </c>
       <c r="F401" s="15">
-        <v>89.78</v>
+        <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="5">
         <v>28</v>
       </c>
       <c r="B402" s="11" t="s">
         <v>1157</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>1158</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="E402" s="7">
         <v>1000</v>
       </c>
       <c r="F402" s="15">
-        <v>52.93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="5">
         <v>29</v>
       </c>
       <c r="B403" s="11" t="s">
         <v>1160</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>1161</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="E403" s="7">
         <v>1000</v>
       </c>
       <c r="F403" s="15">
-        <v>81.48</v>
+        <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="5">
         <v>30</v>
       </c>
       <c r="B404" s="11" t="s">
         <v>1163</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>1164</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="E404" s="7">
         <v>1000</v>
       </c>
       <c r="F404" s="15">
-        <v>62.19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="5">
         <v>31</v>
       </c>
       <c r="B405" s="11" t="s">
         <v>1166</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>1167</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="E405" s="7">
         <v>1000</v>
       </c>
       <c r="F405" s="15">
-        <v>146.39</v>
+        <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="5">
         <v>32</v>
       </c>
       <c r="B406" s="11" t="s">
         <v>1169</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="E406" s="7">
         <v>0</v>
       </c>
       <c r="F406" s="15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="5">
         <v>33</v>
       </c>
       <c r="B407" s="11" t="s">
         <v>1172</v>
       </c>
       <c r="C407" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="E407" s="7">
         <v>1000</v>
       </c>
       <c r="F407" s="15">
-        <v>92.19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="5">
         <v>34</v>
       </c>
       <c r="B408" s="11" t="s">
         <v>1175</v>
       </c>
       <c r="C408" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="E408" s="7">
         <v>0</v>
       </c>
       <c r="F408" s="15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="5">
         <v>35</v>
       </c>
       <c r="B409" s="11" t="s">
         <v>1178</v>
       </c>
       <c r="C409" s="8" t="s">
         <v>1179</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="E409" s="7">
         <v>0</v>
       </c>
       <c r="F409" s="15">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="5">
         <v>36</v>
       </c>
       <c r="B410" s="11" t="s">
         <v>1181</v>
       </c>
       <c r="C410" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="E410" s="7">
         <v>0</v>
       </c>
       <c r="F410" s="15">
-        <v>0</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="5">
         <v>37</v>
       </c>
       <c r="B411" s="11" t="s">
         <v>1184</v>
       </c>
       <c r="C411" s="8" t="s">
         <v>1185</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="E411" s="7">
         <v>1000</v>
       </c>
       <c r="F411" s="15">
-        <v>3406.95</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="5">
         <v>38</v>
       </c>
       <c r="B412" s="11" t="s">
         <v>1187</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="E412" s="7">
         <v>1000</v>
       </c>
       <c r="F412" s="15">
-        <v>286.43</v>
+        <v>382</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="5">
         <v>39</v>
       </c>
       <c r="B413" s="11" t="s">
         <v>1190</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>1191</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="E413" s="7">
         <v>1000</v>
       </c>
       <c r="F413" s="15">
-        <v>397.98</v>
+        <v>441</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="5">
         <v>40</v>
       </c>
       <c r="B414" s="11" t="s">
         <v>1193</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="E414" s="7">
         <v>1000</v>
       </c>
       <c r="F414" s="15">
-        <v>539.6900000000001</v>
+        <v>580</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="5">
         <v>41</v>
       </c>
       <c r="B415" s="11" t="s">
         <v>1196</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>1197</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="E415" s="7">
         <v>1000</v>
       </c>
       <c r="F415" s="15">
-        <v>821.6</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="5">
         <v>42</v>
       </c>
       <c r="B416" s="11" t="s">
         <v>1199</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>1200</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="E416" s="7">
         <v>1000</v>
       </c>
       <c r="F416" s="15">
-        <v>1620.58</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="5">
         <v>43</v>
       </c>
       <c r="B417" s="11" t="s">
         <v>1202</v>
       </c>
       <c r="C417" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="E417" s="7">
         <v>1000</v>
       </c>
       <c r="F417" s="15">
-        <v>2419.55</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="5">
         <v>44</v>
       </c>
       <c r="B418" s="11" t="s">
         <v>1205</v>
       </c>
       <c r="C418" s="8" t="s">
         <v>1206</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="E418" s="7">
         <v>1000</v>
       </c>
       <c r="F418" s="15">
-        <v>102.79</v>
+        <v>10</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="5">
         <v>45</v>
       </c>
       <c r="B419" s="11" t="s">
         <v>1208</v>
       </c>
       <c r="C419" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="E419" s="7">
         <v>1000</v>
       </c>
       <c r="F419" s="15">
-        <v>130.7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="5">
         <v>46</v>
       </c>
       <c r="B420" s="11" t="s">
         <v>1211</v>
       </c>
       <c r="C420" s="8" t="s">
         <v>1212</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="E420" s="7">
         <v>1000</v>
       </c>
       <c r="F420" s="15">
-        <v>275.58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="5">
         <v>47</v>
       </c>
       <c r="B421" s="11" t="s">
         <v>1214</v>
       </c>
       <c r="C421" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="E421" s="7">
         <v>1000</v>
       </c>
       <c r="F421" s="15">
-        <v>33.16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="5">
         <v>48</v>
       </c>
       <c r="B422" s="11" t="s">
         <v>1217</v>
       </c>
       <c r="C422" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="E422" s="7">
         <v>1000</v>
       </c>
       <c r="F422" s="15">
-        <v>22.81</v>
+        <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="5">
         <v>49</v>
       </c>
       <c r="B423" s="11" t="s">
         <v>1220</v>
       </c>
       <c r="C423" s="8" t="s">
         <v>1221</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="E423" s="7">
         <v>1000</v>
       </c>
       <c r="F423" s="15">
-        <v>32.91</v>
+        <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="5">
         <v>50</v>
       </c>
       <c r="B424" s="11" t="s">
         <v>1223</v>
       </c>
       <c r="C424" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D424" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="E424" s="7">
         <v>1000</v>
       </c>
       <c r="F424" s="15">
-        <v>28.33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="5">
         <v>51</v>
       </c>
       <c r="B425" s="11" t="s">
         <v>1226</v>
       </c>
       <c r="C425" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="D425" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="E425" s="7">
         <v>1000</v>
       </c>
       <c r="F425" s="15">
-        <v>61.49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="5">
         <v>52</v>
       </c>
       <c r="B426" s="11" t="s">
         <v>1229</v>
       </c>
       <c r="C426" s="8" t="s">
         <v>1230</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="E426" s="7">
         <v>1000</v>
       </c>
       <c r="F426" s="15">
-        <v>45.48</v>
+        <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="B427" s="7"/>
       <c r="C427" s="8"/>
       <c r="D427" s="7"/>
       <c r="E427" s="7"/>
       <c r="F427" s="15"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C428" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D428" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E428" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F428" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="5">
         <v>1</v>
       </c>
       <c r="B429" s="11" t="s">
         <v>1233</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>1234</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="E429" s="7">
         <v>1000</v>
       </c>
       <c r="F429" s="15">
-        <v>226.69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="5">
         <v>2</v>
       </c>
       <c r="B430" s="11" t="s">
         <v>1236</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="E430" s="7">
         <v>1000</v>
       </c>
       <c r="F430" s="15">
-        <v>99.84999999999999</v>
+        <v>44</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="5">
         <v>3</v>
       </c>
       <c r="B431" s="11" t="s">
         <v>1239</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="E431" s="7">
         <v>1000</v>
       </c>
       <c r="F431" s="15">
-        <v>122</v>
+        <v>44</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="5">
         <v>4</v>
       </c>
       <c r="B432" s="11" t="s">
         <v>1242</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>1243</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="E432" s="7">
         <v>1000</v>
       </c>
       <c r="F432" s="15">
-        <v>173.79</v>
+        <v>70</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="5">
         <v>5</v>
       </c>
       <c r="B433" s="11" t="s">
         <v>1245</v>
       </c>
       <c r="C433" s="8" t="s">
         <v>1246</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>1247</v>
       </c>
       <c r="E433" s="7">
         <v>1000</v>
       </c>
       <c r="F433" s="15">
-        <v>151.32</v>
+        <v>70</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="5">
         <v>6</v>
       </c>
       <c r="B434" s="11" t="s">
         <v>1248</v>
       </c>
       <c r="C434" s="8" t="s">
         <v>1249</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="E434" s="7">
         <v>1000</v>
       </c>
       <c r="F434" s="15">
-        <v>147.99</v>
+        <v>44</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="5">
         <v>7</v>
       </c>
       <c r="B435" s="11" t="s">
         <v>1251</v>
       </c>
       <c r="C435" s="8" t="s">
         <v>1252</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>1253</v>
       </c>
       <c r="E435" s="7">
         <v>1000</v>
       </c>
       <c r="F435" s="15">
-        <v>287.24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="5">
         <v>8</v>
       </c>
       <c r="B436" s="11" t="s">
         <v>1254</v>
       </c>
       <c r="C436" s="8" t="s">
         <v>1255</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="E436" s="7">
         <v>1000</v>
       </c>
       <c r="F436" s="15">
-        <v>187.7</v>
+        <v>44</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="5">
         <v>9</v>
       </c>
       <c r="B437" s="11" t="s">
         <v>1257</v>
       </c>
       <c r="C437" s="8" t="s">
         <v>1258</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>1259</v>
       </c>
       <c r="E437" s="7">
         <v>1000</v>
       </c>
       <c r="F437" s="15">
-        <v>289.41</v>
+        <v>110</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="5">
         <v>10</v>
       </c>
       <c r="B438" s="11" t="s">
         <v>1260</v>
       </c>
       <c r="C438" s="8" t="s">
         <v>1261</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="E438" s="7">
         <v>1000</v>
       </c>
       <c r="F438" s="15">
-        <v>559.53</v>
+        <v>180</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="5">
         <v>11</v>
       </c>
       <c r="B439" s="11" t="s">
         <v>1263</v>
       </c>
       <c r="C439" s="8" t="s">
         <v>1264</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>1265</v>
       </c>
       <c r="E439" s="7">
         <v>1000</v>
       </c>
       <c r="F439" s="15">
-        <v>837.14</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="5">
         <v>12</v>
       </c>
       <c r="B440" s="11" t="s">
         <v>1266</v>
       </c>
       <c r="C440" s="8" t="s">
         <v>1267</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="E440" s="7">
         <v>1000</v>
       </c>
       <c r="F440" s="15">
-        <v>100.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="5">
         <v>13</v>
       </c>
       <c r="B441" s="11" t="s">
         <v>1269</v>
       </c>
       <c r="C441" s="8" t="s">
         <v>1270</v>
       </c>
       <c r="D441" s="7" t="s">
         <v>1271</v>
       </c>
       <c r="E441" s="7">
         <v>1000</v>
       </c>
       <c r="F441" s="15">
-        <v>97.3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="5">
         <v>14</v>
       </c>
       <c r="B442" s="11" t="s">
         <v>1272</v>
       </c>
       <c r="C442" s="8" t="s">
         <v>1273</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="E442" s="7">
         <v>1000</v>
       </c>
       <c r="F442" s="15">
-        <v>195.98</v>
+        <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="5">
         <v>15</v>
       </c>
       <c r="B443" s="11" t="s">
         <v>1275</v>
       </c>
       <c r="C443" s="8" t="s">
         <v>1276</v>
       </c>
       <c r="D443" s="7" t="s">
         <v>1277</v>
       </c>
       <c r="E443" s="7">
         <v>1000</v>
       </c>
       <c r="F443" s="15">
-        <v>147.21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="5">
         <v>16</v>
       </c>
       <c r="B444" s="11" t="s">
         <v>1278</v>
       </c>
       <c r="C444" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="E444" s="7">
         <v>1000</v>
       </c>
       <c r="F444" s="15">
-        <v>148.71</v>
+        <v>10</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="5">
         <v>17</v>
       </c>
       <c r="B445" s="11" t="s">
         <v>1281</v>
       </c>
       <c r="C445" s="8" t="s">
         <v>1282</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>1283</v>
       </c>
       <c r="E445" s="7">
         <v>1000</v>
       </c>
       <c r="F445" s="15">
-        <v>159.8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="5">
         <v>18</v>
       </c>
       <c r="B446" s="11" t="s">
         <v>1284</v>
       </c>
       <c r="C446" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="E446" s="7">
         <v>1000</v>
       </c>
       <c r="F446" s="15">
-        <v>180.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="5">
         <v>19</v>
       </c>
       <c r="B447" s="11" t="s">
         <v>1287</v>
       </c>
       <c r="C447" s="8" t="s">
         <v>1288</v>
       </c>
       <c r="D447" s="7" t="s">
         <v>1289</v>
       </c>
       <c r="E447" s="7">
         <v>1000</v>
       </c>
       <c r="F447" s="15">
-        <v>188.45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="5">
         <v>20</v>
       </c>
       <c r="B448" s="11" t="s">
         <v>1290</v>
       </c>
       <c r="C448" s="8" t="s">
         <v>1291</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="E448" s="7">
         <v>1000</v>
       </c>
       <c r="F448" s="15">
-        <v>182.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="5">
         <v>21</v>
       </c>
       <c r="B449" s="11" t="s">
         <v>1293</v>
       </c>
       <c r="C449" s="8" t="s">
         <v>1294</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>1295</v>
       </c>
       <c r="E449" s="7">
         <v>1000</v>
       </c>
       <c r="F449" s="15">
-        <v>216.33</v>
+        <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="5">
         <v>22</v>
       </c>
       <c r="B450" s="11" t="s">
         <v>1296</v>
       </c>
       <c r="C450" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>1298</v>
       </c>
       <c r="E450" s="7">
         <v>1000</v>
       </c>
       <c r="F450" s="15">
-        <v>269.85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="5">
         <v>23</v>
       </c>
       <c r="B451" s="11" t="s">
         <v>1299</v>
       </c>
       <c r="C451" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="D451" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="E451" s="7">
         <v>1000</v>
       </c>
       <c r="F451" s="15">
-        <v>523.86</v>
+        <v>36</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="5">
         <v>24</v>
       </c>
       <c r="B452" s="11" t="s">
         <v>1302</v>
       </c>
       <c r="C452" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="E452" s="7">
         <v>1000</v>
       </c>
       <c r="F452" s="15">
-        <v>748.48</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="5">
         <v>25</v>
       </c>
       <c r="B453" s="11" t="s">
         <v>1305</v>
       </c>
       <c r="C453" s="8" t="s">
         <v>1306</v>
       </c>
       <c r="D453" s="7" t="s">
         <v>1307</v>
       </c>
       <c r="E453" s="7">
         <v>0</v>
       </c>
       <c r="F453" s="15">
-        <v>0</v>
+        <v>587</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="5">
         <v>26</v>
       </c>
       <c r="B454" s="11" t="s">
         <v>1308</v>
       </c>
       <c r="C454" s="8" t="s">
         <v>1309</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="E454" s="7">
         <v>1000</v>
       </c>
       <c r="F454" s="15">
-        <v>290.95</v>
+        <v>44</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="5">
         <v>27</v>
       </c>
       <c r="B455" s="11" t="s">
         <v>1311</v>
       </c>
       <c r="C455" s="8" t="s">
         <v>1312</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>1313</v>
       </c>
       <c r="E455" s="7">
         <v>1000</v>
       </c>
       <c r="F455" s="15">
-        <v>134.4</v>
+        <v>44</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="5">
         <v>28</v>
       </c>
       <c r="B456" s="11" t="s">
         <v>1314</v>
       </c>
       <c r="C456" s="8" t="s">
         <v>1315</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="E456" s="7">
         <v>1000</v>
       </c>
       <c r="F456" s="15">
-        <v>160.55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="5">
         <v>29</v>
       </c>
       <c r="B457" s="11" t="s">
         <v>1317</v>
       </c>
       <c r="C457" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="D457" s="7" t="s">
         <v>1319</v>
       </c>
       <c r="E457" s="7">
         <v>1000</v>
       </c>
       <c r="F457" s="15">
-        <v>229.89</v>
+        <v>70</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="5">
         <v>30</v>
       </c>
       <c r="B458" s="11" t="s">
         <v>1320</v>
       </c>
       <c r="C458" s="8" t="s">
         <v>1321</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="E458" s="7">
         <v>0</v>
       </c>
       <c r="F458" s="15">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="5">
         <v>31</v>
       </c>
       <c r="B459" s="11" t="s">
         <v>1323</v>
       </c>
       <c r="C459" s="8" t="s">
         <v>1324</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="E459" s="7">
         <v>1000</v>
       </c>
       <c r="F459" s="15">
-        <v>217.83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="5">
         <v>32</v>
       </c>
       <c r="B460" s="11" t="s">
         <v>1326</v>
       </c>
       <c r="C460" s="8" t="s">
         <v>1327</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="E460" s="7">
         <v>1000</v>
       </c>
       <c r="F460" s="15">
-        <v>351.25</v>
+        <v>110</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="5">
         <v>33</v>
       </c>
       <c r="B461" s="11" t="s">
         <v>1329</v>
       </c>
       <c r="C461" s="8" t="s">
         <v>1330</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>1331</v>
       </c>
       <c r="E461" s="7">
         <v>1000</v>
       </c>
       <c r="F461" s="15">
-        <v>281.91</v>
+        <v>70</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="5">
         <v>34</v>
       </c>
       <c r="B462" s="11" t="s">
         <v>1332</v>
       </c>
       <c r="C462" s="8" t="s">
         <v>1333</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>1334</v>
       </c>
       <c r="E462" s="7">
         <v>1000</v>
       </c>
       <c r="F462" s="15">
-        <v>281.91</v>
+        <v>44</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="5">
         <v>35</v>
       </c>
       <c r="B463" s="11" t="s">
         <v>1335</v>
       </c>
       <c r="C463" s="8" t="s">
         <v>1336</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>1337</v>
       </c>
       <c r="E463" s="7">
         <v>1000</v>
       </c>
       <c r="F463" s="15">
-        <v>440.19</v>
+        <v>110</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="5">
         <v>36</v>
       </c>
       <c r="B464" s="11" t="s">
         <v>1338</v>
       </c>
       <c r="C464" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="E464" s="7">
         <v>1000</v>
       </c>
       <c r="F464" s="15">
-        <v>1056.76</v>
+        <v>180</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="5">
         <v>37</v>
       </c>
       <c r="B465" s="11" t="s">
         <v>1341</v>
       </c>
       <c r="C465" s="8" t="s">
         <v>1342</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>1343</v>
       </c>
       <c r="E465" s="7">
         <v>1000</v>
       </c>
       <c r="F465" s="15">
-        <v>1597.95</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="5">
         <v>38</v>
       </c>
       <c r="B466" s="11" t="s">
         <v>1344</v>
       </c>
       <c r="C466" s="8" t="s">
         <v>1345</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>1346</v>
       </c>
       <c r="E466" s="7">
         <v>0</v>
       </c>
       <c r="F466" s="15">
-        <v>0</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="5">
         <v>39</v>
       </c>
       <c r="B467" s="11" t="s">
         <v>1347</v>
       </c>
       <c r="C467" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>1349</v>
       </c>
       <c r="E467" s="7">
         <v>0</v>
       </c>
       <c r="F467" s="15">
-        <v>0</v>
+        <v>17972</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="5">
         <v>40</v>
       </c>
       <c r="B468" s="11" t="s">
         <v>1350</v>
       </c>
       <c r="C468" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>1352</v>
       </c>
       <c r="E468" s="7">
         <v>1000</v>
       </c>
       <c r="F468" s="15">
-        <v>68.23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="5">
         <v>41</v>
       </c>
       <c r="B469" s="11" t="s">
         <v>1353</v>
       </c>
       <c r="C469" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="D469" s="7" t="s">
         <v>1355</v>
       </c>
       <c r="E469" s="7">
         <v>1000</v>
       </c>
       <c r="F469" s="15">
-        <v>56.65</v>
+        <v>44</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="5">
         <v>42</v>
       </c>
       <c r="B470" s="11" t="s">
         <v>1356</v>
       </c>
       <c r="C470" s="8" t="s">
         <v>1357</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>1358</v>
       </c>
       <c r="E470" s="7">
         <v>1000</v>
       </c>
       <c r="F470" s="15">
-        <v>99.06</v>
+        <v>44</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="5">
         <v>43</v>
       </c>
       <c r="B471" s="11" t="s">
         <v>1359</v>
       </c>
       <c r="C471" s="8" t="s">
         <v>1360</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>1361</v>
       </c>
       <c r="E471" s="7">
         <v>1000</v>
       </c>
       <c r="F471" s="15">
-        <v>92.65000000000001</v>
+        <v>70</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="5">
         <v>44</v>
       </c>
       <c r="B472" s="11" t="s">
         <v>1362</v>
       </c>
       <c r="C472" s="8" t="s">
         <v>1363</v>
       </c>
       <c r="D472" s="7" t="s">
         <v>1364</v>
       </c>
       <c r="E472" s="7">
         <v>1000</v>
       </c>
       <c r="F472" s="15">
-        <v>114.51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="5">
         <v>45</v>
       </c>
       <c r="B473" s="11" t="s">
         <v>1365</v>
       </c>
       <c r="C473" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="D473" s="7" t="s">
         <v>1367</v>
       </c>
       <c r="E473" s="7">
         <v>0</v>
       </c>
       <c r="F473" s="15">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="5">
         <v>46</v>
       </c>
       <c r="B474" s="11" t="s">
         <v>1368</v>
       </c>
       <c r="C474" s="8" t="s">
         <v>1369</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>1370</v>
       </c>
       <c r="E474" s="7">
         <v>1000</v>
       </c>
       <c r="F474" s="15">
-        <v>89.76000000000001</v>
+        <v>110</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="5">
         <v>47</v>
       </c>
       <c r="B475" s="11" t="s">
         <v>1371</v>
       </c>
       <c r="C475" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="E475" s="7">
         <v>1000</v>
       </c>
       <c r="F475" s="15">
-        <v>111.24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="5">
         <v>48</v>
       </c>
       <c r="B476" s="11" t="s">
         <v>1374</v>
       </c>
       <c r="C476" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>1376</v>
       </c>
       <c r="E476" s="7">
         <v>1000</v>
       </c>
       <c r="F476" s="15">
-        <v>143.23</v>
+        <v>70</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="5">
         <v>49</v>
       </c>
       <c r="B477" s="11" t="s">
         <v>1377</v>
       </c>
       <c r="C477" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>1379</v>
       </c>
       <c r="E477" s="7">
         <v>1000</v>
       </c>
       <c r="F477" s="15">
-        <v>204.76</v>
+        <v>110</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="5">
         <v>50</v>
       </c>
       <c r="B478" s="11" t="s">
         <v>1380</v>
       </c>
       <c r="C478" s="8" t="s">
         <v>1381</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>1382</v>
       </c>
       <c r="E478" s="7">
         <v>1000</v>
       </c>
       <c r="F478" s="15">
-        <v>390.7</v>
+        <v>180</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="5">
         <v>51</v>
       </c>
       <c r="B479" s="11" t="s">
         <v>1383</v>
       </c>
       <c r="C479" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>1385</v>
       </c>
       <c r="E479" s="7">
         <v>1000</v>
       </c>
       <c r="F479" s="15">
-        <v>574.1</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="B480" s="7"/>
       <c r="C480" s="8"/>
       <c r="D480" s="7"/>
       <c r="E480" s="7"/>
       <c r="F480" s="15"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C481" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D481" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E481" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F481" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="5">
         <v>1</v>
       </c>
       <c r="B482" s="11" t="s">
         <v>1387</v>
       </c>
       <c r="C482" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>1389</v>
       </c>
       <c r="E482" s="7">
         <v>1000</v>
       </c>
       <c r="F482" s="15">
-        <v>76.02</v>
+        <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="5">
         <v>2</v>
       </c>
       <c r="B483" s="11" t="s">
         <v>1390</v>
       </c>
       <c r="C483" s="8" t="s">
         <v>1391</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>1392</v>
       </c>
       <c r="E483" s="7">
         <v>1000</v>
       </c>
       <c r="F483" s="15">
-        <v>49.59</v>
+        <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="5">
         <v>3</v>
       </c>
       <c r="B484" s="11" t="s">
         <v>1393</v>
       </c>
       <c r="C484" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>1395</v>
       </c>
       <c r="E484" s="7">
         <v>1000</v>
       </c>
       <c r="F484" s="15">
-        <v>81.89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="5">
         <v>4</v>
       </c>
       <c r="B485" s="11" t="s">
         <v>1396</v>
       </c>
       <c r="C485" s="8" t="s">
         <v>1397</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>1398</v>
       </c>
       <c r="E485" s="7">
         <v>1000</v>
       </c>
       <c r="F485" s="15">
-        <v>177.42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="5">
         <v>5</v>
       </c>
       <c r="B486" s="11" t="s">
         <v>1399</v>
       </c>
       <c r="C486" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>1401</v>
       </c>
       <c r="E486" s="7">
         <v>1000</v>
       </c>
       <c r="F486" s="15">
-        <v>53.9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="5">
         <v>6</v>
       </c>
       <c r="B487" s="11" t="s">
         <v>1402</v>
       </c>
       <c r="C487" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="D487" s="7" t="s">
         <v>1404</v>
       </c>
       <c r="E487" s="7">
         <v>1000</v>
       </c>
       <c r="F487" s="15">
-        <v>290.68</v>
+        <v>20</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="5">
         <v>7</v>
       </c>
       <c r="B488" s="11" t="s">
         <v>1405</v>
       </c>
       <c r="C488" s="8" t="s">
         <v>1406</v>
       </c>
       <c r="D488" s="7" t="s">
         <v>1407</v>
       </c>
       <c r="E488" s="7">
         <v>1000</v>
       </c>
       <c r="F488" s="15">
-        <v>130.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="5">
         <v>8</v>
       </c>
       <c r="B489" s="11" t="s">
         <v>1408</v>
       </c>
       <c r="C489" s="8" t="s">
         <v>1409</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>1410</v>
       </c>
       <c r="E489" s="7">
         <v>1000</v>
       </c>
       <c r="F489" s="15">
-        <v>81.38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="5">
         <v>9</v>
       </c>
       <c r="B490" s="11" t="s">
         <v>1411</v>
       </c>
       <c r="C490" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>1413</v>
       </c>
       <c r="E490" s="7">
         <v>1000</v>
       </c>
       <c r="F490" s="15">
-        <v>215.56</v>
+        <v>478</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="5">
         <v>10</v>
       </c>
       <c r="B491" s="11" t="s">
         <v>1414</v>
       </c>
       <c r="C491" s="8" t="s">
         <v>1415</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>1416</v>
       </c>
       <c r="E491" s="7">
         <v>1000</v>
       </c>
       <c r="F491" s="15">
-        <v>406.26</v>
+        <v>478</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="5">
         <v>11</v>
       </c>
       <c r="B492" s="11" t="s">
         <v>1417</v>
       </c>
       <c r="C492" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="D492" s="7" t="s">
         <v>1419</v>
       </c>
       <c r="E492" s="7">
         <v>1000</v>
       </c>
       <c r="F492" s="15">
-        <v>569.28</v>
+        <v>551</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="5">
         <v>12</v>
       </c>
       <c r="B493" s="11" t="s">
         <v>1420</v>
       </c>
       <c r="C493" s="8" t="s">
         <v>1421</v>
       </c>
       <c r="D493" s="7" t="s">
         <v>1422</v>
       </c>
       <c r="E493" s="7">
         <v>1000</v>
       </c>
       <c r="F493" s="15">
-        <v>890.53</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="5">
         <v>13</v>
       </c>
       <c r="B494" s="11" t="s">
         <v>1423</v>
       </c>
       <c r="C494" s="8" t="s">
         <v>1424</v>
       </c>
       <c r="D494" s="7" t="s">
         <v>1425</v>
       </c>
       <c r="E494" s="7">
         <v>1000</v>
       </c>
       <c r="F494" s="15">
-        <v>76.28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="5">
         <v>14</v>
       </c>
       <c r="B495" s="11" t="s">
         <v>1426</v>
       </c>
       <c r="C495" s="8" t="s">
         <v>1427</v>
       </c>
       <c r="D495" s="7" t="s">
         <v>1428</v>
       </c>
       <c r="E495" s="7">
         <v>1000</v>
       </c>
       <c r="F495" s="15">
-        <v>47.56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="5">
         <v>15</v>
       </c>
       <c r="B496" s="11" t="s">
         <v>1429</v>
       </c>
       <c r="C496" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="D496" s="7" t="s">
         <v>1431</v>
       </c>
       <c r="E496" s="7">
         <v>1000</v>
       </c>
       <c r="F496" s="15">
-        <v>75</v>
+        <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="5">
         <v>16</v>
       </c>
       <c r="B497" s="11" t="s">
         <v>1432</v>
       </c>
       <c r="C497" s="8" t="s">
         <v>1433</v>
       </c>
       <c r="D497" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="E497" s="7">
         <v>1000</v>
       </c>
       <c r="F497" s="15">
-        <v>54.73</v>
+        <v>10</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="5">
         <v>17</v>
       </c>
       <c r="B498" s="11" t="s">
         <v>1435</v>
       </c>
       <c r="C498" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="E498" s="7">
         <v>1000</v>
       </c>
       <c r="F498" s="15">
-        <v>97.90000000000001</v>
+        <v>10</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="5">
         <v>18</v>
       </c>
       <c r="B499" s="11" t="s">
         <v>1438</v>
       </c>
       <c r="C499" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="D499" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="E499" s="7">
         <v>1000</v>
       </c>
       <c r="F499" s="15">
-        <v>59.03</v>
+        <v>20</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="5">
         <v>19</v>
       </c>
       <c r="B500" s="11" t="s">
         <v>1441</v>
       </c>
       <c r="C500" s="8" t="s">
         <v>1442</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>1443</v>
       </c>
       <c r="E500" s="7">
         <v>1000</v>
       </c>
       <c r="F500" s="15">
-        <v>79.59</v>
+        <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="5">
         <v>20</v>
       </c>
       <c r="B501" s="11" t="s">
         <v>1444</v>
       </c>
       <c r="C501" s="8" t="s">
         <v>1445</v>
       </c>
       <c r="D501" s="7" t="s">
         <v>1446</v>
       </c>
       <c r="E501" s="7">
         <v>1000</v>
       </c>
       <c r="F501" s="15">
-        <v>2434.63</v>
+        <v>469</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="5">
         <v>21</v>
       </c>
       <c r="B502" s="11" t="s">
         <v>1447</v>
       </c>
       <c r="C502" s="8" t="s">
         <v>1448</v>
       </c>
       <c r="D502" s="7" t="s">
         <v>1449</v>
       </c>
       <c r="E502" s="7">
         <v>1000</v>
       </c>
       <c r="F502" s="15">
-        <v>171.85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="5">
         <v>22</v>
       </c>
       <c r="B503" s="11" t="s">
         <v>1450</v>
       </c>
       <c r="C503" s="8" t="s">
         <v>1451</v>
       </c>
       <c r="D503" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="E503" s="7">
         <v>1000</v>
       </c>
       <c r="F503" s="15">
-        <v>308.28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="5">
         <v>23</v>
       </c>
       <c r="B504" s="11" t="s">
         <v>1453</v>
       </c>
       <c r="C504" s="8" t="s">
         <v>1454</v>
       </c>
       <c r="D504" s="7" t="s">
         <v>1455</v>
       </c>
       <c r="E504" s="7">
         <v>1000</v>
       </c>
       <c r="F504" s="15">
-        <v>423.61</v>
+        <v>36</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="5">
         <v>24</v>
       </c>
       <c r="B505" s="11" t="s">
         <v>1456</v>
       </c>
       <c r="C505" s="8" t="s">
         <v>1457</v>
       </c>
       <c r="D505" s="7" t="s">
         <v>1458</v>
       </c>
       <c r="E505" s="7">
         <v>1000</v>
       </c>
       <c r="F505" s="15">
-        <v>779.39</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="5">
         <v>25</v>
       </c>
       <c r="B506" s="11" t="s">
         <v>1459</v>
       </c>
       <c r="C506" s="8" t="s">
         <v>1460</v>
       </c>
       <c r="D506" s="7" t="s">
         <v>1461</v>
       </c>
       <c r="E506" s="7">
         <v>1000</v>
       </c>
       <c r="F506" s="15">
-        <v>1154.75</v>
+        <v>336</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="5">
         <v>26</v>
       </c>
       <c r="B507" s="11" t="s">
         <v>1462</v>
       </c>
       <c r="C507" s="8" t="s">
         <v>1463</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>1464</v>
       </c>
       <c r="E507" s="7">
         <v>1000</v>
       </c>
       <c r="F507" s="15">
-        <v>1680.88</v>
+        <v>419</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="5">
         <v>27</v>
       </c>
       <c r="B508" s="11" t="s">
         <v>1465</v>
       </c>
       <c r="C508" s="8" t="s">
         <v>1466</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="E508" s="7">
         <v>1000</v>
       </c>
       <c r="F508" s="15">
-        <v>112.3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="5">
         <v>28</v>
       </c>
       <c r="B509" s="11" t="s">
         <v>1468</v>
       </c>
       <c r="C509" s="8" t="s">
         <v>1469</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>1470</v>
       </c>
       <c r="E509" s="7">
         <v>1000</v>
       </c>
       <c r="F509" s="15">
-        <v>72.89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="5">
         <v>29</v>
       </c>
       <c r="B510" s="11" t="s">
         <v>1471</v>
       </c>
       <c r="C510" s="8" t="s">
         <v>1472</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>1473</v>
       </c>
       <c r="E510" s="7">
         <v>1000</v>
       </c>
       <c r="F510" s="15">
-        <v>103.86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="5">
         <v>30</v>
       </c>
       <c r="B511" s="11" t="s">
         <v>1474</v>
       </c>
       <c r="C511" s="8" t="s">
         <v>1475</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>1476</v>
       </c>
       <c r="E511" s="7">
         <v>1000</v>
       </c>
       <c r="F511" s="15">
-        <v>77.19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="5">
         <v>31</v>
       </c>
       <c r="B512" s="11" t="s">
         <v>1477</v>
       </c>
       <c r="C512" s="8" t="s">
         <v>1478</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>1479</v>
       </c>
       <c r="E512" s="7">
         <v>1000</v>
       </c>
       <c r="F512" s="15">
-        <v>208.04</v>
+        <v>10</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="5">
         <v>32</v>
       </c>
       <c r="B513" s="11" t="s">
         <v>1480</v>
       </c>
       <c r="C513" s="8" t="s">
         <v>1481</v>
       </c>
       <c r="D513" s="7" t="s">
         <v>1482</v>
       </c>
       <c r="E513" s="7">
         <v>1000</v>
       </c>
       <c r="F513" s="15">
-        <v>120.98</v>
+        <v>20</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="5">
         <v>33</v>
       </c>
       <c r="B514" s="11" t="s">
         <v>1483</v>
       </c>
       <c r="C514" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>1485</v>
       </c>
       <c r="E514" s="7">
         <v>0</v>
       </c>
       <c r="F514" s="15">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="5">
         <v>34</v>
       </c>
       <c r="B515" s="11" t="s">
         <v>1486</v>
       </c>
       <c r="C515" s="8" t="s">
         <v>1487</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="E515" s="7">
         <v>0</v>
       </c>
       <c r="F515" s="15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="5">
         <v>35</v>
       </c>
       <c r="B516" s="11" t="s">
         <v>1489</v>
       </c>
       <c r="C516" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="D516" s="7" t="s">
         <v>1491</v>
       </c>
       <c r="E516" s="7">
         <v>0</v>
       </c>
       <c r="F516" s="15">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="5">
         <v>36</v>
       </c>
       <c r="B517" s="11" t="s">
         <v>1492</v>
       </c>
       <c r="C517" s="8" t="s">
         <v>1493</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>1494</v>
       </c>
       <c r="E517" s="7">
         <v>0</v>
       </c>
       <c r="F517" s="15">
-        <v>0</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="5">
         <v>37</v>
       </c>
       <c r="B518" s="11" t="s">
         <v>1495</v>
       </c>
       <c r="C518" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="D518" s="7" t="s">
         <v>1497</v>
       </c>
       <c r="E518" s="7">
         <v>1000</v>
       </c>
       <c r="F518" s="15">
-        <v>389.69</v>
+        <v>382</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="5">
         <v>38</v>
       </c>
       <c r="B519" s="11" t="s">
         <v>1498</v>
       </c>
       <c r="C519" s="8" t="s">
         <v>1499</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="E519" s="7">
         <v>1000</v>
       </c>
       <c r="F519" s="15">
-        <v>475.63</v>
+        <v>441</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="5">
         <v>39</v>
       </c>
       <c r="B520" s="11" t="s">
         <v>1501</v>
       </c>
       <c r="C520" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>1503</v>
       </c>
       <c r="E520" s="7">
         <v>1000</v>
       </c>
       <c r="F520" s="15">
-        <v>770.34</v>
+        <v>580</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="5">
         <v>40</v>
       </c>
       <c r="B521" s="11" t="s">
         <v>1504</v>
       </c>
       <c r="C521" s="8" t="s">
         <v>1505</v>
       </c>
       <c r="D521" s="7" t="s">
         <v>1506</v>
       </c>
       <c r="E521" s="7">
         <v>1000</v>
       </c>
       <c r="F521" s="15">
-        <v>1537.65</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="5">
         <v>41</v>
       </c>
       <c r="B522" s="11" t="s">
         <v>1507</v>
       </c>
       <c r="C522" s="8" t="s">
         <v>1508</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>1509</v>
       </c>
       <c r="E522" s="7">
         <v>0</v>
       </c>
       <c r="F522" s="15">
-        <v>0</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="5">
         <v>42</v>
       </c>
       <c r="B523" s="11" t="s">
         <v>1510</v>
       </c>
       <c r="C523" s="8" t="s">
         <v>1511</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>1512</v>
       </c>
       <c r="E523" s="7">
         <v>0</v>
       </c>
       <c r="F523" s="15">
-        <v>0</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="5">
         <v>43</v>
       </c>
       <c r="B524" s="11" t="s">
         <v>1513</v>
       </c>
       <c r="C524" s="8" t="s">
         <v>1514</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>1515</v>
       </c>
       <c r="E524" s="7">
         <v>1000</v>
       </c>
       <c r="F524" s="15">
-        <v>128.4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="5">
         <v>44</v>
       </c>
       <c r="B525" s="11" t="s">
         <v>1516</v>
       </c>
       <c r="C525" s="8" t="s">
         <v>1517</v>
       </c>
       <c r="D525" s="7" t="s">
         <v>1518</v>
       </c>
       <c r="E525" s="7">
         <v>1000</v>
       </c>
       <c r="F525" s="15">
-        <v>164.54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="5">
         <v>45</v>
       </c>
       <c r="B526" s="11" t="s">
         <v>1519</v>
       </c>
       <c r="C526" s="8" t="s">
         <v>1520</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>1521</v>
       </c>
       <c r="E526" s="7">
         <v>1000</v>
       </c>
       <c r="F526" s="15">
-        <v>385.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="5">
         <v>46</v>
       </c>
       <c r="B527" s="11" t="s">
         <v>1522</v>
       </c>
       <c r="C527" s="8" t="s">
         <v>1523</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>1524</v>
       </c>
       <c r="E527" s="7">
         <v>1000</v>
       </c>
       <c r="F527" s="15">
-        <v>69.09</v>
+        <v>44</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="5">
         <v>47</v>
       </c>
       <c r="B528" s="11" t="s">
         <v>1525</v>
       </c>
       <c r="C528" s="8" t="s">
         <v>1526</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>1527</v>
       </c>
       <c r="E528" s="7">
         <v>1000</v>
       </c>
       <c r="F528" s="15">
-        <v>131.91</v>
+        <v>44</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="5">
         <v>48</v>
       </c>
       <c r="B529" s="11" t="s">
         <v>1528</v>
       </c>
       <c r="C529" s="8" t="s">
         <v>1529</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="E529" s="7">
         <v>1000</v>
       </c>
       <c r="F529" s="15">
-        <v>99.69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="5">
         <v>49</v>
       </c>
       <c r="B530" s="11" t="s">
         <v>1531</v>
       </c>
       <c r="C530" s="8" t="s">
         <v>1532</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>1533</v>
       </c>
       <c r="E530" s="7">
         <v>0</v>
       </c>
       <c r="F530" s="15">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="5">
         <v>50</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>1534</v>
       </c>
       <c r="C531" s="8" t="s">
         <v>1535</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>1536</v>
       </c>
       <c r="E531" s="7">
         <v>1000</v>
       </c>
       <c r="F531" s="15">
-        <v>83.98999999999999</v>
+        <v>110</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="5">
         <v>51</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>1537</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1538</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>1539</v>
       </c>
       <c r="E532" s="7">
         <v>1000</v>
       </c>
       <c r="F532" s="15">
-        <v>85.23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="5">
         <v>52</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>1540</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1541</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>1542</v>
       </c>
       <c r="E533" s="7">
         <v>1000</v>
       </c>
       <c r="F533" s="15">
-        <v>34.23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="5">
         <v>53</v>
       </c>
       <c r="B534" s="11" t="s">
         <v>1543</v>
       </c>
       <c r="C534" s="8" t="s">
         <v>1544</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>1545</v>
       </c>
       <c r="E534" s="7">
         <v>1000</v>
       </c>
       <c r="F534" s="15">
-        <v>29.84</v>
+        <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="5">
         <v>54</v>
       </c>
       <c r="B535" s="11" t="s">
         <v>1546</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1547</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>1548</v>
       </c>
       <c r="E535" s="7">
         <v>1000</v>
       </c>
       <c r="F535" s="15">
-        <v>40.06</v>
+        <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="5">
         <v>55</v>
       </c>
       <c r="B536" s="11" t="s">
         <v>1549</v>
       </c>
       <c r="C536" s="8" t="s">
         <v>1550</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="E536" s="7">
         <v>1000</v>
       </c>
       <c r="F536" s="15">
-        <v>32.61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="5">
         <v>56</v>
       </c>
       <c r="B537" s="11" t="s">
         <v>1552</v>
       </c>
       <c r="C537" s="8" t="s">
         <v>1553</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>1554</v>
       </c>
       <c r="E537" s="7">
         <v>1000</v>
       </c>
       <c r="F537" s="15">
-        <v>73.43000000000001</v>
+        <v>10</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="5">
         <v>57</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>1555</v>
       </c>
       <c r="C538" s="8" t="s">
         <v>1556</v>
       </c>
       <c r="D538" s="7" t="s">
         <v>1557</v>
       </c>
       <c r="E538" s="7">
         <v>1000</v>
       </c>
       <c r="F538" s="15">
-        <v>54.53</v>
+        <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="B539" s="7"/>
       <c r="C539" s="8"/>
       <c r="D539" s="7"/>
       <c r="E539" s="7"/>
       <c r="F539" s="15"/>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B540" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C540" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D540" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E540" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F540" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="5">
         <v>1</v>
       </c>
       <c r="B541" s="11" t="s">
         <v>1559</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>1560</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="E541" s="7">
         <v>1000</v>
       </c>
       <c r="F541" s="15">
-        <v>232.73</v>
+        <v>44</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="5">
         <v>2</v>
       </c>
       <c r="B542" s="11" t="s">
         <v>1562</v>
       </c>
       <c r="C542" s="8" t="s">
         <v>1563</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="E542" s="7">
         <v>1000</v>
       </c>
       <c r="F542" s="15">
-        <v>103.51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="5">
         <v>3</v>
       </c>
       <c r="B543" s="11" t="s">
         <v>1565</v>
       </c>
       <c r="C543" s="8" t="s">
         <v>1566</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="E543" s="7">
         <v>1000</v>
       </c>
       <c r="F543" s="15">
-        <v>151.58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="5">
         <v>4</v>
       </c>
       <c r="B544" s="11" t="s">
         <v>1568</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1569</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="E544" s="7">
         <v>1000</v>
       </c>
       <c r="F544" s="15">
-        <v>155.29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="5">
         <v>5</v>
       </c>
       <c r="B545" s="11" t="s">
         <v>1571</v>
       </c>
       <c r="C545" s="8" t="s">
         <v>1572</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="E545" s="7">
         <v>1000</v>
       </c>
       <c r="F545" s="15">
-        <v>164.22</v>
+        <v>44</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="5">
         <v>6</v>
       </c>
       <c r="B546" s="11" t="s">
         <v>1574</v>
       </c>
       <c r="C546" s="8" t="s">
         <v>1575</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="E546" s="7">
         <v>1000</v>
       </c>
       <c r="F546" s="15">
-        <v>204.16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="5">
         <v>7</v>
       </c>
       <c r="B547" s="11" t="s">
         <v>1577</v>
       </c>
       <c r="C547" s="8" t="s">
         <v>1578</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="E547" s="7">
         <v>1000</v>
       </c>
       <c r="F547" s="15">
-        <v>214.99</v>
+        <v>70</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="5">
         <v>8</v>
       </c>
       <c r="B548" s="11" t="s">
         <v>1580</v>
       </c>
       <c r="C548" s="8" t="s">
         <v>1581</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="E548" s="7">
         <v>1000</v>
       </c>
       <c r="F548" s="15">
-        <v>200.05</v>
+        <v>44</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="5">
         <v>9</v>
       </c>
       <c r="B549" s="11" t="s">
         <v>1583</v>
       </c>
       <c r="C549" s="8" t="s">
         <v>1584</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="E549" s="7">
         <v>1000</v>
       </c>
       <c r="F549" s="15">
-        <v>349.26</v>
+        <v>110</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="5">
         <v>10</v>
       </c>
       <c r="B550" s="11" t="s">
         <v>1586</v>
       </c>
       <c r="C550" s="8" t="s">
         <v>1587</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="E550" s="7">
         <v>1000</v>
       </c>
       <c r="F550" s="15">
-        <v>608.59</v>
+        <v>180</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="5">
         <v>11</v>
       </c>
       <c r="B551" s="11" t="s">
         <v>1589</v>
       </c>
       <c r="C551" s="8" t="s">
         <v>1590</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="E551" s="7">
         <v>1000</v>
       </c>
       <c r="F551" s="15">
-        <v>973.5599999999999</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="5">
         <v>12</v>
       </c>
       <c r="B552" s="11" t="s">
         <v>1592</v>
       </c>
       <c r="C552" s="8" t="s">
         <v>1593</v>
       </c>
       <c r="D552" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="E552" s="7">
         <v>1000</v>
       </c>
       <c r="F552" s="15">
-        <v>266.93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="5">
         <v>13</v>
       </c>
       <c r="B553" s="11" t="s">
         <v>1595</v>
       </c>
       <c r="C553" s="8" t="s">
         <v>1596</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="E553" s="7">
         <v>1000</v>
       </c>
       <c r="F553" s="15">
-        <v>120.29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="5">
         <v>14</v>
       </c>
       <c r="B554" s="11" t="s">
         <v>1598</v>
       </c>
       <c r="C554" s="8" t="s">
         <v>1599</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="E554" s="7">
         <v>1000</v>
       </c>
       <c r="F554" s="15">
-        <v>141.99</v>
+        <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="5">
         <v>15</v>
       </c>
       <c r="B555" s="11" t="s">
         <v>1601</v>
       </c>
       <c r="C555" s="8" t="s">
         <v>1602</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="E555" s="7">
         <v>1000</v>
       </c>
       <c r="F555" s="15">
-        <v>180.1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="5">
         <v>16</v>
       </c>
       <c r="B556" s="11" t="s">
         <v>1604</v>
       </c>
       <c r="C556" s="8" t="s">
         <v>1605</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="E556" s="7">
         <v>1000</v>
       </c>
       <c r="F556" s="15">
-        <v>191.73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="5">
         <v>17</v>
       </c>
       <c r="B557" s="11" t="s">
         <v>1607</v>
       </c>
       <c r="C557" s="8" t="s">
         <v>1608</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="E557" s="7">
         <v>1000</v>
       </c>
       <c r="F557" s="15">
-        <v>227.77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="5">
         <v>18</v>
       </c>
       <c r="B558" s="11" t="s">
         <v>1610</v>
       </c>
       <c r="C558" s="8" t="s">
         <v>1611</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="E558" s="7">
         <v>1000</v>
       </c>
       <c r="F558" s="15">
-        <v>326.44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="5">
         <v>19</v>
       </c>
       <c r="B559" s="11" t="s">
         <v>1613</v>
       </c>
       <c r="C559" s="8" t="s">
         <v>1614</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="E559" s="7">
         <v>1000</v>
       </c>
       <c r="F559" s="15">
-        <v>251.64</v>
+        <v>10</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="5">
         <v>20</v>
       </c>
       <c r="B560" s="11" t="s">
         <v>1616</v>
       </c>
       <c r="C560" s="8" t="s">
         <v>1617</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="E560" s="7">
         <v>1000</v>
       </c>
       <c r="F560" s="15">
-        <v>239.65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="5">
         <v>21</v>
       </c>
       <c r="B561" s="11" t="s">
         <v>1619</v>
       </c>
       <c r="C561" s="8" t="s">
         <v>1620</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="E561" s="7">
         <v>1000</v>
       </c>
       <c r="F561" s="15">
-        <v>234.86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="5">
         <v>22</v>
       </c>
       <c r="B562" s="11" t="s">
         <v>1622</v>
       </c>
       <c r="C562" s="8" t="s">
         <v>1623</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="E562" s="7">
         <v>1000</v>
       </c>
       <c r="F562" s="15">
-        <v>407.76</v>
+        <v>20</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="5">
         <v>23</v>
       </c>
       <c r="B563" s="11" t="s">
         <v>1625</v>
       </c>
       <c r="C563" s="8" t="s">
         <v>1626</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="E563" s="7">
         <v>1000</v>
       </c>
       <c r="F563" s="15">
-        <v>697.49</v>
+        <v>36</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="5">
         <v>24</v>
       </c>
       <c r="B564" s="11" t="s">
         <v>1628</v>
       </c>
       <c r="C564" s="8" t="s">
         <v>1629</v>
       </c>
       <c r="D564" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="E564" s="7">
         <v>1000</v>
       </c>
       <c r="F564" s="15">
-        <v>1113.19</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="5">
         <v>25</v>
       </c>
       <c r="B565" s="11" t="s">
         <v>1631</v>
       </c>
       <c r="C565" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="D565" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="E565" s="7">
         <v>0</v>
       </c>
       <c r="F565" s="15">
-        <v>0</v>
+        <v>587</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="5">
         <v>26</v>
       </c>
       <c r="B566" s="11" t="s">
         <v>1634</v>
       </c>
       <c r="C566" s="8" t="s">
         <v>1635</v>
       </c>
       <c r="D566" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="E566" s="7">
         <v>1000</v>
       </c>
       <c r="F566" s="15">
-        <v>344.46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="5">
         <v>27</v>
       </c>
       <c r="B567" s="11" t="s">
         <v>1637</v>
       </c>
       <c r="C567" s="8" t="s">
         <v>1638</v>
       </c>
       <c r="D567" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="E567" s="7">
         <v>1000</v>
       </c>
       <c r="F567" s="15">
-        <v>150.75</v>
+        <v>44</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="5">
         <v>28</v>
       </c>
       <c r="B568" s="11" t="s">
         <v>1640</v>
       </c>
       <c r="C568" s="8" t="s">
         <v>1641</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>1642</v>
       </c>
       <c r="E568" s="7">
         <v>1000</v>
       </c>
       <c r="F568" s="15">
-        <v>188.45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="5">
         <v>29</v>
       </c>
       <c r="B569" s="11" t="s">
         <v>1643</v>
       </c>
       <c r="C569" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="E569" s="7">
         <v>1000</v>
       </c>
       <c r="F569" s="15">
-        <v>228.39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="5">
         <v>30</v>
       </c>
       <c r="B570" s="11" t="s">
         <v>1646</v>
       </c>
       <c r="C570" s="8" t="s">
         <v>1647</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="E570" s="7">
         <v>1000</v>
       </c>
       <c r="F570" s="15">
-        <v>269.85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="5">
         <v>31</v>
       </c>
       <c r="B571" s="11" t="s">
         <v>1649</v>
       </c>
       <c r="C571" s="8" t="s">
         <v>1650</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="E571" s="7">
         <v>1000</v>
       </c>
       <c r="F571" s="15">
-        <v>443.95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="5">
         <v>32</v>
       </c>
       <c r="B572" s="11" t="s">
         <v>1652</v>
       </c>
       <c r="C572" s="8" t="s">
         <v>1653</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="E572" s="7">
         <v>1000</v>
       </c>
       <c r="F572" s="15">
-        <v>328.64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="5">
         <v>33</v>
       </c>
       <c r="B573" s="11" t="s">
         <v>1655</v>
       </c>
       <c r="C573" s="8" t="s">
         <v>1656</v>
       </c>
       <c r="D573" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="E573" s="7">
         <v>1000</v>
       </c>
       <c r="F573" s="15">
-        <v>303.76</v>
+        <v>44</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="5">
         <v>34</v>
       </c>
       <c r="B574" s="11" t="s">
         <v>1658</v>
       </c>
       <c r="C574" s="8" t="s">
         <v>1659</v>
       </c>
       <c r="D574" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="E574" s="7">
         <v>1000</v>
       </c>
       <c r="F574" s="15">
-        <v>554.01</v>
+        <v>110</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="5">
         <v>35</v>
       </c>
       <c r="B575" s="11" t="s">
         <v>1661</v>
       </c>
       <c r="C575" s="8" t="s">
         <v>1662</v>
       </c>
       <c r="D575" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="E575" s="7">
         <v>1000</v>
       </c>
       <c r="F575" s="15">
-        <v>1157.76</v>
+        <v>180</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="5">
         <v>36</v>
       </c>
       <c r="B576" s="11" t="s">
         <v>1664</v>
       </c>
       <c r="C576" s="8" t="s">
         <v>1665</v>
       </c>
       <c r="D576" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="E576" s="7">
         <v>1000</v>
       </c>
       <c r="F576" s="15">
-        <v>1952.23</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="5">
         <v>37</v>
       </c>
       <c r="B577" s="11" t="s">
         <v>1667</v>
       </c>
       <c r="C577" s="8" t="s">
         <v>1668</v>
       </c>
       <c r="D577" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="E577" s="7">
         <v>0</v>
       </c>
       <c r="F577" s="15">
-        <v>0</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="5">
         <v>38</v>
       </c>
       <c r="B578" s="11" t="s">
         <v>1670</v>
       </c>
       <c r="C578" s="8" t="s">
         <v>1671</v>
       </c>
       <c r="D578" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="E578" s="7">
         <v>0</v>
       </c>
       <c r="F578" s="15">
-        <v>0</v>
+        <v>17972</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="5">
         <v>39</v>
       </c>
       <c r="B579" s="11" t="s">
         <v>1673</v>
       </c>
       <c r="C579" s="8" t="s">
         <v>1674</v>
       </c>
       <c r="D579" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="E579" s="7">
         <v>1000</v>
       </c>
       <c r="F579" s="15">
-        <v>77.26000000000001</v>
+        <v>44</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="5">
         <v>40</v>
       </c>
       <c r="B580" s="11" t="s">
         <v>1676</v>
       </c>
       <c r="C580" s="8" t="s">
         <v>1677</v>
       </c>
       <c r="D580" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="E580" s="7">
         <v>1000</v>
       </c>
       <c r="F580" s="15">
-        <v>115.89</v>
+        <v>44</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="5">
         <v>41</v>
       </c>
       <c r="B581" s="11" t="s">
         <v>1679</v>
       </c>
       <c r="C581" s="8" t="s">
         <v>1680</v>
       </c>
       <c r="D581" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="E581" s="7">
         <v>1000</v>
       </c>
       <c r="F581" s="15">
-        <v>159.54</v>
+        <v>70</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="5">
         <v>42</v>
       </c>
       <c r="B582" s="11" t="s">
         <v>1682</v>
       </c>
       <c r="C582" s="8" t="s">
         <v>1683</v>
       </c>
       <c r="D582" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="E582" s="7">
         <v>1000</v>
       </c>
       <c r="F582" s="15">
-        <v>260.04</v>
+        <v>110</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="5">
         <v>43</v>
       </c>
       <c r="B583" s="11" t="s">
         <v>1685</v>
       </c>
       <c r="C583" s="8" t="s">
         <v>1686</v>
       </c>
       <c r="D583" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="E583" s="7">
         <v>1000</v>
       </c>
       <c r="F583" s="15">
-        <v>447.23</v>
+        <v>180</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="5">
         <v>44</v>
       </c>
       <c r="B584" s="11" t="s">
         <v>1688</v>
       </c>
       <c r="C584" s="8" t="s">
         <v>1689</v>
       </c>
       <c r="D584" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="E584" s="7">
         <v>1000</v>
       </c>
       <c r="F584" s="15">
-        <v>667.0599999999999</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="B585" s="7"/>
       <c r="C585" s="8"/>
       <c r="D585" s="7"/>
       <c r="E585" s="7"/>
       <c r="F585" s="15"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B586" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C586" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D586" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E586" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F586" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="5">
         <v>1</v>
       </c>
       <c r="B587" s="11" t="s">
         <v>1692</v>
       </c>
       <c r="C587" s="8" t="s">
         <v>1693</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>1694</v>
       </c>
       <c r="E587" s="7">
         <v>1000</v>
       </c>
       <c r="F587" s="15">
-        <v>94.95999999999999</v>
+        <v>192</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="5">
         <v>2</v>
       </c>
       <c r="B588" s="11" t="s">
         <v>1695</v>
       </c>
       <c r="C588" s="8" t="s">
         <v>1696</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>1697</v>
       </c>
       <c r="E588" s="7">
         <v>1000</v>
       </c>
       <c r="F588" s="15">
-        <v>77.43000000000001</v>
+        <v>192</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="5">
         <v>3</v>
       </c>
       <c r="B589" s="11" t="s">
         <v>1698</v>
       </c>
       <c r="C589" s="8" t="s">
         <v>1699</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>1700</v>
       </c>
       <c r="E589" s="7">
         <v>1000</v>
       </c>
       <c r="F589" s="15">
-        <v>112.1</v>
+        <v>192</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="5">
         <v>4</v>
       </c>
       <c r="B590" s="11" t="s">
         <v>1701</v>
       </c>
       <c r="C590" s="8" t="s">
         <v>1702</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>1703</v>
       </c>
       <c r="E590" s="7">
         <v>1000</v>
       </c>
       <c r="F590" s="15">
-        <v>114.3</v>
+        <v>192</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="5">
         <v>5</v>
       </c>
       <c r="B591" s="11" t="s">
         <v>1704</v>
       </c>
       <c r="C591" s="8" t="s">
         <v>1705</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>1706</v>
       </c>
       <c r="E591" s="7">
         <v>1000</v>
       </c>
       <c r="F591" s="15">
-        <v>285.32</v>
+        <v>221</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="5">
         <v>6</v>
       </c>
       <c r="B592" s="11" t="s">
         <v>1707</v>
       </c>
       <c r="C592" s="8" t="s">
         <v>1708</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>1709</v>
       </c>
       <c r="E592" s="7">
         <v>1000</v>
       </c>
       <c r="F592" s="15">
-        <v>88.73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="5">
         <v>7</v>
       </c>
       <c r="B593" s="11" t="s">
         <v>1710</v>
       </c>
       <c r="C593" s="8" t="s">
         <v>1711</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>1712</v>
       </c>
       <c r="E593" s="7">
         <v>1000</v>
       </c>
       <c r="F593" s="15">
-        <v>105.98</v>
+        <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="5">
         <v>8</v>
       </c>
       <c r="B594" s="11" t="s">
         <v>1713</v>
       </c>
       <c r="C594" s="8" t="s">
         <v>1714</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>1715</v>
       </c>
       <c r="E594" s="7">
         <v>1000</v>
       </c>
       <c r="F594" s="15">
-        <v>112.44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="5">
         <v>9</v>
       </c>
       <c r="B595" s="11" t="s">
         <v>1716</v>
       </c>
       <c r="C595" s="8" t="s">
         <v>1717</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>1718</v>
       </c>
       <c r="E595" s="7">
         <v>1000</v>
       </c>
       <c r="F595" s="15">
-        <v>190.7</v>
+        <v>153</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="5">
         <v>10</v>
       </c>
       <c r="B596" s="11" t="s">
         <v>1719</v>
       </c>
       <c r="C596" s="8" t="s">
         <v>1720</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>1721</v>
       </c>
       <c r="E596" s="7">
         <v>1000</v>
       </c>
       <c r="F596" s="15">
-        <v>115.03</v>
+        <v>153</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="5">
         <v>11</v>
       </c>
       <c r="B597" s="11" t="s">
         <v>1722</v>
       </c>
       <c r="C597" s="8" t="s">
         <v>1723</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>1724</v>
       </c>
       <c r="E597" s="7">
         <v>1000</v>
       </c>
       <c r="F597" s="15">
-        <v>369.35</v>
+        <v>177</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="5">
         <v>12</v>
       </c>
       <c r="B598" s="11" t="s">
         <v>1725</v>
       </c>
       <c r="C598" s="8" t="s">
         <v>1726</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>1727</v>
       </c>
       <c r="E598" s="7">
         <v>0</v>
       </c>
       <c r="F598" s="15">
-        <v>0</v>
+        <v>177</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="5">
         <v>13</v>
       </c>
       <c r="B599" s="11" t="s">
         <v>1728</v>
       </c>
       <c r="C599" s="8" t="s">
         <v>1729</v>
       </c>
       <c r="D599" s="7" t="s">
         <v>1730</v>
       </c>
       <c r="E599" s="7">
         <v>1000</v>
       </c>
       <c r="F599" s="15">
-        <v>202</v>
+        <v>177</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="5">
         <v>14</v>
       </c>
       <c r="B600" s="11" t="s">
         <v>1731</v>
       </c>
       <c r="C600" s="8" t="s">
         <v>1732</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>1733</v>
       </c>
       <c r="E600" s="7">
         <v>1000</v>
       </c>
       <c r="F600" s="15">
-        <v>485.41</v>
+        <v>300</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="5">
         <v>15</v>
       </c>
       <c r="B601" s="11" t="s">
         <v>1734</v>
       </c>
       <c r="C601" s="8" t="s">
         <v>1735</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>1736</v>
       </c>
       <c r="E601" s="7">
         <v>1000</v>
       </c>
       <c r="F601" s="15">
-        <v>369.35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="5">
         <v>16</v>
       </c>
       <c r="B602" s="11" t="s">
         <v>1737</v>
       </c>
       <c r="C602" s="8" t="s">
         <v>1738</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="E602" s="7">
         <v>1000</v>
       </c>
       <c r="F602" s="15">
-        <v>26.64</v>
+        <v>153</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="5">
         <v>17</v>
       </c>
       <c r="B603" s="11" t="s">
         <v>1740</v>
       </c>
       <c r="C603" s="8" t="s">
         <v>1741</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>1742</v>
       </c>
       <c r="E603" s="7">
         <v>1000</v>
       </c>
       <c r="F603" s="15">
-        <v>58.1</v>
+        <v>177</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="B604" s="7"/>
       <c r="C604" s="8"/>
       <c r="D604" s="7"/>
       <c r="E604" s="7"/>
       <c r="F604" s="15"/>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B605" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C605" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D605" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E605" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F605" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="5">
         <v>1</v>
       </c>
       <c r="B606" s="11" t="s">
         <v>1744</v>
       </c>
       <c r="C606" s="8" t="s">
         <v>1745</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>1746</v>
       </c>
       <c r="E606" s="7">
         <v>1000</v>
       </c>
       <c r="F606" s="15">
-        <v>61.58</v>
+        <v>75</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="5">
         <v>2</v>
       </c>
       <c r="B607" s="11" t="s">
         <v>1747</v>
       </c>
       <c r="C607" s="8" t="s">
         <v>1748</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>1749</v>
       </c>
       <c r="E607" s="7">
         <v>1000</v>
       </c>
       <c r="F607" s="15">
-        <v>95.88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="5">
         <v>3</v>
       </c>
       <c r="B608" s="11" t="s">
         <v>1750</v>
       </c>
       <c r="C608" s="8" t="s">
         <v>1751</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>1752</v>
       </c>
       <c r="E608" s="7">
         <v>1000</v>
       </c>
       <c r="F608" s="15">
-        <v>158.3</v>
+        <v>37</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="5">
         <v>4</v>
       </c>
       <c r="B609" s="11" t="s">
         <v>1753</v>
       </c>
       <c r="C609" s="8" t="s">
         <v>1754</v>
       </c>
       <c r="D609" s="7" t="s">
         <v>1755</v>
       </c>
       <c r="E609" s="7">
         <v>0</v>
       </c>
       <c r="F609" s="15">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="5">
         <v>5</v>
       </c>
       <c r="B610" s="11" t="s">
         <v>1756</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1757</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>1758</v>
       </c>
       <c r="E610" s="7">
         <v>1000</v>
       </c>
       <c r="F610" s="15">
-        <v>72.66</v>
+        <v>55</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="5">
         <v>6</v>
       </c>
       <c r="B611" s="11" t="s">
         <v>1759</v>
       </c>
       <c r="C611" s="8" t="s">
         <v>1760</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>1761</v>
       </c>
       <c r="E611" s="7">
         <v>1000</v>
       </c>
       <c r="F611" s="15">
-        <v>122.11</v>
+        <v>55</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="5">
         <v>7</v>
       </c>
       <c r="B612" s="11" t="s">
         <v>1762</v>
       </c>
       <c r="C612" s="8" t="s">
         <v>1763</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>1764</v>
       </c>
       <c r="E612" s="7">
         <v>0</v>
       </c>
       <c r="F612" s="15">
-        <v>0</v>
+        <v>55</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="5">
         <v>8</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>1765</v>
       </c>
       <c r="C613" s="8" t="s">
         <v>1766</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>1767</v>
       </c>
       <c r="E613" s="7">
         <v>1000</v>
       </c>
       <c r="F613" s="15">
-        <v>97.68000000000001</v>
+        <v>26</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="5">
         <v>9</v>
       </c>
       <c r="B614" s="11" t="s">
         <v>1768</v>
       </c>
       <c r="C614" s="8" t="s">
         <v>1769</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>1770</v>
       </c>
       <c r="E614" s="7">
         <v>1000</v>
       </c>
       <c r="F614" s="15">
-        <v>108.16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="5">
         <v>10</v>
       </c>
       <c r="B615" s="11" t="s">
         <v>1771</v>
       </c>
       <c r="C615" s="8" t="s">
         <v>1772</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="E615" s="7">
         <v>1000</v>
       </c>
       <c r="F615" s="15">
-        <v>104.18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="5">
         <v>11</v>
       </c>
       <c r="B616" s="11" t="s">
         <v>1774</v>
       </c>
       <c r="C616" s="8" t="s">
         <v>1775</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="E616" s="7">
         <v>1000</v>
       </c>
       <c r="F616" s="15">
-        <v>144.88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="5">
         <v>12</v>
       </c>
       <c r="B617" s="11" t="s">
         <v>1777</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1778</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>1779</v>
       </c>
       <c r="E617" s="7">
         <v>1000</v>
       </c>
       <c r="F617" s="15">
-        <v>167.34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="5">
         <v>13</v>
       </c>
       <c r="B618" s="11" t="s">
         <v>1780</v>
       </c>
       <c r="C618" s="8" t="s">
         <v>1781</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>1782</v>
       </c>
       <c r="E618" s="7">
         <v>1000</v>
       </c>
       <c r="F618" s="15">
-        <v>222.36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="5">
         <v>14</v>
       </c>
       <c r="B619" s="11" t="s">
         <v>1783</v>
       </c>
       <c r="C619" s="8" t="s">
         <v>1784</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>1785</v>
       </c>
       <c r="E619" s="7">
         <v>0</v>
       </c>
       <c r="F619" s="15">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="5">
         <v>15</v>
       </c>
       <c r="B620" s="11" t="s">
         <v>1786</v>
       </c>
       <c r="C620" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>1788</v>
       </c>
       <c r="E620" s="7">
         <v>0</v>
       </c>
       <c r="F620" s="15">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="5">
         <v>16</v>
       </c>
       <c r="B621" s="11" t="s">
         <v>1789</v>
       </c>
       <c r="C621" s="8" t="s">
         <v>1790</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>1791</v>
       </c>
       <c r="E621" s="7">
         <v>0</v>
       </c>
       <c r="F621" s="15">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="5">
         <v>17</v>
       </c>
       <c r="B622" s="11" t="s">
         <v>1792</v>
       </c>
       <c r="C622" s="8" t="s">
         <v>1793</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>1794</v>
       </c>
       <c r="E622" s="7">
         <v>0</v>
       </c>
       <c r="F622" s="15">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="5">
         <v>18</v>
       </c>
       <c r="B623" s="11" t="s">
         <v>1795</v>
       </c>
       <c r="C623" s="8" t="s">
         <v>1796</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="E623" s="7">
         <v>0</v>
       </c>
       <c r="F623" s="15">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="5">
         <v>19</v>
       </c>
       <c r="B624" s="11" t="s">
         <v>1798</v>
       </c>
       <c r="C624" s="8" t="s">
         <v>1799</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>1800</v>
       </c>
       <c r="E624" s="7">
         <v>1000</v>
       </c>
       <c r="F624" s="15">
-        <v>88.26000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="5">
         <v>20</v>
       </c>
       <c r="B625" s="11" t="s">
         <v>1801</v>
       </c>
       <c r="C625" s="8" t="s">
         <v>1802</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>1803</v>
       </c>
       <c r="E625" s="7">
         <v>1000</v>
       </c>
       <c r="F625" s="15">
-        <v>114.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="5">
         <v>21</v>
       </c>
       <c r="B626" s="11" t="s">
         <v>1804</v>
       </c>
       <c r="C626" s="8" t="s">
         <v>1805</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>1806</v>
       </c>
       <c r="E626" s="7">
         <v>1000</v>
       </c>
       <c r="F626" s="15">
-        <v>120.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="5">
         <v>22</v>
       </c>
       <c r="B627" s="11" t="s">
         <v>1807</v>
       </c>
       <c r="C627" s="8" t="s">
         <v>1808</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>1809</v>
       </c>
       <c r="E627" s="7">
         <v>1000</v>
       </c>
       <c r="F627" s="15">
-        <v>140.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="5">
         <v>23</v>
       </c>
       <c r="B628" s="11" t="s">
         <v>1810</v>
       </c>
       <c r="C628" s="8" t="s">
         <v>1811</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>1812</v>
       </c>
       <c r="E628" s="7">
         <v>1000</v>
       </c>
       <c r="F628" s="15">
-        <v>233.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="3" t="s">
         <v>1813</v>
       </c>
       <c r="B629" s="7"/>
       <c r="C629" s="8"/>
       <c r="D629" s="7"/>
       <c r="E629" s="7"/>
       <c r="F629" s="15"/>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="B630" s="7"/>
       <c r="C630" s="8"/>
       <c r="D630" s="7"/>
       <c r="E630" s="7"/>
       <c r="F630" s="15"/>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="4" t="s">
         <v>3</v>
@@ -24516,4761 +24516,4761 @@
       </c>
       <c r="E631" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F631" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="5">
         <v>1</v>
       </c>
       <c r="B632" s="11" t="s">
         <v>1815</v>
       </c>
       <c r="C632" s="8" t="s">
         <v>1816</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>1817</v>
       </c>
       <c r="E632" s="7">
         <v>1000</v>
       </c>
       <c r="F632" s="15">
-        <v>685.1</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="5">
         <v>2</v>
       </c>
       <c r="B633" s="11" t="s">
         <v>1818</v>
       </c>
       <c r="C633" s="8" t="s">
         <v>1819</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="E633" s="7">
         <v>1000</v>
       </c>
       <c r="F633" s="15">
-        <v>6.73</v>
+        <v>10</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="5">
         <v>3</v>
       </c>
       <c r="B634" s="11" t="s">
         <v>1821</v>
       </c>
       <c r="C634" s="8" t="s">
         <v>1822</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="E634" s="7">
         <v>1000</v>
       </c>
       <c r="F634" s="15">
-        <v>9.98</v>
+        <v>18</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="5">
         <v>4</v>
       </c>
       <c r="B635" s="11" t="s">
         <v>1824</v>
       </c>
       <c r="C635" s="8" t="s">
         <v>1825</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>1826</v>
       </c>
       <c r="E635" s="7">
         <v>1000</v>
       </c>
       <c r="F635" s="15">
-        <v>21.36</v>
+        <v>36</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="5">
         <v>5</v>
       </c>
       <c r="B636" s="11" t="s">
         <v>1827</v>
       </c>
       <c r="C636" s="8" t="s">
         <v>1828</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>1829</v>
       </c>
       <c r="E636" s="7">
         <v>1000</v>
       </c>
       <c r="F636" s="15">
-        <v>37.89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="5">
         <v>6</v>
       </c>
       <c r="B637" s="11" t="s">
         <v>1830</v>
       </c>
       <c r="C637" s="8" t="s">
         <v>1831</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>1832</v>
       </c>
       <c r="E637" s="7">
         <v>1000</v>
       </c>
       <c r="F637" s="15">
-        <v>70.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="5">
         <v>7</v>
       </c>
       <c r="B638" s="11" t="s">
         <v>1833</v>
       </c>
       <c r="C638" s="8" t="s">
         <v>1834</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>1835</v>
       </c>
       <c r="E638" s="7">
         <v>1000</v>
       </c>
       <c r="F638" s="15">
-        <v>106.36</v>
+        <v>169</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="5">
         <v>8</v>
       </c>
       <c r="B639" s="11" t="s">
         <v>1836</v>
       </c>
       <c r="C639" s="8" t="s">
         <v>1837</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>1838</v>
       </c>
       <c r="E639" s="7">
         <v>1000</v>
       </c>
       <c r="F639" s="15">
-        <v>265.79</v>
+        <v>384</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="5">
         <v>9</v>
       </c>
       <c r="B640" s="11" t="s">
         <v>1839</v>
       </c>
       <c r="C640" s="8" t="s">
         <v>1840</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>1841</v>
       </c>
       <c r="E640" s="7">
         <v>1000</v>
       </c>
       <c r="F640" s="15">
-        <v>487.56</v>
+        <v>751</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="5">
         <v>10</v>
       </c>
       <c r="B641" s="11" t="s">
         <v>1842</v>
       </c>
       <c r="C641" s="8" t="s">
         <v>1843</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>1844</v>
       </c>
       <c r="E641" s="7">
         <v>1000</v>
       </c>
       <c r="F641" s="15">
-        <v>697.98</v>
+        <v>920</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="5">
         <v>11</v>
       </c>
       <c r="B642" s="11" t="s">
         <v>1845</v>
       </c>
       <c r="C642" s="8" t="s">
         <v>1846</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>1847</v>
       </c>
       <c r="E642" s="7">
         <v>1000</v>
       </c>
       <c r="F642" s="15">
-        <v>7.08</v>
+        <v>9</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="5">
         <v>12</v>
       </c>
       <c r="B643" s="11" t="s">
         <v>1848</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1849</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>1850</v>
       </c>
       <c r="E643" s="7">
         <v>1000</v>
       </c>
       <c r="F643" s="15">
-        <v>12.74</v>
+        <v>14</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="5">
         <v>13</v>
       </c>
       <c r="B644" s="11" t="s">
         <v>1851</v>
       </c>
       <c r="C644" s="8" t="s">
         <v>1852</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>1853</v>
       </c>
       <c r="E644" s="7">
         <v>1000</v>
       </c>
       <c r="F644" s="15">
-        <v>25.48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="5">
         <v>14</v>
       </c>
       <c r="B645" s="11" t="s">
         <v>1854</v>
       </c>
       <c r="C645" s="8" t="s">
         <v>1855</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>1856</v>
       </c>
       <c r="E645" s="7">
         <v>1000</v>
       </c>
       <c r="F645" s="15">
-        <v>49.9</v>
+        <v>52</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="5">
         <v>15</v>
       </c>
       <c r="B646" s="11" t="s">
         <v>1857</v>
       </c>
       <c r="C646" s="8" t="s">
         <v>1858</v>
       </c>
       <c r="D646" s="7" t="s">
         <v>1859</v>
       </c>
       <c r="E646" s="7">
         <v>1000</v>
       </c>
       <c r="F646" s="15">
-        <v>77.86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="5">
         <v>16</v>
       </c>
       <c r="B647" s="11" t="s">
         <v>1860</v>
       </c>
       <c r="C647" s="8" t="s">
         <v>1861</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="E647" s="7">
         <v>1000</v>
       </c>
       <c r="F647" s="15">
-        <v>120.23</v>
+        <v>135</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="5">
         <v>17</v>
       </c>
       <c r="B648" s="11" t="s">
         <v>1863</v>
       </c>
       <c r="C648" s="8" t="s">
         <v>1864</v>
       </c>
       <c r="D648" s="7" t="s">
         <v>1865</v>
       </c>
       <c r="E648" s="7">
         <v>1000</v>
       </c>
       <c r="F648" s="15">
-        <v>272.1</v>
+        <v>359</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="5">
         <v>18</v>
       </c>
       <c r="B649" s="11" t="s">
         <v>1866</v>
       </c>
       <c r="C649" s="8" t="s">
         <v>1867</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>1868</v>
       </c>
       <c r="E649" s="7">
         <v>1000</v>
       </c>
       <c r="F649" s="15">
-        <v>496.73</v>
+        <v>668</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="5">
         <v>19</v>
       </c>
       <c r="B650" s="11" t="s">
         <v>1869</v>
       </c>
       <c r="C650" s="8" t="s">
         <v>1870</v>
       </c>
       <c r="D650" s="7" t="s">
         <v>1871</v>
       </c>
       <c r="E650" s="7">
         <v>1000</v>
       </c>
       <c r="F650" s="15">
-        <v>1027.36</v>
+        <v>857</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="5">
         <v>20</v>
       </c>
       <c r="B651" s="11" t="s">
         <v>1872</v>
       </c>
       <c r="C651" s="8" t="s">
         <v>1873</v>
       </c>
       <c r="D651" s="7" t="s">
         <v>1874</v>
       </c>
       <c r="E651" s="7">
         <v>1000</v>
       </c>
       <c r="F651" s="15">
-        <v>10.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="5">
         <v>21</v>
       </c>
       <c r="B652" s="11" t="s">
         <v>1875</v>
       </c>
       <c r="C652" s="8" t="s">
         <v>1876</v>
       </c>
       <c r="D652" s="7" t="s">
         <v>1877</v>
       </c>
       <c r="E652" s="7">
         <v>1000</v>
       </c>
       <c r="F652" s="15">
-        <v>17.41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="5">
         <v>22</v>
       </c>
       <c r="B653" s="11" t="s">
         <v>1878</v>
       </c>
       <c r="C653" s="8" t="s">
         <v>1879</v>
       </c>
       <c r="D653" s="7" t="s">
         <v>1880</v>
       </c>
       <c r="E653" s="7">
         <v>1000</v>
       </c>
       <c r="F653" s="15">
-        <v>32.56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="5">
         <v>23</v>
       </c>
       <c r="B654" s="11" t="s">
         <v>1881</v>
       </c>
       <c r="C654" s="8" t="s">
         <v>1882</v>
       </c>
       <c r="D654" s="7" t="s">
         <v>1883</v>
       </c>
       <c r="E654" s="7">
         <v>1000</v>
       </c>
       <c r="F654" s="15">
-        <v>59.1</v>
+        <v>51</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="5">
         <v>24</v>
       </c>
       <c r="B655" s="11" t="s">
         <v>1884</v>
       </c>
       <c r="C655" s="8" t="s">
         <v>1885</v>
       </c>
       <c r="D655" s="7" t="s">
         <v>1886</v>
       </c>
       <c r="E655" s="7">
         <v>1000</v>
       </c>
       <c r="F655" s="15">
-        <v>113.15</v>
+        <v>110</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="5">
         <v>25</v>
       </c>
       <c r="B656" s="11" t="s">
         <v>1887</v>
       </c>
       <c r="C656" s="8" t="s">
         <v>1888</v>
       </c>
       <c r="D656" s="7" t="s">
         <v>1889</v>
       </c>
       <c r="E656" s="7">
         <v>1000</v>
       </c>
       <c r="F656" s="15">
-        <v>202</v>
+        <v>135</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="5">
         <v>26</v>
       </c>
       <c r="B657" s="11" t="s">
         <v>1890</v>
       </c>
       <c r="C657" s="8" t="s">
         <v>1891</v>
       </c>
       <c r="D657" s="7" t="s">
         <v>1892</v>
       </c>
       <c r="E657" s="7">
         <v>1000</v>
       </c>
       <c r="F657" s="15">
-        <v>376.13</v>
+        <v>307</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="5">
         <v>27</v>
       </c>
       <c r="B658" s="11" t="s">
         <v>1893</v>
       </c>
       <c r="C658" s="8" t="s">
         <v>1894</v>
       </c>
       <c r="D658" s="7" t="s">
         <v>1895</v>
       </c>
       <c r="E658" s="7">
         <v>1000</v>
       </c>
       <c r="F658" s="15">
-        <v>700.23</v>
+        <v>601</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="5">
         <v>28</v>
       </c>
       <c r="B659" s="11" t="s">
         <v>1896</v>
       </c>
       <c r="C659" s="8" t="s">
         <v>1897</v>
       </c>
       <c r="D659" s="7" t="s">
         <v>1898</v>
       </c>
       <c r="E659" s="7">
         <v>1000</v>
       </c>
       <c r="F659" s="15">
-        <v>5.4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="5">
         <v>29</v>
       </c>
       <c r="B660" s="11" t="s">
         <v>1899</v>
       </c>
       <c r="C660" s="8" t="s">
         <v>1900</v>
       </c>
       <c r="D660" s="7" t="s">
         <v>1901</v>
       </c>
       <c r="E660" s="7">
         <v>1000</v>
       </c>
       <c r="F660" s="15">
-        <v>8.109999999999999</v>
+        <v>14</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="5">
         <v>30</v>
       </c>
       <c r="B661" s="11" t="s">
         <v>1902</v>
       </c>
       <c r="C661" s="8" t="s">
         <v>1903</v>
       </c>
       <c r="D661" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="E661" s="7">
         <v>1000</v>
       </c>
       <c r="F661" s="15">
-        <v>13.7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="5">
         <v>31</v>
       </c>
       <c r="B662" s="11" t="s">
         <v>1905</v>
       </c>
       <c r="C662" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="D662" s="7" t="s">
         <v>1907</v>
       </c>
       <c r="E662" s="7">
         <v>1000</v>
       </c>
       <c r="F662" s="15">
-        <v>24.18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="5">
         <v>32</v>
       </c>
       <c r="B663" s="11" t="s">
         <v>1908</v>
       </c>
       <c r="C663" s="8" t="s">
         <v>1909</v>
       </c>
       <c r="D663" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="E663" s="7">
         <v>1000</v>
       </c>
       <c r="F663" s="15">
-        <v>40.44</v>
+        <v>88</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="5">
         <v>33</v>
       </c>
       <c r="B664" s="11" t="s">
         <v>1911</v>
       </c>
       <c r="C664" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="D664" s="7" t="s">
         <v>1913</v>
       </c>
       <c r="E664" s="7">
         <v>1000</v>
       </c>
       <c r="F664" s="15">
-        <v>76.5</v>
+        <v>135</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="B665" s="7"/>
       <c r="C665" s="8"/>
       <c r="D665" s="7"/>
       <c r="E665" s="7"/>
       <c r="F665" s="15"/>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B666" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C666" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D666" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E666" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F666" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="5">
         <v>1</v>
       </c>
       <c r="B667" s="11" t="s">
         <v>1915</v>
       </c>
       <c r="C667" s="8" t="s">
         <v>1916</v>
       </c>
       <c r="D667" s="7" t="s">
         <v>1917</v>
       </c>
       <c r="E667" s="7">
         <v>1000</v>
       </c>
       <c r="F667" s="15">
-        <v>649.97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="5">
         <v>2</v>
       </c>
       <c r="B668" s="11" t="s">
         <v>1918</v>
       </c>
       <c r="C668" s="8" t="s">
         <v>1919</v>
       </c>
       <c r="D668" s="7" t="s">
         <v>1920</v>
       </c>
       <c r="E668" s="7">
         <v>1000</v>
       </c>
       <c r="F668" s="15">
-        <v>665.36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="5">
         <v>3</v>
       </c>
       <c r="B669" s="11" t="s">
         <v>1921</v>
       </c>
       <c r="C669" s="8" t="s">
         <v>1922</v>
       </c>
       <c r="D669" s="7" t="s">
         <v>1923</v>
       </c>
       <c r="E669" s="7">
         <v>1000</v>
       </c>
       <c r="F669" s="15">
-        <v>822.34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="5">
         <v>4</v>
       </c>
       <c r="B670" s="11" t="s">
         <v>1924</v>
       </c>
       <c r="C670" s="8" t="s">
         <v>1925</v>
       </c>
       <c r="D670" s="7" t="s">
         <v>1926</v>
       </c>
       <c r="E670" s="7">
         <v>1000</v>
       </c>
       <c r="F670" s="15">
-        <v>822.34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="5">
         <v>5</v>
       </c>
       <c r="B671" s="11" t="s">
         <v>1927</v>
       </c>
       <c r="C671" s="8" t="s">
         <v>1928</v>
       </c>
       <c r="D671" s="7" t="s">
         <v>1929</v>
       </c>
       <c r="E671" s="7">
         <v>1000</v>
       </c>
       <c r="F671" s="15">
-        <v>533.39</v>
+        <v>57</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="5">
         <v>6</v>
       </c>
       <c r="B672" s="11" t="s">
         <v>1930</v>
       </c>
       <c r="C672" s="8" t="s">
         <v>1931</v>
       </c>
       <c r="D672" s="7" t="s">
         <v>1932</v>
       </c>
       <c r="E672" s="7">
         <v>1000</v>
       </c>
       <c r="F672" s="15">
-        <v>532.1900000000001</v>
+        <v>146</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="5">
         <v>7</v>
       </c>
       <c r="B673" s="11" t="s">
         <v>1933</v>
       </c>
       <c r="C673" s="8" t="s">
         <v>1934</v>
       </c>
       <c r="D673" s="7" t="s">
         <v>1935</v>
       </c>
       <c r="E673" s="7">
         <v>1000</v>
       </c>
       <c r="F673" s="15">
-        <v>543.4400000000001</v>
+        <v>184</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="5">
         <v>8</v>
       </c>
       <c r="B674" s="11" t="s">
         <v>1936</v>
       </c>
       <c r="C674" s="8" t="s">
         <v>1937</v>
       </c>
       <c r="D674" s="7" t="s">
         <v>1938</v>
       </c>
       <c r="E674" s="7">
         <v>1000</v>
       </c>
       <c r="F674" s="15">
-        <v>593.41</v>
+        <v>299</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="5">
         <v>9</v>
       </c>
       <c r="B675" s="11" t="s">
         <v>1939</v>
       </c>
       <c r="C675" s="8" t="s">
         <v>1940</v>
       </c>
       <c r="D675" s="7" t="s">
         <v>1941</v>
       </c>
       <c r="E675" s="7">
         <v>1000</v>
       </c>
       <c r="F675" s="15">
-        <v>11.74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="5">
         <v>10</v>
       </c>
       <c r="B676" s="11" t="s">
         <v>1942</v>
       </c>
       <c r="C676" s="8" t="s">
         <v>1943</v>
       </c>
       <c r="D676" s="7" t="s">
         <v>1944</v>
       </c>
       <c r="E676" s="7">
         <v>1000</v>
       </c>
       <c r="F676" s="15">
-        <v>10.66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="5">
         <v>11</v>
       </c>
       <c r="B677" s="11" t="s">
         <v>1945</v>
       </c>
       <c r="C677" s="8" t="s">
         <v>1946</v>
       </c>
       <c r="D677" s="7" t="s">
         <v>1947</v>
       </c>
       <c r="E677" s="7">
         <v>1000</v>
       </c>
       <c r="F677" s="15">
-        <v>10.66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="5">
         <v>12</v>
       </c>
       <c r="B678" s="11" t="s">
         <v>1948</v>
       </c>
       <c r="C678" s="8" t="s">
         <v>1949</v>
       </c>
       <c r="D678" s="7" t="s">
         <v>1950</v>
       </c>
       <c r="E678" s="7">
         <v>1000</v>
       </c>
       <c r="F678" s="15">
-        <v>17.75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="5">
         <v>13</v>
       </c>
       <c r="B679" s="11" t="s">
         <v>1951</v>
       </c>
       <c r="C679" s="8" t="s">
         <v>1952</v>
       </c>
       <c r="D679" s="7" t="s">
         <v>1953</v>
       </c>
       <c r="E679" s="7">
         <v>1000</v>
       </c>
       <c r="F679" s="15">
-        <v>17.75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="5">
         <v>14</v>
       </c>
       <c r="B680" s="11" t="s">
         <v>1954</v>
       </c>
       <c r="C680" s="8" t="s">
         <v>1955</v>
       </c>
       <c r="D680" s="7" t="s">
         <v>1956</v>
       </c>
       <c r="E680" s="7">
         <v>1000</v>
       </c>
       <c r="F680" s="15">
-        <v>19.02</v>
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="5">
         <v>15</v>
       </c>
       <c r="B681" s="11" t="s">
         <v>1957</v>
       </c>
       <c r="C681" s="8" t="s">
         <v>1958</v>
       </c>
       <c r="D681" s="7" t="s">
         <v>1959</v>
       </c>
       <c r="E681" s="7">
         <v>1000</v>
       </c>
       <c r="F681" s="15">
-        <v>19.02</v>
+        <v>16</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="5">
         <v>16</v>
       </c>
       <c r="B682" s="11" t="s">
         <v>1960</v>
       </c>
       <c r="C682" s="8" t="s">
         <v>1961</v>
       </c>
       <c r="D682" s="7" t="s">
         <v>1962</v>
       </c>
       <c r="E682" s="7">
         <v>1000</v>
       </c>
       <c r="F682" s="15">
-        <v>31.03</v>
+        <v>16</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="5">
         <v>17</v>
       </c>
       <c r="B683" s="11" t="s">
         <v>1963</v>
       </c>
       <c r="C683" s="8" t="s">
         <v>1964</v>
       </c>
       <c r="D683" s="7" t="s">
         <v>1965</v>
       </c>
       <c r="E683" s="7">
         <v>1000</v>
       </c>
       <c r="F683" s="15">
-        <v>33.35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="5">
         <v>18</v>
       </c>
       <c r="B684" s="11" t="s">
         <v>1966</v>
       </c>
       <c r="C684" s="8" t="s">
         <v>1967</v>
       </c>
       <c r="D684" s="7" t="s">
         <v>1968</v>
       </c>
       <c r="E684" s="7">
         <v>1000</v>
       </c>
       <c r="F684" s="15">
-        <v>38.17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="5">
         <v>19</v>
       </c>
       <c r="B685" s="11" t="s">
         <v>1969</v>
       </c>
       <c r="C685" s="8" t="s">
         <v>1970</v>
       </c>
       <c r="D685" s="7" t="s">
         <v>1971</v>
       </c>
       <c r="E685" s="7">
         <v>1000</v>
       </c>
       <c r="F685" s="15">
-        <v>60.42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="5">
         <v>20</v>
       </c>
       <c r="B686" s="11" t="s">
         <v>1972</v>
       </c>
       <c r="C686" s="8" t="s">
         <v>1973</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>1974</v>
       </c>
       <c r="E686" s="7">
         <v>1000</v>
       </c>
       <c r="F686" s="15">
-        <v>64.06999999999999</v>
+        <v>16</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="5">
         <v>21</v>
       </c>
       <c r="B687" s="11" t="s">
         <v>1975</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1976</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>1977</v>
       </c>
       <c r="E687" s="7">
         <v>1000</v>
       </c>
       <c r="F687" s="15">
-        <v>69.33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="5">
         <v>22</v>
       </c>
       <c r="B688" s="11" t="s">
         <v>1978</v>
       </c>
       <c r="C688" s="8" t="s">
         <v>1979</v>
       </c>
       <c r="D688" s="7" t="s">
         <v>1980</v>
       </c>
       <c r="E688" s="7">
         <v>1000</v>
       </c>
       <c r="F688" s="15">
-        <v>78.39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="5">
         <v>23</v>
       </c>
       <c r="B689" s="11" t="s">
         <v>1981</v>
       </c>
       <c r="C689" s="8" t="s">
         <v>1982</v>
       </c>
       <c r="D689" s="7" t="s">
         <v>1983</v>
       </c>
       <c r="E689" s="7">
         <v>1000</v>
       </c>
       <c r="F689" s="15">
-        <v>87.42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="5">
         <v>24</v>
       </c>
       <c r="B690" s="11" t="s">
         <v>1984</v>
       </c>
       <c r="C690" s="8" t="s">
         <v>1985</v>
       </c>
       <c r="D690" s="7" t="s">
         <v>1986</v>
       </c>
       <c r="E690" s="7">
         <v>1000</v>
       </c>
       <c r="F690" s="15">
-        <v>93.45999999999999</v>
+        <v>16</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="5">
         <v>25</v>
       </c>
       <c r="B691" s="11" t="s">
         <v>1987</v>
       </c>
       <c r="C691" s="8" t="s">
         <v>1988</v>
       </c>
       <c r="D691" s="7" t="s">
         <v>1989</v>
       </c>
       <c r="E691" s="7">
         <v>1000</v>
       </c>
       <c r="F691" s="15">
-        <v>101.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="5">
         <v>26</v>
       </c>
       <c r="B692" s="11" t="s">
         <v>1990</v>
       </c>
       <c r="C692" s="8" t="s">
         <v>1991</v>
       </c>
       <c r="D692" s="7" t="s">
         <v>1992</v>
       </c>
       <c r="E692" s="7">
         <v>1000</v>
       </c>
       <c r="F692" s="15">
-        <v>114.04</v>
+        <v>46</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="5">
         <v>27</v>
       </c>
       <c r="B693" s="11" t="s">
         <v>1993</v>
       </c>
       <c r="C693" s="8" t="s">
         <v>1994</v>
       </c>
       <c r="D693" s="7" t="s">
         <v>1995</v>
       </c>
       <c r="E693" s="7">
         <v>1000</v>
       </c>
       <c r="F693" s="15">
-        <v>133.15</v>
+        <v>57</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="5">
         <v>28</v>
       </c>
       <c r="B694" s="11" t="s">
         <v>1996</v>
       </c>
       <c r="C694" s="8" t="s">
         <v>1997</v>
       </c>
       <c r="D694" s="7" t="s">
         <v>1998</v>
       </c>
       <c r="E694" s="7">
         <v>1000</v>
       </c>
       <c r="F694" s="15">
-        <v>205.07</v>
+        <v>16</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="5">
         <v>29</v>
       </c>
       <c r="B695" s="11" t="s">
         <v>1999</v>
       </c>
       <c r="C695" s="8" t="s">
         <v>2000</v>
       </c>
       <c r="D695" s="7" t="s">
         <v>2001</v>
       </c>
       <c r="E695" s="7">
         <v>1000</v>
       </c>
       <c r="F695" s="15">
-        <v>205.07</v>
+        <v>16</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="5">
         <v>30</v>
       </c>
       <c r="B696" s="11" t="s">
         <v>2002</v>
       </c>
       <c r="C696" s="8" t="s">
         <v>2003</v>
       </c>
       <c r="D696" s="7" t="s">
         <v>2004</v>
       </c>
       <c r="E696" s="7">
         <v>1000</v>
       </c>
       <c r="F696" s="15">
-        <v>207.96</v>
+        <v>21</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="5">
         <v>31</v>
       </c>
       <c r="B697" s="11" t="s">
         <v>2005</v>
       </c>
       <c r="C697" s="8" t="s">
         <v>2006</v>
       </c>
       <c r="D697" s="7" t="s">
         <v>2007</v>
       </c>
       <c r="E697" s="7">
         <v>1000</v>
       </c>
       <c r="F697" s="15">
-        <v>211.79</v>
+        <v>46</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="5">
         <v>32</v>
       </c>
       <c r="B698" s="11" t="s">
         <v>2008</v>
       </c>
       <c r="C698" s="8" t="s">
         <v>2009</v>
       </c>
       <c r="D698" s="7" t="s">
         <v>2010</v>
       </c>
       <c r="E698" s="7">
         <v>1000</v>
       </c>
       <c r="F698" s="15">
-        <v>224.6</v>
+        <v>57</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="5">
         <v>33</v>
       </c>
       <c r="B699" s="11" t="s">
         <v>2011</v>
       </c>
       <c r="C699" s="8" t="s">
         <v>2012</v>
       </c>
       <c r="D699" s="7" t="s">
         <v>2013</v>
       </c>
       <c r="E699" s="7">
         <v>1000</v>
       </c>
       <c r="F699" s="15">
-        <v>257.01</v>
+        <v>146</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="5">
         <v>34</v>
       </c>
       <c r="B700" s="11" t="s">
         <v>2014</v>
       </c>
       <c r="C700" s="8" t="s">
         <v>2015</v>
       </c>
       <c r="D700" s="7" t="s">
         <v>2016</v>
       </c>
       <c r="E700" s="7">
         <v>1000</v>
       </c>
       <c r="F700" s="15">
-        <v>446.25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="5">
         <v>35</v>
       </c>
       <c r="B701" s="11" t="s">
         <v>2017</v>
       </c>
       <c r="C701" s="8" t="s">
         <v>2018</v>
       </c>
       <c r="D701" s="7" t="s">
         <v>2019</v>
       </c>
       <c r="E701" s="7">
         <v>1000</v>
       </c>
       <c r="F701" s="15">
-        <v>445.09</v>
+        <v>16</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="5">
         <v>36</v>
       </c>
       <c r="B702" s="11" t="s">
         <v>2020</v>
       </c>
       <c r="C702" s="8" t="s">
         <v>2021</v>
       </c>
       <c r="D702" s="7" t="s">
         <v>2022</v>
       </c>
       <c r="E702" s="7">
         <v>1000</v>
       </c>
       <c r="F702" s="15">
-        <v>483.51</v>
+        <v>21</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="5">
         <v>37</v>
       </c>
       <c r="B703" s="11" t="s">
         <v>2023</v>
       </c>
       <c r="C703" s="8" t="s">
         <v>2024</v>
       </c>
       <c r="D703" s="7" t="s">
         <v>2025</v>
       </c>
       <c r="E703" s="7">
         <v>1000</v>
       </c>
       <c r="F703" s="15">
-        <v>351.14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="5">
         <v>38</v>
       </c>
       <c r="B704" s="11" t="s">
         <v>2026</v>
       </c>
       <c r="C704" s="8" t="s">
         <v>2027</v>
       </c>
       <c r="D704" s="7" t="s">
         <v>2028</v>
       </c>
       <c r="E704" s="7">
         <v>1000</v>
       </c>
       <c r="F704" s="15">
-        <v>357.56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="5">
         <v>39</v>
       </c>
       <c r="B705" s="11" t="s">
         <v>2029</v>
       </c>
       <c r="C705" s="8" t="s">
         <v>2030</v>
       </c>
       <c r="D705" s="7" t="s">
         <v>2031</v>
       </c>
       <c r="E705" s="7">
         <v>1000</v>
       </c>
       <c r="F705" s="15">
-        <v>363.13</v>
+        <v>146</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="5">
         <v>40</v>
       </c>
       <c r="B706" s="11" t="s">
         <v>2032</v>
       </c>
       <c r="C706" s="8" t="s">
         <v>2033</v>
       </c>
       <c r="D706" s="7" t="s">
         <v>2034</v>
       </c>
       <c r="E706" s="7">
         <v>1000</v>
       </c>
       <c r="F706" s="15">
-        <v>369.38</v>
+        <v>184</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="5">
         <v>41</v>
       </c>
       <c r="B707" s="11" t="s">
         <v>2035</v>
       </c>
       <c r="C707" s="8" t="s">
         <v>2036</v>
       </c>
       <c r="D707" s="7" t="s">
         <v>2037</v>
       </c>
       <c r="E707" s="7">
         <v>1000</v>
       </c>
       <c r="F707" s="15">
-        <v>41.16</v>
+        <v>16</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="5">
         <v>42</v>
       </c>
       <c r="B708" s="11" t="s">
         <v>2038</v>
       </c>
       <c r="C708" s="8" t="s">
         <v>2039</v>
       </c>
       <c r="D708" s="7" t="s">
         <v>2040</v>
       </c>
       <c r="E708" s="7">
         <v>1000</v>
       </c>
       <c r="F708" s="15">
-        <v>39.88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="5">
         <v>43</v>
       </c>
       <c r="B709" s="11" t="s">
         <v>2041</v>
       </c>
       <c r="C709" s="8" t="s">
         <v>2042</v>
       </c>
       <c r="D709" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="E709" s="7">
         <v>1000</v>
       </c>
       <c r="F709" s="15">
-        <v>44.55</v>
+        <v>34</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="5">
         <v>44</v>
       </c>
       <c r="B710" s="11" t="s">
         <v>2044</v>
       </c>
       <c r="C710" s="8" t="s">
         <v>2045</v>
       </c>
       <c r="D710" s="7" t="s">
         <v>2046</v>
       </c>
       <c r="E710" s="7">
         <v>1000</v>
       </c>
       <c r="F710" s="15">
-        <v>63.54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="5">
         <v>45</v>
       </c>
       <c r="B711" s="11" t="s">
         <v>2047</v>
       </c>
       <c r="C711" s="8" t="s">
         <v>2048</v>
       </c>
       <c r="D711" s="7" t="s">
         <v>2049</v>
       </c>
       <c r="E711" s="7">
         <v>1000</v>
       </c>
       <c r="F711" s="15">
-        <v>69.05</v>
+        <v>16</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="5">
         <v>46</v>
       </c>
       <c r="B712" s="11" t="s">
         <v>2050</v>
       </c>
       <c r="C712" s="8" t="s">
         <v>2051</v>
       </c>
       <c r="D712" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="E712" s="7">
         <v>1000</v>
       </c>
       <c r="F712" s="15">
-        <v>74.33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="5">
         <v>47</v>
       </c>
       <c r="B713" s="11" t="s">
         <v>2053</v>
       </c>
       <c r="C713" s="8" t="s">
         <v>2054</v>
       </c>
       <c r="D713" s="7" t="s">
         <v>2055</v>
       </c>
       <c r="E713" s="7">
         <v>1000</v>
       </c>
       <c r="F713" s="15">
-        <v>80.73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="5">
         <v>48</v>
       </c>
       <c r="B714" s="11" t="s">
         <v>2056</v>
       </c>
       <c r="C714" s="8" t="s">
         <v>2057</v>
       </c>
       <c r="D714" s="7" t="s">
         <v>2058</v>
       </c>
       <c r="E714" s="7">
         <v>1000</v>
       </c>
       <c r="F714" s="15">
-        <v>86.23999999999999</v>
+        <v>16</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="5">
         <v>49</v>
       </c>
       <c r="B715" s="11" t="s">
         <v>2059</v>
       </c>
       <c r="C715" s="8" t="s">
         <v>2060</v>
       </c>
       <c r="D715" s="7" t="s">
         <v>2061</v>
       </c>
       <c r="E715" s="7">
         <v>1000</v>
       </c>
       <c r="F715" s="15">
-        <v>84.8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="5">
         <v>50</v>
       </c>
       <c r="B716" s="11" t="s">
         <v>2062</v>
       </c>
       <c r="C716" s="8" t="s">
         <v>2063</v>
       </c>
       <c r="D716" s="7" t="s">
         <v>2064</v>
       </c>
       <c r="E716" s="7">
         <v>1000</v>
       </c>
       <c r="F716" s="15">
-        <v>92.19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="5">
         <v>51</v>
       </c>
       <c r="B717" s="11" t="s">
         <v>2065</v>
       </c>
       <c r="C717" s="8" t="s">
         <v>2066</v>
       </c>
       <c r="D717" s="7" t="s">
         <v>2067</v>
       </c>
       <c r="E717" s="7">
         <v>1000</v>
       </c>
       <c r="F717" s="15">
-        <v>116.76</v>
+        <v>46</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="5">
         <v>52</v>
       </c>
       <c r="B718" s="11" t="s">
         <v>2068</v>
       </c>
       <c r="C718" s="8" t="s">
         <v>2069</v>
       </c>
       <c r="D718" s="7" t="s">
         <v>2070</v>
       </c>
       <c r="E718" s="7">
         <v>1000</v>
       </c>
       <c r="F718" s="15">
-        <v>125.8</v>
+        <v>57</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="5">
         <v>53</v>
       </c>
       <c r="B719" s="11" t="s">
         <v>2071</v>
       </c>
       <c r="C719" s="8" t="s">
         <v>2072</v>
       </c>
       <c r="D719" s="7" t="s">
         <v>2073</v>
       </c>
       <c r="E719" s="7">
         <v>1000</v>
       </c>
       <c r="F719" s="15">
-        <v>1145.7</v>
+        <v>57</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="5">
         <v>54</v>
       </c>
       <c r="B720" s="11" t="s">
         <v>2074</v>
       </c>
       <c r="C720" s="8" t="s">
         <v>2075</v>
       </c>
       <c r="D720" s="7" t="s">
         <v>2076</v>
       </c>
       <c r="E720" s="7">
         <v>1000</v>
       </c>
       <c r="F720" s="15">
-        <v>1092.18</v>
+        <v>146</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="5">
         <v>55</v>
       </c>
       <c r="B721" s="11" t="s">
         <v>2077</v>
       </c>
       <c r="C721" s="8" t="s">
         <v>2078</v>
       </c>
       <c r="D721" s="7" t="s">
         <v>2079</v>
       </c>
       <c r="E721" s="7">
         <v>1000</v>
       </c>
       <c r="F721" s="15">
-        <v>1304</v>
+        <v>184</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="5">
         <v>56</v>
       </c>
       <c r="B722" s="11" t="s">
         <v>2080</v>
       </c>
       <c r="C722" s="8" t="s">
         <v>2081</v>
       </c>
       <c r="D722" s="7" t="s">
         <v>2082</v>
       </c>
       <c r="E722" s="7">
         <v>1000</v>
       </c>
       <c r="F722" s="15">
-        <v>1356.75</v>
+        <v>299</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="5">
         <v>57</v>
       </c>
       <c r="B723" s="11" t="s">
         <v>2083</v>
       </c>
       <c r="C723" s="8" t="s">
         <v>2084</v>
       </c>
       <c r="D723" s="7" t="s">
         <v>2085</v>
       </c>
       <c r="E723" s="7">
         <v>1000</v>
       </c>
       <c r="F723" s="15">
-        <v>19.98</v>
+        <v>13</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="5">
         <v>58</v>
       </c>
       <c r="B724" s="11" t="s">
         <v>2086</v>
       </c>
       <c r="C724" s="8" t="s">
         <v>2087</v>
       </c>
       <c r="D724" s="7" t="s">
         <v>2088</v>
       </c>
       <c r="E724" s="7">
         <v>1000</v>
       </c>
       <c r="F724" s="15">
-        <v>19.98</v>
+        <v>13</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="5">
         <v>59</v>
       </c>
       <c r="B725" s="11" t="s">
         <v>2089</v>
       </c>
       <c r="C725" s="8" t="s">
         <v>2090</v>
       </c>
       <c r="D725" s="7" t="s">
         <v>2091</v>
       </c>
       <c r="E725" s="7">
         <v>1000</v>
       </c>
       <c r="F725" s="15">
-        <v>30.53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="5">
         <v>60</v>
       </c>
       <c r="B726" s="11" t="s">
         <v>2092</v>
       </c>
       <c r="C726" s="8" t="s">
         <v>2093</v>
       </c>
       <c r="D726" s="7" t="s">
         <v>2094</v>
       </c>
       <c r="E726" s="7">
         <v>1000</v>
       </c>
       <c r="F726" s="15">
-        <v>42.66</v>
+        <v>18</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="5">
         <v>61</v>
       </c>
       <c r="B727" s="11" t="s">
         <v>2095</v>
       </c>
       <c r="C727" s="8" t="s">
         <v>2096</v>
       </c>
       <c r="D727" s="7" t="s">
         <v>2097</v>
       </c>
       <c r="E727" s="7">
         <v>1000</v>
       </c>
       <c r="F727" s="15">
-        <v>31.35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="5">
         <v>62</v>
       </c>
       <c r="B728" s="11" t="s">
         <v>2098</v>
       </c>
       <c r="C728" s="8" t="s">
         <v>2099</v>
       </c>
       <c r="D728" s="7" t="s">
         <v>2100</v>
       </c>
       <c r="E728" s="7">
         <v>1000</v>
       </c>
       <c r="F728" s="15">
-        <v>34.51</v>
+        <v>18</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="5">
         <v>63</v>
       </c>
       <c r="B729" s="11" t="s">
         <v>2101</v>
       </c>
       <c r="C729" s="8" t="s">
         <v>2102</v>
       </c>
       <c r="D729" s="7" t="s">
         <v>2103</v>
       </c>
       <c r="E729" s="7">
         <v>1000</v>
       </c>
       <c r="F729" s="15">
-        <v>35.35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="5">
         <v>64</v>
       </c>
       <c r="B730" s="11" t="s">
         <v>2104</v>
       </c>
       <c r="C730" s="8" t="s">
         <v>2105</v>
       </c>
       <c r="D730" s="7" t="s">
         <v>2106</v>
       </c>
       <c r="E730" s="7">
         <v>1000</v>
       </c>
       <c r="F730" s="15">
-        <v>31.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="5">
         <v>65</v>
       </c>
       <c r="B731" s="11" t="s">
         <v>2107</v>
       </c>
       <c r="C731" s="8" t="s">
         <v>2108</v>
       </c>
       <c r="D731" s="7" t="s">
         <v>2109</v>
       </c>
       <c r="E731" s="7">
         <v>1000</v>
       </c>
       <c r="F731" s="15">
-        <v>51.93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="5">
         <v>66</v>
       </c>
       <c r="B732" s="11" t="s">
         <v>2110</v>
       </c>
       <c r="C732" s="8" t="s">
         <v>2111</v>
       </c>
       <c r="D732" s="7" t="s">
         <v>2112</v>
       </c>
       <c r="E732" s="7">
         <v>1000</v>
       </c>
       <c r="F732" s="15">
-        <v>53.23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="5">
         <v>67</v>
       </c>
       <c r="B733" s="11" t="s">
         <v>2113</v>
       </c>
       <c r="C733" s="8" t="s">
         <v>2114</v>
       </c>
       <c r="D733" s="7" t="s">
         <v>2115</v>
       </c>
       <c r="E733" s="7">
         <v>1000</v>
       </c>
       <c r="F733" s="15">
-        <v>57.21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="5">
         <v>68</v>
       </c>
       <c r="B734" s="11" t="s">
         <v>2116</v>
       </c>
       <c r="C734" s="8" t="s">
         <v>2117</v>
       </c>
       <c r="D734" s="7" t="s">
         <v>2118</v>
       </c>
       <c r="E734" s="7">
         <v>1000</v>
       </c>
       <c r="F734" s="15">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="5">
         <v>69</v>
       </c>
       <c r="B735" s="11" t="s">
         <v>2119</v>
       </c>
       <c r="C735" s="8" t="s">
         <v>2120</v>
       </c>
       <c r="D735" s="7" t="s">
         <v>2121</v>
       </c>
       <c r="E735" s="7">
         <v>1000</v>
       </c>
       <c r="F735" s="15">
-        <v>96.48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="5">
         <v>70</v>
       </c>
       <c r="B736" s="11" t="s">
         <v>2122</v>
       </c>
       <c r="C736" s="8" t="s">
         <v>2123</v>
       </c>
       <c r="D736" s="7" t="s">
         <v>2124</v>
       </c>
       <c r="E736" s="7">
         <v>1000</v>
       </c>
       <c r="F736" s="15">
-        <v>101.61</v>
+        <v>40</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="5">
         <v>71</v>
       </c>
       <c r="B737" s="11" t="s">
         <v>2125</v>
       </c>
       <c r="C737" s="8" t="s">
         <v>2126</v>
       </c>
       <c r="D737" s="7" t="s">
         <v>2127</v>
       </c>
       <c r="E737" s="7">
         <v>1000</v>
       </c>
       <c r="F737" s="15">
-        <v>109.44</v>
+        <v>65</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="5">
         <v>72</v>
       </c>
       <c r="B738" s="11" t="s">
         <v>2128</v>
       </c>
       <c r="C738" s="8" t="s">
         <v>2129</v>
       </c>
       <c r="D738" s="7" t="s">
         <v>2130</v>
       </c>
       <c r="E738" s="7">
         <v>0</v>
       </c>
       <c r="F738" s="15">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="5">
         <v>73</v>
       </c>
       <c r="B739" s="11" t="s">
         <v>2131</v>
       </c>
       <c r="C739" s="8" t="s">
         <v>2132</v>
       </c>
       <c r="D739" s="7" t="s">
         <v>2133</v>
       </c>
       <c r="E739" s="7">
         <v>1000</v>
       </c>
       <c r="F739" s="15">
-        <v>154.51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="5">
         <v>74</v>
       </c>
       <c r="B740" s="11" t="s">
         <v>2134</v>
       </c>
       <c r="C740" s="8" t="s">
         <v>2135</v>
       </c>
       <c r="D740" s="7" t="s">
         <v>2136</v>
       </c>
       <c r="E740" s="7">
         <v>1000</v>
       </c>
       <c r="F740" s="15">
-        <v>163.56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="5">
         <v>75</v>
       </c>
       <c r="B741" s="11" t="s">
         <v>2137</v>
       </c>
       <c r="C741" s="8" t="s">
         <v>2138</v>
       </c>
       <c r="D741" s="7" t="s">
         <v>2139</v>
       </c>
       <c r="E741" s="7">
         <v>1000</v>
       </c>
       <c r="F741" s="15">
-        <v>194.48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="5">
         <v>76</v>
       </c>
       <c r="B742" s="11" t="s">
         <v>2140</v>
       </c>
       <c r="C742" s="8" t="s">
         <v>2141</v>
       </c>
       <c r="D742" s="7" t="s">
         <v>2142</v>
       </c>
       <c r="E742" s="7">
         <v>1000</v>
       </c>
       <c r="F742" s="15">
-        <v>234.43</v>
+        <v>57</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="5">
         <v>77</v>
       </c>
       <c r="B743" s="11" t="s">
         <v>2143</v>
       </c>
       <c r="C743" s="8" t="s">
         <v>2144</v>
       </c>
       <c r="D743" s="7" t="s">
         <v>2145</v>
       </c>
       <c r="E743" s="7">
         <v>1000</v>
       </c>
       <c r="F743" s="15">
-        <v>372.36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="5">
         <v>78</v>
       </c>
       <c r="B744" s="11" t="s">
         <v>2146</v>
       </c>
       <c r="C744" s="8" t="s">
         <v>2147</v>
       </c>
       <c r="D744" s="7" t="s">
         <v>2148</v>
       </c>
       <c r="E744" s="7">
         <v>1000</v>
       </c>
       <c r="F744" s="15">
-        <v>372.36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="5">
         <v>79</v>
       </c>
       <c r="B745" s="11" t="s">
         <v>2149</v>
       </c>
       <c r="C745" s="8" t="s">
         <v>2150</v>
       </c>
       <c r="D745" s="7" t="s">
         <v>2151</v>
       </c>
       <c r="E745" s="7">
         <v>1000</v>
       </c>
       <c r="F745" s="15">
-        <v>417.59</v>
+        <v>46</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="5">
         <v>80</v>
       </c>
       <c r="B746" s="11" t="s">
         <v>2152</v>
       </c>
       <c r="C746" s="8" t="s">
         <v>2153</v>
       </c>
       <c r="D746" s="7" t="s">
         <v>2154</v>
       </c>
       <c r="E746" s="7">
         <v>1000</v>
       </c>
       <c r="F746" s="15">
-        <v>446.98</v>
+        <v>57</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="5">
         <v>81</v>
       </c>
       <c r="B747" s="11" t="s">
         <v>2155</v>
       </c>
       <c r="C747" s="8" t="s">
         <v>2156</v>
       </c>
       <c r="D747" s="7" t="s">
         <v>2157</v>
       </c>
       <c r="E747" s="7">
         <v>1000</v>
       </c>
       <c r="F747" s="15">
-        <v>474.88</v>
+        <v>146</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="5">
         <v>82</v>
       </c>
       <c r="B748" s="11" t="s">
         <v>2158</v>
       </c>
       <c r="C748" s="8" t="s">
         <v>2159</v>
       </c>
       <c r="D748" s="7" t="s">
         <v>2160</v>
       </c>
       <c r="E748" s="7">
         <v>0</v>
       </c>
       <c r="F748" s="15">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="5">
         <v>83</v>
       </c>
       <c r="B749" s="11" t="s">
         <v>2161</v>
       </c>
       <c r="C749" s="8" t="s">
         <v>2162</v>
       </c>
       <c r="D749" s="7" t="s">
         <v>2163</v>
       </c>
       <c r="E749" s="7">
         <v>0</v>
       </c>
       <c r="F749" s="15">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="5">
         <v>84</v>
       </c>
       <c r="B750" s="11" t="s">
         <v>2164</v>
       </c>
       <c r="C750" s="8" t="s">
         <v>2165</v>
       </c>
       <c r="D750" s="7" t="s">
         <v>2166</v>
       </c>
       <c r="E750" s="7">
         <v>0</v>
       </c>
       <c r="F750" s="15">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="5">
         <v>85</v>
       </c>
       <c r="B751" s="11" t="s">
         <v>2167</v>
       </c>
       <c r="C751" s="8" t="s">
         <v>2168</v>
       </c>
       <c r="D751" s="7" t="s">
         <v>2169</v>
       </c>
       <c r="E751" s="7">
         <v>1000</v>
       </c>
       <c r="F751" s="15">
-        <v>655</v>
+        <v>46</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="5">
         <v>86</v>
       </c>
       <c r="B752" s="11" t="s">
         <v>2170</v>
       </c>
       <c r="C752" s="8" t="s">
         <v>2171</v>
       </c>
       <c r="D752" s="7" t="s">
         <v>2172</v>
       </c>
       <c r="E752" s="7">
         <v>1000</v>
       </c>
       <c r="F752" s="15">
-        <v>683.65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="5">
         <v>87</v>
       </c>
       <c r="B753" s="11" t="s">
         <v>2173</v>
       </c>
       <c r="C753" s="8" t="s">
         <v>2174</v>
       </c>
       <c r="D753" s="7" t="s">
         <v>2175</v>
       </c>
       <c r="E753" s="7">
         <v>1000</v>
       </c>
       <c r="F753" s="15">
-        <v>813.3</v>
+        <v>146</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="5">
         <v>88</v>
       </c>
       <c r="B754" s="11" t="s">
         <v>2176</v>
       </c>
       <c r="C754" s="8" t="s">
         <v>2177</v>
       </c>
       <c r="D754" s="7" t="s">
         <v>2178</v>
       </c>
       <c r="E754" s="7">
         <v>1000</v>
       </c>
       <c r="F754" s="15">
-        <v>816.3099999999999</v>
+        <v>184</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="5">
         <v>89</v>
       </c>
       <c r="B755" s="11" t="s">
         <v>2179</v>
       </c>
       <c r="C755" s="8" t="s">
         <v>2180</v>
       </c>
       <c r="D755" s="7" t="s">
         <v>2181</v>
       </c>
       <c r="E755" s="7">
         <v>1000</v>
       </c>
       <c r="F755" s="15">
-        <v>12.96</v>
+        <v>13</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="5">
         <v>90</v>
       </c>
       <c r="B756" s="11" t="s">
         <v>2182</v>
       </c>
       <c r="C756" s="8" t="s">
         <v>2183</v>
       </c>
       <c r="D756" s="7" t="s">
         <v>2184</v>
       </c>
       <c r="E756" s="7">
         <v>1000</v>
       </c>
       <c r="F756" s="15">
-        <v>11.76</v>
+        <v>13</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="5">
         <v>91</v>
       </c>
       <c r="B757" s="11" t="s">
         <v>2185</v>
       </c>
       <c r="C757" s="8" t="s">
         <v>2186</v>
       </c>
       <c r="D757" s="7" t="s">
         <v>2187</v>
       </c>
       <c r="E757" s="7">
         <v>1000</v>
       </c>
       <c r="F757" s="15">
-        <v>14.93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="5">
         <v>92</v>
       </c>
       <c r="B758" s="11" t="s">
         <v>2188</v>
       </c>
       <c r="C758" s="8" t="s">
         <v>2189</v>
       </c>
       <c r="D758" s="7" t="s">
         <v>2190</v>
       </c>
       <c r="E758" s="7">
         <v>1000</v>
       </c>
       <c r="F758" s="15">
-        <v>15.68</v>
+        <v>13</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="5">
         <v>93</v>
       </c>
       <c r="B759" s="11" t="s">
         <v>2191</v>
       </c>
       <c r="C759" s="8" t="s">
         <v>2192</v>
       </c>
       <c r="D759" s="7" t="s">
         <v>2193</v>
       </c>
       <c r="E759" s="7">
         <v>1000</v>
       </c>
       <c r="F759" s="15">
-        <v>18.54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="5">
         <v>94</v>
       </c>
       <c r="B760" s="11" t="s">
         <v>2194</v>
       </c>
       <c r="C760" s="8" t="s">
         <v>2195</v>
       </c>
       <c r="D760" s="7" t="s">
         <v>2196</v>
       </c>
       <c r="E760" s="7">
         <v>1000</v>
       </c>
       <c r="F760" s="15">
-        <v>20.65</v>
+        <v>18</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="5">
         <v>95</v>
       </c>
       <c r="B761" s="11" t="s">
         <v>2197</v>
       </c>
       <c r="C761" s="8" t="s">
         <v>2198</v>
       </c>
       <c r="D761" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="E761" s="7">
         <v>1000</v>
       </c>
       <c r="F761" s="15">
-        <v>21.78</v>
+        <v>18</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="5">
         <v>96</v>
       </c>
       <c r="B762" s="11" t="s">
         <v>2200</v>
       </c>
       <c r="C762" s="8" t="s">
         <v>2201</v>
       </c>
       <c r="D762" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="E762" s="7">
         <v>1000</v>
       </c>
       <c r="F762" s="15">
-        <v>21.85</v>
+        <v>18</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="5">
         <v>97</v>
       </c>
       <c r="B763" s="11" t="s">
         <v>2203</v>
       </c>
       <c r="C763" s="8" t="s">
         <v>2204</v>
       </c>
       <c r="D763" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="E763" s="7">
         <v>1000</v>
       </c>
       <c r="F763" s="15">
-        <v>20.95</v>
+        <v>18</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="5">
         <v>98</v>
       </c>
       <c r="B764" s="11" t="s">
         <v>2206</v>
       </c>
       <c r="C764" s="8" t="s">
         <v>2207</v>
       </c>
       <c r="D764" s="7" t="s">
         <v>2208</v>
       </c>
       <c r="E764" s="7">
         <v>1000</v>
       </c>
       <c r="F764" s="15">
-        <v>227.3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="5">
         <v>99</v>
       </c>
       <c r="B765" s="11" t="s">
         <v>2209</v>
       </c>
       <c r="C765" s="8" t="s">
         <v>2210</v>
       </c>
       <c r="D765" s="7" t="s">
         <v>2211</v>
       </c>
       <c r="E765" s="7">
         <v>1000</v>
       </c>
       <c r="F765" s="15">
-        <v>217.08</v>
+        <v>16</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="5">
         <v>100</v>
       </c>
       <c r="B766" s="11" t="s">
         <v>2212</v>
       </c>
       <c r="C766" s="8" t="s">
         <v>2213</v>
       </c>
       <c r="D766" s="7" t="s">
         <v>2214</v>
       </c>
       <c r="E766" s="7">
         <v>1000</v>
       </c>
       <c r="F766" s="15">
-        <v>221.61</v>
+        <v>21</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="5">
         <v>101</v>
       </c>
       <c r="B767" s="11" t="s">
         <v>2215</v>
       </c>
       <c r="C767" s="8" t="s">
         <v>2216</v>
       </c>
       <c r="D767" s="7" t="s">
         <v>2217</v>
       </c>
       <c r="E767" s="7">
         <v>1000</v>
       </c>
       <c r="F767" s="15">
-        <v>222.36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="5">
         <v>102</v>
       </c>
       <c r="B768" s="11" t="s">
         <v>2218</v>
       </c>
       <c r="C768" s="8" t="s">
         <v>2219</v>
       </c>
       <c r="D768" s="7" t="s">
         <v>2220</v>
       </c>
       <c r="E768" s="7">
         <v>1000</v>
       </c>
       <c r="F768" s="15">
-        <v>222.36</v>
+        <v>57</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="5">
         <v>103</v>
       </c>
       <c r="B769" s="11" t="s">
         <v>2221</v>
       </c>
       <c r="C769" s="8" t="s">
         <v>2222</v>
       </c>
       <c r="D769" s="7" t="s">
         <v>2223</v>
       </c>
       <c r="E769" s="7">
         <v>1000</v>
       </c>
       <c r="F769" s="15">
-        <v>226.13</v>
+        <v>146</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="5">
         <v>104</v>
       </c>
       <c r="B770" s="11" t="s">
         <v>2224</v>
       </c>
       <c r="C770" s="8" t="s">
         <v>2225</v>
       </c>
       <c r="D770" s="7" t="s">
         <v>2226</v>
       </c>
       <c r="E770" s="7">
         <v>1000</v>
       </c>
       <c r="F770" s="15">
-        <v>367.08</v>
+        <v>46</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="5">
         <v>105</v>
       </c>
       <c r="B771" s="11" t="s">
         <v>2227</v>
       </c>
       <c r="C771" s="8" t="s">
         <v>2228</v>
       </c>
       <c r="D771" s="7" t="s">
         <v>2229</v>
       </c>
       <c r="E771" s="7">
         <v>1000</v>
       </c>
       <c r="F771" s="15">
-        <v>368.58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="5">
         <v>106</v>
       </c>
       <c r="B772" s="11" t="s">
         <v>2230</v>
       </c>
       <c r="C772" s="8" t="s">
         <v>2231</v>
       </c>
       <c r="D772" s="7" t="s">
         <v>2232</v>
       </c>
       <c r="E772" s="7">
         <v>1000</v>
       </c>
       <c r="F772" s="15">
-        <v>375.38</v>
+        <v>146</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="5">
         <v>107</v>
       </c>
       <c r="B773" s="11" t="s">
         <v>2233</v>
       </c>
       <c r="C773" s="8" t="s">
         <v>2234</v>
       </c>
       <c r="D773" s="7" t="s">
         <v>2235</v>
       </c>
       <c r="E773" s="7">
         <v>1000</v>
       </c>
       <c r="F773" s="15">
-        <v>379.14</v>
+        <v>184</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="5">
         <v>108</v>
       </c>
       <c r="B774" s="11" t="s">
         <v>2236</v>
       </c>
       <c r="C774" s="8" t="s">
         <v>2237</v>
       </c>
       <c r="D774" s="7" t="s">
         <v>2238</v>
       </c>
       <c r="E774" s="7">
         <v>1000</v>
       </c>
       <c r="F774" s="15">
-        <v>569.84</v>
+        <v>57</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="5">
         <v>109</v>
       </c>
       <c r="B775" s="11" t="s">
         <v>2239</v>
       </c>
       <c r="C775" s="8" t="s">
         <v>2240</v>
       </c>
       <c r="D775" s="7" t="s">
         <v>2241</v>
       </c>
       <c r="E775" s="7">
         <v>1000</v>
       </c>
       <c r="F775" s="15">
-        <v>482.4</v>
+        <v>146</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="5">
         <v>110</v>
       </c>
       <c r="B776" s="11" t="s">
         <v>2242</v>
       </c>
       <c r="C776" s="8" t="s">
         <v>2243</v>
       </c>
       <c r="D776" s="7" t="s">
         <v>2244</v>
       </c>
       <c r="E776" s="7">
         <v>1000</v>
       </c>
       <c r="F776" s="15">
-        <v>592.88</v>
+        <v>184</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="5">
         <v>111</v>
       </c>
       <c r="B777" s="11" t="s">
         <v>2245</v>
       </c>
       <c r="C777" s="8" t="s">
         <v>2246</v>
       </c>
       <c r="D777" s="7" t="s">
         <v>2247</v>
       </c>
       <c r="E777" s="7">
         <v>1000</v>
       </c>
       <c r="F777" s="15">
-        <v>580.4</v>
+        <v>299</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="5">
         <v>112</v>
       </c>
       <c r="B778" s="11" t="s">
         <v>2248</v>
       </c>
       <c r="C778" s="8" t="s">
         <v>2249</v>
       </c>
       <c r="D778" s="7" t="s">
         <v>2250</v>
       </c>
       <c r="E778" s="7">
         <v>1000</v>
       </c>
       <c r="F778" s="15">
-        <v>17.19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="5">
         <v>113</v>
       </c>
       <c r="B779" s="11" t="s">
         <v>2251</v>
       </c>
       <c r="C779" s="8" t="s">
         <v>2252</v>
       </c>
       <c r="D779" s="7" t="s">
         <v>2253</v>
       </c>
       <c r="E779" s="7">
         <v>1000</v>
       </c>
       <c r="F779" s="15">
-        <v>7.93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="5">
         <v>114</v>
       </c>
       <c r="B780" s="11" t="s">
         <v>2254</v>
       </c>
       <c r="C780" s="8" t="s">
         <v>2255</v>
       </c>
       <c r="D780" s="7" t="s">
         <v>2256</v>
       </c>
       <c r="E780" s="7">
         <v>1000</v>
       </c>
       <c r="F780" s="15">
-        <v>6.66</v>
+        <v>13</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="5">
         <v>115</v>
       </c>
       <c r="B781" s="11" t="s">
         <v>2257</v>
       </c>
       <c r="C781" s="8" t="s">
         <v>2258</v>
       </c>
       <c r="D781" s="7" t="s">
         <v>2259</v>
       </c>
       <c r="E781" s="7">
         <v>1000</v>
       </c>
       <c r="F781" s="15">
-        <v>9.74</v>
+        <v>23</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="5">
         <v>116</v>
       </c>
       <c r="B782" s="11" t="s">
         <v>2260</v>
       </c>
       <c r="C782" s="8" t="s">
         <v>2261</v>
       </c>
       <c r="D782" s="7" t="s">
         <v>2262</v>
       </c>
       <c r="E782" s="7">
         <v>1000</v>
       </c>
       <c r="F782" s="15">
-        <v>13.78</v>
+        <v>23</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="5">
         <v>117</v>
       </c>
       <c r="B783" s="11" t="s">
         <v>2263</v>
       </c>
       <c r="C783" s="8" t="s">
         <v>2264</v>
       </c>
       <c r="D783" s="7" t="s">
         <v>2265</v>
       </c>
       <c r="E783" s="7">
         <v>1000</v>
       </c>
       <c r="F783" s="15">
-        <v>10.94</v>
+        <v>26</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="5">
         <v>118</v>
       </c>
       <c r="B784" s="11" t="s">
         <v>2266</v>
       </c>
       <c r="C784" s="8" t="s">
         <v>2267</v>
       </c>
       <c r="D784" s="7" t="s">
         <v>2268</v>
       </c>
       <c r="E784" s="7">
         <v>1000</v>
       </c>
       <c r="F784" s="15">
-        <v>21.6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="5">
         <v>119</v>
       </c>
       <c r="B785" s="11" t="s">
         <v>2269</v>
       </c>
       <c r="C785" s="8" t="s">
         <v>2270</v>
       </c>
       <c r="D785" s="7" t="s">
         <v>2271</v>
       </c>
       <c r="E785" s="7">
         <v>1000</v>
       </c>
       <c r="F785" s="15">
-        <v>18.35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="5">
         <v>120</v>
       </c>
       <c r="B786" s="11" t="s">
         <v>2272</v>
       </c>
       <c r="C786" s="8" t="s">
         <v>2273</v>
       </c>
       <c r="D786" s="7" t="s">
         <v>2274</v>
       </c>
       <c r="E786" s="7">
         <v>1000</v>
       </c>
       <c r="F786" s="15">
-        <v>20.3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="5">
         <v>121</v>
       </c>
       <c r="B787" s="11" t="s">
         <v>2275</v>
       </c>
       <c r="C787" s="8" t="s">
         <v>2276</v>
       </c>
       <c r="D787" s="7" t="s">
         <v>2277</v>
       </c>
       <c r="E787" s="7">
         <v>1000</v>
       </c>
       <c r="F787" s="15">
-        <v>36.55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="5">
         <v>122</v>
       </c>
       <c r="B788" s="11" t="s">
         <v>2278</v>
       </c>
       <c r="C788" s="8" t="s">
         <v>2279</v>
       </c>
       <c r="D788" s="7" t="s">
         <v>2280</v>
       </c>
       <c r="E788" s="7">
         <v>1000</v>
       </c>
       <c r="F788" s="15">
-        <v>31.15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="5">
         <v>123</v>
       </c>
       <c r="B789" s="11" t="s">
         <v>2281</v>
       </c>
       <c r="C789" s="8" t="s">
         <v>2282</v>
       </c>
       <c r="D789" s="7" t="s">
         <v>2283</v>
       </c>
       <c r="E789" s="7">
         <v>1000</v>
       </c>
       <c r="F789" s="15">
-        <v>30.59</v>
+        <v>46</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="5">
         <v>124</v>
       </c>
       <c r="B790" s="11" t="s">
         <v>2284</v>
       </c>
       <c r="C790" s="8" t="s">
         <v>2285</v>
       </c>
       <c r="D790" s="7" t="s">
         <v>2286</v>
       </c>
       <c r="E790" s="7">
         <v>1000</v>
       </c>
       <c r="F790" s="15">
-        <v>52.06</v>
+        <v>16</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" s="5">
         <v>125</v>
       </c>
       <c r="B791" s="11" t="s">
         <v>2287</v>
       </c>
       <c r="C791" s="8" t="s">
         <v>2288</v>
       </c>
       <c r="D791" s="7" t="s">
         <v>2289</v>
       </c>
       <c r="E791" s="7">
         <v>1000</v>
       </c>
       <c r="F791" s="15">
-        <v>60.88</v>
+        <v>21</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" s="5">
         <v>126</v>
       </c>
       <c r="B792" s="11" t="s">
         <v>2290</v>
       </c>
       <c r="C792" s="8" t="s">
         <v>2291</v>
       </c>
       <c r="D792" s="7" t="s">
         <v>2292</v>
       </c>
       <c r="E792" s="7">
         <v>1000</v>
       </c>
       <c r="F792" s="15">
-        <v>74.25</v>
+        <v>46</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" s="6" t="s">
         <v>2293</v>
       </c>
       <c r="B793" s="7"/>
       <c r="C793" s="8"/>
       <c r="D793" s="7"/>
       <c r="E793" s="7"/>
       <c r="F793" s="15"/>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B794" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C794" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D794" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E794" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F794" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" s="5">
         <v>1</v>
       </c>
       <c r="B795" s="11" t="s">
         <v>2294</v>
       </c>
       <c r="C795" s="8" t="s">
         <v>2295</v>
       </c>
       <c r="D795" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="E795" s="7">
         <v>1000</v>
       </c>
       <c r="F795" s="15">
-        <v>53.77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" s="5">
         <v>2</v>
       </c>
       <c r="B796" s="11" t="s">
         <v>2297</v>
       </c>
       <c r="C796" s="8" t="s">
         <v>2298</v>
       </c>
       <c r="D796" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="E796" s="7">
         <v>1000</v>
       </c>
       <c r="F796" s="15">
-        <v>75.05</v>
+        <v>10</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" s="5">
         <v>3</v>
       </c>
       <c r="B797" s="11" t="s">
         <v>2300</v>
       </c>
       <c r="C797" s="8" t="s">
         <v>2301</v>
       </c>
       <c r="D797" s="7" t="s">
         <v>2302</v>
       </c>
       <c r="E797" s="7">
         <v>1000</v>
       </c>
       <c r="F797" s="15">
-        <v>69.59999999999999</v>
+        <v>10</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" s="5">
         <v>4</v>
       </c>
       <c r="B798" s="11" t="s">
         <v>2303</v>
       </c>
       <c r="C798" s="8" t="s">
         <v>2304</v>
       </c>
       <c r="D798" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="E798" s="7">
         <v>1000</v>
       </c>
       <c r="F798" s="15">
-        <v>53.22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" s="5">
         <v>5</v>
       </c>
       <c r="B799" s="11" t="s">
         <v>2306</v>
       </c>
       <c r="C799" s="8" t="s">
         <v>2307</v>
       </c>
       <c r="D799" s="7" t="s">
         <v>2308</v>
       </c>
       <c r="E799" s="7">
         <v>1000</v>
       </c>
       <c r="F799" s="15">
-        <v>111.55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" s="5">
         <v>6</v>
       </c>
       <c r="B800" s="11" t="s">
         <v>2309</v>
       </c>
       <c r="C800" s="8" t="s">
         <v>2310</v>
       </c>
       <c r="D800" s="7" t="s">
         <v>2311</v>
       </c>
       <c r="E800" s="7">
         <v>1000</v>
       </c>
       <c r="F800" s="15">
-        <v>87.69</v>
+        <v>10</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" s="5">
         <v>7</v>
       </c>
       <c r="B801" s="11" t="s">
         <v>2312</v>
       </c>
       <c r="C801" s="8" t="s">
         <v>2313</v>
       </c>
       <c r="D801" s="7" t="s">
         <v>2314</v>
       </c>
       <c r="E801" s="7">
         <v>1000</v>
       </c>
       <c r="F801" s="15">
-        <v>41.16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" s="5">
         <v>8</v>
       </c>
       <c r="B802" s="11" t="s">
         <v>2315</v>
       </c>
       <c r="C802" s="8" t="s">
         <v>2316</v>
       </c>
       <c r="D802" s="7" t="s">
         <v>2317</v>
       </c>
       <c r="E802" s="7">
         <v>1000</v>
       </c>
       <c r="F802" s="15">
-        <v>75.3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" s="5">
         <v>9</v>
       </c>
       <c r="B803" s="11" t="s">
         <v>2318</v>
       </c>
       <c r="C803" s="8" t="s">
         <v>2319</v>
       </c>
       <c r="D803" s="7" t="s">
         <v>2320</v>
       </c>
       <c r="E803" s="7">
         <v>1000</v>
       </c>
       <c r="F803" s="15">
-        <v>59.4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" s="5">
         <v>10</v>
       </c>
       <c r="B804" s="11" t="s">
         <v>2321</v>
       </c>
       <c r="C804" s="8" t="s">
         <v>2322</v>
       </c>
       <c r="D804" s="7" t="s">
         <v>2323</v>
       </c>
       <c r="E804" s="7">
         <v>1000</v>
       </c>
       <c r="F804" s="15">
-        <v>53.15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" s="5">
         <v>11</v>
       </c>
       <c r="B805" s="11" t="s">
         <v>2324</v>
       </c>
       <c r="C805" s="8" t="s">
         <v>2325</v>
       </c>
       <c r="D805" s="7" t="s">
         <v>2326</v>
       </c>
       <c r="E805" s="7">
         <v>1000</v>
       </c>
       <c r="F805" s="15">
-        <v>102.51</v>
+        <v>18</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" s="5">
         <v>12</v>
       </c>
       <c r="B806" s="11" t="s">
         <v>2327</v>
       </c>
       <c r="C806" s="8" t="s">
         <v>2328</v>
       </c>
       <c r="D806" s="7" t="s">
         <v>2329</v>
       </c>
       <c r="E806" s="7">
         <v>1000</v>
       </c>
       <c r="F806" s="15">
-        <v>74.7</v>
+        <v>36</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="5">
         <v>13</v>
       </c>
       <c r="B807" s="11" t="s">
         <v>2330</v>
       </c>
       <c r="C807" s="8" t="s">
         <v>2331</v>
       </c>
       <c r="D807" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="E807" s="7">
         <v>1000</v>
       </c>
       <c r="F807" s="15">
-        <v>80.95</v>
+        <v>11</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="5">
         <v>14</v>
       </c>
       <c r="B808" s="11" t="s">
         <v>2333</v>
       </c>
       <c r="C808" s="8" t="s">
         <v>2334</v>
       </c>
       <c r="D808" s="7" t="s">
         <v>2335</v>
       </c>
       <c r="E808" s="7">
         <v>1000</v>
       </c>
       <c r="F808" s="15">
-        <v>64.06</v>
+        <v>10</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="5">
         <v>15</v>
       </c>
       <c r="B809" s="11" t="s">
         <v>2336</v>
       </c>
       <c r="C809" s="8" t="s">
         <v>2337</v>
       </c>
       <c r="D809" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="E809" s="7">
         <v>1000</v>
       </c>
       <c r="F809" s="15">
-        <v>108.84</v>
+        <v>10</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="5">
         <v>16</v>
       </c>
       <c r="B810" s="11" t="s">
         <v>2339</v>
       </c>
       <c r="C810" s="8" t="s">
         <v>2340</v>
       </c>
       <c r="D810" s="7" t="s">
         <v>2341</v>
       </c>
       <c r="E810" s="7">
         <v>1000</v>
       </c>
       <c r="F810" s="15">
-        <v>97.45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="5">
         <v>17</v>
       </c>
       <c r="B811" s="11" t="s">
         <v>2342</v>
       </c>
       <c r="C811" s="8" t="s">
         <v>2343</v>
       </c>
       <c r="D811" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="E811" s="7">
         <v>1000</v>
       </c>
       <c r="F811" s="15">
-        <v>73.04000000000001</v>
+        <v>26</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" s="5">
         <v>18</v>
       </c>
       <c r="B812" s="11" t="s">
         <v>2345</v>
       </c>
       <c r="C812" s="8" t="s">
         <v>2346</v>
       </c>
       <c r="D812" s="7" t="s">
         <v>2347</v>
       </c>
       <c r="E812" s="7">
         <v>1000</v>
       </c>
       <c r="F812" s="15">
-        <v>178.64</v>
+        <v>18</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" s="5">
         <v>19</v>
       </c>
       <c r="B813" s="11" t="s">
         <v>2348</v>
       </c>
       <c r="C813" s="8" t="s">
         <v>2349</v>
       </c>
       <c r="D813" s="7" t="s">
         <v>2350</v>
       </c>
       <c r="E813" s="7">
         <v>0</v>
       </c>
       <c r="F813" s="15">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="5">
         <v>20</v>
       </c>
       <c r="B814" s="11" t="s">
         <v>2351</v>
       </c>
       <c r="C814" s="8" t="s">
         <v>2352</v>
       </c>
       <c r="D814" s="7" t="s">
         <v>2353</v>
       </c>
       <c r="E814" s="7">
         <v>1000</v>
       </c>
       <c r="F814" s="15">
-        <v>119.25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" s="5">
         <v>21</v>
       </c>
       <c r="B815" s="11" t="s">
         <v>2354</v>
       </c>
       <c r="C815" s="8" t="s">
         <v>2355</v>
       </c>
       <c r="D815" s="7" t="s">
         <v>2356</v>
       </c>
       <c r="E815" s="7">
         <v>1000</v>
       </c>
       <c r="F815" s="15">
-        <v>29.71</v>
+        <v>10</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" s="5">
         <v>22</v>
       </c>
       <c r="B816" s="11" t="s">
         <v>2357</v>
       </c>
       <c r="C816" s="8" t="s">
         <v>2358</v>
       </c>
       <c r="D816" s="7" t="s">
         <v>2359</v>
       </c>
       <c r="E816" s="7">
         <v>1000</v>
       </c>
       <c r="F816" s="15">
-        <v>49.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="5">
         <v>23</v>
       </c>
       <c r="B817" s="11" t="s">
         <v>2360</v>
       </c>
       <c r="C817" s="8" t="s">
         <v>2361</v>
       </c>
       <c r="D817" s="7" t="s">
         <v>2362</v>
       </c>
       <c r="E817" s="7">
         <v>1000</v>
       </c>
       <c r="F817" s="15">
-        <v>41.15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" s="5">
         <v>24</v>
       </c>
       <c r="B818" s="11" t="s">
         <v>2363</v>
       </c>
       <c r="C818" s="8" t="s">
         <v>2364</v>
       </c>
       <c r="D818" s="7" t="s">
         <v>2365</v>
       </c>
       <c r="E818" s="7">
         <v>1000</v>
       </c>
       <c r="F818" s="15">
-        <v>36.68</v>
+        <v>26</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" s="5">
         <v>25</v>
       </c>
       <c r="B819" s="11" t="s">
         <v>2366</v>
       </c>
       <c r="C819" s="8" t="s">
         <v>2367</v>
       </c>
       <c r="D819" s="7" t="s">
         <v>2368</v>
       </c>
       <c r="E819" s="7">
         <v>1000</v>
       </c>
       <c r="F819" s="15">
-        <v>66.20999999999999</v>
+        <v>18</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" s="5">
         <v>26</v>
       </c>
       <c r="B820" s="11" t="s">
         <v>2369</v>
       </c>
       <c r="C820" s="8" t="s">
         <v>2370</v>
       </c>
       <c r="D820" s="7" t="s">
         <v>2371</v>
       </c>
       <c r="E820" s="7">
         <v>1000</v>
       </c>
       <c r="F820" s="15">
-        <v>59.24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" s="6" t="s">
         <v>2372</v>
       </c>
       <c r="B821" s="7"/>
       <c r="C821" s="8"/>
       <c r="D821" s="7"/>
       <c r="E821" s="7"/>
       <c r="F821" s="15"/>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B822" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C822" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D822" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E822" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F822" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" s="5">
         <v>1</v>
       </c>
       <c r="B823" s="11" t="s">
         <v>2373</v>
       </c>
       <c r="C823" s="8" t="s">
         <v>2374</v>
       </c>
       <c r="D823" s="7" t="s">
         <v>2375</v>
       </c>
       <c r="E823" s="7">
         <v>1000</v>
       </c>
       <c r="F823" s="15">
-        <v>67.58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" s="5">
         <v>2</v>
       </c>
       <c r="B824" s="11" t="s">
         <v>2376</v>
       </c>
       <c r="C824" s="8" t="s">
         <v>2377</v>
       </c>
       <c r="D824" s="7" t="s">
         <v>2378</v>
       </c>
       <c r="E824" s="7">
         <v>1000</v>
       </c>
       <c r="F824" s="15">
-        <v>85.12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" s="5">
         <v>3</v>
       </c>
       <c r="B825" s="11" t="s">
         <v>2379</v>
       </c>
       <c r="C825" s="8" t="s">
         <v>2380</v>
       </c>
       <c r="D825" s="7" t="s">
         <v>2381</v>
       </c>
       <c r="E825" s="7">
         <v>1000</v>
       </c>
       <c r="F825" s="15">
-        <v>81.61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" s="5">
         <v>4</v>
       </c>
       <c r="B826" s="11" t="s">
         <v>2382</v>
       </c>
       <c r="C826" s="8" t="s">
         <v>2383</v>
       </c>
       <c r="D826" s="7" t="s">
         <v>2384</v>
       </c>
       <c r="E826" s="7">
         <v>1000</v>
       </c>
       <c r="F826" s="15">
-        <v>62.97</v>
+        <v>18</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" s="5">
         <v>5</v>
       </c>
       <c r="B827" s="11" t="s">
         <v>2385</v>
       </c>
       <c r="C827" s="8" t="s">
         <v>2386</v>
       </c>
       <c r="D827" s="7" t="s">
         <v>2387</v>
       </c>
       <c r="E827" s="7">
         <v>1000</v>
       </c>
       <c r="F827" s="15">
-        <v>126.05</v>
+        <v>18</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" s="5">
         <v>6</v>
       </c>
       <c r="B828" s="11" t="s">
         <v>2388</v>
       </c>
       <c r="C828" s="8" t="s">
         <v>2389</v>
       </c>
       <c r="D828" s="7" t="s">
         <v>2390</v>
       </c>
       <c r="E828" s="7">
         <v>1000</v>
       </c>
       <c r="F828" s="15">
-        <v>99.23999999999999</v>
+        <v>10</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" s="5">
         <v>7</v>
       </c>
       <c r="B829" s="11" t="s">
         <v>2391</v>
       </c>
       <c r="C829" s="8" t="s">
         <v>2392</v>
       </c>
       <c r="D829" s="7" t="s">
         <v>2393</v>
       </c>
       <c r="E829" s="7">
         <v>1000</v>
       </c>
       <c r="F829" s="15">
-        <v>50.88</v>
+        <v>11</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" s="5">
         <v>8</v>
       </c>
       <c r="B830" s="11" t="s">
         <v>2394</v>
       </c>
       <c r="C830" s="8" t="s">
         <v>2395</v>
       </c>
       <c r="D830" s="7" t="s">
         <v>2396</v>
       </c>
       <c r="E830" s="7">
         <v>1000</v>
       </c>
       <c r="F830" s="15">
-        <v>96.48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" s="5">
         <v>9</v>
       </c>
       <c r="B831" s="11" t="s">
         <v>2397</v>
       </c>
       <c r="C831" s="8" t="s">
         <v>2398</v>
       </c>
       <c r="D831" s="7" t="s">
         <v>2399</v>
       </c>
       <c r="E831" s="7">
         <v>1000</v>
       </c>
       <c r="F831" s="15">
-        <v>80.88</v>
+        <v>11</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" s="5">
         <v>10</v>
       </c>
       <c r="B832" s="11" t="s">
         <v>2400</v>
       </c>
       <c r="C832" s="8" t="s">
         <v>2401</v>
       </c>
       <c r="D832" s="7" t="s">
         <v>2402</v>
       </c>
       <c r="E832" s="7">
         <v>1000</v>
       </c>
       <c r="F832" s="15">
-        <v>63.91</v>
+        <v>18</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="5">
         <v>11</v>
       </c>
       <c r="B833" s="11" t="s">
         <v>2403</v>
       </c>
       <c r="C833" s="8" t="s">
         <v>2404</v>
       </c>
       <c r="D833" s="7" t="s">
         <v>2405</v>
       </c>
       <c r="E833" s="7">
         <v>1000</v>
       </c>
       <c r="F833" s="15">
-        <v>121.35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="5">
         <v>12</v>
       </c>
       <c r="B834" s="11" t="s">
         <v>2406</v>
       </c>
       <c r="C834" s="8" t="s">
         <v>2407</v>
       </c>
       <c r="D834" s="7" t="s">
         <v>2408</v>
       </c>
       <c r="E834" s="7">
         <v>1000</v>
       </c>
       <c r="F834" s="15">
-        <v>83.75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="5">
         <v>13</v>
       </c>
       <c r="B835" s="11" t="s">
         <v>2409</v>
       </c>
       <c r="C835" s="8" t="s">
         <v>2410</v>
       </c>
       <c r="D835" s="7" t="s">
         <v>2411</v>
       </c>
       <c r="E835" s="7">
         <v>1000</v>
       </c>
       <c r="F835" s="15">
-        <v>100.33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" s="5">
         <v>14</v>
       </c>
       <c r="B836" s="11" t="s">
         <v>2412</v>
       </c>
       <c r="C836" s="8" t="s">
         <v>2413</v>
       </c>
       <c r="D836" s="7" t="s">
         <v>2414</v>
       </c>
       <c r="E836" s="7">
         <v>1000</v>
       </c>
       <c r="F836" s="15">
-        <v>86.45999999999999</v>
+        <v>10</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" s="5">
         <v>15</v>
       </c>
       <c r="B837" s="11" t="s">
         <v>2415</v>
       </c>
       <c r="C837" s="8" t="s">
         <v>2416</v>
       </c>
       <c r="D837" s="7" t="s">
         <v>2417</v>
       </c>
       <c r="E837" s="7">
         <v>1000</v>
       </c>
       <c r="F837" s="15">
-        <v>131</v>
+        <v>10</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" s="5">
         <v>16</v>
       </c>
       <c r="B838" s="11" t="s">
         <v>2418</v>
       </c>
       <c r="C838" s="8" t="s">
         <v>2419</v>
       </c>
       <c r="D838" s="7" t="s">
         <v>2420</v>
       </c>
       <c r="E838" s="7">
         <v>1000</v>
       </c>
       <c r="F838" s="15">
-        <v>125.28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" s="5">
         <v>17</v>
       </c>
       <c r="B839" s="11" t="s">
         <v>2421</v>
       </c>
       <c r="C839" s="8" t="s">
         <v>2422</v>
       </c>
       <c r="D839" s="7" t="s">
         <v>2423</v>
       </c>
       <c r="E839" s="7">
         <v>1000</v>
       </c>
       <c r="F839" s="15">
-        <v>92.48999999999999</v>
+        <v>26</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" s="5">
         <v>18</v>
       </c>
       <c r="B840" s="11" t="s">
         <v>2424</v>
       </c>
       <c r="C840" s="8" t="s">
         <v>2425</v>
       </c>
       <c r="D840" s="7" t="s">
         <v>2426</v>
       </c>
       <c r="E840" s="7">
         <v>1000</v>
       </c>
       <c r="F840" s="15">
-        <v>248.75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="5">
         <v>19</v>
       </c>
       <c r="B841" s="11" t="s">
         <v>2427</v>
       </c>
       <c r="C841" s="8" t="s">
         <v>2428</v>
       </c>
       <c r="D841" s="7" t="s">
         <v>2429</v>
       </c>
       <c r="E841" s="7">
         <v>0</v>
       </c>
       <c r="F841" s="15">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="5">
         <v>20</v>
       </c>
       <c r="B842" s="11" t="s">
         <v>2430</v>
       </c>
       <c r="C842" s="8" t="s">
         <v>2431</v>
       </c>
       <c r="D842" s="7" t="s">
         <v>2432</v>
       </c>
       <c r="E842" s="7">
         <v>1000</v>
       </c>
       <c r="F842" s="15">
-        <v>153.76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="5">
         <v>21</v>
       </c>
       <c r="B843" s="11" t="s">
         <v>2433</v>
       </c>
       <c r="C843" s="8" t="s">
         <v>2434</v>
       </c>
       <c r="D843" s="7" t="s">
         <v>2435</v>
       </c>
       <c r="E843" s="7">
         <v>1000</v>
       </c>
       <c r="F843" s="15">
-        <v>37.36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="5">
         <v>22</v>
       </c>
       <c r="B844" s="11" t="s">
         <v>2436</v>
       </c>
       <c r="C844" s="8" t="s">
         <v>2437</v>
       </c>
       <c r="D844" s="7" t="s">
         <v>2438</v>
       </c>
       <c r="E844" s="7">
         <v>1000</v>
       </c>
       <c r="F844" s="15">
-        <v>59.8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="5">
         <v>23</v>
       </c>
       <c r="B845" s="11" t="s">
         <v>2439</v>
       </c>
       <c r="C845" s="8" t="s">
         <v>2440</v>
       </c>
       <c r="D845" s="7" t="s">
         <v>2441</v>
       </c>
       <c r="E845" s="7">
         <v>1000</v>
       </c>
       <c r="F845" s="15">
-        <v>45.54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="5">
         <v>24</v>
       </c>
       <c r="B846" s="11" t="s">
         <v>2442</v>
       </c>
       <c r="C846" s="8" t="s">
         <v>2443</v>
       </c>
       <c r="D846" s="7" t="s">
         <v>2444</v>
       </c>
       <c r="E846" s="7">
         <v>1000</v>
       </c>
       <c r="F846" s="15">
-        <v>39.58</v>
+        <v>26</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" s="5">
         <v>25</v>
       </c>
       <c r="B847" s="11" t="s">
         <v>2445</v>
       </c>
       <c r="C847" s="8" t="s">
         <v>2446</v>
       </c>
       <c r="D847" s="7" t="s">
         <v>2447</v>
       </c>
       <c r="E847" s="7">
         <v>1000</v>
       </c>
       <c r="F847" s="15">
-        <v>72.54000000000001</v>
+        <v>18</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="B848" s="7"/>
       <c r="C848" s="8"/>
       <c r="D848" s="7"/>
       <c r="E848" s="7"/>
       <c r="F848" s="15"/>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B849" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C849" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D849" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E849" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F849" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" s="5">
         <v>1</v>
       </c>
       <c r="B850" s="11" t="s">
         <v>2449</v>
       </c>
       <c r="C850" s="8" t="s">
         <v>2450</v>
       </c>
       <c r="D850" s="7" t="s">
         <v>2451</v>
       </c>
       <c r="E850" s="7">
         <v>1000</v>
       </c>
       <c r="F850" s="15">
-        <v>162.06</v>
+        <v>107</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" s="5">
         <v>2</v>
       </c>
       <c r="B851" s="11" t="s">
         <v>2452</v>
       </c>
       <c r="C851" s="8" t="s">
         <v>2453</v>
       </c>
       <c r="D851" s="7" t="s">
         <v>2454</v>
       </c>
       <c r="E851" s="7">
         <v>1000</v>
       </c>
       <c r="F851" s="15">
-        <v>257.03</v>
+        <v>107</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" s="5">
         <v>3</v>
       </c>
       <c r="B852" s="11" t="s">
         <v>2455</v>
       </c>
       <c r="C852" s="8" t="s">
         <v>2456</v>
       </c>
       <c r="D852" s="7" t="s">
         <v>2457</v>
       </c>
       <c r="E852" s="7">
         <v>1000</v>
       </c>
       <c r="F852" s="15">
-        <v>379.89</v>
+        <v>170</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" s="5">
         <v>4</v>
       </c>
       <c r="B853" s="11" t="s">
         <v>2458</v>
       </c>
       <c r="C853" s="8" t="s">
         <v>2459</v>
       </c>
       <c r="D853" s="7" t="s">
         <v>2460</v>
       </c>
       <c r="E853" s="7">
         <v>1000</v>
       </c>
       <c r="F853" s="15">
-        <v>260.04</v>
+        <v>170</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" s="5">
         <v>5</v>
       </c>
       <c r="B854" s="11" t="s">
         <v>2461</v>
       </c>
       <c r="C854" s="8" t="s">
         <v>2462</v>
       </c>
       <c r="D854" s="7" t="s">
         <v>2463</v>
       </c>
       <c r="E854" s="7">
         <v>1000</v>
       </c>
       <c r="F854" s="15">
-        <v>366.83</v>
+        <v>266</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" s="5">
         <v>6</v>
       </c>
       <c r="B855" s="11" t="s">
         <v>2464</v>
       </c>
       <c r="C855" s="8" t="s">
         <v>2465</v>
       </c>
       <c r="D855" s="7" t="s">
         <v>2466</v>
       </c>
       <c r="E855" s="7">
         <v>1000</v>
       </c>
       <c r="F855" s="15">
-        <v>434.16</v>
+        <v>266</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" s="6" t="s">
         <v>2467</v>
       </c>
       <c r="B856" s="7"/>
       <c r="C856" s="8"/>
       <c r="D856" s="7"/>
       <c r="E856" s="7"/>
       <c r="F856" s="15"/>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B857" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C857" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D857" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E857" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F857" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" s="5">
         <v>1</v>
       </c>
       <c r="B858" s="11" t="s">
         <v>2468</v>
       </c>
       <c r="C858" s="8" t="s">
         <v>2469</v>
       </c>
       <c r="D858" s="7" t="s">
         <v>2470</v>
       </c>
       <c r="E858" s="7">
         <v>1000</v>
       </c>
       <c r="F858" s="15">
-        <v>108.16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" s="5">
         <v>2</v>
       </c>
       <c r="B859" s="11" t="s">
         <v>2471</v>
       </c>
       <c r="C859" s="8" t="s">
         <v>2472</v>
       </c>
       <c r="D859" s="7" t="s">
         <v>2473</v>
       </c>
       <c r="E859" s="7">
         <v>1000</v>
       </c>
       <c r="F859" s="15">
-        <v>204.28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" s="5">
         <v>3</v>
       </c>
       <c r="B860" s="11" t="s">
         <v>2474</v>
       </c>
       <c r="C860" s="8" t="s">
         <v>2475</v>
       </c>
       <c r="D860" s="7" t="s">
         <v>2476</v>
       </c>
       <c r="E860" s="7">
         <v>1000</v>
       </c>
       <c r="F860" s="15">
-        <v>365.56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" s="5">
         <v>4</v>
       </c>
       <c r="B861" s="11" t="s">
         <v>2477</v>
       </c>
       <c r="C861" s="8" t="s">
         <v>2478</v>
       </c>
       <c r="D861" s="7" t="s">
         <v>2479</v>
       </c>
       <c r="E861" s="7">
         <v>0</v>
       </c>
       <c r="F861" s="15">
-        <v>0</v>
+        <v>94</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="5">
         <v>5</v>
       </c>
       <c r="B862" s="11" t="s">
         <v>2480</v>
       </c>
       <c r="C862" s="8" t="s">
         <v>2481</v>
       </c>
       <c r="D862" s="7" t="s">
         <v>2482</v>
       </c>
       <c r="E862" s="7">
         <v>1000</v>
       </c>
       <c r="F862" s="15">
-        <v>141.85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="5">
         <v>6</v>
       </c>
       <c r="B863" s="11" t="s">
         <v>2483</v>
       </c>
       <c r="C863" s="8" t="s">
         <v>2484</v>
       </c>
       <c r="D863" s="7" t="s">
         <v>2485</v>
       </c>
       <c r="E863" s="7">
         <v>1000</v>
       </c>
       <c r="F863" s="15">
-        <v>167.34</v>
+        <v>125</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="5">
         <v>7</v>
       </c>
       <c r="B864" s="11" t="s">
         <v>2486</v>
       </c>
       <c r="C864" s="8" t="s">
         <v>2487</v>
       </c>
       <c r="D864" s="7" t="s">
         <v>2488</v>
       </c>
       <c r="E864" s="7">
         <v>1000</v>
       </c>
       <c r="F864" s="15">
-        <v>183.16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="5">
         <v>8</v>
       </c>
       <c r="B865" s="11" t="s">
         <v>2489</v>
       </c>
       <c r="C865" s="8" t="s">
         <v>2490</v>
       </c>
       <c r="D865" s="7" t="s">
         <v>2491</v>
       </c>
       <c r="E865" s="7">
         <v>1000</v>
       </c>
       <c r="F865" s="15">
-        <v>198.24</v>
+        <v>125</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="5">
         <v>9</v>
       </c>
       <c r="B866" s="11" t="s">
         <v>2492</v>
       </c>
       <c r="C866" s="8" t="s">
         <v>2493</v>
       </c>
       <c r="D866" s="7" t="s">
         <v>2494</v>
       </c>
       <c r="E866" s="7">
         <v>1000</v>
       </c>
       <c r="F866" s="15">
-        <v>287.18</v>
+        <v>88</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="5">
         <v>10</v>
       </c>
       <c r="B867" s="11" t="s">
         <v>2495</v>
       </c>
       <c r="C867" s="8" t="s">
         <v>2496</v>
       </c>
       <c r="D867" s="7" t="s">
         <v>2497</v>
       </c>
       <c r="E867" s="7">
         <v>1000</v>
       </c>
       <c r="F867" s="15">
-        <v>269.09</v>
+        <v>64</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="5">
         <v>11</v>
       </c>
       <c r="B868" s="11" t="s">
         <v>2498</v>
       </c>
       <c r="C868" s="8" t="s">
         <v>2499</v>
       </c>
       <c r="D868" s="7" t="s">
         <v>2500</v>
       </c>
       <c r="E868" s="7">
         <v>1000</v>
       </c>
       <c r="F868" s="15">
-        <v>319.59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="5">
         <v>12</v>
       </c>
       <c r="B869" s="11" t="s">
         <v>2501</v>
       </c>
       <c r="C869" s="8" t="s">
         <v>2502</v>
       </c>
       <c r="D869" s="7" t="s">
         <v>2503</v>
       </c>
       <c r="E869" s="7">
         <v>0</v>
       </c>
       <c r="F869" s="15">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="5">
         <v>13</v>
       </c>
       <c r="B870" s="11" t="s">
         <v>2504</v>
       </c>
       <c r="C870" s="8" t="s">
         <v>2505</v>
       </c>
       <c r="D870" s="7" t="s">
         <v>2506</v>
       </c>
       <c r="E870" s="7">
         <v>0</v>
       </c>
       <c r="F870" s="15">
-        <v>0</v>
+        <v>108</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" s="3" t="s">
         <v>2507</v>
       </c>
       <c r="B871" s="7"/>
       <c r="C871" s="8"/>
       <c r="D871" s="7"/>
       <c r="E871" s="7"/>
       <c r="F871" s="15"/>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="6" t="s">
         <v>2508</v>
       </c>
       <c r="B872" s="7"/>
       <c r="C872" s="8"/>
       <c r="D872" s="7"/>
       <c r="E872" s="7"/>
       <c r="F872" s="15"/>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="4" t="s">
         <v>3</v>
@@ -29286,3621 +29286,3621 @@
       </c>
       <c r="E873" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F873" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="5">
         <v>1</v>
       </c>
       <c r="B874" s="11" t="s">
         <v>2509</v>
       </c>
       <c r="C874" s="8" t="s">
         <v>2510</v>
       </c>
       <c r="D874" s="7" t="s">
         <v>2511</v>
       </c>
       <c r="E874" s="7">
         <v>1000</v>
       </c>
       <c r="F874" s="15">
-        <v>731.15</v>
+        <v>583</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="5">
         <v>2</v>
       </c>
       <c r="B875" s="11" t="s">
         <v>2512</v>
       </c>
       <c r="C875" s="8" t="s">
         <v>2513</v>
       </c>
       <c r="D875" s="7" t="s">
         <v>2514</v>
       </c>
       <c r="E875" s="7">
         <v>1000</v>
       </c>
       <c r="F875" s="15">
-        <v>7.55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="5">
         <v>3</v>
       </c>
       <c r="B876" s="11" t="s">
         <v>2515</v>
       </c>
       <c r="C876" s="8" t="s">
         <v>2516</v>
       </c>
       <c r="D876" s="7" t="s">
         <v>2517</v>
       </c>
       <c r="E876" s="7">
         <v>1000</v>
       </c>
       <c r="F876" s="15">
-        <v>13.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="5">
         <v>4</v>
       </c>
       <c r="B877" s="11" t="s">
         <v>2518</v>
       </c>
       <c r="C877" s="8" t="s">
         <v>2519</v>
       </c>
       <c r="D877" s="7" t="s">
         <v>2520</v>
       </c>
       <c r="E877" s="7">
         <v>1000</v>
       </c>
       <c r="F877" s="15">
-        <v>23.38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="5">
         <v>5</v>
       </c>
       <c r="B878" s="11" t="s">
         <v>2521</v>
       </c>
       <c r="C878" s="8" t="s">
         <v>2522</v>
       </c>
       <c r="D878" s="7" t="s">
         <v>2523</v>
       </c>
       <c r="E878" s="7">
         <v>1000</v>
       </c>
       <c r="F878" s="15">
-        <v>44.55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="5">
         <v>6</v>
       </c>
       <c r="B879" s="11" t="s">
         <v>2524</v>
       </c>
       <c r="C879" s="8" t="s">
         <v>2525</v>
       </c>
       <c r="D879" s="7" t="s">
         <v>2526</v>
       </c>
       <c r="E879" s="7">
         <v>1000</v>
       </c>
       <c r="F879" s="15">
-        <v>79.06</v>
+        <v>76</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="5">
         <v>7</v>
       </c>
       <c r="B880" s="11" t="s">
         <v>2527</v>
       </c>
       <c r="C880" s="8" t="s">
         <v>2528</v>
       </c>
       <c r="D880" s="7" t="s">
         <v>2529</v>
       </c>
       <c r="E880" s="7">
         <v>1000</v>
       </c>
       <c r="F880" s="15">
-        <v>142.83</v>
+        <v>132</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="5">
         <v>8</v>
       </c>
       <c r="B881" s="11" t="s">
         <v>2530</v>
       </c>
       <c r="C881" s="8" t="s">
         <v>2531</v>
       </c>
       <c r="D881" s="7" t="s">
         <v>2532</v>
       </c>
       <c r="E881" s="7">
         <v>1000</v>
       </c>
       <c r="F881" s="15">
-        <v>280.4</v>
+        <v>310</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="5">
         <v>9</v>
       </c>
       <c r="B882" s="11" t="s">
         <v>2533</v>
       </c>
       <c r="C882" s="8" t="s">
         <v>2534</v>
       </c>
       <c r="D882" s="7" t="s">
         <v>2535</v>
       </c>
       <c r="E882" s="7">
         <v>1000</v>
       </c>
       <c r="F882" s="15">
-        <v>472.6</v>
+        <v>406</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="5">
         <v>10</v>
       </c>
       <c r="B883" s="11" t="s">
         <v>2536</v>
       </c>
       <c r="C883" s="8" t="s">
         <v>2537</v>
       </c>
       <c r="D883" s="7" t="s">
         <v>2538</v>
       </c>
       <c r="E883" s="7">
         <v>1000</v>
       </c>
       <c r="F883" s="15">
-        <v>514.52</v>
+        <v>583</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="5">
         <v>11</v>
       </c>
       <c r="B884" s="11" t="s">
         <v>2539</v>
       </c>
       <c r="C884" s="8" t="s">
         <v>2540</v>
       </c>
       <c r="D884" s="7" t="s">
         <v>2541</v>
       </c>
       <c r="E884" s="7">
         <v>1000</v>
       </c>
       <c r="F884" s="15">
-        <v>4.41</v>
+        <v>6</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="5">
         <v>12</v>
       </c>
       <c r="B885" s="11" t="s">
         <v>2542</v>
       </c>
       <c r="C885" s="8" t="s">
         <v>2543</v>
       </c>
       <c r="D885" s="7" t="s">
         <v>2544</v>
       </c>
       <c r="E885" s="7">
         <v>1000</v>
       </c>
       <c r="F885" s="15">
-        <v>7.11</v>
+        <v>11</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="5">
         <v>13</v>
       </c>
       <c r="B886" s="11" t="s">
         <v>2545</v>
       </c>
       <c r="C886" s="8" t="s">
         <v>2546</v>
       </c>
       <c r="D886" s="7" t="s">
         <v>2547</v>
       </c>
       <c r="E886" s="7">
         <v>1000</v>
       </c>
       <c r="F886" s="15">
-        <v>14.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="5">
         <v>14</v>
       </c>
       <c r="B887" s="11" t="s">
         <v>2548</v>
       </c>
       <c r="C887" s="8" t="s">
         <v>2549</v>
       </c>
       <c r="D887" s="7" t="s">
         <v>2550</v>
       </c>
       <c r="E887" s="7">
         <v>1000</v>
       </c>
       <c r="F887" s="15">
-        <v>29.98</v>
+        <v>44</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="5">
         <v>15</v>
       </c>
       <c r="B888" s="11" t="s">
         <v>2551</v>
       </c>
       <c r="C888" s="8" t="s">
         <v>2552</v>
       </c>
       <c r="D888" s="7" t="s">
         <v>2553</v>
       </c>
       <c r="E888" s="7">
         <v>1000</v>
       </c>
       <c r="F888" s="15">
-        <v>45.33</v>
+        <v>76</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="5">
         <v>16</v>
       </c>
       <c r="B889" s="11" t="s">
         <v>2554</v>
       </c>
       <c r="C889" s="8" t="s">
         <v>2555</v>
       </c>
       <c r="D889" s="7" t="s">
         <v>2556</v>
       </c>
       <c r="E889" s="7">
         <v>1000</v>
       </c>
       <c r="F889" s="15">
-        <v>72.31</v>
+        <v>132</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="5">
         <v>17</v>
       </c>
       <c r="B890" s="11" t="s">
         <v>2557</v>
       </c>
       <c r="C890" s="8" t="s">
         <v>2558</v>
       </c>
       <c r="D890" s="7" t="s">
         <v>2559</v>
       </c>
       <c r="E890" s="7">
         <v>1000</v>
       </c>
       <c r="F890" s="15">
-        <v>207.21</v>
+        <v>310</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="5">
         <v>18</v>
       </c>
       <c r="B891" s="11" t="s">
         <v>2560</v>
       </c>
       <c r="C891" s="8" t="s">
         <v>2561</v>
       </c>
       <c r="D891" s="7" t="s">
         <v>2562</v>
       </c>
       <c r="E891" s="7">
         <v>1000</v>
       </c>
       <c r="F891" s="15">
-        <v>282.3</v>
+        <v>514</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="5">
         <v>19</v>
       </c>
       <c r="B892" s="11" t="s">
         <v>2563</v>
       </c>
       <c r="C892" s="8" t="s">
         <v>2564</v>
       </c>
       <c r="D892" s="7" t="s">
         <v>2565</v>
       </c>
       <c r="E892" s="7">
         <v>1000</v>
       </c>
       <c r="F892" s="15">
-        <v>428.88</v>
+        <v>697</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="5">
         <v>20</v>
       </c>
       <c r="B893" s="11" t="s">
         <v>2566</v>
       </c>
       <c r="C893" s="8" t="s">
         <v>2567</v>
       </c>
       <c r="D893" s="7" t="s">
         <v>2568</v>
       </c>
       <c r="E893" s="7">
         <v>1000</v>
       </c>
       <c r="F893" s="15">
-        <v>4.68</v>
+        <v>8</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="5">
         <v>21</v>
       </c>
       <c r="B894" s="11" t="s">
         <v>2569</v>
       </c>
       <c r="C894" s="8" t="s">
         <v>2570</v>
       </c>
       <c r="D894" s="7" t="s">
         <v>2571</v>
       </c>
       <c r="E894" s="7">
         <v>1000</v>
       </c>
       <c r="F894" s="15">
-        <v>7.93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="5">
         <v>22</v>
       </c>
       <c r="B895" s="11" t="s">
         <v>2572</v>
       </c>
       <c r="C895" s="8" t="s">
         <v>2573</v>
       </c>
       <c r="D895" s="7" t="s">
         <v>2574</v>
       </c>
       <c r="E895" s="7">
         <v>1000</v>
       </c>
       <c r="F895" s="15">
-        <v>14.63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="5">
         <v>23</v>
       </c>
       <c r="B896" s="11" t="s">
         <v>2575</v>
       </c>
       <c r="C896" s="8" t="s">
         <v>2576</v>
       </c>
       <c r="D896" s="7" t="s">
         <v>2577</v>
       </c>
       <c r="E896" s="7">
         <v>1000</v>
       </c>
       <c r="F896" s="15">
-        <v>33.09</v>
+        <v>47</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="5">
         <v>24</v>
       </c>
       <c r="B897" s="11" t="s">
         <v>2578</v>
       </c>
       <c r="C897" s="8" t="s">
         <v>2579</v>
       </c>
       <c r="D897" s="7" t="s">
         <v>2580</v>
       </c>
       <c r="E897" s="7">
         <v>1000</v>
       </c>
       <c r="F897" s="15">
-        <v>50.13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="5">
         <v>25</v>
       </c>
       <c r="B898" s="11" t="s">
         <v>2581</v>
       </c>
       <c r="C898" s="8" t="s">
         <v>2582</v>
       </c>
       <c r="D898" s="7" t="s">
         <v>2583</v>
       </c>
       <c r="E898" s="7">
         <v>1000</v>
       </c>
       <c r="F898" s="15">
-        <v>80.58</v>
+        <v>132</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="5">
         <v>26</v>
       </c>
       <c r="B899" s="11" t="s">
         <v>2584</v>
       </c>
       <c r="C899" s="8" t="s">
         <v>2585</v>
       </c>
       <c r="D899" s="7" t="s">
         <v>2586</v>
       </c>
       <c r="E899" s="7">
         <v>1000</v>
       </c>
       <c r="F899" s="15">
-        <v>207.29</v>
+        <v>372</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="5">
         <v>27</v>
       </c>
       <c r="B900" s="11" t="s">
         <v>2587</v>
       </c>
       <c r="C900" s="8" t="s">
         <v>2588</v>
       </c>
       <c r="D900" s="7" t="s">
         <v>2589</v>
       </c>
       <c r="E900" s="7">
         <v>1000</v>
       </c>
       <c r="F900" s="15">
-        <v>294.73</v>
+        <v>489</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="5">
         <v>28</v>
       </c>
       <c r="B901" s="11" t="s">
         <v>2590</v>
       </c>
       <c r="C901" s="8" t="s">
         <v>2591</v>
       </c>
       <c r="D901" s="7" t="s">
         <v>2592</v>
       </c>
       <c r="E901" s="7">
         <v>1000</v>
       </c>
       <c r="F901" s="15">
-        <v>3.14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="5">
         <v>29</v>
       </c>
       <c r="B902" s="11" t="s">
         <v>2593</v>
       </c>
       <c r="C902" s="8" t="s">
         <v>2594</v>
       </c>
       <c r="D902" s="7" t="s">
         <v>2595</v>
       </c>
       <c r="E902" s="7">
         <v>1000</v>
       </c>
       <c r="F902" s="15">
-        <v>4.71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="5">
         <v>30</v>
       </c>
       <c r="B903" s="11" t="s">
         <v>2596</v>
       </c>
       <c r="C903" s="8" t="s">
         <v>2597</v>
       </c>
       <c r="D903" s="7" t="s">
         <v>2598</v>
       </c>
       <c r="E903" s="7">
         <v>1000</v>
       </c>
       <c r="F903" s="15">
-        <v>7.98</v>
+        <v>29</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="5">
         <v>31</v>
       </c>
       <c r="B904" s="11" t="s">
         <v>2599</v>
       </c>
       <c r="C904" s="8" t="s">
         <v>2600</v>
       </c>
       <c r="D904" s="7" t="s">
         <v>2601</v>
       </c>
       <c r="E904" s="7">
         <v>1000</v>
       </c>
       <c r="F904" s="15">
-        <v>15.08</v>
+        <v>44</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="5">
         <v>32</v>
       </c>
       <c r="B905" s="11" t="s">
         <v>2602</v>
       </c>
       <c r="C905" s="8" t="s">
         <v>2603</v>
       </c>
       <c r="D905" s="7" t="s">
         <v>2604</v>
       </c>
       <c r="E905" s="7">
         <v>1000</v>
       </c>
       <c r="F905" s="15">
-        <v>29.9</v>
+        <v>76</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="5">
         <v>33</v>
       </c>
       <c r="B906" s="11" t="s">
         <v>2605</v>
       </c>
       <c r="C906" s="8" t="s">
         <v>2606</v>
       </c>
       <c r="D906" s="7" t="s">
         <v>2607</v>
       </c>
       <c r="E906" s="7">
         <v>1000</v>
       </c>
       <c r="F906" s="15">
-        <v>50.19</v>
+        <v>132</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="6" t="s">
         <v>2608</v>
       </c>
       <c r="B907" s="7"/>
       <c r="C907" s="8"/>
       <c r="D907" s="7"/>
       <c r="E907" s="7"/>
       <c r="F907" s="15"/>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B908" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C908" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D908" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E908" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F908" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="5">
         <v>1</v>
       </c>
       <c r="B909" s="11" t="s">
         <v>2609</v>
       </c>
       <c r="C909" s="8" t="s">
         <v>2610</v>
       </c>
       <c r="D909" s="7" t="s">
         <v>2611</v>
       </c>
       <c r="E909" s="7">
         <v>1000</v>
       </c>
       <c r="F909" s="15">
-        <v>765.8099999999999</v>
+        <v>583</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="5">
         <v>2</v>
       </c>
       <c r="B910" s="11" t="s">
         <v>2612</v>
       </c>
       <c r="C910" s="8" t="s">
         <v>2613</v>
       </c>
       <c r="D910" s="7" t="s">
         <v>2614</v>
       </c>
       <c r="E910" s="7">
         <v>1000</v>
       </c>
       <c r="F910" s="15">
-        <v>8.15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="5">
         <v>3</v>
       </c>
       <c r="B911" s="11" t="s">
         <v>2615</v>
       </c>
       <c r="C911" s="8" t="s">
         <v>2616</v>
       </c>
       <c r="D911" s="7" t="s">
         <v>2617</v>
       </c>
       <c r="E911" s="7">
         <v>1000</v>
       </c>
       <c r="F911" s="15">
-        <v>13.26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="5">
         <v>4</v>
       </c>
       <c r="B912" s="11" t="s">
         <v>2618</v>
       </c>
       <c r="C912" s="8" t="s">
         <v>2619</v>
       </c>
       <c r="D912" s="7" t="s">
         <v>2620</v>
       </c>
       <c r="E912" s="7">
         <v>1000</v>
       </c>
       <c r="F912" s="15">
-        <v>23.83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="5">
         <v>5</v>
       </c>
       <c r="B913" s="11" t="s">
         <v>2621</v>
       </c>
       <c r="C913" s="8" t="s">
         <v>2622</v>
       </c>
       <c r="D913" s="7" t="s">
         <v>2623</v>
       </c>
       <c r="E913" s="7">
         <v>1000</v>
       </c>
       <c r="F913" s="15">
-        <v>45.83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="5">
         <v>6</v>
       </c>
       <c r="B914" s="11" t="s">
         <v>2624</v>
       </c>
       <c r="C914" s="8" t="s">
         <v>2625</v>
       </c>
       <c r="D914" s="7" t="s">
         <v>2626</v>
       </c>
       <c r="E914" s="7">
         <v>1000</v>
       </c>
       <c r="F914" s="15">
-        <v>81.18000000000001</v>
+        <v>76</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="5">
         <v>7</v>
       </c>
       <c r="B915" s="11" t="s">
         <v>2627</v>
       </c>
       <c r="C915" s="8" t="s">
         <v>2628</v>
       </c>
       <c r="D915" s="7" t="s">
         <v>2629</v>
       </c>
       <c r="E915" s="7">
         <v>1000</v>
       </c>
       <c r="F915" s="15">
-        <v>167.34</v>
+        <v>132</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="5">
         <v>8</v>
       </c>
       <c r="B916" s="11" t="s">
         <v>2630</v>
       </c>
       <c r="C916" s="8" t="s">
         <v>2631</v>
       </c>
       <c r="D916" s="7" t="s">
         <v>2632</v>
       </c>
       <c r="E916" s="7">
         <v>1000</v>
       </c>
       <c r="F916" s="15">
-        <v>313.56</v>
+        <v>310</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="5">
         <v>9</v>
       </c>
       <c r="B917" s="11" t="s">
         <v>2633</v>
       </c>
       <c r="C917" s="8" t="s">
         <v>2634</v>
       </c>
       <c r="D917" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="E917" s="7">
         <v>1000</v>
       </c>
       <c r="F917" s="15">
-        <v>482.4</v>
+        <v>406</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="5">
         <v>10</v>
       </c>
       <c r="B918" s="11" t="s">
         <v>2636</v>
       </c>
       <c r="C918" s="8" t="s">
         <v>2637</v>
       </c>
       <c r="D918" s="7" t="s">
         <v>2638</v>
       </c>
       <c r="E918" s="7">
         <v>1000</v>
       </c>
       <c r="F918" s="15">
-        <v>592.9</v>
+        <v>583</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="5">
         <v>11</v>
       </c>
       <c r="B919" s="11" t="s">
         <v>2639</v>
       </c>
       <c r="C919" s="8" t="s">
         <v>2640</v>
       </c>
       <c r="D919" s="7" t="s">
         <v>2641</v>
       </c>
       <c r="E919" s="7">
         <v>1000</v>
       </c>
       <c r="F919" s="15">
-        <v>5.11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="5">
         <v>12</v>
       </c>
       <c r="B920" s="11" t="s">
         <v>2642</v>
       </c>
       <c r="C920" s="8" t="s">
         <v>2643</v>
       </c>
       <c r="D920" s="7" t="s">
         <v>2644</v>
       </c>
       <c r="E920" s="7">
         <v>1000</v>
       </c>
       <c r="F920" s="15">
-        <v>8.66</v>
+        <v>11</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="5">
         <v>13</v>
       </c>
       <c r="B921" s="11" t="s">
         <v>2645</v>
       </c>
       <c r="C921" s="8" t="s">
         <v>2646</v>
       </c>
       <c r="D921" s="7" t="s">
         <v>2647</v>
       </c>
       <c r="E921" s="7">
         <v>1000</v>
       </c>
       <c r="F921" s="15">
-        <v>16.57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="5">
         <v>14</v>
       </c>
       <c r="B922" s="11" t="s">
         <v>2648</v>
       </c>
       <c r="C922" s="8" t="s">
         <v>2649</v>
       </c>
       <c r="D922" s="7" t="s">
         <v>2650</v>
       </c>
       <c r="E922" s="7">
         <v>1000</v>
       </c>
       <c r="F922" s="15">
-        <v>35.87</v>
+        <v>44</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="5">
         <v>15</v>
       </c>
       <c r="B923" s="11" t="s">
         <v>2651</v>
       </c>
       <c r="C923" s="8" t="s">
         <v>2652</v>
       </c>
       <c r="D923" s="7" t="s">
         <v>2653</v>
       </c>
       <c r="E923" s="7">
         <v>1000</v>
       </c>
       <c r="F923" s="15">
-        <v>55.59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="5">
         <v>16</v>
       </c>
       <c r="B924" s="11" t="s">
         <v>2654</v>
       </c>
       <c r="C924" s="8" t="s">
         <v>2655</v>
       </c>
       <c r="D924" s="7" t="s">
         <v>2656</v>
       </c>
       <c r="E924" s="7">
         <v>1000</v>
       </c>
       <c r="F924" s="15">
-        <v>106.72</v>
+        <v>132</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="5">
         <v>17</v>
       </c>
       <c r="B925" s="11" t="s">
         <v>2657</v>
       </c>
       <c r="C925" s="8" t="s">
         <v>2658</v>
       </c>
       <c r="D925" s="7" t="s">
         <v>2659</v>
       </c>
       <c r="E925" s="7">
         <v>1000</v>
       </c>
       <c r="F925" s="15">
-        <v>229.44</v>
+        <v>310</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="5">
         <v>18</v>
       </c>
       <c r="B926" s="11" t="s">
         <v>2660</v>
       </c>
       <c r="C926" s="8" t="s">
         <v>2661</v>
       </c>
       <c r="D926" s="7" t="s">
         <v>2662</v>
       </c>
       <c r="E926" s="7">
         <v>1000</v>
       </c>
       <c r="F926" s="15">
-        <v>327.1</v>
+        <v>514</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="5">
         <v>19</v>
       </c>
       <c r="B927" s="11" t="s">
         <v>2663</v>
       </c>
       <c r="C927" s="8" t="s">
         <v>2664</v>
       </c>
       <c r="D927" s="7" t="s">
         <v>2665</v>
       </c>
       <c r="E927" s="7">
         <v>1000</v>
       </c>
       <c r="F927" s="15">
-        <v>540.4400000000001</v>
+        <v>697</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="5">
         <v>20</v>
       </c>
       <c r="B928" s="11" t="s">
         <v>2666</v>
       </c>
       <c r="C928" s="8" t="s">
         <v>2667</v>
       </c>
       <c r="D928" s="7" t="s">
         <v>2668</v>
       </c>
       <c r="E928" s="7">
         <v>1000</v>
       </c>
       <c r="F928" s="15">
-        <v>5.65</v>
+        <v>8</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="5">
         <v>21</v>
       </c>
       <c r="B929" s="11" t="s">
         <v>2669</v>
       </c>
       <c r="C929" s="8" t="s">
         <v>2670</v>
       </c>
       <c r="D929" s="7" t="s">
         <v>2671</v>
       </c>
       <c r="E929" s="7">
         <v>1000</v>
       </c>
       <c r="F929" s="15">
-        <v>9.65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="5">
         <v>22</v>
       </c>
       <c r="B930" s="11" t="s">
         <v>2672</v>
       </c>
       <c r="C930" s="8" t="s">
         <v>2673</v>
       </c>
       <c r="D930" s="7" t="s">
         <v>2674</v>
       </c>
       <c r="E930" s="7">
         <v>1000</v>
       </c>
       <c r="F930" s="15">
-        <v>20.73</v>
+        <v>23</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="5">
         <v>23</v>
       </c>
       <c r="B931" s="11" t="s">
         <v>2675</v>
       </c>
       <c r="C931" s="8" t="s">
         <v>2676</v>
       </c>
       <c r="D931" s="7" t="s">
         <v>2677</v>
       </c>
       <c r="E931" s="7">
         <v>1000</v>
       </c>
       <c r="F931" s="15">
-        <v>38.75</v>
+        <v>47</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="5">
         <v>24</v>
       </c>
       <c r="B932" s="11" t="s">
         <v>2678</v>
       </c>
       <c r="C932" s="8" t="s">
         <v>2679</v>
       </c>
       <c r="D932" s="7" t="s">
         <v>2680</v>
       </c>
       <c r="E932" s="7">
         <v>1000</v>
       </c>
       <c r="F932" s="15">
-        <v>60.15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="5">
         <v>25</v>
       </c>
       <c r="B933" s="11" t="s">
         <v>2681</v>
       </c>
       <c r="C933" s="8" t="s">
         <v>2682</v>
       </c>
       <c r="D933" s="7" t="s">
         <v>2683</v>
       </c>
       <c r="E933" s="7">
         <v>1000</v>
       </c>
       <c r="F933" s="15">
-        <v>115.18</v>
+        <v>132</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="5">
         <v>26</v>
       </c>
       <c r="B934" s="11" t="s">
         <v>2684</v>
       </c>
       <c r="C934" s="8" t="s">
         <v>2685</v>
       </c>
       <c r="D934" s="7" t="s">
         <v>2686</v>
       </c>
       <c r="E934" s="7">
         <v>1000</v>
       </c>
       <c r="F934" s="15">
-        <v>232.9</v>
+        <v>372</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="5">
         <v>27</v>
       </c>
       <c r="B935" s="11" t="s">
         <v>2687</v>
       </c>
       <c r="C935" s="8" t="s">
         <v>2688</v>
       </c>
       <c r="D935" s="7" t="s">
         <v>2689</v>
       </c>
       <c r="E935" s="7">
         <v>1000</v>
       </c>
       <c r="F935" s="15">
-        <v>380.64</v>
+        <v>489</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="5">
         <v>28</v>
       </c>
       <c r="B936" s="11" t="s">
         <v>2690</v>
       </c>
       <c r="C936" s="8" t="s">
         <v>2691</v>
       </c>
       <c r="D936" s="7" t="s">
         <v>2692</v>
       </c>
       <c r="E936" s="7">
         <v>1000</v>
       </c>
       <c r="F936" s="15">
-        <v>3.89</v>
+        <v>10</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="5">
         <v>29</v>
       </c>
       <c r="B937" s="11" t="s">
         <v>2693</v>
       </c>
       <c r="C937" s="8" t="s">
         <v>2694</v>
       </c>
       <c r="D937" s="7" t="s">
         <v>2695</v>
       </c>
       <c r="E937" s="7">
         <v>1000</v>
       </c>
       <c r="F937" s="15">
-        <v>6.29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="5">
         <v>30</v>
       </c>
       <c r="B938" s="11" t="s">
         <v>2696</v>
       </c>
       <c r="C938" s="8" t="s">
         <v>2697</v>
       </c>
       <c r="D938" s="7" t="s">
         <v>2698</v>
       </c>
       <c r="E938" s="7">
         <v>1000</v>
       </c>
       <c r="F938" s="15">
-        <v>10.49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="5">
         <v>31</v>
       </c>
       <c r="B939" s="11" t="s">
         <v>2699</v>
       </c>
       <c r="C939" s="8" t="s">
         <v>2700</v>
       </c>
       <c r="D939" s="7" t="s">
         <v>2701</v>
       </c>
       <c r="E939" s="7">
         <v>1000</v>
       </c>
       <c r="F939" s="15">
-        <v>20.85</v>
+        <v>44</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="5">
         <v>32</v>
       </c>
       <c r="B940" s="11" t="s">
         <v>2702</v>
       </c>
       <c r="C940" s="8" t="s">
         <v>2703</v>
       </c>
       <c r="D940" s="7" t="s">
         <v>2704</v>
       </c>
       <c r="E940" s="7">
         <v>1000</v>
       </c>
       <c r="F940" s="15">
-        <v>36.44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="5">
         <v>33</v>
       </c>
       <c r="B941" s="11" t="s">
         <v>2705</v>
       </c>
       <c r="C941" s="8" t="s">
         <v>2706</v>
       </c>
       <c r="D941" s="7" t="s">
         <v>2707</v>
       </c>
       <c r="E941" s="7">
         <v>1000</v>
       </c>
       <c r="F941" s="15">
-        <v>70.73</v>
+        <v>132</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="6" t="s">
         <v>2708</v>
       </c>
       <c r="B942" s="7"/>
       <c r="C942" s="8"/>
       <c r="D942" s="7"/>
       <c r="E942" s="7"/>
       <c r="F942" s="15"/>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B943" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C943" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D943" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E943" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F943" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="5">
         <v>1</v>
       </c>
       <c r="B944" s="11" t="s">
         <v>2709</v>
       </c>
       <c r="C944" s="8" t="s">
         <v>2710</v>
       </c>
       <c r="D944" s="7" t="s">
         <v>2711</v>
       </c>
       <c r="E944" s="7">
         <v>1000</v>
       </c>
       <c r="F944" s="15">
-        <v>64.14</v>
+        <v>124</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="5">
         <v>2</v>
       </c>
       <c r="B945" s="11" t="s">
         <v>2712</v>
       </c>
       <c r="C945" s="8" t="s">
         <v>2713</v>
       </c>
       <c r="D945" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="E945" s="7">
         <v>1000</v>
       </c>
       <c r="F945" s="15">
-        <v>50.75</v>
+        <v>124</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="5">
         <v>3</v>
       </c>
       <c r="B946" s="11" t="s">
         <v>2715</v>
       </c>
       <c r="C946" s="8" t="s">
         <v>2716</v>
       </c>
       <c r="D946" s="7" t="s">
         <v>2717</v>
       </c>
       <c r="E946" s="7">
         <v>1000</v>
       </c>
       <c r="F946" s="15">
-        <v>60.91</v>
+        <v>138</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="5">
         <v>4</v>
       </c>
       <c r="B947" s="11" t="s">
         <v>2718</v>
       </c>
       <c r="C947" s="8" t="s">
         <v>2719</v>
       </c>
       <c r="D947" s="7" t="s">
         <v>2720</v>
       </c>
       <c r="E947" s="7">
         <v>1000</v>
       </c>
       <c r="F947" s="15">
-        <v>49.27</v>
+        <v>138</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="5">
         <v>5</v>
       </c>
       <c r="B948" s="11" t="s">
         <v>2721</v>
       </c>
       <c r="C948" s="8" t="s">
         <v>2722</v>
       </c>
       <c r="D948" s="7" t="s">
         <v>2723</v>
       </c>
       <c r="E948" s="7">
         <v>1000</v>
       </c>
       <c r="F948" s="15">
-        <v>102.26</v>
+        <v>203</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="5">
         <v>6</v>
       </c>
       <c r="B949" s="11" t="s">
         <v>2724</v>
       </c>
       <c r="C949" s="8" t="s">
         <v>2725</v>
       </c>
       <c r="D949" s="7" t="s">
         <v>2726</v>
       </c>
       <c r="E949" s="7">
         <v>1000</v>
       </c>
       <c r="F949" s="15">
-        <v>46.72</v>
+        <v>124</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="5">
         <v>7</v>
       </c>
       <c r="B950" s="11" t="s">
         <v>2727</v>
       </c>
       <c r="C950" s="8" t="s">
         <v>2728</v>
       </c>
       <c r="D950" s="7" t="s">
         <v>2729</v>
       </c>
       <c r="E950" s="7">
         <v>1000</v>
       </c>
       <c r="F950" s="15">
-        <v>53.92</v>
+        <v>138</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="5">
         <v>8</v>
       </c>
       <c r="B951" s="11" t="s">
         <v>2730</v>
       </c>
       <c r="C951" s="8" t="s">
         <v>2731</v>
       </c>
       <c r="D951" s="7" t="s">
         <v>2732</v>
       </c>
       <c r="E951" s="7">
         <v>1000</v>
       </c>
       <c r="F951" s="15">
-        <v>72.11</v>
+        <v>138</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="5">
         <v>9</v>
       </c>
       <c r="B952" s="11" t="s">
         <v>2733</v>
       </c>
       <c r="C952" s="8" t="s">
         <v>2734</v>
       </c>
       <c r="D952" s="7" t="s">
         <v>2735</v>
       </c>
       <c r="E952" s="7">
         <v>1000</v>
       </c>
       <c r="F952" s="15">
-        <v>63.01</v>
+        <v>81</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="5">
         <v>10</v>
       </c>
       <c r="B953" s="11" t="s">
         <v>2736</v>
       </c>
       <c r="C953" s="8" t="s">
         <v>2737</v>
       </c>
       <c r="D953" s="7" t="s">
         <v>2738</v>
       </c>
       <c r="E953" s="7">
         <v>1000</v>
       </c>
       <c r="F953" s="15">
-        <v>39.35</v>
+        <v>81</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="5">
         <v>11</v>
       </c>
       <c r="B954" s="11" t="s">
         <v>2739</v>
       </c>
       <c r="C954" s="8" t="s">
         <v>2740</v>
       </c>
       <c r="D954" s="7" t="s">
         <v>2741</v>
       </c>
       <c r="E954" s="7">
         <v>1000</v>
       </c>
       <c r="F954" s="15">
-        <v>58.04</v>
+        <v>138</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="5">
         <v>12</v>
       </c>
       <c r="B955" s="11" t="s">
         <v>2742</v>
       </c>
       <c r="C955" s="8" t="s">
         <v>2743</v>
       </c>
       <c r="D955" s="7" t="s">
         <v>2744</v>
       </c>
       <c r="E955" s="7">
         <v>1000</v>
       </c>
       <c r="F955" s="15">
-        <v>48.61</v>
+        <v>90</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="5">
         <v>13</v>
       </c>
       <c r="B956" s="11" t="s">
         <v>2745</v>
       </c>
       <c r="C956" s="8" t="s">
         <v>2746</v>
       </c>
       <c r="D956" s="7" t="s">
         <v>2747</v>
       </c>
       <c r="E956" s="7">
         <v>1000</v>
       </c>
       <c r="F956" s="15">
-        <v>96.09999999999999</v>
+        <v>127</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="5">
         <v>14</v>
       </c>
       <c r="B957" s="11" t="s">
         <v>2748</v>
       </c>
       <c r="C957" s="8" t="s">
         <v>2749</v>
       </c>
       <c r="D957" s="7" t="s">
         <v>2750</v>
       </c>
       <c r="E957" s="7">
         <v>1000</v>
       </c>
       <c r="F957" s="15">
-        <v>69.13</v>
+        <v>127</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="5">
         <v>15</v>
       </c>
       <c r="B958" s="11" t="s">
         <v>2751</v>
       </c>
       <c r="C958" s="8" t="s">
         <v>2752</v>
       </c>
       <c r="D958" s="7" t="s">
         <v>2753</v>
       </c>
       <c r="E958" s="7">
         <v>1000</v>
       </c>
       <c r="F958" s="15">
-        <v>73.79000000000001</v>
+        <v>127</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="5">
         <v>16</v>
       </c>
       <c r="B959" s="11" t="s">
         <v>2754</v>
       </c>
       <c r="C959" s="8" t="s">
         <v>2755</v>
       </c>
       <c r="D959" s="7" t="s">
         <v>2756</v>
       </c>
       <c r="E959" s="7">
         <v>1000</v>
       </c>
       <c r="F959" s="15">
-        <v>43.04</v>
+        <v>74</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="5">
         <v>17</v>
       </c>
       <c r="B960" s="11" t="s">
         <v>2757</v>
       </c>
       <c r="C960" s="8" t="s">
         <v>2758</v>
       </c>
       <c r="D960" s="7" t="s">
         <v>2759</v>
       </c>
       <c r="E960" s="7">
         <v>1000</v>
       </c>
       <c r="F960" s="15">
-        <v>54.13</v>
+        <v>90</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="5">
         <v>18</v>
       </c>
       <c r="B961" s="11" t="s">
         <v>2760</v>
       </c>
       <c r="C961" s="8" t="s">
         <v>2761</v>
       </c>
       <c r="D961" s="7" t="s">
         <v>2762</v>
       </c>
       <c r="E961" s="7">
         <v>1000</v>
       </c>
       <c r="F961" s="15">
-        <v>94.59</v>
+        <v>124</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="5">
         <v>19</v>
       </c>
       <c r="B962" s="11" t="s">
         <v>2763</v>
       </c>
       <c r="C962" s="8" t="s">
         <v>2764</v>
       </c>
       <c r="D962" s="7" t="s">
         <v>2765</v>
       </c>
       <c r="E962" s="7">
         <v>1000</v>
       </c>
       <c r="F962" s="15">
-        <v>62.79</v>
+        <v>124</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="5">
         <v>20</v>
       </c>
       <c r="B963" s="11" t="s">
         <v>2766</v>
       </c>
       <c r="C963" s="8" t="s">
         <v>2767</v>
       </c>
       <c r="D963" s="7" t="s">
         <v>2768</v>
       </c>
       <c r="E963" s="7">
         <v>1000</v>
       </c>
       <c r="F963" s="15">
-        <v>97.45</v>
+        <v>138</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="5">
         <v>21</v>
       </c>
       <c r="B964" s="11" t="s">
         <v>2769</v>
       </c>
       <c r="C964" s="8" t="s">
         <v>2770</v>
       </c>
       <c r="D964" s="7" t="s">
         <v>2771</v>
       </c>
       <c r="E964" s="7">
         <v>1000</v>
       </c>
       <c r="F964" s="15">
-        <v>67.75</v>
+        <v>138</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="5">
         <v>22</v>
       </c>
       <c r="B965" s="11" t="s">
         <v>2772</v>
       </c>
       <c r="C965" s="8" t="s">
         <v>2773</v>
       </c>
       <c r="D965" s="7" t="s">
         <v>2774</v>
       </c>
       <c r="E965" s="7">
         <v>1000</v>
       </c>
       <c r="F965" s="15">
-        <v>178.64</v>
+        <v>203</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="5">
         <v>23</v>
       </c>
       <c r="B966" s="11" t="s">
         <v>2775</v>
       </c>
       <c r="C966" s="8" t="s">
         <v>2776</v>
       </c>
       <c r="D966" s="7" t="s">
         <v>2777</v>
       </c>
       <c r="E966" s="7">
         <v>0</v>
       </c>
       <c r="F966" s="15">
-        <v>0</v>
+        <v>203</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="5">
         <v>24</v>
       </c>
       <c r="B967" s="11" t="s">
         <v>2778</v>
       </c>
       <c r="C967" s="8" t="s">
         <v>2779</v>
       </c>
       <c r="D967" s="7" t="s">
         <v>2780</v>
       </c>
       <c r="E967" s="7">
         <v>1000</v>
       </c>
       <c r="F967" s="15">
-        <v>113.15</v>
+        <v>203</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="5">
         <v>25</v>
       </c>
       <c r="B968" s="11" t="s">
         <v>2781</v>
       </c>
       <c r="C968" s="8" t="s">
         <v>2782</v>
       </c>
       <c r="D968" s="7" t="s">
         <v>2783</v>
       </c>
       <c r="E968" s="7">
         <v>0</v>
       </c>
       <c r="F968" s="15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="5">
         <v>26</v>
       </c>
       <c r="B969" s="11" t="s">
         <v>2784</v>
       </c>
       <c r="C969" s="8" t="s">
         <v>2785</v>
       </c>
       <c r="D969" s="7" t="s">
         <v>2786</v>
       </c>
       <c r="E969" s="7">
         <v>0</v>
       </c>
       <c r="F969" s="15">
-        <v>0</v>
+        <v>44</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="5">
         <v>27</v>
       </c>
       <c r="B970" s="11" t="s">
         <v>2787</v>
       </c>
       <c r="C970" s="8" t="s">
         <v>2788</v>
       </c>
       <c r="D970" s="7" t="s">
         <v>2789</v>
       </c>
       <c r="E970" s="7">
         <v>0</v>
       </c>
       <c r="F970" s="15">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" s="5">
         <v>28</v>
       </c>
       <c r="B971" s="11" t="s">
         <v>2790</v>
       </c>
       <c r="C971" s="8" t="s">
         <v>2791</v>
       </c>
       <c r="D971" s="7" t="s">
         <v>2792</v>
       </c>
       <c r="E971" s="7">
         <v>1000</v>
       </c>
       <c r="F971" s="15">
-        <v>59.48</v>
+        <v>74</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" s="5">
         <v>29</v>
       </c>
       <c r="B972" s="11" t="s">
         <v>2793</v>
       </c>
       <c r="C972" s="8" t="s">
         <v>2794</v>
       </c>
       <c r="D972" s="7" t="s">
         <v>2795</v>
       </c>
       <c r="E972" s="7">
         <v>1000</v>
       </c>
       <c r="F972" s="15">
-        <v>71.61</v>
+        <v>90</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="5">
         <v>30</v>
       </c>
       <c r="B973" s="11" t="s">
         <v>2796</v>
       </c>
       <c r="C973" s="8" t="s">
         <v>2797</v>
       </c>
       <c r="D973" s="7" t="s">
         <v>2798</v>
       </c>
       <c r="E973" s="7">
         <v>1000</v>
       </c>
       <c r="F973" s="15">
-        <v>26.5</v>
+        <v>124</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="5">
         <v>31</v>
       </c>
       <c r="B974" s="11" t="s">
         <v>2799</v>
       </c>
       <c r="C974" s="8" t="s">
         <v>2800</v>
       </c>
       <c r="D974" s="7" t="s">
         <v>2801</v>
       </c>
       <c r="E974" s="7">
         <v>0</v>
       </c>
       <c r="F974" s="15">
-        <v>0</v>
+        <v>124</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="5">
         <v>32</v>
       </c>
       <c r="B975" s="11" t="s">
         <v>2802</v>
       </c>
       <c r="C975" s="8" t="s">
         <v>2803</v>
       </c>
       <c r="D975" s="7" t="s">
         <v>2804</v>
       </c>
       <c r="E975" s="7">
         <v>1000</v>
       </c>
       <c r="F975" s="15">
-        <v>29.84</v>
+        <v>138</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="5">
         <v>33</v>
       </c>
       <c r="B976" s="11" t="s">
         <v>2805</v>
       </c>
       <c r="C976" s="8" t="s">
         <v>2806</v>
       </c>
       <c r="D976" s="7" t="s">
         <v>2807</v>
       </c>
       <c r="E976" s="7">
         <v>1000</v>
       </c>
       <c r="F976" s="15">
-        <v>34.11</v>
+        <v>138</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="5">
         <v>34</v>
       </c>
       <c r="B977" s="11" t="s">
         <v>2808</v>
       </c>
       <c r="C977" s="8" t="s">
         <v>2809</v>
       </c>
       <c r="D977" s="7" t="s">
         <v>2810</v>
       </c>
       <c r="E977" s="7">
         <v>1000</v>
       </c>
       <c r="F977" s="15">
-        <v>43.59</v>
+        <v>203</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="5">
         <v>35</v>
       </c>
       <c r="B978" s="11" t="s">
         <v>2811</v>
       </c>
       <c r="C978" s="8" t="s">
         <v>2812</v>
       </c>
       <c r="D978" s="7" t="s">
         <v>2813</v>
       </c>
       <c r="E978" s="7">
         <v>1000</v>
       </c>
       <c r="F978" s="15">
-        <v>66.01000000000001</v>
+        <v>203</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" s="5">
         <v>36</v>
       </c>
       <c r="B979" s="11" t="s">
         <v>2814</v>
       </c>
       <c r="C979" s="8" t="s">
         <v>2815</v>
       </c>
       <c r="D979" s="7" t="s">
         <v>2816</v>
       </c>
       <c r="E979" s="7">
         <v>1000</v>
       </c>
       <c r="F979" s="15">
-        <v>27.01</v>
+        <v>74</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" s="5">
         <v>37</v>
       </c>
       <c r="B980" s="11" t="s">
         <v>2817</v>
       </c>
       <c r="C980" s="8" t="s">
         <v>2818</v>
       </c>
       <c r="D980" s="7" t="s">
         <v>2819</v>
       </c>
       <c r="E980" s="7">
         <v>1000</v>
       </c>
       <c r="F980" s="15">
-        <v>27.7</v>
+        <v>90</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="6" t="s">
         <v>2820</v>
       </c>
       <c r="B981" s="7"/>
       <c r="C981" s="8"/>
       <c r="D981" s="7"/>
       <c r="E981" s="7"/>
       <c r="F981" s="15"/>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B982" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C982" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D982" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E982" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F982" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="5">
         <v>1</v>
       </c>
       <c r="B983" s="11" t="s">
         <v>2821</v>
       </c>
       <c r="C983" s="8" t="s">
         <v>2822</v>
       </c>
       <c r="D983" s="7" t="s">
         <v>2823</v>
       </c>
       <c r="E983" s="7">
         <v>1000</v>
       </c>
       <c r="F983" s="15">
-        <v>83.89</v>
+        <v>124</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="5">
         <v>2</v>
       </c>
       <c r="B984" s="11" t="s">
         <v>2824</v>
       </c>
       <c r="C984" s="8" t="s">
         <v>2825</v>
       </c>
       <c r="D984" s="7" t="s">
         <v>2826</v>
       </c>
       <c r="E984" s="7">
         <v>1000</v>
       </c>
       <c r="F984" s="15">
-        <v>63.56</v>
+        <v>124</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="5">
         <v>3</v>
       </c>
       <c r="B985" s="11" t="s">
         <v>2827</v>
       </c>
       <c r="C985" s="8" t="s">
         <v>2828</v>
       </c>
       <c r="D985" s="7" t="s">
         <v>2829</v>
       </c>
       <c r="E985" s="7">
         <v>1000</v>
       </c>
       <c r="F985" s="15">
-        <v>82.06</v>
+        <v>138</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="5">
         <v>4</v>
       </c>
       <c r="B986" s="11" t="s">
         <v>2830</v>
       </c>
       <c r="C986" s="8" t="s">
         <v>2831</v>
       </c>
       <c r="D986" s="7" t="s">
         <v>2832</v>
       </c>
       <c r="E986" s="7">
         <v>1000</v>
       </c>
       <c r="F986" s="15">
-        <v>55.77</v>
+        <v>138</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="5">
         <v>5</v>
       </c>
       <c r="B987" s="11" t="s">
         <v>2833</v>
       </c>
       <c r="C987" s="8" t="s">
         <v>2834</v>
       </c>
       <c r="D987" s="7" t="s">
         <v>2835</v>
       </c>
       <c r="E987" s="7">
         <v>1000</v>
       </c>
       <c r="F987" s="15">
-        <v>121.83</v>
+        <v>203</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" s="5">
         <v>6</v>
       </c>
       <c r="B988" s="11" t="s">
         <v>2836</v>
       </c>
       <c r="C988" s="8" t="s">
         <v>2837</v>
       </c>
       <c r="D988" s="7" t="s">
         <v>2838</v>
       </c>
       <c r="E988" s="7">
         <v>1000</v>
       </c>
       <c r="F988" s="15">
-        <v>56.77</v>
+        <v>124</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="5">
         <v>7</v>
       </c>
       <c r="B989" s="11" t="s">
         <v>2839</v>
       </c>
       <c r="C989" s="8" t="s">
         <v>2840</v>
       </c>
       <c r="D989" s="7" t="s">
         <v>2841</v>
       </c>
       <c r="E989" s="7">
         <v>1000</v>
       </c>
       <c r="F989" s="15">
-        <v>65.15000000000001</v>
+        <v>138</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="5">
         <v>8</v>
       </c>
       <c r="B990" s="11" t="s">
         <v>2842</v>
       </c>
       <c r="C990" s="8" t="s">
         <v>2843</v>
       </c>
       <c r="D990" s="7" t="s">
         <v>2844</v>
       </c>
       <c r="E990" s="7">
         <v>1000</v>
       </c>
       <c r="F990" s="15">
-        <v>86.43000000000001</v>
+        <v>138</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="5">
         <v>9</v>
       </c>
       <c r="B991" s="11" t="s">
         <v>2845</v>
       </c>
       <c r="C991" s="8" t="s">
         <v>2846</v>
       </c>
       <c r="D991" s="7" t="s">
         <v>2847</v>
       </c>
       <c r="E991" s="7">
         <v>1000</v>
       </c>
       <c r="F991" s="15">
-        <v>84.34999999999999</v>
+        <v>81</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="5">
         <v>10</v>
       </c>
       <c r="B992" s="11" t="s">
         <v>2848</v>
       </c>
       <c r="C992" s="8" t="s">
         <v>2849</v>
       </c>
       <c r="D992" s="7" t="s">
         <v>2850</v>
       </c>
       <c r="E992" s="7">
         <v>1000</v>
       </c>
       <c r="F992" s="15">
-        <v>49.66</v>
+        <v>81</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="5">
         <v>11</v>
       </c>
       <c r="B993" s="11" t="s">
         <v>2851</v>
       </c>
       <c r="C993" s="8" t="s">
         <v>2852</v>
       </c>
       <c r="D993" s="7" t="s">
         <v>2853</v>
       </c>
       <c r="E993" s="7">
         <v>1000</v>
       </c>
       <c r="F993" s="15">
-        <v>80.28</v>
+        <v>90</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="5">
         <v>12</v>
       </c>
       <c r="B994" s="11" t="s">
         <v>2854</v>
       </c>
       <c r="C994" s="8" t="s">
         <v>2855</v>
       </c>
       <c r="D994" s="7" t="s">
         <v>2856</v>
       </c>
       <c r="E994" s="7">
         <v>1000</v>
       </c>
       <c r="F994" s="15">
-        <v>48.01</v>
+        <v>90</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="5">
         <v>13</v>
       </c>
       <c r="B995" s="11" t="s">
         <v>2857</v>
       </c>
       <c r="C995" s="8" t="s">
         <v>2858</v>
       </c>
       <c r="D995" s="7" t="s">
         <v>2859</v>
       </c>
       <c r="E995" s="7">
         <v>1000</v>
       </c>
       <c r="F995" s="15">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="5">
         <v>14</v>
       </c>
       <c r="B996" s="11" t="s">
         <v>2860</v>
       </c>
       <c r="C996" s="8" t="s">
         <v>2861</v>
       </c>
       <c r="D996" s="7" t="s">
         <v>2862</v>
       </c>
       <c r="E996" s="7">
         <v>1000</v>
       </c>
       <c r="F996" s="15">
-        <v>84.13</v>
+        <v>127</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="5">
         <v>15</v>
       </c>
       <c r="B997" s="11" t="s">
         <v>2863</v>
       </c>
       <c r="C997" s="8" t="s">
         <v>2864</v>
       </c>
       <c r="D997" s="7" t="s">
         <v>2865</v>
       </c>
       <c r="E997" s="7">
         <v>1000</v>
       </c>
       <c r="F997" s="15">
-        <v>95.13</v>
+        <v>127</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="5">
         <v>16</v>
       </c>
       <c r="B998" s="11" t="s">
         <v>2866</v>
       </c>
       <c r="C998" s="8" t="s">
         <v>2867</v>
       </c>
       <c r="D998" s="7" t="s">
         <v>2868</v>
       </c>
       <c r="E998" s="7">
         <v>1000</v>
       </c>
       <c r="F998" s="15">
-        <v>53.3</v>
+        <v>74</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="5">
         <v>17</v>
       </c>
       <c r="B999" s="11" t="s">
         <v>2869</v>
       </c>
       <c r="C999" s="8" t="s">
         <v>2870</v>
       </c>
       <c r="D999" s="7" t="s">
         <v>2871</v>
       </c>
       <c r="E999" s="7">
         <v>1000</v>
       </c>
       <c r="F999" s="15">
-        <v>118.86</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="5">
         <v>18</v>
       </c>
       <c r="B1000" s="11" t="s">
         <v>2872</v>
       </c>
       <c r="C1000" s="8" t="s">
         <v>2873</v>
       </c>
       <c r="D1000" s="7" t="s">
         <v>2874</v>
       </c>
       <c r="E1000" s="7">
         <v>1000</v>
       </c>
       <c r="F1000" s="15">
-        <v>79.06</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="5">
         <v>19</v>
       </c>
       <c r="B1001" s="11" t="s">
         <v>2875</v>
       </c>
       <c r="C1001" s="8" t="s">
         <v>2876</v>
       </c>
       <c r="D1001" s="7" t="s">
         <v>2877</v>
       </c>
       <c r="E1001" s="7">
         <v>1000</v>
       </c>
       <c r="F1001" s="15">
-        <v>118.11</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="5">
         <v>20</v>
       </c>
       <c r="B1002" s="11" t="s">
         <v>2878</v>
       </c>
       <c r="C1002" s="8" t="s">
         <v>2879</v>
       </c>
       <c r="D1002" s="7" t="s">
         <v>2880</v>
       </c>
       <c r="E1002" s="7">
         <v>1000</v>
       </c>
       <c r="F1002" s="15">
-        <v>86.91</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="5">
         <v>21</v>
       </c>
       <c r="B1003" s="11" t="s">
         <v>2881</v>
       </c>
       <c r="C1003" s="8" t="s">
         <v>2882</v>
       </c>
       <c r="D1003" s="7" t="s">
         <v>2883</v>
       </c>
       <c r="E1003" s="7">
         <v>1000</v>
       </c>
       <c r="F1003" s="15">
-        <v>244.96</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="5">
         <v>22</v>
       </c>
       <c r="B1004" s="11" t="s">
         <v>2884</v>
       </c>
       <c r="C1004" s="8" t="s">
         <v>2885</v>
       </c>
       <c r="D1004" s="7" t="s">
         <v>2886</v>
       </c>
       <c r="E1004" s="7">
         <v>0</v>
       </c>
       <c r="F1004" s="15">
-        <v>0</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="5">
         <v>23</v>
       </c>
       <c r="B1005" s="11" t="s">
         <v>2887</v>
       </c>
       <c r="C1005" s="8" t="s">
         <v>2888</v>
       </c>
       <c r="D1005" s="7" t="s">
         <v>2889</v>
       </c>
       <c r="E1005" s="7">
         <v>1000</v>
       </c>
       <c r="F1005" s="15">
-        <v>144.43</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="5">
         <v>24</v>
       </c>
       <c r="B1006" s="11" t="s">
         <v>2890</v>
       </c>
       <c r="C1006" s="8" t="s">
         <v>2891</v>
       </c>
       <c r="D1006" s="7" t="s">
         <v>2892</v>
       </c>
       <c r="E1006" s="7">
         <v>0</v>
       </c>
       <c r="F1006" s="15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="5">
         <v>25</v>
       </c>
       <c r="B1007" s="11" t="s">
         <v>2893</v>
       </c>
       <c r="C1007" s="8" t="s">
         <v>2894</v>
       </c>
       <c r="D1007" s="7" t="s">
         <v>2895</v>
       </c>
       <c r="E1007" s="7">
         <v>0</v>
       </c>
       <c r="F1007" s="15">
-        <v>0</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="5">
         <v>26</v>
       </c>
       <c r="B1008" s="11" t="s">
         <v>2896</v>
       </c>
       <c r="C1008" s="8" t="s">
         <v>2897</v>
       </c>
       <c r="D1008" s="7" t="s">
         <v>2898</v>
       </c>
       <c r="E1008" s="7">
         <v>0</v>
       </c>
       <c r="F1008" s="15">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="5">
         <v>27</v>
       </c>
       <c r="B1009" s="11" t="s">
         <v>2899</v>
       </c>
       <c r="C1009" s="8" t="s">
         <v>2900</v>
       </c>
       <c r="D1009" s="7" t="s">
         <v>2901</v>
       </c>
       <c r="E1009" s="7">
         <v>1000</v>
       </c>
       <c r="F1009" s="15">
-        <v>94.89</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="5">
         <v>28</v>
       </c>
       <c r="B1010" s="11" t="s">
         <v>2902</v>
       </c>
       <c r="C1010" s="8" t="s">
         <v>2903</v>
       </c>
       <c r="D1010" s="7" t="s">
         <v>2904</v>
       </c>
       <c r="E1010" s="7">
         <v>0</v>
       </c>
       <c r="F1010" s="15">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="5">
         <v>29</v>
       </c>
       <c r="B1011" s="11" t="s">
         <v>2905</v>
       </c>
       <c r="C1011" s="8" t="s">
         <v>2906</v>
       </c>
       <c r="D1011" s="7" t="s">
         <v>2907</v>
       </c>
       <c r="E1011" s="7">
         <v>1000</v>
       </c>
       <c r="F1011" s="15">
-        <v>42.59</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="5">
         <v>30</v>
       </c>
       <c r="B1012" s="11" t="s">
         <v>2908</v>
       </c>
       <c r="C1012" s="8" t="s">
         <v>2909</v>
       </c>
       <c r="D1012" s="7" t="s">
         <v>2910</v>
       </c>
       <c r="E1012" s="7">
         <v>1000</v>
       </c>
       <c r="F1012" s="15">
-        <v>30.78</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="5">
         <v>31</v>
       </c>
       <c r="B1013" s="11" t="s">
         <v>2911</v>
       </c>
       <c r="C1013" s="8" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="7" t="s">
         <v>2913</v>
       </c>
       <c r="E1013" s="7">
         <v>1000</v>
       </c>
       <c r="F1013" s="15">
-        <v>37.5</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="5">
         <v>32</v>
       </c>
       <c r="B1014" s="11" t="s">
         <v>2914</v>
       </c>
       <c r="C1014" s="8" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="7" t="s">
         <v>2916</v>
       </c>
       <c r="E1014" s="7">
         <v>1000</v>
       </c>
       <c r="F1014" s="15">
-        <v>32.99</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="5">
         <v>33</v>
       </c>
       <c r="B1015" s="11" t="s">
         <v>2917</v>
       </c>
       <c r="C1015" s="8" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="7" t="s">
         <v>2919</v>
       </c>
       <c r="E1015" s="7">
         <v>1000</v>
       </c>
       <c r="F1015" s="15">
-        <v>68.59999999999999</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="5">
         <v>34</v>
       </c>
       <c r="B1016" s="11" t="s">
         <v>2920</v>
       </c>
       <c r="C1016" s="8" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="7" t="s">
         <v>2922</v>
       </c>
       <c r="E1016" s="7">
         <v>1000</v>
       </c>
       <c r="F1016" s="15">
-        <v>53.09</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="5">
         <v>35</v>
       </c>
       <c r="B1017" s="11" t="s">
         <v>2923</v>
       </c>
       <c r="C1017" s="8" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="7" t="s">
         <v>2925</v>
       </c>
       <c r="E1017" s="7">
         <v>1000</v>
       </c>
       <c r="F1017" s="15">
-        <v>33.35</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="5">
         <v>36</v>
       </c>
       <c r="B1018" s="11" t="s">
         <v>2926</v>
       </c>
       <c r="C1018" s="8" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="7" t="s">
         <v>2928</v>
       </c>
       <c r="E1018" s="7">
         <v>1000</v>
       </c>
       <c r="F1018" s="15">
-        <v>37.36</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="6" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="7"/>
       <c r="C1019" s="8"/>
       <c r="D1019" s="7"/>
       <c r="E1019" s="7"/>
       <c r="F1019" s="15"/>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1020" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1020" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D1020" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E1020" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1020" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="5">
         <v>1</v>
       </c>
       <c r="B1021" s="11" t="s">
         <v>2930</v>
       </c>
       <c r="C1021" s="8" t="s">
         <v>2931</v>
       </c>
       <c r="D1021" s="7" t="s">
         <v>2932</v>
       </c>
       <c r="E1021" s="7">
         <v>1000</v>
       </c>
       <c r="F1021" s="15">
-        <v>79.09999999999999</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="5">
         <v>2</v>
       </c>
       <c r="B1022" s="11" t="s">
         <v>2933</v>
       </c>
       <c r="C1022" s="8" t="s">
         <v>2934</v>
       </c>
       <c r="D1022" s="7" t="s">
         <v>2935</v>
       </c>
       <c r="E1022" s="7">
         <v>1000</v>
       </c>
       <c r="F1022" s="15">
-        <v>144.08</v>
+        <v>124</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="5">
         <v>3</v>
       </c>
       <c r="B1023" s="11" t="s">
         <v>2936</v>
       </c>
       <c r="C1023" s="8" t="s">
         <v>2937</v>
       </c>
       <c r="D1023" s="7" t="s">
         <v>2938</v>
       </c>
       <c r="E1023" s="7">
         <v>1000</v>
       </c>
       <c r="F1023" s="15">
-        <v>146.51</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="5">
         <v>4</v>
       </c>
       <c r="B1024" s="11" t="s">
         <v>2939</v>
       </c>
       <c r="C1024" s="8" t="s">
         <v>2940</v>
       </c>
       <c r="D1024" s="7" t="s">
         <v>2941</v>
       </c>
       <c r="E1024" s="7">
         <v>1000</v>
       </c>
       <c r="F1024" s="15">
-        <v>296.51</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="5">
         <v>5</v>
       </c>
       <c r="B1025" s="11" t="s">
         <v>2942</v>
       </c>
       <c r="C1025" s="8" t="s">
         <v>2943</v>
       </c>
       <c r="D1025" s="7" t="s">
         <v>2944</v>
       </c>
       <c r="E1025" s="7">
         <v>1000</v>
       </c>
       <c r="F1025" s="15">
-        <v>74.09999999999999</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="5">
         <v>6</v>
       </c>
       <c r="B1026" s="11" t="s">
         <v>2945</v>
       </c>
       <c r="C1026" s="8" t="s">
         <v>2946</v>
       </c>
       <c r="D1026" s="7" t="s">
         <v>2947</v>
       </c>
       <c r="E1026" s="7">
         <v>1000</v>
       </c>
       <c r="F1026" s="15">
-        <v>94.59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="5">
         <v>7</v>
       </c>
       <c r="B1027" s="11" t="s">
         <v>2948</v>
       </c>
       <c r="C1027" s="8" t="s">
         <v>2949</v>
       </c>
       <c r="D1027" s="7" t="s">
         <v>2950</v>
       </c>
       <c r="E1027" s="7">
         <v>1000</v>
       </c>
       <c r="F1027" s="15">
-        <v>162.06</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="5">
         <v>8</v>
       </c>
       <c r="B1028" s="11" t="s">
         <v>2951</v>
       </c>
       <c r="C1028" s="8" t="s">
         <v>2952</v>
       </c>
       <c r="D1028" s="7" t="s">
         <v>2953</v>
       </c>
       <c r="E1028" s="7">
         <v>1000</v>
       </c>
       <c r="F1028" s="15">
-        <v>220.85</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="5">
         <v>9</v>
       </c>
       <c r="B1029" s="11" t="s">
         <v>2954</v>
       </c>
       <c r="C1029" s="8" t="s">
         <v>2955</v>
       </c>
       <c r="D1029" s="7" t="s">
         <v>2956</v>
       </c>
       <c r="E1029" s="7">
         <v>1000</v>
       </c>
       <c r="F1029" s="15">
-        <v>371.6</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="5">
         <v>10</v>
       </c>
       <c r="B1030" s="11" t="s">
         <v>2957</v>
       </c>
       <c r="C1030" s="8" t="s">
         <v>2958</v>
       </c>
       <c r="D1030" s="7" t="s">
         <v>2959</v>
       </c>
       <c r="E1030" s="7">
         <v>1000</v>
       </c>
       <c r="F1030" s="15">
-        <v>229.89</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="5">
         <v>11</v>
       </c>
       <c r="B1031" s="11" t="s">
         <v>2960</v>
       </c>
       <c r="C1031" s="8" t="s">
         <v>2961</v>
       </c>
       <c r="D1031" s="7" t="s">
         <v>2962</v>
       </c>
       <c r="E1031" s="7">
         <v>1000</v>
       </c>
       <c r="F1031" s="15">
-        <v>665.5599999999999</v>
+        <v>261</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="5">
         <v>12</v>
       </c>
       <c r="B1032" s="11" t="s">
         <v>2963</v>
       </c>
       <c r="C1032" s="8" t="s">
         <v>2964</v>
       </c>
       <c r="D1032" s="7" t="s">
         <v>2965</v>
       </c>
       <c r="E1032" s="7">
         <v>1000</v>
       </c>
       <c r="F1032" s="15">
-        <v>91.65000000000001</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="6" t="s">
         <v>2966</v>
       </c>
       <c r="B1033" s="7"/>
       <c r="C1033" s="8"/>
       <c r="D1033" s="7"/>
       <c r="E1033" s="7"/>
       <c r="F1033" s="15"/>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1034" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1034" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D1034" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E1034" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1034" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="5">
         <v>1</v>
       </c>
       <c r="B1035" s="11" t="s">
         <v>2967</v>
       </c>
       <c r="C1035" s="8" t="s">
         <v>2968</v>
       </c>
       <c r="D1035" s="7" t="s">
         <v>2969</v>
       </c>
       <c r="E1035" s="7">
         <v>1000</v>
       </c>
       <c r="F1035" s="15">
-        <v>90.83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="5">
         <v>2</v>
       </c>
       <c r="B1036" s="11" t="s">
         <v>2970</v>
       </c>
       <c r="C1036" s="8" t="s">
         <v>2971</v>
       </c>
       <c r="D1036" s="7" t="s">
         <v>2972</v>
       </c>
       <c r="E1036" s="7">
         <v>1000</v>
       </c>
       <c r="F1036" s="15">
-        <v>146</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="5">
         <v>3</v>
       </c>
       <c r="B1037" s="11" t="s">
         <v>2973</v>
       </c>
       <c r="C1037" s="8" t="s">
         <v>2974</v>
       </c>
       <c r="D1037" s="7" t="s">
         <v>2975</v>
       </c>
       <c r="E1037" s="7">
         <v>1000</v>
       </c>
       <c r="F1037" s="15">
-        <v>267.59</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="5">
         <v>4</v>
       </c>
       <c r="B1038" s="11" t="s">
         <v>2976</v>
       </c>
       <c r="C1038" s="8" t="s">
         <v>2977</v>
       </c>
       <c r="D1038" s="7" t="s">
         <v>2978</v>
       </c>
       <c r="E1038" s="7">
         <v>0</v>
       </c>
       <c r="F1038" s="15">
-        <v>0</v>
+        <v>506</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="5">
         <v>5</v>
       </c>
       <c r="B1039" s="11" t="s">
         <v>2979</v>
       </c>
       <c r="C1039" s="8" t="s">
         <v>2980</v>
       </c>
       <c r="D1039" s="7" t="s">
         <v>2981</v>
       </c>
       <c r="E1039" s="7">
         <v>1000</v>
       </c>
       <c r="F1039" s="15">
-        <v>145.85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="5">
         <v>6</v>
       </c>
       <c r="B1040" s="11" t="s">
         <v>2982</v>
       </c>
       <c r="C1040" s="8" t="s">
         <v>2983</v>
       </c>
       <c r="D1040" s="7" t="s">
         <v>2984</v>
       </c>
       <c r="E1040" s="7">
         <v>1000</v>
       </c>
       <c r="F1040" s="15">
-        <v>238.94</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="5">
         <v>7</v>
       </c>
       <c r="B1041" s="11" t="s">
         <v>2985</v>
       </c>
       <c r="C1041" s="8" t="s">
         <v>2986</v>
       </c>
       <c r="D1041" s="7" t="s">
         <v>2987</v>
       </c>
       <c r="E1041" s="7">
         <v>1000</v>
       </c>
       <c r="F1041" s="15">
-        <v>266.08</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" s="5">
         <v>8</v>
       </c>
       <c r="B1042" s="11" t="s">
         <v>2988</v>
       </c>
       <c r="C1042" s="8" t="s">
         <v>2989</v>
       </c>
       <c r="D1042" s="7" t="s">
         <v>2990</v>
       </c>
       <c r="E1042" s="7">
         <v>0</v>
       </c>
       <c r="F1042" s="15">
-        <v>0</v>
+        <v>506</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" s="5">
         <v>9</v>
       </c>
       <c r="B1043" s="11" t="s">
         <v>2991</v>
       </c>
       <c r="C1043" s="8" t="s">
         <v>2992</v>
       </c>
       <c r="D1043" s="7" t="s">
         <v>2993</v>
       </c>
       <c r="E1043" s="7">
         <v>0</v>
       </c>
       <c r="F1043" s="15">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" s="5">
         <v>10</v>
       </c>
       <c r="B1044" s="11" t="s">
         <v>2994</v>
       </c>
       <c r="C1044" s="8" t="s">
         <v>2995</v>
       </c>
       <c r="D1044" s="7" t="s">
         <v>2996</v>
       </c>
       <c r="E1044" s="7">
         <v>0</v>
       </c>
       <c r="F1044" s="15">
-        <v>0</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" s="5">
         <v>11</v>
       </c>
       <c r="B1045" s="11" t="s">
         <v>2997</v>
       </c>
       <c r="C1045" s="8" t="s">
         <v>2998</v>
       </c>
       <c r="D1045" s="7" t="s">
         <v>2999</v>
       </c>
       <c r="E1045" s="7">
         <v>0</v>
       </c>
       <c r="F1045" s="15">
-        <v>0</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" s="5">
         <v>12</v>
       </c>
       <c r="B1046" s="11" t="s">
         <v>3000</v>
       </c>
       <c r="C1046" s="8" t="s">
         <v>3001</v>
       </c>
       <c r="D1046" s="7" t="s">
         <v>3002</v>
       </c>
       <c r="E1046" s="7">
         <v>1000</v>
       </c>
       <c r="F1046" s="15">
-        <v>128.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" s="5">
         <v>13</v>
       </c>
       <c r="B1047" s="11" t="s">
         <v>3003</v>
       </c>
       <c r="C1047" s="8" t="s">
         <v>3004</v>
       </c>
       <c r="D1047" s="7" t="s">
         <v>3005</v>
       </c>
       <c r="E1047" s="7">
         <v>1000</v>
       </c>
       <c r="F1047" s="15">
-        <v>202</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" s="5">
         <v>14</v>
       </c>
       <c r="B1048" s="11" t="s">
         <v>3006</v>
       </c>
       <c r="C1048" s="8" t="s">
         <v>3007</v>
       </c>
       <c r="D1048" s="7" t="s">
         <v>3008</v>
       </c>
       <c r="E1048" s="7">
         <v>1000</v>
       </c>
       <c r="F1048" s="15">
-        <v>281.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" s="5">
         <v>15</v>
       </c>
       <c r="B1049" s="11" t="s">
         <v>3009</v>
       </c>
       <c r="C1049" s="8" t="s">
         <v>3010</v>
       </c>
       <c r="D1049" s="7" t="s">
         <v>3011</v>
       </c>
       <c r="E1049" s="7">
         <v>0</v>
       </c>
       <c r="F1049" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" s="5">
         <v>16</v>
       </c>
       <c r="B1050" s="11" t="s">
         <v>3012</v>
       </c>
       <c r="C1050" s="8" t="s">
         <v>3013</v>
       </c>
       <c r="D1050" s="7" t="s">
         <v>3014</v>
       </c>
       <c r="E1050" s="7">
         <v>1000</v>
       </c>
       <c r="F1050" s="15">
-        <v>198.99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="5">
         <v>17</v>
       </c>
       <c r="B1051" s="11" t="s">
         <v>3015</v>
       </c>
       <c r="C1051" s="8" t="s">
         <v>3016</v>
       </c>
       <c r="D1051" s="7" t="s">
         <v>3017</v>
       </c>
       <c r="E1051" s="7">
         <v>1000</v>
       </c>
       <c r="F1051" s="15">
-        <v>187.68</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" s="5">
         <v>18</v>
       </c>
       <c r="B1052" s="11" t="s">
         <v>3018</v>
       </c>
       <c r="C1052" s="8" t="s">
         <v>3019</v>
       </c>
       <c r="D1052" s="7" t="s">
         <v>3020</v>
       </c>
       <c r="E1052" s="7">
         <v>1000</v>
       </c>
       <c r="F1052" s="15">
-        <v>33.39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" s="5">
         <v>19</v>
       </c>
       <c r="B1053" s="11" t="s">
         <v>3021</v>
       </c>
       <c r="C1053" s="8" t="s">
         <v>3022</v>
       </c>
       <c r="D1053" s="7" t="s">
         <v>3023</v>
       </c>
       <c r="E1053" s="7">
         <v>1000</v>
       </c>
       <c r="F1053" s="15">
-        <v>40.48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" s="5">
         <v>20</v>
       </c>
       <c r="B1054" s="11" t="s">
         <v>3024</v>
       </c>
       <c r="C1054" s="8" t="s">
         <v>3025</v>
       </c>
       <c r="D1054" s="7" t="s">
         <v>3026</v>
       </c>
       <c r="E1054" s="7">
         <v>1000</v>
       </c>
       <c r="F1054" s="15">
-        <v>64.73999999999999</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" s="5">
         <v>21</v>
       </c>
       <c r="B1055" s="11" t="s">
         <v>3027</v>
       </c>
       <c r="C1055" s="8" t="s">
         <v>3028</v>
       </c>
       <c r="D1055" s="7" t="s">
         <v>3029</v>
       </c>
       <c r="E1055" s="7">
         <v>0</v>
       </c>
       <c r="F1055" s="15">
-        <v>0</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" s="3" t="s">
         <v>3030</v>
       </c>
       <c r="B1056" s="7"/>
       <c r="C1056" s="8"/>
       <c r="D1056" s="7"/>
       <c r="E1056" s="7"/>
       <c r="F1056" s="15"/>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" s="6" t="s">
         <v>3031</v>
       </c>
       <c r="B1057" s="7"/>
       <c r="C1057" s="8"/>
       <c r="D1057" s="7"/>
       <c r="E1057" s="7"/>
       <c r="F1057" s="15"/>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" s="4" t="s">
         <v>3</v>
@@ -32916,4991 +32916,4991 @@
       </c>
       <c r="E1058" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1058" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" s="5">
         <v>1</v>
       </c>
       <c r="B1059" s="11" t="s">
         <v>3032</v>
       </c>
       <c r="C1059" s="8" t="s">
         <v>3033</v>
       </c>
       <c r="D1059" s="7" t="s">
         <v>3034</v>
       </c>
       <c r="E1059" s="7">
         <v>1000</v>
       </c>
       <c r="F1059" s="15">
-        <v>207.61</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" s="5">
         <v>2</v>
       </c>
       <c r="B1060" s="11" t="s">
         <v>3035</v>
       </c>
       <c r="C1060" s="8" t="s">
         <v>3036</v>
       </c>
       <c r="D1060" s="7" t="s">
         <v>3037</v>
       </c>
-      <c r="E1060" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E1060" s="7"/>
       <c r="F1060" s="15">
-        <v>265.89</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" s="5">
         <v>3</v>
       </c>
       <c r="B1061" s="11" t="s">
         <v>3038</v>
       </c>
       <c r="C1061" s="8" t="s">
         <v>3039</v>
       </c>
       <c r="D1061" s="7" t="s">
         <v>3040</v>
       </c>
-      <c r="E1061" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E1061" s="7"/>
       <c r="F1061" s="15">
-        <v>207.61</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" s="5">
         <v>4</v>
       </c>
       <c r="B1062" s="11" t="s">
         <v>3041</v>
       </c>
       <c r="C1062" s="8" t="s">
         <v>3042</v>
       </c>
       <c r="D1062" s="7" t="s">
         <v>3043</v>
       </c>
-      <c r="E1062" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E1062" s="7"/>
       <c r="F1062" s="15">
-        <v>265.89</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" s="5">
         <v>5</v>
       </c>
       <c r="B1063" s="11" t="s">
         <v>3044</v>
       </c>
       <c r="C1063" s="8" t="s">
         <v>3045</v>
       </c>
       <c r="D1063" s="7" t="s">
         <v>3046</v>
       </c>
-      <c r="E1063" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E1063" s="7"/>
       <c r="F1063" s="15">
-        <v>217.83</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="5">
         <v>6</v>
       </c>
       <c r="B1064" s="11" t="s">
         <v>3047</v>
       </c>
       <c r="C1064" s="8" t="s">
         <v>3048</v>
       </c>
       <c r="D1064" s="7" t="s">
         <v>3049</v>
       </c>
-      <c r="E1064" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E1064" s="7"/>
       <c r="F1064" s="15">
-        <v>281.15</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
-      <c r="A1065" s="5">
+      <c r="A1065" s="6" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1065" s="7"/>
+      <c r="C1065" s="8"/>
+      <c r="D1065" s="7"/>
+      <c r="E1065" s="7"/>
+      <c r="F1065" s="15"/>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1066" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1066" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1065" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1066" s="5">
+      <c r="F1066" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>282.66</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1067" s="11" t="s">
-        <v>3056</v>
+        <v>3051</v>
       </c>
       <c r="C1067" s="8" t="s">
-        <v>3057</v>
+        <v>3052</v>
       </c>
       <c r="D1067" s="7" t="s">
-        <v>3058</v>
+        <v>3053</v>
       </c>
       <c r="E1067" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1067" s="15">
-        <v>0</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1068" s="11" t="s">
-        <v>3059</v>
+        <v>3054</v>
       </c>
       <c r="C1068" s="8" t="s">
-        <v>3060</v>
+        <v>3055</v>
       </c>
       <c r="D1068" s="7" t="s">
-        <v>3061</v>
+        <v>3056</v>
       </c>
       <c r="E1068" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1068" s="15">
-        <v>0</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1069" s="11" t="s">
-        <v>3062</v>
+        <v>3057</v>
       </c>
       <c r="C1069" s="8" t="s">
-        <v>3063</v>
+        <v>3058</v>
       </c>
       <c r="D1069" s="7" t="s">
-        <v>3064</v>
+        <v>3059</v>
       </c>
       <c r="E1069" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1069" s="15">
-        <v>0</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1070" s="11" t="s">
-        <v>3065</v>
+        <v>3060</v>
       </c>
       <c r="C1070" s="8" t="s">
-        <v>3066</v>
+        <v>3061</v>
       </c>
       <c r="D1070" s="7" t="s">
-        <v>3067</v>
+        <v>3062</v>
       </c>
       <c r="E1070" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1070" s="15">
-        <v>0</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1071" s="11" t="s">
-        <v>3068</v>
+        <v>3063</v>
       </c>
       <c r="C1071" s="8" t="s">
-        <v>3069</v>
+        <v>3064</v>
       </c>
       <c r="D1071" s="7" t="s">
-        <v>3070</v>
+        <v>3065</v>
       </c>
       <c r="E1071" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1071" s="15">
-        <v>0</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1072" s="11" t="s">
-        <v>3071</v>
+        <v>3066</v>
       </c>
       <c r="C1072" s="8" t="s">
-        <v>3072</v>
+        <v>3067</v>
       </c>
       <c r="D1072" s="7" t="s">
-        <v>3073</v>
+        <v>3068</v>
       </c>
       <c r="E1072" s="7">
         <v>1000</v>
       </c>
       <c r="F1072" s="15">
-        <v>244.21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1073" s="11" t="s">
-        <v>3074</v>
+        <v>3069</v>
       </c>
       <c r="C1073" s="8" t="s">
-        <v>3075</v>
+        <v>3070</v>
       </c>
       <c r="D1073" s="7" t="s">
-        <v>3076</v>
+        <v>3071</v>
       </c>
       <c r="E1073" s="7">
         <v>1000</v>
       </c>
       <c r="F1073" s="15">
-        <v>159.54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1074" s="11" t="s">
-        <v>3077</v>
+        <v>3072</v>
       </c>
       <c r="C1074" s="8" t="s">
-        <v>3078</v>
+        <v>3073</v>
       </c>
       <c r="D1074" s="7" t="s">
-        <v>3079</v>
+        <v>3074</v>
       </c>
       <c r="E1074" s="7">
         <v>1000</v>
       </c>
       <c r="F1074" s="15">
-        <v>162.06</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1075" s="11" t="s">
-        <v>3080</v>
+        <v>3075</v>
       </c>
       <c r="C1075" s="8" t="s">
-        <v>3081</v>
+        <v>3076</v>
       </c>
       <c r="D1075" s="7" t="s">
-        <v>3082</v>
+        <v>3077</v>
       </c>
       <c r="E1075" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1075" s="15">
-        <v>180.9</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1076" s="11" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1076" s="8" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1076" s="7" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1076" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1076" s="15">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1077" s="11" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1077" s="8" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1077" s="7" t="s">
         <v>3083</v>
       </c>
-      <c r="C1076" s="8" t="s">
+      <c r="E1077" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1077" s="15">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1078" s="11" t="s">
         <v>3084</v>
       </c>
-      <c r="D1076" s="7" t="s">
+      <c r="C1078" s="8" t="s">
         <v>3085</v>
       </c>
-      <c r="E1076" s="7">
-[...7 lines deleted...]
-      <c r="A1077" s="6" t="s">
+      <c r="D1078" s="7" t="s">
         <v>3086</v>
       </c>
-      <c r="B1077" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1078" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1078" s="15">
+        <v>60</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B1079" s="11" t="s">
         <v>3087</v>
       </c>
       <c r="C1079" s="8" t="s">
         <v>3088</v>
       </c>
       <c r="D1079" s="7" t="s">
         <v>3089</v>
       </c>
       <c r="E1079" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1079" s="15">
-        <v>109.29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B1080" s="11" t="s">
         <v>3090</v>
       </c>
       <c r="C1080" s="8" t="s">
         <v>3091</v>
       </c>
       <c r="D1080" s="7" t="s">
         <v>3092</v>
       </c>
       <c r="E1080" s="7">
         <v>1000</v>
       </c>
       <c r="F1080" s="15">
-        <v>152.65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B1081" s="11" t="s">
         <v>3093</v>
       </c>
       <c r="C1081" s="8" t="s">
         <v>3094</v>
       </c>
       <c r="D1081" s="7" t="s">
         <v>3095</v>
       </c>
       <c r="E1081" s="7">
         <v>1000</v>
       </c>
       <c r="F1081" s="15">
-        <v>225.59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B1082" s="11" t="s">
         <v>3096</v>
       </c>
       <c r="C1082" s="8" t="s">
         <v>3097</v>
       </c>
       <c r="D1082" s="7" t="s">
         <v>3098</v>
       </c>
       <c r="E1082" s="7">
         <v>1000</v>
       </c>
       <c r="F1082" s="15">
-        <v>722.78</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B1083" s="11" t="s">
         <v>3099</v>
       </c>
       <c r="C1083" s="8" t="s">
         <v>3100</v>
       </c>
       <c r="D1083" s="7" t="s">
         <v>3101</v>
       </c>
       <c r="E1083" s="7">
         <v>1000</v>
       </c>
       <c r="F1083" s="15">
-        <v>1040.21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1084" s="11" t="s">
         <v>3102</v>
       </c>
       <c r="C1084" s="8" t="s">
         <v>3103</v>
       </c>
       <c r="D1084" s="7" t="s">
         <v>3104</v>
       </c>
       <c r="E1084" s="7">
         <v>1000</v>
       </c>
       <c r="F1084" s="15">
-        <v>1846.31</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
-      <c r="A1085" s="5">
+      <c r="A1085" s="6" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B1085" s="7"/>
+      <c r="C1085" s="8"/>
+      <c r="D1085" s="7"/>
+      <c r="E1085" s="7"/>
+      <c r="F1085" s="15"/>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1086" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1086" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1086" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1086" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1085" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1086" s="5">
+      <c r="F1086" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>83.34999999999999</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1087" s="11" t="s">
-        <v>3111</v>
+        <v>3106</v>
       </c>
       <c r="C1087" s="8" t="s">
-        <v>3112</v>
+        <v>3107</v>
       </c>
       <c r="D1087" s="7" t="s">
-        <v>3113</v>
+        <v>3108</v>
       </c>
       <c r="E1087" s="7">
         <v>1000</v>
       </c>
       <c r="F1087" s="15">
-        <v>132.64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1088" s="11" t="s">
-        <v>3114</v>
+        <v>3109</v>
       </c>
       <c r="C1088" s="8" t="s">
-        <v>3115</v>
+        <v>3110</v>
       </c>
       <c r="D1088" s="7" t="s">
-        <v>3116</v>
+        <v>3111</v>
       </c>
       <c r="E1088" s="7">
         <v>1000</v>
       </c>
       <c r="F1088" s="15">
-        <v>397.94</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1089" s="11" t="s">
-        <v>3117</v>
+        <v>3112</v>
       </c>
       <c r="C1089" s="8" t="s">
-        <v>3118</v>
+        <v>3113</v>
       </c>
       <c r="D1089" s="7" t="s">
-        <v>3119</v>
+        <v>3114</v>
       </c>
       <c r="E1089" s="7">
         <v>1000</v>
       </c>
       <c r="F1089" s="15">
-        <v>566.77</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1090" s="11" t="s">
-        <v>3120</v>
+        <v>3115</v>
       </c>
       <c r="C1090" s="8" t="s">
-        <v>3121</v>
+        <v>3116</v>
       </c>
       <c r="D1090" s="7" t="s">
-        <v>3122</v>
+        <v>3117</v>
       </c>
       <c r="E1090" s="7">
         <v>1000</v>
       </c>
       <c r="F1090" s="15">
-        <v>913.22</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1091" s="11" t="s">
-        <v>3123</v>
+        <v>3118</v>
       </c>
       <c r="C1091" s="8" t="s">
-        <v>3124</v>
+        <v>3119</v>
       </c>
       <c r="D1091" s="7" t="s">
-        <v>3125</v>
+        <v>3120</v>
       </c>
       <c r="E1091" s="7">
         <v>1000</v>
       </c>
       <c r="F1091" s="15">
-        <v>112.83</v>
+        <v>349</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1092" s="11" t="s">
-        <v>3126</v>
+        <v>3121</v>
       </c>
       <c r="C1092" s="8" t="s">
-        <v>3127</v>
+        <v>3122</v>
       </c>
       <c r="D1092" s="7" t="s">
-        <v>3128</v>
+        <v>3123</v>
       </c>
       <c r="E1092" s="7">
         <v>1000</v>
       </c>
       <c r="F1092" s="15">
-        <v>178.64</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1093" s="11" t="s">
-        <v>3129</v>
+        <v>3124</v>
       </c>
       <c r="C1093" s="8" t="s">
-        <v>3130</v>
+        <v>3125</v>
       </c>
       <c r="D1093" s="7" t="s">
-        <v>3131</v>
+        <v>3126</v>
       </c>
       <c r="E1093" s="7">
         <v>1000</v>
       </c>
       <c r="F1093" s="15">
-        <v>263.05</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1094" s="11" t="s">
-        <v>3132</v>
+        <v>3127</v>
       </c>
       <c r="C1094" s="8" t="s">
-        <v>3133</v>
+        <v>3128</v>
       </c>
       <c r="D1094" s="7" t="s">
-        <v>3134</v>
+        <v>3129</v>
       </c>
       <c r="E1094" s="7">
         <v>1000</v>
       </c>
       <c r="F1094" s="15">
-        <v>526.88</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1095" s="11" t="s">
-        <v>3135</v>
+        <v>3130</v>
       </c>
       <c r="C1095" s="8" t="s">
-        <v>3136</v>
+        <v>3131</v>
       </c>
       <c r="D1095" s="7" t="s">
-        <v>3137</v>
+        <v>3132</v>
       </c>
       <c r="E1095" s="7">
         <v>1000</v>
       </c>
       <c r="F1095" s="15">
-        <v>811.79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1096" s="11" t="s">
-        <v>3138</v>
+        <v>3133</v>
       </c>
       <c r="C1096" s="8" t="s">
-        <v>3139</v>
+        <v>3134</v>
       </c>
       <c r="D1096" s="7" t="s">
-        <v>3140</v>
+        <v>3135</v>
       </c>
       <c r="E1096" s="7">
         <v>1000</v>
       </c>
       <c r="F1096" s="15">
-        <v>1338.66</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B1097" s="11" t="s">
-        <v>3141</v>
+        <v>3136</v>
       </c>
       <c r="C1097" s="8" t="s">
-        <v>3142</v>
+        <v>3137</v>
       </c>
       <c r="D1097" s="7" t="s">
-        <v>3143</v>
+        <v>3138</v>
       </c>
       <c r="E1097" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1097" s="15">
-        <v>0</v>
+        <v>349</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B1098" s="11" t="s">
-        <v>3144</v>
+        <v>3139</v>
       </c>
       <c r="C1098" s="8" t="s">
-        <v>3145</v>
+        <v>3140</v>
       </c>
       <c r="D1098" s="7" t="s">
-        <v>3146</v>
+        <v>3141</v>
       </c>
       <c r="E1098" s="7">
         <v>1000</v>
       </c>
       <c r="F1098" s="15">
-        <v>237.44</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B1099" s="11" t="s">
-        <v>3147</v>
+        <v>3142</v>
       </c>
       <c r="C1099" s="8" t="s">
-        <v>3148</v>
+        <v>3143</v>
       </c>
       <c r="D1099" s="7" t="s">
-        <v>3149</v>
+        <v>3144</v>
       </c>
       <c r="E1099" s="7">
         <v>1000</v>
       </c>
       <c r="F1099" s="15">
-        <v>325.63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" s="5">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B1100" s="11" t="s">
-        <v>3150</v>
+        <v>3145</v>
       </c>
       <c r="C1100" s="8" t="s">
-        <v>3151</v>
+        <v>3146</v>
       </c>
       <c r="D1100" s="7" t="s">
-        <v>3152</v>
+        <v>3147</v>
       </c>
       <c r="E1100" s="7">
         <v>1000</v>
       </c>
       <c r="F1100" s="15">
-        <v>608.28</v>
+        <v>68</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B1101" s="11" t="s">
-        <v>3153</v>
+        <v>3148</v>
       </c>
       <c r="C1101" s="8" t="s">
-        <v>3154</v>
+        <v>3149</v>
       </c>
       <c r="D1101" s="7" t="s">
-        <v>3155</v>
+        <v>3150</v>
       </c>
       <c r="E1101" s="7">
         <v>1000</v>
       </c>
       <c r="F1101" s="15">
-        <v>903.75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B1102" s="11" t="s">
-        <v>3156</v>
+        <v>3151</v>
       </c>
       <c r="C1102" s="8" t="s">
-        <v>3157</v>
+        <v>3152</v>
       </c>
       <c r="D1102" s="7" t="s">
-        <v>3158</v>
+        <v>3153</v>
       </c>
       <c r="E1102" s="7">
         <v>1000</v>
       </c>
       <c r="F1102" s="15">
-        <v>1545.2</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1103" s="11" t="s">
-        <v>3159</v>
+        <v>3154</v>
       </c>
       <c r="C1103" s="8" t="s">
-        <v>3160</v>
+        <v>3155</v>
       </c>
       <c r="D1103" s="7" t="s">
-        <v>3161</v>
+        <v>3156</v>
       </c>
       <c r="E1103" s="7">
         <v>1000</v>
       </c>
       <c r="F1103" s="15">
-        <v>2773.8</v>
+        <v>338</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="5">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B1104" s="11" t="s">
-        <v>3162</v>
+        <v>3157</v>
       </c>
       <c r="C1104" s="8" t="s">
-        <v>3163</v>
+        <v>3158</v>
       </c>
       <c r="D1104" s="7" t="s">
-        <v>3164</v>
+        <v>3159</v>
       </c>
       <c r="E1104" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1104" s="15">
-        <v>0</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B1105" s="11" t="s">
-        <v>3165</v>
+        <v>3160</v>
       </c>
       <c r="C1105" s="8" t="s">
-        <v>3166</v>
+        <v>3161</v>
       </c>
       <c r="D1105" s="7" t="s">
-        <v>3167</v>
+        <v>3162</v>
       </c>
       <c r="E1105" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1105" s="15">
-        <v>8.9</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="5">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B1106" s="11" t="s">
-        <v>3168</v>
+        <v>3163</v>
       </c>
       <c r="C1106" s="8" t="s">
-        <v>3169</v>
+        <v>3164</v>
       </c>
       <c r="D1106" s="7" t="s">
-        <v>3170</v>
+        <v>3165</v>
       </c>
       <c r="E1106" s="7">
         <v>1000</v>
       </c>
       <c r="F1106" s="15">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="5">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B1107" s="11" t="s">
-        <v>3171</v>
+        <v>3166</v>
       </c>
       <c r="C1107" s="8" t="s">
-        <v>3172</v>
+        <v>3167</v>
       </c>
       <c r="D1107" s="7" t="s">
-        <v>3173</v>
+        <v>3168</v>
       </c>
       <c r="E1107" s="7">
         <v>1000</v>
       </c>
       <c r="F1107" s="15">
-        <v>86.76000000000001</v>
+        <v>68</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="5">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B1108" s="11" t="s">
-        <v>3174</v>
+        <v>3169</v>
       </c>
       <c r="C1108" s="8" t="s">
-        <v>3175</v>
+        <v>3170</v>
       </c>
       <c r="D1108" s="7" t="s">
-        <v>3176</v>
+        <v>3171</v>
       </c>
       <c r="E1108" s="7">
         <v>1000</v>
       </c>
       <c r="F1108" s="15">
-        <v>163.3</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="5">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B1109" s="11" t="s">
-        <v>3177</v>
+        <v>3172</v>
       </c>
       <c r="C1109" s="8" t="s">
-        <v>3178</v>
+        <v>3173</v>
       </c>
       <c r="D1109" s="7" t="s">
-        <v>3179</v>
+        <v>3174</v>
       </c>
       <c r="E1109" s="7">
         <v>1000</v>
       </c>
       <c r="F1109" s="15">
-        <v>265.06</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="5">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B1110" s="11" t="s">
-        <v>3180</v>
+        <v>3175</v>
       </c>
       <c r="C1110" s="8" t="s">
-        <v>3181</v>
+        <v>3176</v>
       </c>
       <c r="D1110" s="7" t="s">
-        <v>3182</v>
+        <v>3177</v>
       </c>
       <c r="E1110" s="7">
         <v>1000</v>
       </c>
       <c r="F1110" s="15">
-        <v>418.34</v>
+        <v>338</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B1111" s="11" t="s">
-        <v>3183</v>
+        <v>3178</v>
       </c>
       <c r="C1111" s="8" t="s">
-        <v>3184</v>
+        <v>3179</v>
       </c>
       <c r="D1111" s="7" t="s">
-        <v>3185</v>
+        <v>3180</v>
       </c>
       <c r="E1111" s="7">
         <v>1000</v>
       </c>
       <c r="F1111" s="15">
-        <v>68.15000000000001</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="5">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B1112" s="11" t="s">
-        <v>3186</v>
+        <v>3181</v>
       </c>
       <c r="C1112" s="8" t="s">
-        <v>3187</v>
+        <v>3182</v>
       </c>
       <c r="D1112" s="7" t="s">
-        <v>3188</v>
+        <v>3183</v>
       </c>
       <c r="E1112" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1112" s="15">
-        <v>91.05</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B1113" s="11" t="s">
-        <v>3189</v>
+        <v>3184</v>
       </c>
       <c r="C1113" s="8" t="s">
-        <v>3190</v>
+        <v>3185</v>
       </c>
       <c r="D1113" s="7" t="s">
-        <v>3191</v>
+        <v>3186</v>
       </c>
       <c r="E1113" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1113" s="15">
-        <v>0</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="5">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B1114" s="11" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
       <c r="C1114" s="8" t="s">
-        <v>3193</v>
+        <v>3188</v>
       </c>
       <c r="D1114" s="7" t="s">
-        <v>3194</v>
+        <v>3189</v>
       </c>
       <c r="E1114" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1114" s="15">
-        <v>0</v>
+        <v>68</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="5">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B1115" s="11" t="s">
-        <v>3195</v>
+        <v>3190</v>
       </c>
       <c r="C1115" s="8" t="s">
-        <v>3196</v>
+        <v>3191</v>
       </c>
       <c r="D1115" s="7" t="s">
-        <v>3197</v>
+        <v>3192</v>
       </c>
       <c r="E1115" s="7">
         <v>1000</v>
       </c>
       <c r="F1115" s="15">
-        <v>467.33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="5">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B1116" s="11" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1116" s="8" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1116" s="7" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E1116" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1116" s="15">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" s="5">
+        <v>31</v>
+      </c>
+      <c r="B1117" s="11" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1117" s="8" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1117" s="7" t="s">
         <v>3198</v>
       </c>
-      <c r="C1116" s="8" t="s">
+      <c r="E1117" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1117" s="15">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" s="5">
+        <v>32</v>
+      </c>
+      <c r="B1118" s="11" t="s">
         <v>3199</v>
       </c>
-      <c r="D1116" s="7" t="s">
+      <c r="C1118" s="8" t="s">
         <v>3200</v>
       </c>
-      <c r="E1116" s="7">
-[...7 lines deleted...]
-      <c r="A1117" s="6" t="s">
+      <c r="D1118" s="7" t="s">
         <v>3201</v>
       </c>
-      <c r="B1117" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1118" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1118" s="15">
+        <v>2526</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="5">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B1119" s="11" t="s">
         <v>3202</v>
       </c>
       <c r="C1119" s="8" t="s">
         <v>3203</v>
       </c>
       <c r="D1119" s="7" t="s">
         <v>3204</v>
       </c>
       <c r="E1119" s="7">
         <v>1000</v>
       </c>
       <c r="F1119" s="15">
-        <v>240.67</v>
+        <v>58</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="5">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="B1120" s="11" t="s">
         <v>3205</v>
       </c>
       <c r="C1120" s="8" t="s">
         <v>3206</v>
       </c>
       <c r="D1120" s="7" t="s">
         <v>3207</v>
       </c>
       <c r="E1120" s="7">
         <v>1000</v>
       </c>
       <c r="F1120" s="15">
-        <v>314.03</v>
+        <v>68</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="5">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="B1121" s="11" t="s">
         <v>3208</v>
       </c>
       <c r="C1121" s="8" t="s">
         <v>3209</v>
       </c>
       <c r="D1121" s="7" t="s">
         <v>3210</v>
       </c>
       <c r="E1121" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1121" s="15">
-        <v>369.27</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="5">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="B1122" s="11" t="s">
         <v>3211</v>
       </c>
       <c r="C1122" s="8" t="s">
         <v>3212</v>
       </c>
       <c r="D1122" s="7" t="s">
         <v>3213</v>
       </c>
       <c r="E1122" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1122" s="15">
-        <v>242.71</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="5">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="B1123" s="11" t="s">
         <v>3214</v>
       </c>
       <c r="C1123" s="8" t="s">
         <v>3215</v>
       </c>
       <c r="D1123" s="7" t="s">
         <v>3216</v>
       </c>
       <c r="E1123" s="7">
         <v>1000</v>
       </c>
       <c r="F1123" s="15">
-        <v>293.98</v>
+        <v>338</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="5">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="B1124" s="11" t="s">
         <v>3217</v>
       </c>
       <c r="C1124" s="8" t="s">
         <v>3218</v>
       </c>
       <c r="D1124" s="7" t="s">
         <v>3219</v>
       </c>
       <c r="E1124" s="7">
         <v>1000</v>
       </c>
       <c r="F1124" s="15">
-        <v>406.28</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
-      <c r="A1125" s="5">
+      <c r="A1125" s="6" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1125" s="7"/>
+      <c r="C1125" s="8"/>
+      <c r="D1125" s="7"/>
+      <c r="E1125" s="7"/>
+      <c r="F1125" s="15"/>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1126" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1126" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1126" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1126" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1125" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1126" s="5">
+      <c r="F1126" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>472.6</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1127" s="11" t="s">
-        <v>3226</v>
+        <v>3221</v>
       </c>
       <c r="C1127" s="8" t="s">
-        <v>3227</v>
+        <v>3222</v>
       </c>
       <c r="D1127" s="7" t="s">
-        <v>3228</v>
+        <v>3223</v>
       </c>
       <c r="E1127" s="7">
         <v>1000</v>
       </c>
       <c r="F1127" s="15">
-        <v>705.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1128" s="11" t="s">
-        <v>3229</v>
+        <v>3224</v>
       </c>
       <c r="C1128" s="8" t="s">
-        <v>3230</v>
+        <v>3225</v>
       </c>
       <c r="D1128" s="7" t="s">
-        <v>3231</v>
+        <v>3226</v>
       </c>
       <c r="E1128" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1128" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1129" s="11" t="s">
-        <v>3232</v>
+        <v>3227</v>
       </c>
       <c r="C1129" s="8" t="s">
-        <v>3233</v>
+        <v>3228</v>
       </c>
       <c r="D1129" s="7" t="s">
-        <v>3234</v>
+        <v>3229</v>
       </c>
       <c r="E1129" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1129" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1130" s="11" t="s">
-        <v>3235</v>
+        <v>3230</v>
       </c>
       <c r="C1130" s="8" t="s">
-        <v>3236</v>
+        <v>3231</v>
       </c>
       <c r="D1130" s="7" t="s">
-        <v>3237</v>
+        <v>3232</v>
       </c>
       <c r="E1130" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1130" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
-      <c r="A1131" s="6" t="s">
+      <c r="A1131" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1131" s="11" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1131" s="8" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1131" s="7" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1131" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1131" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1132" s="11" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1132" s="8" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1132" s="7" t="s">
         <v>3238</v>
       </c>
-      <c r="B1131" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1132" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1132" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B1133" s="11" t="s">
         <v>3239</v>
       </c>
       <c r="C1133" s="8" t="s">
         <v>3240</v>
       </c>
       <c r="D1133" s="7" t="s">
         <v>3241</v>
       </c>
       <c r="E1133" s="7">
         <v>1000</v>
       </c>
       <c r="F1133" s="15">
-        <v>139.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B1134" s="11" t="s">
         <v>3242</v>
       </c>
       <c r="C1134" s="8" t="s">
         <v>3243</v>
       </c>
       <c r="D1134" s="7" t="s">
         <v>3244</v>
       </c>
       <c r="E1134" s="7">
         <v>1000</v>
       </c>
       <c r="F1134" s="15">
-        <v>162.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B1135" s="11" t="s">
         <v>3245</v>
       </c>
       <c r="C1135" s="8" t="s">
         <v>3246</v>
       </c>
       <c r="D1135" s="7" t="s">
         <v>3247</v>
       </c>
       <c r="E1135" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1135" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1136" s="11" t="s">
         <v>3248</v>
       </c>
       <c r="C1136" s="8" t="s">
         <v>3249</v>
       </c>
       <c r="D1136" s="7" t="s">
         <v>3250</v>
       </c>
       <c r="E1136" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1136" s="15">
-        <v>247.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B1137" s="11" t="s">
         <v>3251</v>
       </c>
       <c r="C1137" s="8" t="s">
         <v>3252</v>
       </c>
       <c r="D1137" s="7" t="s">
         <v>3253</v>
       </c>
       <c r="E1137" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1137" s="15">
-        <v>276.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
-      <c r="A1138" s="6" t="s">
+      <c r="A1138" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1138" s="11" t="s">
         <v>3254</v>
       </c>
-      <c r="B1138" s="7"/>
-[...3 lines deleted...]
-      <c r="F1138" s="15"/>
+      <c r="C1138" s="8" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1138" s="7" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1138" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1138" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="1139" spans="1:6">
-      <c r="A1139" s="4" t="s">
+      <c r="A1139" s="6" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B1139" s="7"/>
+      <c r="C1139" s="8"/>
+      <c r="D1139" s="7"/>
+      <c r="E1139" s="7"/>
+      <c r="F1139" s="15"/>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1139" s="10" t="s">
+      <c r="B1140" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1139" s="12" t="s">
+      <c r="C1140" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D1139" s="13" t="s">
+      <c r="D1140" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E1139" s="14" t="s">
+      <c r="E1140" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F1139" s="16" t="s">
+      <c r="F1140" s="16" t="s">
         <v>8</v>
-      </c>
-[...18 lines deleted...]
-        <v>128.38</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1141" s="11" t="s">
         <v>3258</v>
       </c>
       <c r="C1141" s="8" t="s">
         <v>3259</v>
       </c>
       <c r="D1141" s="7" t="s">
         <v>3260</v>
       </c>
       <c r="E1141" s="7">
         <v>1000</v>
       </c>
       <c r="F1141" s="15">
-        <v>156.77</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1142" s="11" t="s">
         <v>3261</v>
       </c>
       <c r="C1142" s="8" t="s">
         <v>3262</v>
       </c>
       <c r="D1142" s="7" t="s">
         <v>3263</v>
       </c>
       <c r="E1142" s="7">
         <v>1000</v>
       </c>
       <c r="F1142" s="15">
-        <v>247.21</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B1143" s="11" t="s">
         <v>3264</v>
       </c>
       <c r="C1143" s="8" t="s">
         <v>3265</v>
       </c>
       <c r="D1143" s="7" t="s">
         <v>3266</v>
       </c>
       <c r="E1143" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1143" s="15">
-        <v>137.86</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B1144" s="11" t="s">
         <v>3267</v>
       </c>
       <c r="C1144" s="8" t="s">
         <v>3268</v>
       </c>
       <c r="D1144" s="7" t="s">
         <v>3269</v>
       </c>
       <c r="E1144" s="7">
         <v>1000</v>
       </c>
       <c r="F1144" s="15">
-        <v>252.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1145" s="11" t="s">
         <v>3270</v>
       </c>
       <c r="C1145" s="8" t="s">
         <v>3271</v>
       </c>
       <c r="D1145" s="7" t="s">
         <v>3272</v>
       </c>
       <c r="E1145" s="7">
         <v>1000</v>
       </c>
       <c r="F1145" s="15">
-        <v>100.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
-      <c r="A1146" s="5">
+      <c r="A1146" s="6" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1146" s="7"/>
+      <c r="C1146" s="8"/>
+      <c r="D1146" s="7"/>
+      <c r="E1146" s="7"/>
+      <c r="F1146" s="15"/>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1147" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1147" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1147" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1147" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1146" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1147" s="5">
+      <c r="F1147" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>256.28</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1148" s="11" t="s">
-        <v>3279</v>
+        <v>3274</v>
       </c>
       <c r="C1148" s="8" t="s">
-        <v>3280</v>
+        <v>3275</v>
       </c>
       <c r="D1148" s="7" t="s">
-        <v>3281</v>
+        <v>3276</v>
       </c>
       <c r="E1148" s="7">
         <v>1000</v>
       </c>
       <c r="F1148" s="15">
-        <v>169.59</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1149" s="11" t="s">
-        <v>3282</v>
+        <v>3277</v>
       </c>
       <c r="C1149" s="8" t="s">
-        <v>3283</v>
+        <v>3278</v>
       </c>
       <c r="D1149" s="7" t="s">
-        <v>3284</v>
+        <v>3279</v>
       </c>
       <c r="E1149" s="7">
         <v>1000</v>
       </c>
       <c r="F1149" s="15">
-        <v>241.95</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1150" s="11" t="s">
-        <v>3285</v>
+        <v>3280</v>
       </c>
       <c r="C1150" s="8" t="s">
-        <v>3286</v>
+        <v>3281</v>
       </c>
       <c r="D1150" s="7" t="s">
-        <v>3287</v>
+        <v>3282</v>
       </c>
       <c r="E1150" s="7">
         <v>1000</v>
       </c>
       <c r="F1150" s="15">
-        <v>408.54</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1151" s="11" t="s">
-        <v>3288</v>
+        <v>3283</v>
       </c>
       <c r="C1151" s="8" t="s">
-        <v>3289</v>
+        <v>3284</v>
       </c>
       <c r="D1151" s="7" t="s">
-        <v>3290</v>
+        <v>3285</v>
       </c>
       <c r="E1151" s="7">
         <v>1000</v>
       </c>
       <c r="F1151" s="15">
-        <v>169.59</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1152" s="11" t="s">
-        <v>3291</v>
+        <v>3286</v>
       </c>
       <c r="C1152" s="8" t="s">
-        <v>3292</v>
+        <v>3287</v>
       </c>
       <c r="D1152" s="7" t="s">
-        <v>3293</v>
+        <v>3288</v>
       </c>
       <c r="E1152" s="7">
         <v>1000</v>
       </c>
       <c r="F1152" s="15">
-        <v>241.95</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1153" s="11" t="s">
-        <v>3294</v>
+        <v>3289</v>
       </c>
       <c r="C1153" s="8" t="s">
-        <v>3295</v>
+        <v>3290</v>
       </c>
       <c r="D1153" s="7" t="s">
-        <v>3296</v>
+        <v>3291</v>
       </c>
       <c r="E1153" s="7">
         <v>1000</v>
       </c>
       <c r="F1153" s="15">
-        <v>408.54</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1154" s="11" t="s">
-        <v>3297</v>
+        <v>3292</v>
       </c>
       <c r="C1154" s="8" t="s">
-        <v>3298</v>
+        <v>3293</v>
       </c>
       <c r="D1154" s="7" t="s">
-        <v>3299</v>
+        <v>3294</v>
       </c>
       <c r="E1154" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1154" s="15">
-        <v>0</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1155" s="11" t="s">
-        <v>3300</v>
+        <v>3295</v>
       </c>
       <c r="C1155" s="8" t="s">
-        <v>3301</v>
+        <v>3296</v>
       </c>
       <c r="D1155" s="7" t="s">
-        <v>3302</v>
+        <v>3297</v>
       </c>
       <c r="E1155" s="7">
         <v>1000</v>
       </c>
       <c r="F1155" s="15">
-        <v>104.25</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1156" s="11" t="s">
-        <v>3303</v>
+        <v>3298</v>
       </c>
       <c r="C1156" s="8" t="s">
-        <v>3304</v>
+        <v>3299</v>
       </c>
       <c r="D1156" s="7" t="s">
-        <v>3305</v>
+        <v>3300</v>
       </c>
       <c r="E1156" s="7">
         <v>1000</v>
       </c>
       <c r="F1156" s="15">
-        <v>69.59999999999999</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1157" s="11" t="s">
-        <v>3306</v>
+        <v>3301</v>
       </c>
       <c r="C1157" s="8" t="s">
-        <v>3307</v>
+        <v>3302</v>
       </c>
       <c r="D1157" s="7" t="s">
-        <v>3308</v>
+        <v>3303</v>
       </c>
       <c r="E1157" s="7">
         <v>1000</v>
       </c>
       <c r="F1157" s="15">
-        <v>101.5</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B1158" s="11" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1158" s="8" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1158" s="7" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1158" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1158" s="15">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1159" s="11" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1159" s="8" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1159" s="7" t="s">
         <v>3309</v>
       </c>
-      <c r="C1158" s="8" t="s">
+      <c r="E1159" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1159" s="15">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1160" s="11" t="s">
         <v>3310</v>
       </c>
-      <c r="D1158" s="7" t="s">
+      <c r="C1160" s="8" t="s">
         <v>3311</v>
       </c>
-      <c r="E1158" s="7">
-[...7 lines deleted...]
-      <c r="A1159" s="6" t="s">
+      <c r="D1160" s="7" t="s">
         <v>3312</v>
       </c>
-      <c r="B1159" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1160" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1160" s="15">
+        <v>284</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B1161" s="11" t="s">
         <v>3313</v>
       </c>
       <c r="C1161" s="8" t="s">
         <v>3314</v>
       </c>
       <c r="D1161" s="7" t="s">
         <v>3315</v>
       </c>
       <c r="E1161" s="7">
         <v>1000</v>
       </c>
       <c r="F1161" s="15">
-        <v>33.9</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B1162" s="11" t="s">
         <v>3316</v>
       </c>
       <c r="C1162" s="8" t="s">
         <v>3317</v>
       </c>
       <c r="D1162" s="7" t="s">
         <v>3318</v>
       </c>
       <c r="E1162" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1162" s="15">
-        <v>54.93</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B1163" s="11" t="s">
         <v>3319</v>
       </c>
       <c r="C1163" s="8" t="s">
         <v>3320</v>
       </c>
       <c r="D1163" s="7" t="s">
         <v>3321</v>
       </c>
       <c r="E1163" s="7">
         <v>1000</v>
       </c>
       <c r="F1163" s="15">
-        <v>165.19</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B1164" s="11" t="s">
         <v>3322</v>
       </c>
       <c r="C1164" s="8" t="s">
         <v>3323</v>
       </c>
       <c r="D1164" s="7" t="s">
         <v>3324</v>
       </c>
       <c r="E1164" s="7">
         <v>1000</v>
       </c>
       <c r="F1164" s="15">
-        <v>280.1</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B1165" s="11" t="s">
         <v>3325</v>
       </c>
       <c r="C1165" s="8" t="s">
         <v>3326</v>
       </c>
       <c r="D1165" s="7" t="s">
         <v>3327</v>
       </c>
       <c r="E1165" s="7">
         <v>1000</v>
       </c>
       <c r="F1165" s="15">
-        <v>532.84</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B1166" s="11" t="s">
         <v>3328</v>
       </c>
       <c r="C1166" s="8" t="s">
         <v>3329</v>
       </c>
       <c r="D1166" s="7" t="s">
         <v>3330</v>
       </c>
       <c r="E1166" s="7">
         <v>1000</v>
       </c>
       <c r="F1166" s="15">
-        <v>552.33</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
-      <c r="A1167" s="5">
+      <c r="A1167" s="6" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B1167" s="7"/>
+      <c r="C1167" s="8"/>
+      <c r="D1167" s="7"/>
+      <c r="E1167" s="7"/>
+      <c r="F1167" s="15"/>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1168" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1168" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1168" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1168" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1167" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1168" s="5">
+      <c r="F1168" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>852.02</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1169" s="11" t="s">
-        <v>3337</v>
+        <v>3332</v>
       </c>
       <c r="C1169" s="8" t="s">
-        <v>3338</v>
+        <v>3333</v>
       </c>
       <c r="D1169" s="7" t="s">
-        <v>3339</v>
+        <v>3334</v>
       </c>
       <c r="E1169" s="7">
         <v>1000</v>
       </c>
       <c r="F1169" s="15">
-        <v>1065.24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1170" s="11" t="s">
-        <v>3340</v>
+        <v>3335</v>
       </c>
       <c r="C1170" s="8" t="s">
-        <v>3341</v>
+        <v>3336</v>
       </c>
       <c r="D1170" s="7" t="s">
-        <v>3342</v>
+        <v>3337</v>
       </c>
       <c r="E1170" s="7">
         <v>1000</v>
       </c>
       <c r="F1170" s="15">
-        <v>1177.34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1171" s="11" t="s">
-        <v>3343</v>
+        <v>3338</v>
       </c>
       <c r="C1171" s="8" t="s">
-        <v>3344</v>
+        <v>3339</v>
       </c>
       <c r="D1171" s="7" t="s">
-        <v>3345</v>
+        <v>3340</v>
       </c>
       <c r="E1171" s="7">
         <v>1000</v>
       </c>
       <c r="F1171" s="15">
-        <v>1334.24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1172" s="11" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1172" s="8" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1172" s="7" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1172" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1172" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1173" s="11" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1173" s="8" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1173" s="7" t="s">
         <v>3346</v>
       </c>
-      <c r="C1172" s="8" t="s">
+      <c r="E1173" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1173" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1174" s="11" t="s">
         <v>3347</v>
       </c>
-      <c r="D1172" s="7" t="s">
+      <c r="C1174" s="8" t="s">
         <v>3348</v>
       </c>
-      <c r="E1172" s="7">
-[...7 lines deleted...]
-      <c r="A1173" s="3" t="s">
+      <c r="D1174" s="7" t="s">
         <v>3349</v>
       </c>
-      <c r="B1173" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1174" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1174" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B1175" s="11" t="s">
         <v>3350</v>
       </c>
       <c r="C1175" s="8" t="s">
         <v>3351</v>
       </c>
       <c r="D1175" s="7" t="s">
         <v>3352</v>
       </c>
       <c r="E1175" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1175" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B1176" s="11" t="s">
         <v>3353</v>
       </c>
       <c r="C1176" s="8" t="s">
         <v>3354</v>
       </c>
       <c r="D1176" s="7" t="s">
         <v>3355</v>
       </c>
       <c r="E1176" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1176" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B1177" s="11" t="s">
         <v>3356</v>
       </c>
       <c r="C1177" s="8" t="s">
         <v>3357</v>
       </c>
       <c r="D1177" s="7" t="s">
         <v>3358</v>
       </c>
       <c r="E1177" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1177" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1178" s="11" t="s">
         <v>3359</v>
       </c>
       <c r="C1178" s="8" t="s">
         <v>3360</v>
       </c>
       <c r="D1178" s="7" t="s">
         <v>3361</v>
       </c>
       <c r="E1178" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1178" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B1179" s="11" t="s">
         <v>3362</v>
       </c>
       <c r="C1179" s="8" t="s">
         <v>3363</v>
       </c>
       <c r="D1179" s="7" t="s">
         <v>3364</v>
       </c>
       <c r="E1179" s="7">
         <v>1000</v>
       </c>
       <c r="F1179" s="15">
-        <v>24.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B1180" s="11" t="s">
         <v>3365</v>
       </c>
       <c r="C1180" s="8" t="s">
         <v>3366</v>
       </c>
       <c r="D1180" s="7" t="s">
         <v>3367</v>
       </c>
       <c r="E1180" s="7">
         <v>1000</v>
       </c>
       <c r="F1180" s="15">
-        <v>39.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
-      <c r="A1181" s="5">
+      <c r="A1181" s="3" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B1181" s="7"/>
+      <c r="C1181" s="8"/>
+      <c r="D1181" s="7"/>
+      <c r="E1181" s="7"/>
+      <c r="F1181" s="15"/>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1182" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1182" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1182" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1182" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1181" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1182" s="5">
+      <c r="F1182" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1183" s="11" t="s">
-        <v>3374</v>
+        <v>3369</v>
       </c>
       <c r="C1183" s="8" t="s">
-        <v>3375</v>
+        <v>3370</v>
       </c>
       <c r="D1183" s="7" t="s">
-        <v>3376</v>
+        <v>3371</v>
       </c>
       <c r="E1183" s="7">
         <v>0</v>
       </c>
       <c r="F1183" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1184" s="11" t="s">
-        <v>3377</v>
+        <v>3372</v>
       </c>
       <c r="C1184" s="8" t="s">
-        <v>3378</v>
+        <v>3373</v>
       </c>
       <c r="D1184" s="7" t="s">
-        <v>3379</v>
+        <v>3374</v>
       </c>
       <c r="E1184" s="7">
         <v>0</v>
       </c>
       <c r="F1184" s="15">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1185" s="11" t="s">
-        <v>3380</v>
+        <v>3375</v>
       </c>
       <c r="C1185" s="8" t="s">
-        <v>3381</v>
+        <v>3376</v>
       </c>
       <c r="D1185" s="7" t="s">
-        <v>3382</v>
+        <v>3377</v>
       </c>
       <c r="E1185" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1185" s="15">
-        <v>80.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1186" s="11" t="s">
-        <v>3383</v>
+        <v>3378</v>
       </c>
       <c r="C1186" s="8" t="s">
-        <v>3384</v>
+        <v>3379</v>
       </c>
       <c r="D1186" s="7" t="s">
-        <v>3385</v>
+        <v>3380</v>
       </c>
       <c r="E1186" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1186" s="15">
-        <v>106.58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1187" s="11" t="s">
-        <v>3386</v>
+        <v>3381</v>
       </c>
       <c r="C1187" s="8" t="s">
-        <v>3387</v>
+        <v>3382</v>
       </c>
       <c r="D1187" s="7" t="s">
-        <v>3388</v>
+        <v>3383</v>
       </c>
       <c r="E1187" s="7">
         <v>1000</v>
       </c>
       <c r="F1187" s="15">
-        <v>135.98</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1188" s="11" t="s">
-        <v>3389</v>
+        <v>3384</v>
       </c>
       <c r="C1188" s="8" t="s">
-        <v>3390</v>
+        <v>3385</v>
       </c>
       <c r="D1188" s="7" t="s">
-        <v>3391</v>
+        <v>3386</v>
       </c>
       <c r="E1188" s="7">
         <v>1000</v>
       </c>
       <c r="F1188" s="15">
-        <v>185.43</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1189" s="11" t="s">
-        <v>3392</v>
+        <v>3387</v>
       </c>
       <c r="C1189" s="8" t="s">
-        <v>3393</v>
+        <v>3388</v>
       </c>
       <c r="D1189" s="7" t="s">
-        <v>3394</v>
+        <v>3389</v>
       </c>
       <c r="E1189" s="7">
         <v>1000</v>
       </c>
       <c r="F1189" s="15">
-        <v>315.08</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1190" s="11" t="s">
-        <v>3395</v>
+        <v>3390</v>
       </c>
       <c r="C1190" s="8" t="s">
-        <v>3396</v>
+        <v>3391</v>
       </c>
       <c r="D1190" s="7" t="s">
-        <v>3397</v>
+        <v>3392</v>
       </c>
       <c r="E1190" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1190" s="15">
-        <v>53.75</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1191" s="11" t="s">
-        <v>3398</v>
+        <v>3393</v>
       </c>
       <c r="C1191" s="8" t="s">
-        <v>3399</v>
+        <v>3394</v>
       </c>
       <c r="D1191" s="7" t="s">
-        <v>3400</v>
+        <v>3395</v>
       </c>
       <c r="E1191" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1191" s="15">
-        <v>76.65000000000001</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1192" s="11" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1192" s="8" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1192" s="7" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1192" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1192" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1193" s="11" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1193" s="8" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1193" s="7" t="s">
         <v>3401</v>
       </c>
-      <c r="C1192" s="8" t="s">
+      <c r="E1193" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1193" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1194" s="11" t="s">
         <v>3402</v>
       </c>
-      <c r="D1192" s="7" t="s">
+      <c r="C1194" s="8" t="s">
         <v>3403</v>
       </c>
-      <c r="E1192" s="7">
-[...7 lines deleted...]
-      <c r="A1193" s="3" t="s">
+      <c r="D1194" s="7" t="s">
         <v>3404</v>
       </c>
-      <c r="B1193" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1194" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1194" s="15">
+        <v>26</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B1195" s="11" t="s">
         <v>3405</v>
       </c>
       <c r="C1195" s="8" t="s">
         <v>3406</v>
       </c>
       <c r="D1195" s="7" t="s">
         <v>3407</v>
       </c>
       <c r="E1195" s="7">
         <v>1000</v>
       </c>
       <c r="F1195" s="15">
-        <v>20.86</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B1196" s="11" t="s">
         <v>3408</v>
       </c>
       <c r="C1196" s="8" t="s">
         <v>3409</v>
       </c>
       <c r="D1196" s="7" t="s">
         <v>3410</v>
       </c>
       <c r="E1196" s="7">
         <v>1000</v>
       </c>
       <c r="F1196" s="15">
-        <v>27.47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B1197" s="11" t="s">
         <v>3411</v>
       </c>
       <c r="C1197" s="8" t="s">
         <v>3412</v>
       </c>
       <c r="D1197" s="7" t="s">
         <v>3413</v>
       </c>
       <c r="E1197" s="7">
         <v>1000</v>
       </c>
       <c r="F1197" s="15">
-        <v>41.29</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B1198" s="11" t="s">
         <v>3414</v>
       </c>
       <c r="C1198" s="8" t="s">
         <v>3415</v>
       </c>
       <c r="D1198" s="7" t="s">
         <v>3416</v>
       </c>
       <c r="E1198" s="7">
         <v>1000</v>
       </c>
       <c r="F1198" s="15">
-        <v>22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B1199" s="11" t="s">
         <v>3417</v>
       </c>
       <c r="C1199" s="8" t="s">
         <v>3418</v>
       </c>
       <c r="D1199" s="7" t="s">
         <v>3419</v>
       </c>
       <c r="E1199" s="7">
         <v>1000</v>
       </c>
       <c r="F1199" s="15">
-        <v>26.61</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1200" s="11" t="s">
         <v>3420</v>
       </c>
       <c r="C1200" s="8" t="s">
         <v>3421</v>
       </c>
       <c r="D1200" s="7" t="s">
         <v>3422</v>
       </c>
       <c r="E1200" s="7">
         <v>1000</v>
       </c>
       <c r="F1200" s="15">
-        <v>28.26</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
-      <c r="A1201" s="5">
+      <c r="A1201" s="3" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1201" s="7"/>
+      <c r="C1201" s="8"/>
+      <c r="D1201" s="7"/>
+      <c r="E1201" s="7"/>
+      <c r="F1201" s="15"/>
+    </row>
+    <row r="1202" spans="1:6">
+      <c r="A1202" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1202" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1202" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1202" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1202" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1201" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1202" s="5">
+      <c r="F1202" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>65.65000000000001</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1203" s="11" t="s">
-        <v>3429</v>
+        <v>3424</v>
       </c>
       <c r="C1203" s="8" t="s">
-        <v>3430</v>
+        <v>3425</v>
       </c>
       <c r="D1203" s="7" t="s">
-        <v>3431</v>
+        <v>3426</v>
       </c>
       <c r="E1203" s="7">
         <v>1000</v>
       </c>
       <c r="F1203" s="15">
-        <v>125.28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1204" s="11" t="s">
-        <v>3432</v>
+        <v>3427</v>
       </c>
       <c r="C1204" s="8" t="s">
-        <v>3433</v>
+        <v>3428</v>
       </c>
       <c r="D1204" s="7" t="s">
-        <v>3434</v>
+        <v>3429</v>
       </c>
       <c r="E1204" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1204" s="15">
-        <v>0</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1205" s="11" t="s">
-        <v>3435</v>
+        <v>3430</v>
       </c>
       <c r="C1205" s="8" t="s">
-        <v>3436</v>
+        <v>3431</v>
       </c>
       <c r="D1205" s="7" t="s">
-        <v>3437</v>
+        <v>3432</v>
       </c>
       <c r="E1205" s="7">
         <v>1000</v>
       </c>
       <c r="F1205" s="15">
-        <v>9.050000000000001</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1206" s="11" t="s">
-        <v>3438</v>
+        <v>3433</v>
       </c>
       <c r="C1206" s="8" t="s">
-        <v>3439</v>
+        <v>3434</v>
       </c>
       <c r="D1206" s="7" t="s">
-        <v>3440</v>
+        <v>3435</v>
       </c>
       <c r="E1206" s="7">
         <v>1000</v>
       </c>
       <c r="F1206" s="15">
-        <v>9.539999999999999</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1207" s="11" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1207" s="8" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1207" s="7" t="s">
+        <v>3438</v>
+      </c>
+      <c r="E1207" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1207" s="15">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:6">
+      <c r="A1208" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1208" s="11" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1208" s="8" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1208" s="7" t="s">
         <v>3441</v>
       </c>
-      <c r="C1207" s="8" t="s">
+      <c r="E1208" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1208" s="15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:6">
+      <c r="A1209" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1209" s="11" t="s">
         <v>3442</v>
       </c>
-      <c r="D1207" s="7" t="s">
+      <c r="C1209" s="8" t="s">
         <v>3443</v>
       </c>
-      <c r="E1207" s="7">
-[...7 lines deleted...]
-      <c r="A1208" s="3" t="s">
+      <c r="D1209" s="7" t="s">
         <v>3444</v>
       </c>
-      <c r="B1208" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1209" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1209" s="15">
+        <v>32</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1210" s="11" t="s">
         <v>3445</v>
       </c>
       <c r="C1210" s="8" t="s">
         <v>3446</v>
       </c>
       <c r="D1210" s="7" t="s">
         <v>3447</v>
       </c>
       <c r="E1210" s="7">
         <v>1000</v>
       </c>
       <c r="F1210" s="15">
-        <v>418.29</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1211" s="11" t="s">
         <v>3448</v>
       </c>
       <c r="C1211" s="8" t="s">
         <v>3449</v>
       </c>
       <c r="D1211" s="7" t="s">
         <v>3450</v>
       </c>
       <c r="E1211" s="7">
         <v>1000</v>
       </c>
       <c r="F1211" s="15">
-        <v>3.34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1212" s="11" t="s">
         <v>3451</v>
       </c>
       <c r="C1212" s="8" t="s">
         <v>3452</v>
       </c>
       <c r="D1212" s="7" t="s">
         <v>3453</v>
       </c>
       <c r="E1212" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1212" s="15">
-        <v>5.38</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1213" s="11" t="s">
         <v>3454</v>
       </c>
       <c r="C1213" s="8" t="s">
         <v>3455</v>
       </c>
       <c r="D1213" s="7" t="s">
         <v>3456</v>
       </c>
       <c r="E1213" s="7">
         <v>1000</v>
       </c>
       <c r="F1213" s="15">
-        <v>9.58</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1214" s="11" t="s">
         <v>3457</v>
       </c>
       <c r="C1214" s="8" t="s">
         <v>3458</v>
       </c>
       <c r="D1214" s="7" t="s">
         <v>3459</v>
       </c>
       <c r="E1214" s="7">
         <v>1000</v>
       </c>
       <c r="F1214" s="15">
-        <v>19.38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1215" s="11" t="s">
         <v>3460</v>
       </c>
       <c r="C1215" s="8" t="s">
         <v>3461</v>
       </c>
       <c r="D1215" s="7" t="s">
         <v>3462</v>
       </c>
       <c r="E1215" s="7">
         <v>1000</v>
       </c>
       <c r="F1215" s="15">
-        <v>30.67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
-      <c r="A1216" s="5">
+      <c r="A1216" s="3" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1216" s="7"/>
+      <c r="C1216" s="8"/>
+      <c r="D1216" s="7"/>
+      <c r="E1216" s="7"/>
+      <c r="F1216" s="15"/>
+    </row>
+    <row r="1217" spans="1:6">
+      <c r="A1217" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1217" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1217" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1217" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1217" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1216" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1217" s="5">
+      <c r="F1217" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>152.49</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1218" s="11" t="s">
-        <v>3469</v>
+        <v>3464</v>
       </c>
       <c r="C1218" s="8" t="s">
-        <v>3470</v>
+        <v>3465</v>
       </c>
       <c r="D1218" s="7" t="s">
-        <v>3471</v>
+        <v>3466</v>
       </c>
       <c r="E1218" s="7">
         <v>1000</v>
       </c>
       <c r="F1218" s="15">
-        <v>211.79</v>
+        <v>512</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1219" s="11" t="s">
-        <v>3472</v>
+        <v>3467</v>
       </c>
       <c r="C1219" s="8" t="s">
-        <v>3473</v>
+        <v>3468</v>
       </c>
       <c r="D1219" s="7" t="s">
-        <v>3474</v>
+        <v>3469</v>
       </c>
       <c r="E1219" s="7">
         <v>1000</v>
       </c>
       <c r="F1219" s="15">
-        <v>294.73</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1220" s="11" t="s">
-        <v>3475</v>
+        <v>3470</v>
       </c>
       <c r="C1220" s="8" t="s">
-        <v>3476</v>
+        <v>3471</v>
       </c>
       <c r="D1220" s="7" t="s">
-        <v>3477</v>
+        <v>3472</v>
       </c>
       <c r="E1220" s="7">
         <v>1000</v>
       </c>
       <c r="F1220" s="15">
-        <v>3.69</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1221" s="11" t="s">
-        <v>3478</v>
+        <v>3473</v>
       </c>
       <c r="C1221" s="8" t="s">
-        <v>3479</v>
+        <v>3474</v>
       </c>
       <c r="D1221" s="7" t="s">
-        <v>3480</v>
+        <v>3475</v>
       </c>
       <c r="E1221" s="7">
         <v>1000</v>
       </c>
       <c r="F1221" s="15">
-        <v>5.8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1222" s="11" t="s">
-        <v>3481</v>
+        <v>3476</v>
       </c>
       <c r="C1222" s="8" t="s">
-        <v>3482</v>
+        <v>3477</v>
       </c>
       <c r="D1222" s="7" t="s">
-        <v>3483</v>
+        <v>3478</v>
       </c>
       <c r="E1222" s="7">
         <v>1000</v>
       </c>
       <c r="F1222" s="15">
-        <v>11.16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1223" s="11" t="s">
-        <v>3484</v>
+        <v>3479</v>
       </c>
       <c r="C1223" s="8" t="s">
-        <v>3485</v>
+        <v>3480</v>
       </c>
       <c r="D1223" s="7" t="s">
-        <v>3486</v>
+        <v>3481</v>
       </c>
       <c r="E1223" s="7">
         <v>1000</v>
       </c>
       <c r="F1223" s="15">
-        <v>20.73</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1224" s="11" t="s">
-        <v>3487</v>
+        <v>3482</v>
       </c>
       <c r="C1224" s="8" t="s">
-        <v>3488</v>
+        <v>3483</v>
       </c>
       <c r="D1224" s="7" t="s">
-        <v>3489</v>
+        <v>3484</v>
       </c>
       <c r="E1224" s="7">
         <v>1000</v>
       </c>
       <c r="F1224" s="15">
-        <v>32.49</v>
+        <v>86</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1225" s="11" t="s">
-        <v>3490</v>
+        <v>3485</v>
       </c>
       <c r="C1225" s="8" t="s">
-        <v>3491</v>
+        <v>3486</v>
       </c>
       <c r="D1225" s="7" t="s">
-        <v>3492</v>
+        <v>3487</v>
       </c>
       <c r="E1225" s="7">
         <v>1000</v>
       </c>
       <c r="F1225" s="15">
-        <v>50.35</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1226" s="11" t="s">
-        <v>3493</v>
+        <v>3488</v>
       </c>
       <c r="C1226" s="8" t="s">
-        <v>3494</v>
+        <v>3489</v>
       </c>
       <c r="D1226" s="7" t="s">
-        <v>3495</v>
+        <v>3490</v>
       </c>
       <c r="E1226" s="7">
         <v>1000</v>
       </c>
       <c r="F1226" s="15">
-        <v>159.05</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1227" s="11" t="s">
-        <v>3496</v>
+        <v>3491</v>
       </c>
       <c r="C1227" s="8" t="s">
-        <v>3497</v>
+        <v>3492</v>
       </c>
       <c r="D1227" s="7" t="s">
-        <v>3498</v>
+        <v>3493</v>
       </c>
       <c r="E1227" s="7">
         <v>1000</v>
       </c>
       <c r="F1227" s="15">
-        <v>205.78</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B1228" s="11" t="s">
-        <v>3499</v>
+        <v>3494</v>
       </c>
       <c r="C1228" s="8" t="s">
-        <v>3500</v>
+        <v>3495</v>
       </c>
       <c r="D1228" s="7" t="s">
-        <v>3501</v>
+        <v>3496</v>
       </c>
       <c r="E1228" s="7">
         <v>1000</v>
       </c>
       <c r="F1228" s="15">
-        <v>2.79</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B1229" s="11" t="s">
-        <v>3502</v>
+        <v>3497</v>
       </c>
       <c r="C1229" s="8" t="s">
-        <v>3503</v>
+        <v>3498</v>
       </c>
       <c r="D1229" s="7" t="s">
-        <v>3504</v>
+        <v>3499</v>
       </c>
       <c r="E1229" s="7">
         <v>1000</v>
       </c>
       <c r="F1229" s="15">
-        <v>3.69</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B1230" s="11" t="s">
-        <v>3505</v>
+        <v>3500</v>
       </c>
       <c r="C1230" s="8" t="s">
-        <v>3506</v>
+        <v>3501</v>
       </c>
       <c r="D1230" s="7" t="s">
-        <v>3507</v>
+        <v>3502</v>
       </c>
       <c r="E1230" s="7">
         <v>1000</v>
       </c>
       <c r="F1230" s="15">
-        <v>523.11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" s="5">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B1231" s="11" t="s">
-        <v>3508</v>
+        <v>3503</v>
       </c>
       <c r="C1231" s="8" t="s">
-        <v>3509</v>
+        <v>3504</v>
       </c>
       <c r="D1231" s="7" t="s">
-        <v>3510</v>
+        <v>3505</v>
       </c>
       <c r="E1231" s="7">
         <v>1000</v>
       </c>
       <c r="F1231" s="15">
-        <v>6.1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B1232" s="11" t="s">
-        <v>3511</v>
+        <v>3506</v>
       </c>
       <c r="C1232" s="8" t="s">
-        <v>3512</v>
+        <v>3507</v>
       </c>
       <c r="D1232" s="7" t="s">
-        <v>3513</v>
+        <v>3508</v>
       </c>
       <c r="E1232" s="7">
         <v>1000</v>
       </c>
       <c r="F1232" s="15">
-        <v>9.279999999999999</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B1233" s="11" t="s">
-        <v>3514</v>
+        <v>3509</v>
       </c>
       <c r="C1233" s="8" t="s">
-        <v>3515</v>
+        <v>3510</v>
       </c>
       <c r="D1233" s="7" t="s">
-        <v>3516</v>
+        <v>3511</v>
       </c>
       <c r="E1233" s="7">
         <v>1000</v>
       </c>
       <c r="F1233" s="15">
-        <v>15.68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1234" s="11" t="s">
-        <v>3517</v>
+        <v>3512</v>
       </c>
       <c r="C1234" s="8" t="s">
-        <v>3518</v>
+        <v>3513</v>
       </c>
       <c r="D1234" s="7" t="s">
-        <v>3519</v>
+        <v>3514</v>
       </c>
       <c r="E1234" s="7">
         <v>1000</v>
       </c>
       <c r="F1234" s="15">
-        <v>32.56</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" s="5">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B1235" s="11" t="s">
-        <v>3520</v>
+        <v>3515</v>
       </c>
       <c r="C1235" s="8" t="s">
-        <v>3521</v>
+        <v>3516</v>
       </c>
       <c r="D1235" s="7" t="s">
-        <v>3522</v>
+        <v>3517</v>
       </c>
       <c r="E1235" s="7">
         <v>1000</v>
       </c>
       <c r="F1235" s="15">
-        <v>58.49</v>
+        <v>303</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B1236" s="11" t="s">
-        <v>3523</v>
+        <v>3518</v>
       </c>
       <c r="C1236" s="8" t="s">
-        <v>3524</v>
+        <v>3519</v>
       </c>
       <c r="D1236" s="7" t="s">
-        <v>3525</v>
+        <v>3520</v>
       </c>
       <c r="E1236" s="7">
         <v>1000</v>
       </c>
       <c r="F1236" s="15">
-        <v>98.15000000000001</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" s="5">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B1237" s="11" t="s">
-        <v>3526</v>
+        <v>3521</v>
       </c>
       <c r="C1237" s="8" t="s">
-        <v>3527</v>
+        <v>3522</v>
       </c>
       <c r="D1237" s="7" t="s">
-        <v>3528</v>
+        <v>3523</v>
       </c>
       <c r="E1237" s="7">
         <v>1000</v>
       </c>
       <c r="F1237" s="15">
-        <v>198.99</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" s="5">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B1238" s="11" t="s">
-        <v>3529</v>
+        <v>3524</v>
       </c>
       <c r="C1238" s="8" t="s">
-        <v>3530</v>
+        <v>3525</v>
       </c>
       <c r="D1238" s="7" t="s">
-        <v>3531</v>
+        <v>3526</v>
       </c>
       <c r="E1238" s="7">
         <v>1000</v>
       </c>
       <c r="F1238" s="15">
-        <v>287.18</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" s="5">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B1239" s="11" t="s">
-        <v>3532</v>
+        <v>3527</v>
       </c>
       <c r="C1239" s="8" t="s">
-        <v>3533</v>
+        <v>3528</v>
       </c>
       <c r="D1239" s="7" t="s">
-        <v>3534</v>
+        <v>3529</v>
       </c>
       <c r="E1239" s="7">
         <v>1000</v>
       </c>
       <c r="F1239" s="15">
-        <v>5.73</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" s="5">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B1240" s="11" t="s">
-        <v>3535</v>
+        <v>3530</v>
       </c>
       <c r="C1240" s="8" t="s">
-        <v>3536</v>
+        <v>3531</v>
       </c>
       <c r="D1240" s="7" t="s">
-        <v>3537</v>
+        <v>3532</v>
       </c>
       <c r="E1240" s="7">
         <v>1000</v>
       </c>
       <c r="F1240" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" s="5">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B1241" s="11" t="s">
-        <v>3538</v>
+        <v>3533</v>
       </c>
       <c r="C1241" s="8" t="s">
-        <v>3539</v>
+        <v>3534</v>
       </c>
       <c r="D1241" s="7" t="s">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="E1241" s="7">
         <v>1000</v>
       </c>
       <c r="F1241" s="15">
-        <v>3.01</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B1242" s="11" t="s">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="C1242" s="8" t="s">
-        <v>3542</v>
+        <v>3537</v>
       </c>
       <c r="D1242" s="7" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="E1242" s="7">
         <v>1000</v>
       </c>
       <c r="F1242" s="15">
-        <v>3.14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" s="5">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B1243" s="11" t="s">
-        <v>3544</v>
+        <v>3539</v>
       </c>
       <c r="C1243" s="8" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
       <c r="D1243" s="7" t="s">
-        <v>3546</v>
+        <v>3541</v>
       </c>
       <c r="E1243" s="7">
         <v>1000</v>
       </c>
       <c r="F1243" s="15">
-        <v>5.78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B1244" s="11" t="s">
-        <v>3547</v>
+        <v>3542</v>
       </c>
       <c r="C1244" s="8" t="s">
-        <v>3548</v>
+        <v>3543</v>
       </c>
       <c r="D1244" s="7" t="s">
-        <v>3549</v>
+        <v>3544</v>
       </c>
       <c r="E1244" s="7">
         <v>1000</v>
       </c>
       <c r="F1244" s="15">
-        <v>9.91</v>
+        <v>69</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" s="5">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B1245" s="11" t="s">
-        <v>3550</v>
+        <v>3545</v>
       </c>
       <c r="C1245" s="8" t="s">
-        <v>3551</v>
+        <v>3546</v>
       </c>
       <c r="D1245" s="7" t="s">
-        <v>3552</v>
+        <v>3547</v>
       </c>
       <c r="E1245" s="7">
         <v>1000</v>
       </c>
       <c r="F1245" s="15">
-        <v>17.28</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" s="5">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B1246" s="11" t="s">
-        <v>3553</v>
+        <v>3548</v>
       </c>
       <c r="C1246" s="8" t="s">
-        <v>3554</v>
+        <v>3549</v>
       </c>
       <c r="D1246" s="7" t="s">
-        <v>3555</v>
+        <v>3550</v>
       </c>
       <c r="E1246" s="7">
         <v>1000</v>
       </c>
       <c r="F1246" s="15">
-        <v>47.86</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" s="5">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B1247" s="11" t="s">
-        <v>3556</v>
+        <v>3551</v>
       </c>
       <c r="C1247" s="8" t="s">
-        <v>3557</v>
+        <v>3552</v>
       </c>
       <c r="D1247" s="7" t="s">
-        <v>3558</v>
+        <v>3553</v>
       </c>
       <c r="E1247" s="7">
         <v>1000</v>
       </c>
       <c r="F1247" s="15">
-        <v>204.28</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" s="5">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B1248" s="11" t="s">
-        <v>3559</v>
+        <v>3554</v>
       </c>
       <c r="C1248" s="8" t="s">
-        <v>3560</v>
+        <v>3555</v>
       </c>
       <c r="D1248" s="7" t="s">
-        <v>3561</v>
+        <v>3556</v>
       </c>
       <c r="E1248" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1248" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" s="5">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B1249" s="11" t="s">
-        <v>3562</v>
+        <v>3557</v>
       </c>
       <c r="C1249" s="8" t="s">
-        <v>3563</v>
+        <v>3558</v>
       </c>
       <c r="D1249" s="7" t="s">
-        <v>3564</v>
+        <v>3559</v>
       </c>
       <c r="E1249" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1249" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" s="5">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B1250" s="11" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1250" s="8" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1250" s="7" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1250" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1250" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:6">
+      <c r="A1251" s="5">
+        <v>34</v>
+      </c>
+      <c r="B1251" s="11" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1251" s="8" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1251" s="7" t="s">
         <v>3565</v>
       </c>
-      <c r="C1250" s="8" t="s">
+      <c r="E1251" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1251" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:6">
+      <c r="A1252" s="5">
+        <v>35</v>
+      </c>
+      <c r="B1252" s="11" t="s">
         <v>3566</v>
       </c>
-      <c r="D1250" s="7" t="s">
+      <c r="C1252" s="8" t="s">
         <v>3567</v>
       </c>
-      <c r="E1250" s="7">
-[...7 lines deleted...]
-      <c r="A1251" s="3" t="s">
+      <c r="D1252" s="7" t="s">
         <v>3568</v>
       </c>
-      <c r="B1251" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1252" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1252" s="15">
+        <v>25</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" s="5">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="B1253" s="11" t="s">
         <v>3569</v>
       </c>
       <c r="C1253" s="8" t="s">
         <v>3570</v>
       </c>
       <c r="D1253" s="7" t="s">
         <v>3571</v>
       </c>
       <c r="E1253" s="7">
         <v>1000</v>
       </c>
       <c r="F1253" s="15">
-        <v>144.28</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" s="5">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="B1254" s="11" t="s">
         <v>3572</v>
       </c>
       <c r="C1254" s="8" t="s">
         <v>3573</v>
       </c>
       <c r="D1254" s="7" t="s">
         <v>3574</v>
       </c>
       <c r="E1254" s="7">
         <v>1000</v>
       </c>
       <c r="F1254" s="15">
-        <v>227.64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" s="5">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="B1255" s="11" t="s">
         <v>3575</v>
       </c>
       <c r="C1255" s="8" t="s">
         <v>3576</v>
       </c>
       <c r="D1255" s="7" t="s">
         <v>3577</v>
       </c>
       <c r="E1255" s="7">
         <v>1000</v>
       </c>
       <c r="F1255" s="15">
-        <v>405.53</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" s="5">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="B1256" s="11" t="s">
         <v>3578</v>
       </c>
       <c r="C1256" s="8" t="s">
         <v>3579</v>
       </c>
       <c r="D1256" s="7" t="s">
         <v>3580</v>
       </c>
       <c r="E1256" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1256" s="15">
-        <v>799.73</v>
+        <v>303</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
-      <c r="A1257" s="3" t="s">
+      <c r="A1257" s="5">
+        <v>40</v>
+      </c>
+      <c r="B1257" s="11" t="s">
         <v>3581</v>
       </c>
-      <c r="B1257" s="7"/>
-[...3 lines deleted...]
-      <c r="F1257" s="15"/>
+      <c r="C1257" s="8" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1257" s="7" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1257" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1257" s="15">
+        <v>4</v>
+      </c>
     </row>
     <row r="1258" spans="1:6">
-      <c r="A1258" s="4" t="s">
+      <c r="A1258" s="5">
+        <v>41</v>
+      </c>
+      <c r="B1258" s="11" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1258" s="8" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1258" s="7" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1258" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1258" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:6">
+      <c r="A1259" s="3" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1259" s="7"/>
+      <c r="C1259" s="8"/>
+      <c r="D1259" s="7"/>
+      <c r="E1259" s="7"/>
+      <c r="F1259" s="15"/>
+    </row>
+    <row r="1260" spans="1:6">
+      <c r="A1260" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1258" s="10" t="s">
+      <c r="B1260" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1258" s="12" t="s">
+      <c r="C1260" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D1258" s="13" t="s">
+      <c r="D1260" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E1258" s="14" t="s">
+      <c r="E1260" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F1258" s="16" t="s">
+      <c r="F1260" s="16" t="s">
         <v>8</v>
-      </c>
-[...38 lines deleted...]
-        <v>102.44</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1261" s="11" t="s">
         <v>3588</v>
       </c>
       <c r="C1261" s="8" t="s">
         <v>3589</v>
       </c>
       <c r="D1261" s="7" t="s">
         <v>3590</v>
       </c>
       <c r="E1261" s="7">
         <v>1000</v>
       </c>
       <c r="F1261" s="15">
-        <v>123.84</v>
+        <v>532</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1262" s="11" t="s">
         <v>3591</v>
       </c>
       <c r="C1262" s="8" t="s">
         <v>3592</v>
       </c>
       <c r="D1262" s="7" t="s">
         <v>3593</v>
       </c>
       <c r="E1262" s="7">
         <v>1000</v>
       </c>
       <c r="F1262" s="15">
-        <v>482.4</v>
+        <v>602</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B1263" s="11" t="s">
         <v>3594</v>
       </c>
       <c r="C1263" s="8" t="s">
         <v>3595</v>
       </c>
       <c r="D1263" s="7" t="s">
         <v>3596</v>
       </c>
       <c r="E1263" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1263" s="15">
-        <v>0</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1264" s="11" t="s">
         <v>3597</v>
       </c>
       <c r="C1264" s="8" t="s">
         <v>3598</v>
       </c>
       <c r="D1264" s="7" t="s">
         <v>3599</v>
       </c>
       <c r="E1264" s="7">
         <v>1000</v>
       </c>
       <c r="F1264" s="15">
-        <v>69.34999999999999</v>
+        <v>935</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" s="3" t="s">
         <v>3600</v>
       </c>
       <c r="B1265" s="7"/>
       <c r="C1265" s="8"/>
       <c r="D1265" s="7"/>
       <c r="E1265" s="7"/>
       <c r="F1265" s="15"/>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1266" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1266" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D1266" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E1266" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1266" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" s="5">
         <v>1</v>
       </c>
       <c r="B1267" s="11" t="s">
         <v>3601</v>
       </c>
       <c r="C1267" s="8" t="s">
         <v>3602</v>
       </c>
       <c r="D1267" s="7" t="s">
         <v>3603</v>
       </c>
       <c r="E1267" s="7">
         <v>1000</v>
       </c>
       <c r="F1267" s="15">
-        <v>20.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" s="5">
         <v>2</v>
       </c>
       <c r="B1268" s="11" t="s">
         <v>3604</v>
       </c>
       <c r="C1268" s="8" t="s">
         <v>3605</v>
       </c>
       <c r="D1268" s="7" t="s">
         <v>3606</v>
       </c>
       <c r="E1268" s="7">
         <v>1000</v>
       </c>
       <c r="F1268" s="15">
-        <v>28.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" s="5">
         <v>3</v>
       </c>
       <c r="B1269" s="11" t="s">
         <v>3607</v>
       </c>
       <c r="C1269" s="8" t="s">
         <v>3608</v>
       </c>
       <c r="D1269" s="7" t="s">
         <v>3609</v>
       </c>
       <c r="E1269" s="7">
         <v>1000</v>
       </c>
       <c r="F1269" s="15">
-        <v>39.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" s="5">
         <v>4</v>
       </c>
       <c r="B1270" s="11" t="s">
         <v>3610</v>
       </c>
       <c r="C1270" s="8" t="s">
         <v>3611</v>
       </c>
       <c r="D1270" s="7" t="s">
         <v>3612</v>
       </c>
       <c r="E1270" s="7">
         <v>1000</v>
       </c>
       <c r="F1270" s="15">
-        <v>13.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" s="5">
         <v>5</v>
       </c>
       <c r="B1271" s="11" t="s">
         <v>3613</v>
       </c>
       <c r="C1271" s="8" t="s">
         <v>3614</v>
       </c>
       <c r="D1271" s="7" t="s">
         <v>3615</v>
       </c>
       <c r="E1271" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1271" s="15">
-        <v>19.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" s="5">
         <v>6</v>
       </c>
       <c r="B1272" s="11" t="s">
         <v>3616</v>
       </c>
       <c r="C1272" s="8" t="s">
         <v>3617</v>
       </c>
       <c r="D1272" s="7" t="s">
         <v>3618</v>
       </c>
       <c r="E1272" s="7">
         <v>1000</v>
       </c>
       <c r="F1272" s="15">
-        <v>25.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
-      <c r="A1273" s="5">
+      <c r="A1273" s="3" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1273" s="7"/>
+      <c r="C1273" s="8"/>
+      <c r="D1273" s="7"/>
+      <c r="E1273" s="7"/>
+      <c r="F1273" s="15"/>
+    </row>
+    <row r="1274" spans="1:6">
+      <c r="A1274" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1274" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1274" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1274" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1274" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1273" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1274" s="5">
+      <c r="F1274" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>64.98</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1275" s="11" t="s">
-        <v>3625</v>
+        <v>3620</v>
       </c>
       <c r="C1275" s="8" t="s">
-        <v>3626</v>
+        <v>3621</v>
       </c>
       <c r="D1275" s="7" t="s">
-        <v>3627</v>
+        <v>3622</v>
       </c>
       <c r="E1275" s="7">
         <v>1000</v>
       </c>
       <c r="F1275" s="15">
-        <v>37.23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1276" s="11" t="s">
-        <v>3628</v>
+        <v>3623</v>
       </c>
       <c r="C1276" s="8" t="s">
-        <v>3629</v>
+        <v>3624</v>
       </c>
       <c r="D1276" s="7" t="s">
-        <v>3630</v>
+        <v>3625</v>
       </c>
       <c r="E1276" s="7">
         <v>1000</v>
       </c>
       <c r="F1276" s="15">
-        <v>52.53</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1277" s="11" t="s">
-        <v>3631</v>
+        <v>3626</v>
       </c>
       <c r="C1277" s="8" t="s">
-        <v>3632</v>
+        <v>3627</v>
       </c>
       <c r="D1277" s="7" t="s">
-        <v>3633</v>
+        <v>3628</v>
       </c>
       <c r="E1277" s="7">
         <v>1000</v>
       </c>
       <c r="F1277" s="15">
-        <v>98.59999999999999</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1278" s="11" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1278" s="8" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1278" s="7" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1278" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1278" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:6">
+      <c r="A1279" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1279" s="11" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1279" s="8" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1279" s="7" t="s">
         <v>3634</v>
       </c>
-      <c r="C1278" s="8" t="s">
+      <c r="E1279" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1279" s="15">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:6">
+      <c r="A1280" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1280" s="11" t="s">
         <v>3635</v>
       </c>
-      <c r="D1278" s="7" t="s">
+      <c r="C1280" s="8" t="s">
         <v>3636</v>
       </c>
-      <c r="E1278" s="7">
-[...7 lines deleted...]
-      <c r="A1279" s="3" t="s">
+      <c r="D1280" s="7" t="s">
         <v>3637</v>
       </c>
-      <c r="B1279" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1280" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1280" s="15">
+        <v>16</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B1281" s="11" t="s">
         <v>3638</v>
       </c>
       <c r="C1281" s="8" t="s">
         <v>3639</v>
       </c>
       <c r="D1281" s="7" t="s">
         <v>3640</v>
       </c>
       <c r="E1281" s="7">
         <v>1000</v>
       </c>
       <c r="F1281" s="15">
-        <v>13.34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B1282" s="11" t="s">
         <v>3641</v>
       </c>
       <c r="C1282" s="8" t="s">
         <v>3642</v>
       </c>
       <c r="D1282" s="7" t="s">
         <v>3643</v>
       </c>
       <c r="E1282" s="7">
         <v>1000</v>
       </c>
       <c r="F1282" s="15">
-        <v>17.44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B1283" s="11" t="s">
         <v>3644</v>
       </c>
       <c r="C1283" s="8" t="s">
         <v>3645</v>
       </c>
       <c r="D1283" s="7" t="s">
         <v>3646</v>
       </c>
       <c r="E1283" s="7">
         <v>1000</v>
       </c>
       <c r="F1283" s="15">
-        <v>24.97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1284" s="11" t="s">
         <v>3647</v>
       </c>
       <c r="C1284" s="8" t="s">
         <v>3648</v>
       </c>
       <c r="D1284" s="7" t="s">
         <v>3649</v>
       </c>
       <c r="E1284" s="7">
         <v>1000</v>
       </c>
       <c r="F1284" s="15">
-        <v>4.88</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B1285" s="11" t="s">
         <v>3650</v>
       </c>
       <c r="C1285" s="8" t="s">
         <v>3651</v>
       </c>
       <c r="D1285" s="7" t="s">
         <v>3652</v>
       </c>
       <c r="E1285" s="7">
         <v>1000</v>
       </c>
       <c r="F1285" s="15">
-        <v>6.12</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B1286" s="11" t="s">
         <v>3653</v>
       </c>
       <c r="C1286" s="8" t="s">
         <v>3654</v>
       </c>
       <c r="D1286" s="7" t="s">
         <v>3655</v>
       </c>
       <c r="E1286" s="7">
         <v>1000</v>
       </c>
       <c r="F1286" s="15">
-        <v>7.3</v>
+        <v>354</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
-      <c r="A1287" s="5">
+      <c r="A1287" s="3" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B1287" s="7"/>
+      <c r="C1287" s="8"/>
+      <c r="D1287" s="7"/>
+      <c r="E1287" s="7"/>
+      <c r="F1287" s="15"/>
+    </row>
+    <row r="1288" spans="1:6">
+      <c r="A1288" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1288" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1288" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1288" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1288" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B1287" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A1288" s="5">
+      <c r="F1288" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>2.11</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1289" s="11" t="s">
-        <v>3662</v>
+        <v>3657</v>
       </c>
       <c r="C1289" s="8" t="s">
-        <v>3663</v>
+        <v>3658</v>
       </c>
       <c r="D1289" s="7" t="s">
-        <v>3664</v>
+        <v>3659</v>
       </c>
       <c r="E1289" s="7">
         <v>1000</v>
       </c>
       <c r="F1289" s="15">
-        <v>3.16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B1290" s="11" t="s">
-        <v>3665</v>
+        <v>3660</v>
       </c>
       <c r="C1290" s="8" t="s">
-        <v>3666</v>
+        <v>3661</v>
       </c>
       <c r="D1290" s="7" t="s">
-        <v>3667</v>
+        <v>3662</v>
       </c>
       <c r="E1290" s="7">
         <v>1000</v>
       </c>
       <c r="F1290" s="15">
-        <v>4.53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B1291" s="11" t="s">
-        <v>3668</v>
+        <v>3663</v>
       </c>
       <c r="C1291" s="8" t="s">
-        <v>3669</v>
+        <v>3664</v>
       </c>
       <c r="D1291" s="7" t="s">
-        <v>3670</v>
+        <v>3665</v>
       </c>
       <c r="E1291" s="7">
         <v>1000</v>
       </c>
       <c r="F1291" s="15">
-        <v>1.81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1292" s="11" t="s">
-        <v>3671</v>
+        <v>3666</v>
       </c>
       <c r="C1292" s="8" t="s">
-        <v>3672</v>
+        <v>3667</v>
       </c>
       <c r="D1292" s="7" t="s">
-        <v>3673</v>
+        <v>3668</v>
       </c>
       <c r="E1292" s="7">
         <v>1000</v>
       </c>
       <c r="F1292" s="15">
-        <v>2.19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" s="5">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B1293" s="11" t="s">
-        <v>3674</v>
+        <v>3669</v>
       </c>
       <c r="C1293" s="8" t="s">
-        <v>3675</v>
+        <v>3670</v>
       </c>
       <c r="D1293" s="7" t="s">
-        <v>3676</v>
+        <v>3671</v>
       </c>
       <c r="E1293" s="7">
         <v>1000</v>
       </c>
       <c r="F1293" s="15">
-        <v>3.16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B1294" s="11" t="s">
-        <v>3677</v>
+        <v>3672</v>
       </c>
       <c r="C1294" s="8" t="s">
-        <v>3678</v>
+        <v>3673</v>
       </c>
       <c r="D1294" s="7" t="s">
-        <v>3679</v>
+        <v>3674</v>
       </c>
       <c r="E1294" s="7">
         <v>1000</v>
       </c>
       <c r="F1294" s="15">
-        <v>4.36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" s="5">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B1295" s="11" t="s">
-        <v>3680</v>
+        <v>3675</v>
       </c>
       <c r="C1295" s="8" t="s">
-        <v>3681</v>
+        <v>3676</v>
       </c>
       <c r="D1295" s="7" t="s">
-        <v>3682</v>
+        <v>3677</v>
       </c>
       <c r="E1295" s="7">
         <v>1000</v>
       </c>
       <c r="F1295" s="15">
-        <v>7.85</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" s="5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B1296" s="11" t="s">
-        <v>3683</v>
+        <v>3678</v>
       </c>
       <c r="C1296" s="8" t="s">
-        <v>3684</v>
+        <v>3679</v>
       </c>
       <c r="D1296" s="7" t="s">
-        <v>3685</v>
+        <v>3680</v>
       </c>
       <c r="E1296" s="7">
         <v>1000</v>
       </c>
       <c r="F1296" s="15">
-        <v>4.53</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" s="5">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B1297" s="11" t="s">
-        <v>3686</v>
+        <v>3681</v>
       </c>
       <c r="C1297" s="8" t="s">
-        <v>3687</v>
+        <v>3682</v>
       </c>
       <c r="D1297" s="7" t="s">
-        <v>3688</v>
+        <v>3683</v>
       </c>
       <c r="E1297" s="7">
         <v>1000</v>
       </c>
       <c r="F1297" s="15">
-        <v>5.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B1298" s="11" t="s">
-        <v>3689</v>
+        <v>3684</v>
       </c>
       <c r="C1298" s="8" t="s">
-        <v>3690</v>
+        <v>3685</v>
       </c>
       <c r="D1298" s="7" t="s">
-        <v>3691</v>
+        <v>3686</v>
       </c>
       <c r="E1298" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1298" s="15">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B1299" s="11" t="s">
-        <v>3692</v>
+        <v>3687</v>
       </c>
       <c r="C1299" s="8" t="s">
-        <v>3693</v>
+        <v>3688</v>
       </c>
       <c r="D1299" s="7" t="s">
-        <v>3694</v>
+        <v>3689</v>
       </c>
       <c r="E1299" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1299" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B1300" s="11" t="s">
-        <v>3695</v>
+        <v>3690</v>
       </c>
       <c r="C1300" s="8" t="s">
-        <v>3696</v>
+        <v>3691</v>
       </c>
       <c r="D1300" s="7" t="s">
-        <v>3697</v>
+        <v>3692</v>
       </c>
       <c r="E1300" s="7">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F1300" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B1301" s="11" t="s">
-        <v>3698</v>
+        <v>3693</v>
       </c>
       <c r="C1301" s="8" t="s">
-        <v>3699</v>
+        <v>3694</v>
       </c>
       <c r="D1301" s="7" t="s">
-        <v>3700</v>
+        <v>3695</v>
       </c>
       <c r="E1301" s="7">
         <v>1000</v>
       </c>
       <c r="F1301" s="15">
-        <v>7.08</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" s="5">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B1302" s="11" t="s">
-        <v>3701</v>
+        <v>3696</v>
       </c>
       <c r="C1302" s="8" t="s">
-        <v>3702</v>
+        <v>3697</v>
       </c>
       <c r="D1302" s="7" t="s">
-        <v>3703</v>
+        <v>3698</v>
       </c>
       <c r="E1302" s="7">
         <v>1000</v>
       </c>
       <c r="F1302" s="15">
-        <v>9.35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B1303" s="11" t="s">
-        <v>3704</v>
+        <v>3699</v>
       </c>
       <c r="C1303" s="8" t="s">
-        <v>3705</v>
+        <v>3700</v>
       </c>
       <c r="D1303" s="7" t="s">
-        <v>3706</v>
+        <v>3701</v>
       </c>
       <c r="E1303" s="7">
         <v>1000</v>
       </c>
       <c r="F1303" s="15">
-        <v>4.75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B1304" s="11" t="s">
-        <v>3707</v>
+        <v>3702</v>
       </c>
       <c r="C1304" s="8" t="s">
-        <v>3708</v>
+        <v>3703</v>
       </c>
       <c r="D1304" s="7" t="s">
-        <v>3709</v>
+        <v>3704</v>
       </c>
       <c r="E1304" s="7">
         <v>1000</v>
       </c>
       <c r="F1304" s="15">
-        <v>5.65</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1305" s="11" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1305" s="8" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1305" s="7" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E1305" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1305" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:6">
+      <c r="A1306" s="5">
+        <v>18</v>
+      </c>
+      <c r="B1306" s="11" t="s">
+        <v>3708</v>
+      </c>
+      <c r="C1306" s="8" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1306" s="7" t="s">
         <v>3710</v>
       </c>
-      <c r="C1305" s="8" t="s">
+      <c r="E1306" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1306" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:6">
+      <c r="A1307" s="5">
+        <v>19</v>
+      </c>
+      <c r="B1307" s="11" t="s">
         <v>3711</v>
       </c>
-      <c r="D1305" s="7" t="s">
+      <c r="C1307" s="8" t="s">
         <v>3712</v>
       </c>
-      <c r="E1305" s="7">
-[...7 lines deleted...]
-      <c r="A1306" s="6" t="s">
+      <c r="D1307" s="7" t="s">
         <v>3713</v>
       </c>
-      <c r="B1306" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E1307" s="7">
+        <v>0</v>
+      </c>
+      <c r="F1307" s="15">
+        <v>14</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" s="5">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B1308" s="11" t="s">
         <v>3714</v>
       </c>
       <c r="C1308" s="8" t="s">
         <v>3715</v>
       </c>
       <c r="D1308" s="7" t="s">
         <v>3716</v>
       </c>
       <c r="E1308" s="7">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="F1308" s="15">
-        <v>93.45999999999999</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" s="5">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B1309" s="11" t="s">
         <v>3717</v>
       </c>
       <c r="C1309" s="8" t="s">
         <v>3718</v>
       </c>
       <c r="D1309" s="7" t="s">
         <v>3719</v>
       </c>
-      <c r="E1309" s="7"/>
+      <c r="E1309" s="7">
+        <v>1000</v>
+      </c>
       <c r="F1309" s="15">
-        <v>95.34999999999999</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" s="5">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B1310" s="11" t="s">
         <v>3720</v>
       </c>
       <c r="C1310" s="8" t="s">
         <v>3721</v>
       </c>
       <c r="D1310" s="7" t="s">
         <v>3722</v>
       </c>
-      <c r="E1310" s="7"/>
+      <c r="E1310" s="7">
+        <v>1000</v>
+      </c>
       <c r="F1310" s="15">
-        <v>98.15000000000001</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" s="5">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B1311" s="11" t="s">
         <v>3723</v>
       </c>
       <c r="C1311" s="8" t="s">
         <v>3724</v>
       </c>
       <c r="D1311" s="7" t="s">
         <v>3725</v>
       </c>
-      <c r="E1311" s="7"/>
+      <c r="E1311" s="7">
+        <v>1000</v>
+      </c>
       <c r="F1311" s="15">
-        <v>100.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" s="5">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B1312" s="11" t="s">
         <v>3726</v>
       </c>
       <c r="C1312" s="8" t="s">
         <v>3727</v>
       </c>
       <c r="D1312" s="7" t="s">
         <v>3728</v>
       </c>
-      <c r="E1312" s="7"/>
+      <c r="E1312" s="7">
+        <v>1000</v>
+      </c>
       <c r="F1312" s="15">
-        <v>116.99</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" s="5">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B1313" s="11" t="s">
         <v>3729</v>
       </c>
       <c r="C1313" s="8" t="s">
         <v>3730</v>
       </c>
       <c r="D1313" s="7" t="s">
         <v>3731</v>
       </c>
-      <c r="E1313" s="7"/>
+      <c r="E1313" s="7">
+        <v>1000</v>
+      </c>
       <c r="F1313" s="15">
-        <v>117.44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" s="3" t="s">
         <v>3732</v>
       </c>
       <c r="B1314" s="7"/>
       <c r="C1314" s="8"/>
       <c r="D1314" s="7"/>
       <c r="E1314" s="7"/>
       <c r="F1314" s="15"/>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" s="6" t="s">
         <v>3733</v>
       </c>
       <c r="B1315" s="7"/>
       <c r="C1315" s="8"/>
       <c r="D1315" s="7"/>
       <c r="E1315" s="7"/>
       <c r="F1315" s="15"/>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" s="4" t="s">
         <v>3</v>
@@ -37916,1061 +37916,1061 @@
       </c>
       <c r="E1316" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1316" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" s="5">
         <v>1</v>
       </c>
       <c r="B1317" s="11" t="s">
         <v>3734</v>
       </c>
       <c r="C1317" s="8" t="s">
         <v>3735</v>
       </c>
       <c r="D1317" s="7" t="s">
         <v>3736</v>
       </c>
       <c r="E1317" s="7">
         <v>1000</v>
       </c>
       <c r="F1317" s="15">
-        <v>439.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" s="5">
         <v>2</v>
       </c>
       <c r="B1318" s="11" t="s">
         <v>3737</v>
       </c>
       <c r="C1318" s="8" t="s">
         <v>3738</v>
       </c>
       <c r="D1318" s="7" t="s">
         <v>3739</v>
       </c>
       <c r="E1318" s="7">
         <v>1000</v>
       </c>
       <c r="F1318" s="15">
-        <v>680.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" s="5">
         <v>3</v>
       </c>
       <c r="B1319" s="11" t="s">
         <v>3740</v>
       </c>
       <c r="C1319" s="8" t="s">
         <v>3741</v>
       </c>
       <c r="D1319" s="7" t="s">
         <v>3742</v>
       </c>
       <c r="E1319" s="7">
         <v>1000</v>
       </c>
       <c r="F1319" s="15">
-        <v>1161.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" s="5">
         <v>4</v>
       </c>
       <c r="B1320" s="11" t="s">
         <v>3743</v>
       </c>
       <c r="C1320" s="8" t="s">
         <v>3744</v>
       </c>
       <c r="D1320" s="7" t="s">
         <v>3745</v>
       </c>
       <c r="E1320" s="7">
         <v>1000</v>
       </c>
       <c r="F1320" s="15">
-        <v>2374.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" s="5">
         <v>5</v>
       </c>
       <c r="B1321" s="11" t="s">
         <v>3746</v>
       </c>
       <c r="C1321" s="8" t="s">
         <v>3747</v>
       </c>
       <c r="D1321" s="7" t="s">
         <v>3748</v>
       </c>
       <c r="E1321" s="7">
         <v>1000</v>
       </c>
       <c r="F1321" s="15">
-        <v>523.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" s="5">
         <v>6</v>
       </c>
       <c r="B1322" s="11" t="s">
         <v>3749</v>
       </c>
       <c r="C1322" s="8" t="s">
         <v>3750</v>
       </c>
       <c r="D1322" s="7" t="s">
         <v>3751</v>
       </c>
       <c r="E1322" s="7">
         <v>1000</v>
       </c>
       <c r="F1322" s="15">
-        <v>551.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" s="5">
         <v>7</v>
       </c>
       <c r="B1323" s="11" t="s">
         <v>3752</v>
       </c>
       <c r="C1323" s="8" t="s">
         <v>3753</v>
       </c>
       <c r="D1323" s="7" t="s">
         <v>3754</v>
       </c>
       <c r="E1323" s="7">
         <v>1000</v>
       </c>
       <c r="F1323" s="15">
-        <v>634.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" s="5">
         <v>8</v>
       </c>
       <c r="B1324" s="11" t="s">
         <v>3755</v>
       </c>
       <c r="C1324" s="8" t="s">
         <v>3756</v>
       </c>
       <c r="D1324" s="7" t="s">
         <v>3757</v>
       </c>
       <c r="E1324" s="7">
         <v>1000</v>
       </c>
       <c r="F1324" s="15">
-        <v>868.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" s="5">
         <v>9</v>
       </c>
       <c r="B1325" s="11" t="s">
         <v>3758</v>
       </c>
       <c r="C1325" s="8" t="s">
         <v>3759</v>
       </c>
       <c r="D1325" s="7" t="s">
         <v>3760</v>
       </c>
       <c r="E1325" s="7">
         <v>1000</v>
       </c>
       <c r="F1325" s="15">
-        <v>1341.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" s="5">
         <v>10</v>
       </c>
       <c r="B1326" s="11" t="s">
         <v>3761</v>
       </c>
       <c r="C1326" s="8" t="s">
         <v>3762</v>
       </c>
       <c r="D1326" s="7" t="s">
         <v>3763</v>
       </c>
       <c r="E1326" s="7">
         <v>1000</v>
       </c>
       <c r="F1326" s="15">
-        <v>1488.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" s="5">
         <v>11</v>
       </c>
       <c r="B1327" s="11" t="s">
         <v>3764</v>
       </c>
       <c r="C1327" s="8" t="s">
         <v>3765</v>
       </c>
       <c r="D1327" s="7" t="s">
         <v>3766</v>
       </c>
       <c r="E1327" s="7">
         <v>1000</v>
       </c>
       <c r="F1327" s="15">
-        <v>1683.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" s="5">
         <v>12</v>
       </c>
       <c r="B1328" s="11" t="s">
         <v>3767</v>
       </c>
       <c r="C1328" s="8" t="s">
         <v>3768</v>
       </c>
       <c r="D1328" s="7" t="s">
         <v>3769</v>
       </c>
       <c r="E1328" s="7">
         <v>1000</v>
       </c>
       <c r="F1328" s="15">
-        <v>2072.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" s="6" t="s">
         <v>3770</v>
       </c>
       <c r="B1329" s="7"/>
       <c r="C1329" s="8"/>
       <c r="D1329" s="7"/>
       <c r="E1329" s="7"/>
       <c r="F1329" s="15"/>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1330" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1330" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D1330" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E1330" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1330" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" s="5">
         <v>1</v>
       </c>
       <c r="B1331" s="11" t="s">
         <v>3771</v>
       </c>
       <c r="C1331" s="8" t="s">
         <v>3772</v>
       </c>
       <c r="D1331" s="7" t="s">
         <v>3773</v>
       </c>
       <c r="E1331" s="7">
         <v>1000</v>
       </c>
       <c r="F1331" s="15">
-        <v>3438.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" s="5">
         <v>2</v>
       </c>
       <c r="B1332" s="11" t="s">
         <v>3774</v>
       </c>
       <c r="C1332" s="8" t="s">
         <v>3775</v>
       </c>
       <c r="D1332" s="7" t="s">
         <v>3776</v>
       </c>
       <c r="E1332" s="7">
         <v>1000</v>
       </c>
       <c r="F1332" s="15">
-        <v>2851.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" s="5">
         <v>3</v>
       </c>
       <c r="B1333" s="11" t="s">
         <v>3777</v>
       </c>
       <c r="C1333" s="8" t="s">
         <v>3778</v>
       </c>
       <c r="D1333" s="7" t="s">
         <v>3779</v>
       </c>
       <c r="E1333" s="7">
         <v>1000</v>
       </c>
       <c r="F1333" s="15">
-        <v>189.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" s="5">
         <v>4</v>
       </c>
       <c r="B1334" s="11" t="s">
         <v>3780</v>
       </c>
       <c r="C1334" s="8" t="s">
         <v>3781</v>
       </c>
       <c r="D1334" s="7" t="s">
         <v>3782</v>
       </c>
       <c r="E1334" s="7">
         <v>1000</v>
       </c>
       <c r="F1334" s="15">
-        <v>242.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" s="5">
         <v>5</v>
       </c>
       <c r="B1335" s="11" t="s">
         <v>3783</v>
       </c>
       <c r="C1335" s="8" t="s">
         <v>3784</v>
       </c>
       <c r="D1335" s="7" t="s">
         <v>3785</v>
       </c>
       <c r="E1335" s="7">
         <v>1000</v>
       </c>
       <c r="F1335" s="15">
-        <v>300.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" s="5">
         <v>6</v>
       </c>
       <c r="B1336" s="11" t="s">
         <v>3786</v>
       </c>
       <c r="C1336" s="8" t="s">
         <v>3787</v>
       </c>
       <c r="D1336" s="7" t="s">
         <v>3788</v>
       </c>
       <c r="E1336" s="7">
         <v>1000</v>
       </c>
       <c r="F1336" s="15">
-        <v>437.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" s="5">
         <v>7</v>
       </c>
       <c r="B1337" s="11" t="s">
         <v>3789</v>
       </c>
       <c r="C1337" s="8" t="s">
         <v>3790</v>
       </c>
       <c r="D1337" s="7" t="s">
         <v>3791</v>
       </c>
       <c r="E1337" s="7">
         <v>1000</v>
       </c>
       <c r="F1337" s="15">
-        <v>602.0599999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" s="5">
         <v>8</v>
       </c>
       <c r="B1338" s="11" t="s">
         <v>3792</v>
       </c>
       <c r="C1338" s="8" t="s">
         <v>3793</v>
       </c>
       <c r="D1338" s="7" t="s">
         <v>3794</v>
       </c>
       <c r="E1338" s="7">
         <v>1000</v>
       </c>
       <c r="F1338" s="15">
-        <v>837.0700000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" s="5">
         <v>9</v>
       </c>
       <c r="B1339" s="11" t="s">
         <v>3795</v>
       </c>
       <c r="C1339" s="8" t="s">
         <v>3796</v>
       </c>
       <c r="D1339" s="7" t="s">
         <v>3797</v>
       </c>
       <c r="E1339" s="7">
         <v>1000</v>
       </c>
       <c r="F1339" s="15">
-        <v>904.5</v>
+        <v>5676</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" s="5">
         <v>10</v>
       </c>
       <c r="B1340" s="11" t="s">
         <v>3798</v>
       </c>
       <c r="C1340" s="8" t="s">
         <v>3799</v>
       </c>
       <c r="D1340" s="7" t="s">
         <v>3800</v>
       </c>
       <c r="E1340" s="7">
         <v>1000</v>
       </c>
       <c r="F1340" s="15">
-        <v>275.11</v>
+        <v>671</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" s="5">
         <v>11</v>
       </c>
       <c r="B1341" s="11" t="s">
         <v>3801</v>
       </c>
       <c r="C1341" s="8" t="s">
         <v>3802</v>
       </c>
       <c r="D1341" s="7" t="s">
         <v>3803</v>
       </c>
       <c r="E1341" s="7">
         <v>1000</v>
       </c>
       <c r="F1341" s="15">
-        <v>83.34999999999999</v>
+        <v>785</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" s="5">
         <v>12</v>
       </c>
       <c r="B1342" s="11" t="s">
         <v>3804</v>
       </c>
       <c r="C1342" s="8" t="s">
         <v>3805</v>
       </c>
       <c r="D1342" s="7" t="s">
         <v>3806</v>
       </c>
       <c r="E1342" s="7">
         <v>1000</v>
       </c>
       <c r="F1342" s="15">
-        <v>95.93000000000001</v>
+        <v>898</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" s="5">
         <v>13</v>
       </c>
       <c r="B1343" s="11" t="s">
         <v>3807</v>
       </c>
       <c r="C1343" s="8" t="s">
         <v>3808</v>
       </c>
       <c r="D1343" s="7" t="s">
         <v>3809</v>
       </c>
       <c r="E1343" s="7">
         <v>1000</v>
       </c>
       <c r="F1343" s="15">
-        <v>110.63</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" s="5">
         <v>14</v>
       </c>
       <c r="B1344" s="11" t="s">
         <v>3810</v>
       </c>
       <c r="C1344" s="8" t="s">
         <v>3811</v>
       </c>
       <c r="D1344" s="7" t="s">
         <v>3812</v>
       </c>
       <c r="E1344" s="7">
         <v>1000</v>
       </c>
       <c r="F1344" s="15">
-        <v>139.44</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" s="5">
         <v>15</v>
       </c>
       <c r="B1345" s="11" t="s">
         <v>3813</v>
       </c>
       <c r="C1345" s="8" t="s">
         <v>3814</v>
       </c>
       <c r="D1345" s="7" t="s">
         <v>3815</v>
       </c>
       <c r="E1345" s="7">
         <v>1000</v>
       </c>
       <c r="F1345" s="15">
-        <v>204.76</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" s="5">
         <v>16</v>
       </c>
       <c r="B1346" s="11" t="s">
         <v>3816</v>
       </c>
       <c r="C1346" s="8" t="s">
         <v>3817</v>
       </c>
       <c r="D1346" s="7" t="s">
         <v>3818</v>
       </c>
       <c r="E1346" s="7">
         <v>1000</v>
       </c>
       <c r="F1346" s="15">
-        <v>244.96</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" s="5">
         <v>17</v>
       </c>
       <c r="B1347" s="11" t="s">
         <v>3819</v>
       </c>
       <c r="C1347" s="8" t="s">
         <v>3820</v>
       </c>
       <c r="D1347" s="7" t="s">
         <v>3821</v>
       </c>
       <c r="E1347" s="7">
         <v>1000</v>
       </c>
       <c r="F1347" s="15">
-        <v>452.25</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" s="5">
         <v>18</v>
       </c>
       <c r="B1348" s="11" t="s">
         <v>3822</v>
       </c>
       <c r="C1348" s="8" t="s">
         <v>3823</v>
       </c>
       <c r="D1348" s="7" t="s">
         <v>3824</v>
       </c>
       <c r="E1348" s="7">
         <v>1000</v>
       </c>
       <c r="F1348" s="15">
-        <v>606.76</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" s="5">
         <v>19</v>
       </c>
       <c r="B1349" s="11" t="s">
         <v>3825</v>
       </c>
       <c r="C1349" s="8" t="s">
         <v>3826</v>
       </c>
       <c r="D1349" s="7" t="s">
         <v>3827</v>
       </c>
       <c r="E1349" s="7">
         <v>1000</v>
       </c>
       <c r="F1349" s="15">
-        <v>5540.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" s="5">
         <v>20</v>
       </c>
       <c r="B1350" s="11" t="s">
         <v>3828</v>
       </c>
       <c r="C1350" s="8" t="s">
         <v>3829</v>
       </c>
       <c r="D1350" s="7" t="s">
         <v>3830</v>
       </c>
       <c r="E1350" s="7">
         <v>1000</v>
       </c>
       <c r="F1350" s="15">
-        <v>3737.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" s="5">
         <v>21</v>
       </c>
       <c r="B1351" s="11" t="s">
         <v>3831</v>
       </c>
       <c r="C1351" s="8" t="s">
         <v>3832</v>
       </c>
       <c r="D1351" s="7" t="s">
         <v>3833</v>
       </c>
       <c r="E1351" s="7">
         <v>1000</v>
       </c>
       <c r="F1351" s="15">
-        <v>3922.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" s="5">
         <v>22</v>
       </c>
       <c r="B1352" s="11" t="s">
         <v>3834</v>
       </c>
       <c r="C1352" s="8" t="s">
         <v>3835</v>
       </c>
       <c r="D1352" s="7" t="s">
         <v>3836</v>
       </c>
       <c r="E1352" s="7">
         <v>1000</v>
       </c>
       <c r="F1352" s="15">
-        <v>2802.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" s="5">
         <v>23</v>
       </c>
       <c r="B1353" s="11" t="s">
         <v>3837</v>
       </c>
       <c r="C1353" s="8" t="s">
         <v>3838</v>
       </c>
       <c r="D1353" s="7" t="s">
         <v>3839</v>
       </c>
       <c r="E1353" s="7">
         <v>1000</v>
       </c>
       <c r="F1353" s="15">
-        <v>8779.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" s="5">
         <v>24</v>
       </c>
       <c r="B1354" s="11" t="s">
         <v>3840</v>
       </c>
       <c r="C1354" s="8" t="s">
         <v>3841</v>
       </c>
       <c r="D1354" s="7" t="s">
         <v>3842</v>
       </c>
       <c r="E1354" s="7">
         <v>1000</v>
       </c>
       <c r="F1354" s="15">
-        <v>5604.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" s="5">
         <v>25</v>
       </c>
       <c r="B1355" s="11" t="s">
         <v>3843</v>
       </c>
       <c r="C1355" s="8" t="s">
         <v>3844</v>
       </c>
       <c r="D1355" s="7" t="s">
         <v>3845</v>
       </c>
       <c r="E1355" s="7">
         <v>1000</v>
       </c>
       <c r="F1355" s="15">
-        <v>9154.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" s="5">
         <v>26</v>
       </c>
       <c r="B1356" s="11" t="s">
         <v>3846</v>
       </c>
       <c r="C1356" s="8" t="s">
         <v>3847</v>
       </c>
       <c r="D1356" s="7" t="s">
         <v>3848</v>
       </c>
       <c r="E1356" s="7">
         <v>1000</v>
       </c>
       <c r="F1356" s="15">
-        <v>4669.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" s="5">
         <v>27</v>
       </c>
       <c r="B1357" s="11" t="s">
         <v>3849</v>
       </c>
       <c r="C1357" s="8" t="s">
         <v>3850</v>
       </c>
       <c r="D1357" s="7" t="s">
         <v>3851</v>
       </c>
       <c r="E1357" s="7">
         <v>1000</v>
       </c>
       <c r="F1357" s="15">
-        <v>3174.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" s="5">
         <v>28</v>
       </c>
       <c r="B1358" s="11" t="s">
         <v>3852</v>
       </c>
       <c r="C1358" s="8" t="s">
         <v>3853</v>
       </c>
       <c r="D1358" s="7" t="s">
         <v>3854</v>
       </c>
       <c r="E1358" s="7">
         <v>1000</v>
       </c>
       <c r="F1358" s="15">
-        <v>5977.07</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" s="5">
         <v>29</v>
       </c>
       <c r="B1359" s="11" t="s">
         <v>3855</v>
       </c>
       <c r="C1359" s="8" t="s">
         <v>3856</v>
       </c>
       <c r="D1359" s="7" t="s">
         <v>3857</v>
       </c>
       <c r="E1359" s="7">
         <v>1000</v>
       </c>
       <c r="F1359" s="15">
-        <v>3922.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" s="5">
         <v>30</v>
       </c>
       <c r="B1360" s="11" t="s">
         <v>3858</v>
       </c>
       <c r="C1360" s="8" t="s">
         <v>3859</v>
       </c>
       <c r="D1360" s="7" t="s">
         <v>3860</v>
       </c>
       <c r="E1360" s="7">
         <v>1000</v>
       </c>
       <c r="F1360" s="15">
-        <v>6538</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" s="6" t="s">
         <v>3861</v>
       </c>
       <c r="B1361" s="7"/>
       <c r="C1361" s="8"/>
       <c r="D1361" s="7"/>
       <c r="E1361" s="7"/>
       <c r="F1361" s="15"/>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1362" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1362" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D1362" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E1362" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F1362" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" s="5">
         <v>1</v>
       </c>
       <c r="B1363" s="11" t="s">
         <v>3862</v>
       </c>
       <c r="C1363" s="8" t="s">
         <v>3863</v>
       </c>
       <c r="D1363" s="7" t="s">
         <v>3864</v>
       </c>
       <c r="E1363" s="7">
         <v>1000</v>
       </c>
       <c r="F1363" s="15">
-        <v>751.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" s="5">
         <v>2</v>
       </c>
       <c r="B1364" s="11" t="s">
         <v>3865</v>
       </c>
       <c r="C1364" s="8" t="s">
         <v>3866</v>
       </c>
       <c r="D1364" s="7" t="s">
         <v>3867</v>
       </c>
       <c r="E1364" s="7">
         <v>1000</v>
       </c>
       <c r="F1364" s="15">
-        <v>290.19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" s="5">
         <v>3</v>
       </c>
       <c r="B1365" s="11" t="s">
         <v>3868</v>
       </c>
       <c r="C1365" s="8" t="s">
         <v>3869</v>
       </c>
       <c r="D1365" s="7" t="s">
         <v>3870</v>
       </c>
       <c r="E1365" s="7">
         <v>1000</v>
       </c>
       <c r="F1365" s="15">
-        <v>3550.07</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" s="5">
         <v>4</v>
       </c>
       <c r="B1366" s="11" t="s">
         <v>3871</v>
       </c>
       <c r="C1366" s="8" t="s">
         <v>3872</v>
       </c>
       <c r="D1366" s="7" t="s">
         <v>3873</v>
       </c>
       <c r="E1366" s="7">
         <v>1000</v>
       </c>
       <c r="F1366" s="15">
-        <v>784.5599999999999</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A106:F106"/>
     <mergeCell ref="A198:F198"/>
     <mergeCell ref="A232:F232"/>
     <mergeCell ref="A241:F241"/>
     <mergeCell ref="A250:F250"/>
     <mergeCell ref="A251:F251"/>
     <mergeCell ref="A287:F287"/>
     <mergeCell ref="A373:F373"/>
     <mergeCell ref="A427:F427"/>
     <mergeCell ref="A480:F480"/>
     <mergeCell ref="A539:F539"/>
     <mergeCell ref="A585:F585"/>
     <mergeCell ref="A604:F604"/>
     <mergeCell ref="A629:F629"/>
     <mergeCell ref="A630:F630"/>
     <mergeCell ref="A665:F665"/>
     <mergeCell ref="A793:F793"/>
     <mergeCell ref="A821:F821"/>
     <mergeCell ref="A848:F848"/>
     <mergeCell ref="A856:F856"/>
     <mergeCell ref="A871:F871"/>
     <mergeCell ref="A872:F872"/>
     <mergeCell ref="A907:F907"/>
     <mergeCell ref="A942:F942"/>
     <mergeCell ref="A981:F981"/>
     <mergeCell ref="A1019:F1019"/>
     <mergeCell ref="A1033:F1033"/>
     <mergeCell ref="A1056:F1056"/>
     <mergeCell ref="A1057:F1057"/>
-    <mergeCell ref="A1077:F1077"/>
-[...8 lines deleted...]
-    <mergeCell ref="A1257:F1257"/>
+    <mergeCell ref="A1065:F1065"/>
+    <mergeCell ref="A1085:F1085"/>
+    <mergeCell ref="A1125:F1125"/>
+    <mergeCell ref="A1139:F1139"/>
+    <mergeCell ref="A1146:F1146"/>
+    <mergeCell ref="A1167:F1167"/>
+    <mergeCell ref="A1181:F1181"/>
+    <mergeCell ref="A1201:F1201"/>
+    <mergeCell ref="A1216:F1216"/>
+    <mergeCell ref="A1259:F1259"/>
     <mergeCell ref="A1265:F1265"/>
-    <mergeCell ref="A1279:F1279"/>
-    <mergeCell ref="A1306:F1306"/>
+    <mergeCell ref="A1273:F1273"/>
+    <mergeCell ref="A1287:F1287"/>
     <mergeCell ref="A1314:F1314"/>
     <mergeCell ref="A1315:F1315"/>
     <mergeCell ref="A1329:F1329"/>
     <mergeCell ref="A1361:F1361"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_19"/>
@@ -39937,267 +39937,267 @@
     <hyperlink ref="D1037" r:id="rId_hyperlink_980"/>
     <hyperlink ref="D1038" r:id="rId_hyperlink_981"/>
     <hyperlink ref="D1039" r:id="rId_hyperlink_982"/>
     <hyperlink ref="D1040" r:id="rId_hyperlink_983"/>
     <hyperlink ref="D1041" r:id="rId_hyperlink_984"/>
     <hyperlink ref="D1042" r:id="rId_hyperlink_985"/>
     <hyperlink ref="D1043" r:id="rId_hyperlink_986"/>
     <hyperlink ref="D1044" r:id="rId_hyperlink_987"/>
     <hyperlink ref="D1045" r:id="rId_hyperlink_988"/>
     <hyperlink ref="D1046" r:id="rId_hyperlink_989"/>
     <hyperlink ref="D1047" r:id="rId_hyperlink_990"/>
     <hyperlink ref="D1048" r:id="rId_hyperlink_991"/>
     <hyperlink ref="D1049" r:id="rId_hyperlink_992"/>
     <hyperlink ref="D1050" r:id="rId_hyperlink_993"/>
     <hyperlink ref="D1051" r:id="rId_hyperlink_994"/>
     <hyperlink ref="D1052" r:id="rId_hyperlink_995"/>
     <hyperlink ref="D1053" r:id="rId_hyperlink_996"/>
     <hyperlink ref="D1054" r:id="rId_hyperlink_997"/>
     <hyperlink ref="D1055" r:id="rId_hyperlink_998"/>
     <hyperlink ref="D1059" r:id="rId_hyperlink_999"/>
     <hyperlink ref="D1060" r:id="rId_hyperlink_1000"/>
     <hyperlink ref="D1061" r:id="rId_hyperlink_1001"/>
     <hyperlink ref="D1062" r:id="rId_hyperlink_1002"/>
     <hyperlink ref="D1063" r:id="rId_hyperlink_1003"/>
     <hyperlink ref="D1064" r:id="rId_hyperlink_1004"/>
-    <hyperlink ref="D1065" r:id="rId_hyperlink_1005"/>
-[...10 lines deleted...]
-    <hyperlink ref="D1076" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="D1067" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="D1068" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="D1069" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="D1070" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="D1071" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="D1072" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="D1073" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="D1074" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="D1075" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="D1076" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="D1077" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="D1078" r:id="rId_hyperlink_1016"/>
     <hyperlink ref="D1079" r:id="rId_hyperlink_1017"/>
     <hyperlink ref="D1080" r:id="rId_hyperlink_1018"/>
     <hyperlink ref="D1081" r:id="rId_hyperlink_1019"/>
     <hyperlink ref="D1082" r:id="rId_hyperlink_1020"/>
     <hyperlink ref="D1083" r:id="rId_hyperlink_1021"/>
     <hyperlink ref="D1084" r:id="rId_hyperlink_1022"/>
-    <hyperlink ref="D1085" r:id="rId_hyperlink_1023"/>
-[...30 lines deleted...]
-    <hyperlink ref="D1116" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="D1087" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="D1088" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="D1089" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="D1090" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="D1091" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="D1092" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="D1093" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="D1094" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="D1095" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="D1096" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="D1097" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="D1098" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="D1099" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="D1100" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="D1101" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="D1102" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="D1103" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="D1104" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="D1105" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="D1106" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="D1107" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="D1108" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="D1109" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="D1110" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="D1111" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="D1112" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="D1113" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="D1114" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="D1115" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="D1116" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="D1117" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="D1118" r:id="rId_hyperlink_1054"/>
     <hyperlink ref="D1119" r:id="rId_hyperlink_1055"/>
     <hyperlink ref="D1120" r:id="rId_hyperlink_1056"/>
     <hyperlink ref="D1121" r:id="rId_hyperlink_1057"/>
     <hyperlink ref="D1122" r:id="rId_hyperlink_1058"/>
     <hyperlink ref="D1123" r:id="rId_hyperlink_1059"/>
     <hyperlink ref="D1124" r:id="rId_hyperlink_1060"/>
-    <hyperlink ref="D1125" r:id="rId_hyperlink_1061"/>
-[...4 lines deleted...]
-    <hyperlink ref="D1130" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="D1127" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="D1128" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="D1129" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="D1130" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="D1131" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="D1132" r:id="rId_hyperlink_1066"/>
     <hyperlink ref="D1133" r:id="rId_hyperlink_1067"/>
     <hyperlink ref="D1134" r:id="rId_hyperlink_1068"/>
     <hyperlink ref="D1135" r:id="rId_hyperlink_1069"/>
     <hyperlink ref="D1136" r:id="rId_hyperlink_1070"/>
     <hyperlink ref="D1137" r:id="rId_hyperlink_1071"/>
-    <hyperlink ref="D1140" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="D1138" r:id="rId_hyperlink_1072"/>
     <hyperlink ref="D1141" r:id="rId_hyperlink_1073"/>
     <hyperlink ref="D1142" r:id="rId_hyperlink_1074"/>
     <hyperlink ref="D1143" r:id="rId_hyperlink_1075"/>
     <hyperlink ref="D1144" r:id="rId_hyperlink_1076"/>
     <hyperlink ref="D1145" r:id="rId_hyperlink_1077"/>
-    <hyperlink ref="D1146" r:id="rId_hyperlink_1078"/>
-[...11 lines deleted...]
-    <hyperlink ref="D1158" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="D1148" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="D1149" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="D1150" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="D1151" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="D1152" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="D1153" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="D1154" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="D1155" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="D1156" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="D1157" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="D1158" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="D1159" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="D1160" r:id="rId_hyperlink_1090"/>
     <hyperlink ref="D1161" r:id="rId_hyperlink_1091"/>
     <hyperlink ref="D1162" r:id="rId_hyperlink_1092"/>
     <hyperlink ref="D1163" r:id="rId_hyperlink_1093"/>
     <hyperlink ref="D1164" r:id="rId_hyperlink_1094"/>
     <hyperlink ref="D1165" r:id="rId_hyperlink_1095"/>
     <hyperlink ref="D1166" r:id="rId_hyperlink_1096"/>
-    <hyperlink ref="D1167" r:id="rId_hyperlink_1097"/>
-[...4 lines deleted...]
-    <hyperlink ref="D1172" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="D1169" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="D1170" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="D1171" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="D1172" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="D1173" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="D1174" r:id="rId_hyperlink_1102"/>
     <hyperlink ref="D1175" r:id="rId_hyperlink_1103"/>
     <hyperlink ref="D1176" r:id="rId_hyperlink_1104"/>
     <hyperlink ref="D1177" r:id="rId_hyperlink_1105"/>
     <hyperlink ref="D1178" r:id="rId_hyperlink_1106"/>
     <hyperlink ref="D1179" r:id="rId_hyperlink_1107"/>
     <hyperlink ref="D1180" r:id="rId_hyperlink_1108"/>
-    <hyperlink ref="D1181" r:id="rId_hyperlink_1109"/>
-[...10 lines deleted...]
-    <hyperlink ref="D1192" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="D1183" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="D1184" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="D1185" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="D1186" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="D1187" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="D1188" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="D1189" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="D1190" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="D1191" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="D1192" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="D1193" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="D1194" r:id="rId_hyperlink_1120"/>
     <hyperlink ref="D1195" r:id="rId_hyperlink_1121"/>
     <hyperlink ref="D1196" r:id="rId_hyperlink_1122"/>
     <hyperlink ref="D1197" r:id="rId_hyperlink_1123"/>
     <hyperlink ref="D1198" r:id="rId_hyperlink_1124"/>
     <hyperlink ref="D1199" r:id="rId_hyperlink_1125"/>
     <hyperlink ref="D1200" r:id="rId_hyperlink_1126"/>
-    <hyperlink ref="D1201" r:id="rId_hyperlink_1127"/>
-[...5 lines deleted...]
-    <hyperlink ref="D1207" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="D1203" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="D1204" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="D1205" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="D1206" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="D1207" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="D1208" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="D1209" r:id="rId_hyperlink_1133"/>
     <hyperlink ref="D1210" r:id="rId_hyperlink_1134"/>
     <hyperlink ref="D1211" r:id="rId_hyperlink_1135"/>
     <hyperlink ref="D1212" r:id="rId_hyperlink_1136"/>
     <hyperlink ref="D1213" r:id="rId_hyperlink_1137"/>
     <hyperlink ref="D1214" r:id="rId_hyperlink_1138"/>
     <hyperlink ref="D1215" r:id="rId_hyperlink_1139"/>
-    <hyperlink ref="D1216" r:id="rId_hyperlink_1140"/>
-[...33 lines deleted...]
-    <hyperlink ref="D1250" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="D1218" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="D1219" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="D1220" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="D1221" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="D1222" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="D1223" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="D1224" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="D1225" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="D1226" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="D1227" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="D1228" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="D1229" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="D1230" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="D1231" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="D1232" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="D1233" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="D1234" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="D1235" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="D1236" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="D1237" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="D1238" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="D1239" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="D1240" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="D1241" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="D1242" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="D1243" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="D1244" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="D1245" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="D1246" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="D1247" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="D1248" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="D1249" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="D1250" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="D1251" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="D1252" r:id="rId_hyperlink_1174"/>
     <hyperlink ref="D1253" r:id="rId_hyperlink_1175"/>
     <hyperlink ref="D1254" r:id="rId_hyperlink_1176"/>
     <hyperlink ref="D1255" r:id="rId_hyperlink_1177"/>
     <hyperlink ref="D1256" r:id="rId_hyperlink_1178"/>
-    <hyperlink ref="D1259" r:id="rId_hyperlink_1179"/>
-    <hyperlink ref="D1260" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="D1257" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="D1258" r:id="rId_hyperlink_1180"/>
     <hyperlink ref="D1261" r:id="rId_hyperlink_1181"/>
     <hyperlink ref="D1262" r:id="rId_hyperlink_1182"/>
     <hyperlink ref="D1263" r:id="rId_hyperlink_1183"/>
     <hyperlink ref="D1264" r:id="rId_hyperlink_1184"/>
     <hyperlink ref="D1267" r:id="rId_hyperlink_1185"/>
     <hyperlink ref="D1268" r:id="rId_hyperlink_1186"/>
     <hyperlink ref="D1269" r:id="rId_hyperlink_1187"/>
     <hyperlink ref="D1270" r:id="rId_hyperlink_1188"/>
     <hyperlink ref="D1271" r:id="rId_hyperlink_1189"/>
     <hyperlink ref="D1272" r:id="rId_hyperlink_1190"/>
-    <hyperlink ref="D1273" r:id="rId_hyperlink_1191"/>
-[...4 lines deleted...]
-    <hyperlink ref="D1278" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="D1275" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="D1276" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="D1277" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="D1278" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="D1279" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="D1280" r:id="rId_hyperlink_1196"/>
     <hyperlink ref="D1281" r:id="rId_hyperlink_1197"/>
     <hyperlink ref="D1282" r:id="rId_hyperlink_1198"/>
     <hyperlink ref="D1283" r:id="rId_hyperlink_1199"/>
     <hyperlink ref="D1284" r:id="rId_hyperlink_1200"/>
     <hyperlink ref="D1285" r:id="rId_hyperlink_1201"/>
     <hyperlink ref="D1286" r:id="rId_hyperlink_1202"/>
-    <hyperlink ref="D1287" r:id="rId_hyperlink_1203"/>
-[...17 lines deleted...]
-    <hyperlink ref="D1305" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="D1289" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="D1290" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="D1291" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="D1292" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="D1293" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="D1294" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="D1295" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="D1296" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="D1297" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="D1298" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="D1299" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="D1300" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="D1301" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="D1302" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="D1303" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="D1304" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="D1305" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="D1306" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="D1307" r:id="rId_hyperlink_1221"/>
     <hyperlink ref="D1308" r:id="rId_hyperlink_1222"/>
     <hyperlink ref="D1309" r:id="rId_hyperlink_1223"/>
     <hyperlink ref="D1310" r:id="rId_hyperlink_1224"/>
     <hyperlink ref="D1311" r:id="rId_hyperlink_1225"/>
     <hyperlink ref="D1312" r:id="rId_hyperlink_1226"/>
     <hyperlink ref="D1313" r:id="rId_hyperlink_1227"/>
     <hyperlink ref="D1317" r:id="rId_hyperlink_1228"/>
     <hyperlink ref="D1318" r:id="rId_hyperlink_1229"/>
     <hyperlink ref="D1319" r:id="rId_hyperlink_1230"/>
     <hyperlink ref="D1320" r:id="rId_hyperlink_1231"/>
     <hyperlink ref="D1321" r:id="rId_hyperlink_1232"/>
     <hyperlink ref="D1322" r:id="rId_hyperlink_1233"/>
     <hyperlink ref="D1323" r:id="rId_hyperlink_1234"/>
     <hyperlink ref="D1324" r:id="rId_hyperlink_1235"/>
     <hyperlink ref="D1325" r:id="rId_hyperlink_1236"/>
     <hyperlink ref="D1326" r:id="rId_hyperlink_1237"/>
     <hyperlink ref="D1327" r:id="rId_hyperlink_1238"/>
     <hyperlink ref="D1328" r:id="rId_hyperlink_1239"/>
     <hyperlink ref="D1331" r:id="rId_hyperlink_1240"/>
     <hyperlink ref="D1332" r:id="rId_hyperlink_1241"/>
     <hyperlink ref="D1333" r:id="rId_hyperlink_1242"/>
     <hyperlink ref="D1334" r:id="rId_hyperlink_1243"/>
     <hyperlink ref="D1335" r:id="rId_hyperlink_1244"/>
     <hyperlink ref="D1336" r:id="rId_hyperlink_1245"/>
     <hyperlink ref="D1337" r:id="rId_hyperlink_1246"/>