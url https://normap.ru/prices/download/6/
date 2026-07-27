--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -12,1397 +12,1400 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Радиаторы отопления</t>
   </si>
   <si>
     <t>Радиаторы алюминиевые отопления</t>
   </si>
   <si>
     <t>Радиаторы алюминиевые Lammin</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4405398</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL350/80 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4749/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-4-sekcij/</t>
   </si>
   <si>
     <t>6100812</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL350/80 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4750/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-6-sekcij/</t>
   </si>
   <si>
     <t>4405400</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL350/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4751/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405401</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL350/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4752/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405402</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL350/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4753/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405404</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/80 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4754/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-6-sekcij/</t>
   </si>
   <si>
     <t>4405405</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4755/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405406</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4756/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405407</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4757/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405408</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/100 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4758/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-4-sekcij/</t>
   </si>
   <si>
     <t>4405409</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/100 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4759/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-6-sekcij/</t>
   </si>
   <si>
     <t>4405410</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/100 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4760/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-8-sekcij/</t>
   </si>
   <si>
     <t>4405411</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/100 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4761/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-10-sekcij/</t>
   </si>
   <si>
     <t>4405412</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/100 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4762/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-12-sekcij/</t>
   </si>
   <si>
     <t>4405418</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin PREMIUM AL500/80 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4768/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-4-sekcij/</t>
   </si>
   <si>
     <t>4405419</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin PREMIUM AL500/80 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4769/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-6-sekcij/</t>
   </si>
   <si>
     <t>4405420</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin PREMIUM AL500/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4770/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405421</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin PREMIUM AL500/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4771/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405422</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin PREMIUM AL500/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/4772/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405395</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL200/100 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/10282/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-8-sekcij/</t>
   </si>
   <si>
     <t>4405396</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL200/100 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/10283/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-10-sekcij/</t>
   </si>
   <si>
     <t>4405397</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL200/100 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/10284/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-12-sekcij/</t>
   </si>
   <si>
     <t>4405403</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL500/80 4 секций (Финляндия)</t>
   </si>
   <si>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-4-sekcij/</t>
+  </si>
+  <si>
     <t>6100810</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL200/100 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/10886/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-4-sekcij/</t>
   </si>
   <si>
     <t>6100811</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Lammin ECO AL200/100 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/lammin/10887/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-6-sekcij/</t>
   </si>
   <si>
     <t>Радиаторы алюминиевые Rifar</t>
   </si>
   <si>
     <t>9940390</t>
   </si>
   <si>
     <t>Радиатор алюминиевый RIFAR 350 4 секции</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/category_413/10888/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-4-sekcii/</t>
   </si>
   <si>
     <t>9940391</t>
   </si>
   <si>
     <t>Радиатор алюминиевый RIFAR 350 6 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/category_413/10889/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-6-sekcij/</t>
   </si>
   <si>
     <t>9940392</t>
   </si>
   <si>
     <t>Радиатор алюминиевый RIFAR 350 8 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/category_413/10890/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-8-sekcij/</t>
   </si>
   <si>
     <t>9940393</t>
   </si>
   <si>
     <t>Радиатор алюминиевый RIFAR 350 10 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/aluminii/category_413/10891/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-10-sekcij/</t>
   </si>
   <si>
     <t>Радиаторы биметаллические отопления</t>
   </si>
   <si>
     <t>Радиаторы биметаллические Rifar Base</t>
   </si>
   <si>
     <t>4405442</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 8 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4792/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-8-sekcij/</t>
   </si>
   <si>
     <t>4405443</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 10 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4793/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-10-sekcij/</t>
   </si>
   <si>
     <t>4405444</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 12 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4794/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-12-sekcij/</t>
   </si>
   <si>
     <t>4405445</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 14 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4795/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-14-sekcij/</t>
   </si>
   <si>
     <t>4405446</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 6 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4796/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-6-sekcij/</t>
   </si>
   <si>
     <t>4405447</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 8 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4797/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-8-sekcij/</t>
   </si>
   <si>
     <t>4405448</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 10 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4798/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-10-sekcij/</t>
   </si>
   <si>
     <t>4405449</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 12 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4799/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-12-sekcij/</t>
   </si>
   <si>
     <t>4405450</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 4 секции</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4800/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-4-sekcii/</t>
   </si>
   <si>
     <t>4405451</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 5 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4801/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-5-sekcij/</t>
   </si>
   <si>
     <t>4405452</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 6 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4802/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-6-sekcij/</t>
   </si>
   <si>
     <t>4405453</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 7 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4803/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-7-sekcij/</t>
   </si>
   <si>
     <t>4405454</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 8 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4804/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-8-sekcij/</t>
   </si>
   <si>
     <t>4405455</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 9 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4805/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-9-sekcij/</t>
   </si>
   <si>
     <t>4405456</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 10 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4806/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-10-sekcij/</t>
   </si>
   <si>
     <t>4405457</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 11 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4807/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-11-sekcij/</t>
   </si>
   <si>
     <t>4405458</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 12 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4808/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-12-sekcij/</t>
   </si>
   <si>
     <t>4405459</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 500 14 секций</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4809/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-14-sekcij/</t>
   </si>
   <si>
     <t>Радиаторы биметаллические Lammin</t>
   </si>
   <si>
     <t>4405466</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM500/80 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4810/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-6-sekcij/</t>
   </si>
   <si>
     <t>4405467</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM500/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4811/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405468</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM500/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4812/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405469</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM500/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4813/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405475</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin PREMIUM BM500/80 4 секции (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4819/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-4-sekcii/</t>
   </si>
   <si>
     <t>4405476</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin PREMIUM BM500/80 6 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4820/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-6-sekcij/</t>
   </si>
   <si>
     <t>4405477</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin PREMIUM BM500/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4821/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405478</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin PREMIUM BM500/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4822/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405479</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin PREMIUM BM500/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4823/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405460</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM350/80 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10286/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-4-sekcij/</t>
   </si>
   <si>
     <t>4405462</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM350/80 8 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10287/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-8-sekcij/</t>
   </si>
   <si>
     <t>4405463</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM350/80 10 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10288/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-10-sekcij/</t>
   </si>
   <si>
     <t>4405464</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM350/80 12 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10289/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-12-sekcij/</t>
   </si>
   <si>
     <t>4405465</t>
   </si>
   <si>
     <t>Радиатор биметаллический Lammin ECO BM500/80 4 секций (Финляндия)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10290/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-4-sekcij/</t>
   </si>
   <si>
     <t>Радиаторы чугунные МС-140 отопления</t>
   </si>
   <si>
     <t>4405353</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140-500, 7 секций 108мм, 160Вт, (L-786 H-588), Ру 9, 130С (Минск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4824/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140-500-7-sekcij-108mm-160vt-l786-h-588-pn9-130s-minsk/</t>
   </si>
   <si>
     <t>4405354</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140-500, 4 секции 108мм, 160Вт, (L-459 H-588), Ру 9, 130С (Минск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4825/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140-500-4-sekcii-108mm-160vt-l459-h-588-pn9-130s-minsk/</t>
   </si>
   <si>
     <t>4405355</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М2-500, 7 секций 94мм, 160Вт, (L-680 H-580), Ру 12, 130С (Нижний Тагил)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4826/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m2-500-7-sekcij-94mm-160vt-l680-h-580-pn12-130s/</t>
   </si>
   <si>
     <t>4405356</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М2-500, 4 секции 95мм, 160Вт, (L-395 H-580), Ру 12, 130С (Нижний Тагил)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4827/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m2-500-4-sekcii-95mm-160vt-l395-h-580-pn12-130s/</t>
   </si>
   <si>
     <t>4405357</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М4-500, 7 секций 95мм, 175Вт, Ру 9, 130С (Луганск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4828/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-500-7-sekcij-95mm-175vt-pn9-130s-lugansk/</t>
   </si>
   <si>
     <t>4405358</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М4-500, 4 секции 95мм, 175Вт, Ру 9, 130С (Луганск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4829/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-500-4-sekcii-95mm-175vt-pn9-130s-lugansk/</t>
   </si>
   <si>
     <t>4405359</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М4-300, 7 секций 95мм, 120Вт, Ру 9, 130С (Луганск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4830/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-300-7-sekcij-95mm-120vt-pn9-130s-lugansk/</t>
   </si>
   <si>
     <t>4405360</t>
   </si>
   <si>
     <t>Радиатор чугунный МС-140М4-300, 4 секции 95мм, 120Вт, Ру 9, 130С (Луганск)</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4831/</t>
+    <t>https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-300-4-sekcii-95mm-120vt-pn9-130s-lugansk/</t>
   </si>
   <si>
     <t>Запорная арматура для радиаторов</t>
   </si>
   <si>
     <t>4405321</t>
   </si>
   <si>
     <t>Вентиль радиаторный никел. латунь "американка", прямой 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4832/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-pryamoj-1-2-lammin/</t>
   </si>
   <si>
     <t>4405322</t>
   </si>
   <si>
     <t>Вентиль радиаторный никел. латунь "американка", прямой 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4833/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-pryamoj-3-4-lammin/</t>
   </si>
   <si>
     <t>4405323</t>
   </si>
   <si>
     <t>Вентиль радиаторный никел. латунь "американка", угловой 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4834/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-uglovoj-1-2-lammin/</t>
   </si>
   <si>
     <t>4405324</t>
   </si>
   <si>
     <t>Вентиль радиаторный никел. латунь "американка", угловой 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4835/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-uglovoj-3-4-lammin/</t>
   </si>
   <si>
     <t>4405325</t>
   </si>
   <si>
     <t>Клапан радиаторный запорный (настроечный)  никел. латунь "американка", прямой 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4836/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-pryamoj-1-2/</t>
   </si>
   <si>
     <t>4405326</t>
   </si>
   <si>
     <t>Клапан радиаторный запорный (настроечный) никел. латунь "американка", прямой 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4837/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-pryamoj-3-4/</t>
   </si>
   <si>
     <t>4405327</t>
   </si>
   <si>
     <t>Клапан радиаторный запорный (настроечный) никел. латунь "американка", угловой 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4838/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-uglovoj-1-2/</t>
   </si>
   <si>
     <t>4405328</t>
   </si>
   <si>
     <t>Клапан радиаторный запорный (настроечный) никел. латунь "американка", угловой 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4839/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-uglovoj-3-4/</t>
   </si>
   <si>
     <t>1005470</t>
   </si>
   <si>
     <t>Клапан термостатический прямой радиаторный 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4840/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-1-2-lammin/</t>
   </si>
   <si>
     <t>4405329</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4840/?sku=10977</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-1-2-lammin/?sku=10977</t>
   </si>
   <si>
     <t>1005471</t>
   </si>
   <si>
     <t>Клапан термостатический прямой радиаторный 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4841/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-3-4-lammin/</t>
   </si>
   <si>
     <t>4405330</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4841/?sku=10978</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-3-4-lammin/?sku=10978</t>
   </si>
   <si>
     <t>1005472</t>
   </si>
   <si>
     <t>Клапан термостатический угловой радиаторный 1/2" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4842/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-1-2-lammin/</t>
   </si>
   <si>
     <t>4405331</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4842/?sku=10979</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-1-2-lammin/?sku=10979</t>
   </si>
   <si>
     <t>1005473</t>
   </si>
   <si>
     <t>Клапан термостатический угловой радиаторный 3/4" LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4843/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-3-4-lammin/</t>
   </si>
   <si>
     <t>4405332</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4843/?sku=10980</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-3-4-lammin/?sku=10980</t>
   </si>
   <si>
     <t>1005474</t>
   </si>
   <si>
     <t>Головка термостатическая М30х1,5 LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4844/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-lammin/</t>
   </si>
   <si>
     <t>4405333</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/4844/?sku=10976</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-lammin/?sku=10976</t>
   </si>
   <si>
     <t>6100373</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-15, Ру-10 прямой с маховиком</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10895/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-pryamoj-s-mahovikom/</t>
   </si>
   <si>
     <t>6100374</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-20, Ру-10 прямой с маховиком</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10896/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-pryamoj-s-mahovikom/</t>
   </si>
   <si>
     <t>6100375</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-15, Ру-10 прямой под шестигранник</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10897/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-pryamoj-pod-shestigrannik/</t>
   </si>
   <si>
     <t>6100376</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-20, Ру-10 прямой под шестигранник</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10898/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-pryamoj-pod-shestigrannik/</t>
   </si>
   <si>
     <t>6100377</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-15, Ру-10 угловой с маховиком</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10899/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-uglovoj-s-mahovikom/</t>
   </si>
   <si>
     <t>6100378</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-20, Ру-10 угловой с маховиком</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10900/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-uglovoj-s-mahovikom/</t>
   </si>
   <si>
     <t>6100379</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-15, Ру-10 угловой под шестигранник</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10901/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-uglovoj-pod-shestigrannik/</t>
   </si>
   <si>
     <t>6100380</t>
   </si>
   <si>
     <t>Вентиль радиаторный ТЕПЛОВАТТ Ду-20, Ру-10 угловой под шестигранник</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10902/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-uglovoj-pod-shestigrannik/</t>
   </si>
   <si>
     <t>6100807</t>
   </si>
   <si>
     <t>Головка термостатическая М30х1,5 ТЕПЛОВАТТ</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10903/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-teplovatt/</t>
   </si>
   <si>
     <t>6100369</t>
   </si>
   <si>
     <t>Клапан термотатический ТЕПЛОВАТТ прямой Ду - 15 Ру-10, М30, под термоголовку</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10904/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-pryamoj-du15-pn10-m30-pod-termogolovku/</t>
   </si>
   <si>
     <t>6100370</t>
   </si>
   <si>
     <t>Клапан термотатический ТЕПЛОВАТТ прямой Ду - 20 Ру-10, М30, под термоголовку</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10905/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-pryamoj-du20-pn10-m30-pod-termogolovku/</t>
   </si>
   <si>
     <t>6100371</t>
   </si>
   <si>
     <t>Клапан термотатический ТЕПЛОВАТТ угловой Ду-15 Ру-10, М30, под термоголовку</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10906/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-uglovoj-du15-pn10-m30-pod-termogolovku/</t>
   </si>
   <si>
     <t>6100372</t>
   </si>
   <si>
     <t>Клапан термотатический ТЕПЛОВАТТ угловой Ду-20 Ру-10, М30, под термоголовку</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/ventil-klapan/10907/</t>
+    <t>https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-uglovoj-du20-pn10-m30-pod-termogolovku/</t>
   </si>
   <si>
     <t>Аксессуары для радиаторов отопления</t>
   </si>
   <si>
     <t>4405313</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" без кронштейнов, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4845/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-bez/</t>
   </si>
   <si>
     <t>4405314</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" без кронштейнов, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4846/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-bez-2/</t>
   </si>
   <si>
     <t>4405315</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" с 2 кронштейнами, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4847/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2/</t>
   </si>
   <si>
     <t>4405316</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" с 2 кронштейнами, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4848/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2-2/</t>
   </si>
   <si>
     <t>4405317</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" с 3 кронштейнами, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4849/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3/</t>
   </si>
   <si>
     <t>4405318</t>
   </si>
   <si>
     <t>Монтажный комплект к алюминиевым и биметаллическим радиаторам 1" с 3 кронштейнами, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4850/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3-2/</t>
   </si>
   <si>
     <t>4405301</t>
   </si>
   <si>
     <t>Комплект для подключения радиатора 1/2 c 2 кроншт LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4851/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-1-2-c-2-kronsht-lammin/</t>
   </si>
   <si>
     <t>4405302</t>
   </si>
   <si>
     <t>Комплект для подключения радиатора 1/2 c 3 кроншт LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4852/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-1-2-c-3-kronsht-lammin/</t>
   </si>
   <si>
     <t>4405304</t>
   </si>
   <si>
     <t>Комплект для подключения радиатора 3/4 c 2 кроншт LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4853/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-3-4-c-2-kronsht-lammin/</t>
   </si>
   <si>
     <t>4405305</t>
   </si>
   <si>
     <t>Комплект для подключения радиатора 3/4 c 3 кроншт LAMMIN</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4854/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-3-4-c-3-kronsht-lammin/</t>
   </si>
   <si>
     <t>4405306</t>
   </si>
   <si>
     <t>Кронштейны под чугунные радиаторы, чугун литой</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4855/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-chugun-litoj/</t>
   </si>
   <si>
     <t>4405307</t>
   </si>
   <si>
     <t>Кронштейны под чугунные радиаторы, сталь, штыревой, белый, с дюбелем 10х200 мм</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4856/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-shtyrevoj-belyj-s-dyubelem-10x200-mm/</t>
   </si>
   <si>
     <t>4405308</t>
   </si>
   <si>
     <t>Кронштейны под чугунные радиаторы, сталь, на полосе 500/140, под рад. МС140-500</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4857/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-na-polose-500-140-pod-rad-ms140-500/</t>
   </si>
   <si>
     <t>4405309</t>
   </si>
   <si>
     <t>Кронштейны под чугунные радиаторы, сталь, на полосе 300/100, под рад. МС140-500</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4858/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-na-polose-300-100-pod-rad-ms140-500/</t>
   </si>
   <si>
     <t>4405310</t>
   </si>
   <si>
     <t>Кронштейны под алюминиевые и биметалл радиаторы, сталь, угловой, стандартный, белый</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4859/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-uglovoj-standartnyj-belyj/</t>
   </si>
   <si>
     <t>4405311</t>
   </si>
   <si>
     <t>Кронштейны под алюминиевые и биметалл радиаторы, сталь, угловой, усиленный, белый</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4860/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-uglovoj-usilennyj-belyj/</t>
   </si>
   <si>
     <t>4405312</t>
   </si>
   <si>
     <t>Кронштейны под алюминиевые и биметалл радиаторы, сталь, штыревой, белый, с дюбелем 8х180мм</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4861/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-shtyrevoj-belyj-s/</t>
   </si>
   <si>
     <t>4405319</t>
   </si>
   <si>
     <t>Ключ для сборки алюминиевых и биметалл радиаторов</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4862/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/klyuch-dlya-sborki-alyuminievyh-i-bimetall-radiatorov/</t>
   </si>
   <si>
     <t>4405320</t>
   </si>
   <si>
     <t>Клапан обратный для автоматического воздухоотводчика, латунь Т 110С, Ру-10, G 1/2", Ду15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4863/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/klapan-obratnyj-dlya-avtomaticheskogo-vozduhootvodchika-latun-t-110s-pn10-g-1-2/</t>
   </si>
   <si>
     <t>4405334</t>
   </si>
   <si>
     <t>Кран Маевского латунный Т130С, Ру-10, резьба G 1/2", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4864/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn10-rezba-g-1-2-du15/</t>
   </si>
   <si>
     <t>4405335</t>
   </si>
   <si>
     <t>Кран Маевского латунный Т130С, Ру-10, резьба G 3/4", Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4865/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn10-rezba-g-3-4-du20/</t>
   </si>
   <si>
     <t>4405336</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический латунный Т120С, Ру-10, резьба G 1/2", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4866/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-pn10-rezba-g-1-2-du15/</t>
   </si>
   <si>
     <t>4405337</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический латунный Т120С угловой, Ру-10, резьба G 1/2", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4867/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-uglovoj-pn10-rezba-g-1-2-du15/</t>
   </si>
   <si>
     <t>4405338</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический латунный Т120С с обратным клапаном, Ру-10, резьба G 1/2", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4868/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-s-obratnym-klapanom-pn10-rezba/</t>
   </si>
   <si>
     <t>4405339</t>
   </si>
   <si>
     <t>Прокладка межсекционная для радиатора резиновая</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4869/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/prokladka-mezhsekcionnaya-dlya-radiatora-rezinovaya/</t>
   </si>
   <si>
     <t>4405340</t>
   </si>
   <si>
     <t>Прокладка межсекционная для радиатора паронитовая</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4870/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/prokladka-mezhsekcionnaya-dlya-radiatora-paronitovaya/</t>
   </si>
   <si>
     <t>4405341</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная проходная правая, G 1 1/4", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4871/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-pravaya-g-1-1-4-du15/</t>
   </si>
   <si>
     <t>4405342</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная проходная правая, G 1 1/4", Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4872/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-pravaya-g-1-1-4-du20/</t>
   </si>
   <si>
     <t>4405343</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная проходная левая, G 1 1/4", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4873/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-levaya-g-1-1-4-du15/</t>
   </si>
   <si>
     <t>4405344</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная проходная левая, G 1 1/4", Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4874/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-levaya-g-1-1-4-du20/</t>
   </si>
   <si>
     <t>4405345</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная глухая правая, G 1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4875/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-gluhaya-pravaya-g-1-1-4/</t>
   </si>
   <si>
     <t>4405346</t>
   </si>
   <si>
     <t>Пробка радиаторная чугунная глухая левая, G 1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4876/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-gluhaya-levaya-g-1-1-4/</t>
   </si>
   <si>
     <t>4405347</t>
   </si>
   <si>
     <t>Пробка радиаторная под Кран Маевского правая, резьба М10х1"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4877/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-pod-kran-maevskogo-pravaya-rezba-m10x1/</t>
   </si>
   <si>
     <t>4405348</t>
   </si>
   <si>
     <t>Пробка для алюминиевыхи биметаллических радиаторов глухая правая, G 1"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4878/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-dlya-alyuminievyhi-bimetallicheskih-radiatorov-gluhaya-pravaya-g-1/</t>
   </si>
   <si>
     <t>4405349</t>
   </si>
   <si>
     <t>Пробка для алюминиевыхи биметаллических радиаторов глухая левая, G 1"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4879/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-dlya-alyuminievyhi-bimetallicheskih-radiatorov-gluhaya-levaya-g-1/</t>
   </si>
   <si>
     <t>4405350</t>
   </si>
   <si>
     <t>Ниппель радиаторный чугунный, G 1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4880/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-chugunnyj-g-1-1-4/</t>
   </si>
   <si>
     <t>4405351</t>
   </si>
   <si>
     <t>Ниппель радиаторный стальной, G 1 1/4"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4881/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-stalnoj-g-1-1-4/</t>
   </si>
   <si>
     <t>4405352</t>
   </si>
   <si>
     <t>Ниппель радиаторный стальной, G 1"</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4882/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-stalnoj-g-1/</t>
   </si>
   <si>
     <t>6100381</t>
   </si>
   <si>
     <t>Кран Маевского латунный Т130С, Ру-6, резьба G 1/2", Ду-10</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10908/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn6-rezba-g-1-2-du10/</t>
   </si>
   <si>
     <t>6100382</t>
   </si>
   <si>
     <t>Кран Маевского латунный Беларусь Т130С, Ру-10, резьба G 1/2", Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10909/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-belarus-t130s-pn10-rezba-g-1-2-du15/</t>
   </si>
   <si>
     <t>6100801</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" без кронштейнов, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10910/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1/</t>
   </si>
   <si>
     <t>6100802</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" без кронштейнов, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10911/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-2/</t>
   </si>
   <si>
     <t>6100803</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" с 2 кронштейнами, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10912/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s/</t>
   </si>
   <si>
     <t>6100804</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" с 2 кронштейнами, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10913/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2/</t>
   </si>
   <si>
     <t>6100805</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" с 3 кронштейнами, Ду-15</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10914/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3/</t>
   </si>
   <si>
     <t>6100806</t>
   </si>
   <si>
     <t>Монтажный комплект ТЕПЛОВАТТ к алюминиевым и биметаллическим радиаторам 1" с 3 кронштейнами, Ду-20</t>
   </si>
   <si>
-    <t>https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10915/</t>
+    <t>https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-4/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1800,51 +1803,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4768/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4769/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4770/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4771/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4772/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/10282/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/10283/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/10284/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/4754/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/10886/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/lammin/10887/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/category_413/10888/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/category_413/10889/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/category_413/10890/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aluminii/category_413/10891/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4792/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4793/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4794/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4795/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4796/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4797/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4798/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4799/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4801/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4802/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4803/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4804/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4805/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4806/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4807/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/rifar/4809/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4810/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4811/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4812/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4813/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4819/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4820/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4821/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4822/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/4823/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10286/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10287/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10288/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10289/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/bimetallicheskiye/lammin/10290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4824/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4825/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4826/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4827/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4828/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4829/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4830/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/batarei-chugun-mc/4831/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4832/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4834/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4835/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4836/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4837/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4838/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4839/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4840/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4840/?sku=10977" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4841/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4841/?sku=10978" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4842/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4842/?sku=10979" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4843/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4843/?sku=10980" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4844/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/4844/?sku=10976" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10895/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10896/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10897/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10898/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10899/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10900/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10901/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10902/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10903/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10904/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10905/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10906/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/ventil-klapan/10907/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4845/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4846/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4847/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4848/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4849/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4850/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4853/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4854/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4855/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4856/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4857/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4858/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4859/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4860/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4861/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4862/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4863/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4864/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4865/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4866/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4867/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4868/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4869/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4870/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4871/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4872/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4873/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4874/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4875/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4876/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4877/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4878/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4879/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4880/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4881/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/4882/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10908/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10909/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10910/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10911/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10912/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10913/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10914/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zaglushki-kronshteiny-maevskogo/10915/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al350-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-100-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-premium-al500-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al500-80-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-lammin/radiator-alyuminievyj-lammin-eco-al200-100-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-4-sekcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-alyuminievye-otopleniya/radiatory-alyuminievye-rifar/radiator-alyuminievyj-rifar-350-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-200-14-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-350-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-4-sekcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-5-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-7-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-9-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-11-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-rifar-base/radiator-bimetallicheskij-rifar-base-500-14-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-4-sekcii/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-6-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-premium-bm500-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-8-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-10-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm350-80-12-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-bimetallicheskie-otopleniya/radiatory-bimetallicheskie-lammin/radiator-bimetallicheskij-lammin-eco-bm500-80-4-sekcij/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140-500-7-sekcij-108mm-160vt-l786-h-588-pn9-130s-minsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140-500-4-sekcii-108mm-160vt-l459-h-588-pn9-130s-minsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m2-500-7-sekcij-94mm-160vt-l680-h-580-pn12-130s/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m2-500-4-sekcii-95mm-160vt-l395-h-580-pn12-130s/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-500-7-sekcij-95mm-175vt-pn9-130s-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-500-4-sekcii-95mm-175vt-pn9-130s-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-300-7-sekcij-95mm-120vt-pn9-130s-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/radiatory-chugunnye-ms-140-otopleniya/radiator-chugunnyj-ms-140m4-300-4-sekcii-95mm-120vt-pn9-130s-lugansk/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-pryamoj-1-2-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-pryamoj-3-4-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-uglovoj-1-2-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-nikel-latun-amerikanka-uglovoj-3-4-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-pryamoj-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-pryamoj-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-uglovoj-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-radiatornyj-zapornyj-nastroechnyj-nikel-latun-amerikanka-uglovoj-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-1-2-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-1-2-lammin/?sku=10977" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-3-4-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-pryamoj-radiatornyj-3-4-lammin/?sku=10978" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-1-2-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-1-2-lammin/?sku=10979" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-3-4-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termostaticheskij-uglovoj-radiatornyj-3-4-lammin/?sku=10980" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-lammin/?sku=10976" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-pryamoj-s-mahovikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-pryamoj-s-mahovikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-pryamoj-pod-shestigrannik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-pryamoj-pod-shestigrannik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-uglovoj-s-mahovikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-uglovoj-s-mahovikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du15-pn10-uglovoj-pod-shestigrannik/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/ventil-radiatornyj-teplovatt-du20-pn10-uglovoj-pod-shestigrannik/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/golovka-termostaticheskaya-m30x1-5-teplovatt/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-pryamoj-du15-pn10-m30-pod-termogolovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-pryamoj-du20-pn10-m30-pod-termogolovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-uglovoj-du15-pn10-m30-pod-termogolovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/zapornaya-armatura-dlya-radiatorov/klapan-termotaticheskij-teplovatt-uglovoj-du20-pn10-m30-pod-termogolovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-bez/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-bez-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-1-2-c-2-kronsht-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-1-2-c-3-kronsht-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-3-4-c-2-kronsht-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/komplekt-dlya-podklyucheniya-radiatora-3-4-c-3-kronsht-lammin/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-chugun-litoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-shtyrevoj-belyj-s-dyubelem-10x200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-na-polose-500-140-pod-rad-ms140-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-chugunnye-radiatory-stal-na-polose-300-100-pod-rad-ms140-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-uglovoj-standartnyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-uglovoj-usilennyj-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kronshtejny-pod-alyuminievye-i-bimetall-radiatory-stal-shtyrevoj-belyj-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/klyuch-dlya-sborki-alyuminievyh-i-bimetall-radiatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/klapan-obratnyj-dlya-avtomaticheskogo-vozduhootvodchika-latun-t-110s-pn10-g-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn10-rezba-g-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn10-rezba-g-3-4-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-pn10-rezba-g-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-uglovoj-pn10-rezba-g-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/vozduhootvodchik-avtomaticheskij-latunnyj-t120s-s-obratnym-klapanom-pn10-rezba/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/prokladka-mezhsekcionnaya-dlya-radiatora-rezinovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/prokladka-mezhsekcionnaya-dlya-radiatora-paronitovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-pravaya-g-1-1-4-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-pravaya-g-1-1-4-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-levaya-g-1-1-4-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-prohodnaya-levaya-g-1-1-4-du20/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-gluhaya-pravaya-g-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-chugunnaya-gluhaya-levaya-g-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-radiatornaya-pod-kran-maevskogo-pravaya-rezba-m10x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-dlya-alyuminievyhi-bimetallicheskih-radiatorov-gluhaya-pravaya-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/probka-dlya-alyuminievyhi-bimetallicheskih-radiatorov-gluhaya-levaya-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-chugunnyj-g-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-stalnoj-g-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/nippel-radiatornyj-stalnoj-g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-t130s-pn6-rezba-g-1-2-du10/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/kran-maevskogo-latunnyj-belarus-t130s-pn10-rezba-g-1-2-du15/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/radiatory-otopleniya/aksessuary-dlya-radiatorov-otopleniya/montazhnyj-komplekt-teplovatt-k-alyuminievym-i-bimetallicheskim-radiatoram-1-s-4/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F166" sqref="F166"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1901,3141 +1904,3141 @@
       </c>
       <c r="E7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>2250.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="6">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>3375.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="6">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>4501.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>5626.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="7">
         <v>1000</v>
       </c>
       <c r="F12" s="15">
-        <v>6751.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="6">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="7">
         <v>1000</v>
       </c>
       <c r="F13" s="15">
-        <v>3442.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>4589.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>5737.47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>6884.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="7">
         <v>1000</v>
       </c>
       <c r="F17" s="15">
-        <v>2442.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="7">
         <v>1000</v>
       </c>
       <c r="F18" s="15">
-        <v>3663.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="7">
         <v>1000</v>
       </c>
       <c r="F19" s="15">
-        <v>4885.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="6">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="7">
         <v>1000</v>
       </c>
       <c r="F20" s="15">
-        <v>6106.32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="6">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="7">
         <v>1000</v>
       </c>
       <c r="F21" s="15">
-        <v>7327.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="6">
         <v>15</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="7">
         <v>1000</v>
       </c>
       <c r="F22" s="15">
-        <v>2791.86</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="6">
         <v>16</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>4187.77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="7">
         <v>1000</v>
       </c>
       <c r="F24" s="15">
-        <v>5583.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="6">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>6979.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="6">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="7">
         <v>1000</v>
       </c>
       <c r="F26" s="15">
-        <v>8375.559999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="6">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="7">
         <v>1000</v>
       </c>
       <c r="F27" s="15">
-        <v>4736.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="6">
         <v>21</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="7">
         <v>1000</v>
       </c>
       <c r="F28" s="15">
-        <v>5920.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="6">
         <v>22</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="7">
         <v>1000</v>
       </c>
       <c r="F29" s="15">
-        <v>7104.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6">
         <v>23</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="E30" s="7">
         <v>1000</v>
       </c>
       <c r="F30" s="15">
-        <v>2294.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="6">
         <v>24</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E31" s="7">
         <v>1000</v>
       </c>
       <c r="F31" s="15">
-        <v>2368.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E32" s="7">
         <v>1000</v>
       </c>
       <c r="F32" s="15">
-        <v>3552.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="15"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="6">
         <v>1</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E35" s="7">
         <v>1000</v>
       </c>
       <c r="F35" s="15">
-        <v>3863.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6">
         <v>2</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E36" s="7">
         <v>1000</v>
       </c>
       <c r="F36" s="15">
-        <v>5794.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="6">
         <v>3</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E37" s="7">
         <v>1000</v>
       </c>
       <c r="F37" s="15">
-        <v>7726.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6">
         <v>4</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E38" s="7">
         <v>1000</v>
       </c>
       <c r="F38" s="15">
-        <v>9658.309999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="15"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="15"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="6">
         <v>1</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E42" s="7">
         <v>1000</v>
       </c>
       <c r="F42" s="15">
-        <v>9127.200000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="6">
         <v>2</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E43" s="7">
         <v>1000</v>
       </c>
       <c r="F43" s="15">
-        <v>11409.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6">
         <v>3</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E44" s="7">
         <v>1000</v>
       </c>
       <c r="F44" s="15">
-        <v>13690.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6">
         <v>4</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E45" s="7">
         <v>1000</v>
       </c>
       <c r="F45" s="15">
-        <v>15972.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6">
         <v>5</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E46" s="7">
         <v>1000</v>
       </c>
       <c r="F46" s="15">
-        <v>6963.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="6">
         <v>6</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E47" s="7">
         <v>1000</v>
       </c>
       <c r="F47" s="15">
-        <v>9284.58</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6">
         <v>7</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E48" s="7">
         <v>1000</v>
       </c>
       <c r="F48" s="15">
-        <v>11605.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6">
         <v>8</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E49" s="7">
         <v>1000</v>
       </c>
       <c r="F49" s="15">
-        <v>13926.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="6">
         <v>9</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E50" s="7">
         <v>1000</v>
       </c>
       <c r="F50" s="15">
-        <v>4720.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6">
         <v>10</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E51" s="7">
         <v>1000</v>
       </c>
       <c r="F51" s="15">
-        <v>5901.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="6">
         <v>11</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E52" s="7">
         <v>1000</v>
       </c>
       <c r="F52" s="15">
-        <v>7081.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="6">
         <v>12</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E53" s="7">
         <v>1000</v>
       </c>
       <c r="F53" s="15">
-        <v>8261.690000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="6">
         <v>13</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E54" s="7">
         <v>1000</v>
       </c>
       <c r="F54" s="15">
-        <v>9441.940000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="6">
         <v>14</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E55" s="7">
         <v>1000</v>
       </c>
       <c r="F55" s="15">
-        <v>10622.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="6">
         <v>15</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E56" s="7">
         <v>1000</v>
       </c>
       <c r="F56" s="15">
-        <v>11802.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="6">
         <v>16</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="15">
-        <v>12982.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6">
         <v>17</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E58" s="7">
         <v>1000</v>
       </c>
       <c r="F58" s="15">
-        <v>14162.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="6">
         <v>18</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E59" s="7">
         <v>1000</v>
       </c>
       <c r="F59" s="15">
-        <v>16523.39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="15"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E61" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F61" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="6">
         <v>1</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E62" s="7">
         <v>1000</v>
       </c>
       <c r="F62" s="15">
-        <v>4101.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="6">
         <v>2</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E63" s="7">
         <v>1000</v>
       </c>
       <c r="F63" s="15">
-        <v>5468.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="6">
         <v>3</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E64" s="7">
         <v>1000</v>
       </c>
       <c r="F64" s="15">
-        <v>6835.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="6">
         <v>4</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E65" s="7">
         <v>1000</v>
       </c>
       <c r="F65" s="15">
-        <v>8202.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="6">
         <v>5</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E66" s="7">
         <v>1000</v>
       </c>
       <c r="F66" s="15">
-        <v>3123.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="6">
         <v>6</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E67" s="7">
         <v>1000</v>
       </c>
       <c r="F67" s="15">
-        <v>4685.72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="6">
         <v>7</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E68" s="7">
         <v>1000</v>
       </c>
       <c r="F68" s="15">
-        <v>6247.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="6">
         <v>8</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E69" s="7">
         <v>1000</v>
       </c>
       <c r="F69" s="15">
-        <v>7809.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="6">
         <v>9</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E70" s="7">
         <v>1000</v>
       </c>
       <c r="F70" s="15">
-        <v>9371.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="6">
         <v>10</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E71" s="7">
         <v>1000</v>
       </c>
       <c r="F71" s="15">
-        <v>2666.37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="6">
         <v>11</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E72" s="7">
         <v>1000</v>
       </c>
       <c r="F72" s="15">
-        <v>5332.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="6">
         <v>12</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E73" s="7">
         <v>1000</v>
       </c>
       <c r="F73" s="15">
-        <v>6665.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="6">
         <v>13</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E74" s="7">
         <v>1000</v>
       </c>
       <c r="F74" s="15">
-        <v>7999.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="6">
         <v>14</v>
       </c>
       <c r="B75" s="11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E75" s="7">
         <v>1000</v>
       </c>
       <c r="F75" s="15">
-        <v>2734.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="15"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6">
         <v>1</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E78" s="7">
         <v>0</v>
       </c>
       <c r="F78" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6">
         <v>2</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E79" s="7">
         <v>0</v>
       </c>
       <c r="F79" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="6">
         <v>3</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E80" s="7">
         <v>0</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="6">
         <v>4</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E81" s="7">
         <v>0</v>
       </c>
       <c r="F81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="6">
         <v>5</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E82" s="7">
         <v>1000</v>
       </c>
       <c r="F82" s="15">
-        <v>6510.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="6">
         <v>6</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E83" s="7">
         <v>1000</v>
       </c>
       <c r="F83" s="15">
-        <v>3720.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6">
         <v>7</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E84" s="7">
         <v>1000</v>
       </c>
       <c r="F84" s="15">
-        <v>6510.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="6">
         <v>8</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E85" s="7">
         <v>1000</v>
       </c>
       <c r="F85" s="15">
-        <v>3720.51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="15"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D87" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E87" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F87" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="6">
         <v>1</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E88" s="7">
         <v>1000</v>
       </c>
       <c r="F88" s="15">
-        <v>418.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="6">
         <v>2</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E89" s="7">
         <v>1000</v>
       </c>
       <c r="F89" s="15">
-        <v>560.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="6">
         <v>3</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E90" s="7">
         <v>1000</v>
       </c>
       <c r="F90" s="15">
-        <v>393.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="6">
         <v>4</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E91" s="7">
         <v>1000</v>
       </c>
       <c r="F91" s="15">
-        <v>526.0700000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="6">
         <v>5</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E92" s="7">
         <v>1000</v>
       </c>
       <c r="F92" s="15">
-        <v>369.74</v>
+        <v>226</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="6">
         <v>6</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E93" s="7">
         <v>1000</v>
       </c>
       <c r="F93" s="15">
-        <v>519.6900000000001</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="6">
         <v>7</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E94" s="7">
         <v>1000</v>
       </c>
       <c r="F94" s="15">
-        <v>342.06</v>
+        <v>226</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="6">
         <v>8</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E95" s="7">
         <v>1000</v>
       </c>
       <c r="F95" s="15">
-        <v>485.15</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6">
         <v>9</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E96" s="7">
         <v>0</v>
       </c>
       <c r="F96" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6">
         <v>10</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E97" s="7">
         <v>1000</v>
       </c>
       <c r="F97" s="15">
-        <v>577.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="6">
         <v>11</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E98" s="7">
         <v>0</v>
       </c>
       <c r="F98" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="6">
         <v>12</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E99" s="7">
         <v>1000</v>
       </c>
       <c r="F99" s="15">
-        <v>835.0700000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="6">
         <v>13</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E100" s="7">
         <v>0</v>
       </c>
       <c r="F100" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6">
         <v>14</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E101" s="7">
         <v>1000</v>
       </c>
       <c r="F101" s="15">
-        <v>533.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6">
         <v>15</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E102" s="7">
         <v>0</v>
       </c>
       <c r="F102" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6">
         <v>16</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E103" s="7">
         <v>1000</v>
       </c>
       <c r="F103" s="15">
-        <v>747.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="6">
         <v>17</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E104" s="7">
         <v>0</v>
       </c>
       <c r="F104" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="6">
         <v>18</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E105" s="7">
         <v>1000</v>
       </c>
       <c r="F105" s="15">
-        <v>727.8099999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="6">
         <v>19</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E106" s="7">
         <v>1000</v>
       </c>
       <c r="F106" s="15">
-        <v>177.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="6">
         <v>20</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E107" s="7">
         <v>1000</v>
       </c>
       <c r="F107" s="15">
-        <v>277.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="6">
         <v>21</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>210.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="6">
         <v>22</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>235.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6">
         <v>23</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E110" s="7">
         <v>1000</v>
       </c>
       <c r="F110" s="15">
-        <v>269.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6">
         <v>24</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E111" s="7">
         <v>1000</v>
       </c>
       <c r="F111" s="15">
-        <v>254.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6">
         <v>25</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E112" s="7">
         <v>1000</v>
       </c>
       <c r="F112" s="15">
-        <v>194.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6">
         <v>26</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E113" s="7">
         <v>1000</v>
       </c>
       <c r="F113" s="15">
-        <v>200.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6">
         <v>27</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>277.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="6">
         <v>28</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E115" s="7">
         <v>1000</v>
       </c>
       <c r="F115" s="15">
-        <v>333.91</v>
+        <v>289</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6">
         <v>29</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E116" s="7">
         <v>1000</v>
       </c>
       <c r="F116" s="15">
-        <v>347.48</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="6">
         <v>30</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E117" s="7">
         <v>1000</v>
       </c>
       <c r="F117" s="15">
-        <v>320.34</v>
+        <v>289</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="6">
         <v>31</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E118" s="7">
         <v>1000</v>
       </c>
       <c r="F118" s="15">
-        <v>260.04</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8"/>
       <c r="D119" s="7"/>
       <c r="E119" s="7"/>
       <c r="F119" s="15"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D120" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E120" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F120" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6">
         <v>1</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E121" s="7">
         <v>1000</v>
       </c>
       <c r="F121" s="15">
-        <v>99.61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="6">
         <v>2</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E122" s="7">
         <v>0</v>
       </c>
       <c r="F122" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="6">
         <v>3</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E123" s="7">
         <v>0</v>
       </c>
       <c r="F123" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="6">
         <v>4</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E124" s="7">
         <v>0</v>
       </c>
       <c r="F124" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6">
         <v>5</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E125" s="7">
         <v>0</v>
       </c>
       <c r="F125" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="6">
         <v>6</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E126" s="7">
         <v>0</v>
       </c>
       <c r="F126" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="6">
         <v>7</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E127" s="7">
         <v>1000</v>
       </c>
       <c r="F127" s="15">
-        <v>221.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="6">
         <v>8</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E128" s="7">
         <v>1000</v>
       </c>
       <c r="F128" s="15">
-        <v>240.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6">
         <v>9</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E129" s="7">
         <v>1000</v>
       </c>
       <c r="F129" s="15">
-        <v>241.11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="6">
         <v>10</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E130" s="7">
         <v>1000</v>
       </c>
       <c r="F130" s="15">
-        <v>260.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="6">
         <v>11</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>106.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="6">
         <v>12</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>27.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="6">
         <v>13</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E133" s="7">
         <v>1000</v>
       </c>
       <c r="F133" s="15">
-        <v>114.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="6">
         <v>14</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E134" s="7">
         <v>1000</v>
       </c>
       <c r="F134" s="15">
-        <v>91.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="6">
         <v>15</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E135" s="7">
         <v>1000</v>
       </c>
       <c r="F135" s="15">
-        <v>20.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="6">
         <v>16</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E136" s="7">
         <v>1000</v>
       </c>
       <c r="F136" s="15">
-        <v>29.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="6">
         <v>17</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E137" s="7">
         <v>1000</v>
       </c>
       <c r="F137" s="15">
-        <v>15.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="6">
         <v>18</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E138" s="7">
         <v>1000</v>
       </c>
       <c r="F138" s="15">
-        <v>530.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="6">
         <v>19</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E139" s="7">
         <v>1000</v>
       </c>
       <c r="F139" s="15">
-        <v>73.95</v>
+        <v>341</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6">
         <v>20</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E140" s="7">
         <v>1000</v>
       </c>
       <c r="F140" s="15">
-        <v>41.16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6">
         <v>21</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E141" s="7">
         <v>1000</v>
       </c>
       <c r="F141" s="15">
-        <v>55.79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6">
         <v>22</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E142" s="7">
         <v>1000</v>
       </c>
       <c r="F142" s="15">
-        <v>272.1</v>
+        <v>468</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="6">
         <v>23</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E143" s="7">
         <v>1000</v>
       </c>
       <c r="F143" s="15">
-        <v>277.38</v>
+        <v>158</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="6">
         <v>24</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E144" s="7">
         <v>0</v>
       </c>
       <c r="F144" s="15">
-        <v>0</v>
+        <v>341</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="6">
         <v>25</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E145" s="7">
         <v>1000</v>
       </c>
       <c r="F145" s="15">
-        <v>1.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="6">
         <v>26</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E146" s="7">
         <v>1000</v>
       </c>
       <c r="F146" s="15">
-        <v>1.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="6">
         <v>27</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E147" s="7">
         <v>1000</v>
       </c>
       <c r="F147" s="15">
-        <v>40.83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="6">
         <v>28</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E148" s="7">
         <v>1000</v>
       </c>
       <c r="F148" s="15">
-        <v>39.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="6">
         <v>29</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E149" s="7">
         <v>1000</v>
       </c>
       <c r="F149" s="15">
-        <v>40.83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="6">
         <v>30</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E150" s="7">
         <v>1000</v>
       </c>
       <c r="F150" s="15">
-        <v>39.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="6">
         <v>31</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E151" s="7">
         <v>1000</v>
       </c>
       <c r="F151" s="15">
-        <v>44.7</v>
+        <v>65</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="6">
         <v>32</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E152" s="7">
         <v>1000</v>
       </c>
       <c r="F152" s="15">
-        <v>44.7</v>
+        <v>65</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="6">
         <v>33</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E153" s="7">
         <v>1000</v>
       </c>
       <c r="F153" s="15">
-        <v>22.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="6">
         <v>34</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E154" s="7">
         <v>1000</v>
       </c>
       <c r="F154" s="15">
-        <v>35.88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="6">
         <v>35</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E155" s="7">
         <v>0</v>
       </c>
       <c r="F155" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="6">
         <v>36</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E156" s="7">
         <v>1000</v>
       </c>
       <c r="F156" s="15">
-        <v>38.63</v>
+        <v>102</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="6">
         <v>37</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E157" s="7">
         <v>1000</v>
       </c>
       <c r="F157" s="15">
-        <v>36.13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="6">
         <v>38</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E158" s="7">
         <v>1000</v>
       </c>
       <c r="F158" s="15">
-        <v>20.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="6">
         <v>39</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E159" s="7">
         <v>1000</v>
       </c>
       <c r="F159" s="15">
-        <v>61.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="6">
         <v>40</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E160" s="7">
         <v>1000</v>
       </c>
       <c r="F160" s="15">
-        <v>86.61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="6">
         <v>41</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E161" s="7">
         <v>1000</v>
       </c>
       <c r="F161" s="15">
-        <v>150.75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="6">
         <v>42</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E162" s="7">
         <v>1000</v>
       </c>
       <c r="F162" s="15">
-        <v>192.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="6">
         <v>43</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E163" s="7">
         <v>1000</v>
       </c>
       <c r="F163" s="15">
-        <v>180.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="6">
         <v>44</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E164" s="7">
         <v>1000</v>
       </c>
       <c r="F164" s="15">
-        <v>225.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="6">
         <v>45</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E165" s="7">
         <v>1000</v>
       </c>
       <c r="F165" s="15">
-        <v>238.94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="6">
         <v>46</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E166" s="7">
         <v>1000</v>
       </c>
       <c r="F166" s="15">
-        <v>247.23</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A60:F60"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A119:F119"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>