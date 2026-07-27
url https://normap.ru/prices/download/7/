--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -17,1107 +17,1107 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Трубы и фитинги для внутренней канализации ПП серые</t>
+    <t>Трубы и фитинги для внутренней канализации ПП</t>
   </si>
   <si>
     <t>Трубы канализационные серые ПП раструбные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>4402973</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,15, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4606/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15/</t>
   </si>
   <si>
     <t>4402974</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,25, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4607/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25/</t>
   </si>
   <si>
     <t>4402975</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,5, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4608/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5/</t>
   </si>
   <si>
     <t>4402976</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,75, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4609/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75/</t>
   </si>
   <si>
     <t>4402977</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4610/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s/</t>
   </si>
   <si>
     <t>4402978</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1,5, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4611/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5/</t>
   </si>
   <si>
     <t>4402979</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=2, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4612/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s/</t>
   </si>
   <si>
     <t>4402980</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=3, 95С, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4613/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s/</t>
   </si>
   <si>
     <t>4402981</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,15, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4614/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-2/</t>
   </si>
   <si>
     <t>4402982</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,25, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4615/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-2/</t>
   </si>
   <si>
     <t>4402983</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,5, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4616/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-2/</t>
   </si>
   <si>
     <t>4402984</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,75, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4617/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-2/</t>
   </si>
   <si>
     <t>4402985</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4618/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-2/</t>
   </si>
   <si>
     <t>4402986</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1,5, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4619/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-2/</t>
   </si>
   <si>
     <t>4402987</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=2, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4620/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-2/</t>
   </si>
   <si>
     <t>4402988</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=3, 95С, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4621/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-2/</t>
   </si>
   <si>
     <t>4402989</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,15, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4622/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-3/</t>
   </si>
   <si>
     <t>4402990</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,25, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4623/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-3/</t>
   </si>
   <si>
     <t>4402991</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,5, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4624/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-3/</t>
   </si>
   <si>
     <t>4402992</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,75, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4625/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-3/</t>
   </si>
   <si>
     <t>4402993</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4626/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-3/</t>
   </si>
   <si>
     <t>4402994</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1,5, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4627/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-3/</t>
   </si>
   <si>
     <t>4402995</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=2, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4628/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-3/</t>
   </si>
   <si>
     <t>4402996</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=3, 95С, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4629/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-3/</t>
   </si>
   <si>
     <t>4402997</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,15, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4630/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-4/</t>
   </si>
   <si>
     <t>4402998</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,25, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4631/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-4/</t>
   </si>
   <si>
     <t>4402999</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,5, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4632/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-4/</t>
   </si>
   <si>
     <t>4403000</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=0,75, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4633/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-4/</t>
   </si>
   <si>
     <t>4403001</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4634/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-4/</t>
   </si>
   <si>
     <t>4403002</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=1,5, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4635/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-4/</t>
   </si>
   <si>
     <t>4403003</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=2, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4636/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-4/</t>
   </si>
   <si>
     <t>4403004</t>
   </si>
   <si>
     <t>Труба полипропиленовая (ПП) серая, раструбная (с уплотнит. кольцом) стандарт, L=3, 95С, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4637/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-4/</t>
   </si>
   <si>
     <t>Фитинги канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>Муфты канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403005</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) двухраструбная, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4638/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-32x1-8/</t>
   </si>
   <si>
     <t>4403006</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) двухраструбная, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4639/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-40x1-8/</t>
   </si>
   <si>
     <t>4403007</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) двухраструбная, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4640/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403008</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) двухраструбная, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4641/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403009</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) ремонтная, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4642/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-32x1-8/</t>
   </si>
   <si>
     <t>4403010</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) ремонтная, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4643/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-40x1-8/</t>
   </si>
   <si>
     <t>4403011</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) ремонтная, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4644/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403012</t>
   </si>
   <si>
     <t>Муфта полипропиленовая (ПП) ремонтная, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4645/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-110x2-7/</t>
   </si>
   <si>
     <t>Отводы канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403013</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 15, с уплотнит. кольцом, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4646/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-15-s-uplotnit-kolcom-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403014</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 15, с уплотнит. кольцом, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4647/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-15-s-uplotnit-kolcom-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403015</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 30, с уплотнит. кольцом, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4648/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-30-s-uplotnit-kolcom-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403016</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 30, с уплотнит. кольцом, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4649/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-30-s-uplotnit-kolcom-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403017</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 45, с уплотнит. кольцом, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4650/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-32x1-8/</t>
   </si>
   <si>
     <t>4403018</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 45, с уплотнит. кольцом, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4651/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-40x1-8/</t>
   </si>
   <si>
     <t>4403019</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 45, с уплотнит. кольцом, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4652/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403020</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 45, с уплотнит. кольцом, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4653/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403021</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 67, с уплотнит. кольцом, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4654/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-67-s-uplotnit-kolcom-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403022</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 67, с уплотнит. кольцом, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4655/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-67-s-uplotnit-kolcom-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403023</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с уплотнит. кольцом, Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4656/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-32x1-8/</t>
   </si>
   <si>
     <t>4403024</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с уплотнит. кольцом, Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4657/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-40x1-8/</t>
   </si>
   <si>
     <t>4403025</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с уплотнит. кольцом, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4658/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403026</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с уплотнит. кольцом, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4659/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403027</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с патрубком 50 мм прям, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4660/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-pryam-dn-110x2-7/</t>
   </si>
   <si>
     <t>4403028</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с патрубком 50 мм фронт, Дн 110х2,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4661/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-front-dn-110x2-8/</t>
   </si>
   <si>
     <t>4403029</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с патрубком 50 мм левый, Дн 110х2,9</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4662/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-levyj-dn-110x2-9/</t>
   </si>
   <si>
     <t>4403030</t>
   </si>
   <si>
     <t>Отвод полипропиленовый (ПП) 90, с патрубком 50 мм правый, Дн 110х2,10</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4663/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-pravyj-dn-110x2-10/</t>
   </si>
   <si>
     <t>Тройники канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403031</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 45, с уплотнит. кольцами, Дн 32х32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4664/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-32x32x1-8/</t>
   </si>
   <si>
     <t>4403032</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 45, с уплотнит. кольцами, Дн 40х40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4665/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-40x40x1-8/</t>
   </si>
   <si>
     <t>4403033</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 45, с уплотнит. кольцами, Дн 50х40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4666/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-50x40x1-8/</t>
   </si>
   <si>
     <t>4403034</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 45, с уплотнит. кольцами, Дн 50х50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4667/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-50x50x1-8/</t>
   </si>
   <si>
     <t>4403035</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 45, с уплотнит. кольцами, Дн 110х110х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4668/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-110x110x1-8/</t>
   </si>
   <si>
     <t>4403036</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 90, с уплотнит. кольцами, Дн 32х32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4669/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-32x32x1-8/</t>
   </si>
   <si>
     <t>4403037</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 90, с уплотнит. кольцами, Дн 40х40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4670/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-40x40x1-8/</t>
   </si>
   <si>
     <t>4403038</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 90, с уплотнит. кольцами, Дн 50х40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4671/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-50x40x1-8/</t>
   </si>
   <si>
     <t>4403039</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 90, с уплотнит. кольцами, Дн 50х50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4672/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-50x50x1-8/</t>
   </si>
   <si>
     <t>4403040</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) 90, с уплотнит. кольцами, Дн 110х110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4673/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-110x110x2-7/</t>
   </si>
   <si>
     <t>4403041</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) переходной ПП 45, Дн 110х50х2,7 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4674/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-perehodnoj-pp-45-dn-110x50x2-7x1-8/</t>
   </si>
   <si>
     <t>4403042</t>
   </si>
   <si>
     <t>Тройник полипропиленовый (ПП) переходной ПП 90, Дн 110х50х2,7 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4675/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-perehodnoj-pp-90-dn-110x50x2-7x1-8/</t>
   </si>
   <si>
     <t>Крестовины канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403043</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 90, Дн 50х50х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4676/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-50x50x50/</t>
   </si>
   <si>
     <t>4403044</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 90, Дн 110х50х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4677/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x50x50/</t>
   </si>
   <si>
     <t>4403045</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 90, Дн 110х110х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4678/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x110x50/</t>
   </si>
   <si>
     <t>4403046</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 90, Дн 110х110х110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4679/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x110x110/</t>
   </si>
   <si>
     <t>4403047</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 45, Дн 50х50х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4680/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-50x50x50/</t>
   </si>
   <si>
     <t>4403048</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 45, Дн 110х50х110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4681/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-110x50x110/</t>
   </si>
   <si>
     <t>4403049</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) одноплоскостная, 45, Дн 110х110х110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4682/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-110x110x110/</t>
   </si>
   <si>
     <t>4403050</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) двухплоскостная, правая, с уплотнит. кольцами, Дн 110х110х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4683/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-pravaya-s-uplotnit-kolcami-dn/</t>
   </si>
   <si>
     <t>4403051</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) двухплоскостная, левая, с уплотнит. кольцами, Дн 110х110х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4684/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-levaya-s-uplotnit-kolcami-dn/</t>
   </si>
   <si>
     <t>4403052</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) двухплоскостная, правая, с уплотнит. кольцами, Дн 110х110х110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4685/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-pravaya-s-uplotnit-kolcami-dn-2/</t>
   </si>
   <si>
     <t>4403053</t>
   </si>
   <si>
     <t>Крестовина полипропиленовая (ПП) двухплоскостная, левая, с уплотнит. кольцами, Дн 110х50х50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4686/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-levaya-s-uplotnit-kolcami-dn-2/</t>
   </si>
   <si>
     <t>Ревизии канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403054</t>
   </si>
   <si>
     <t>Ревизия полипропиленовая (ПП) c крышкой, Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/revizii/4687/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/revizii-kanalizacionnye-serye-pp-dlya-vnutrennej/reviziya-polipropilenovaya-pp-c-kryshkoj-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403055</t>
   </si>
   <si>
     <t>Ревизия полипропиленовая (ПП) c крышкой, Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/revizii/4688/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/revizii-kanalizacionnye-serye-pp-dlya-vnutrennej/reviziya-polipropilenovaya-pp-c-kryshkoj-dn-110x2-7/</t>
   </si>
   <si>
     <t>Патрубки и переходы канализационные серые ПП</t>
   </si>
   <si>
     <t>4403056</t>
   </si>
   <si>
     <t>Переход полипропиленовый ПП (патрубок переходной), с уплотнит. кольцами, Дн 32х40х1,8 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4689/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-32x40x1/</t>
   </si>
   <si>
     <t>4403057</t>
   </si>
   <si>
     <t>Переход полипропиленовый ПП (патрубок переходной), с уплотнит. кольцами, Дн 50х32х1,8 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4690/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-50x32x1/</t>
   </si>
   <si>
     <t>4403058</t>
   </si>
   <si>
     <t>Переход полипропиленовый ПП (патрубок переходной), с уплотнит. кольцами, Дн 50х40х1,8 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4691/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-50x40x1/</t>
   </si>
   <si>
     <t>4403059</t>
   </si>
   <si>
     <t>Переход полипропиленовый ПП (патрубок переходной), с уплотнит. кольцами, Дн 110х50х2,7 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4692/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-110x50x2/</t>
   </si>
   <si>
     <t>4403060</t>
   </si>
   <si>
     <t>Переход полипропиленовый ПП (патрубок переходной), укороченный, Дн 110х50х2,7 х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4693/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-ukorochennyj-dn-110x50x2-7x1-8/</t>
   </si>
   <si>
     <t>4403061</t>
   </si>
   <si>
     <t>Патрубок компенсационный ПП с уплотнит. кольцами, Дн 50х135х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4694/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/patrubok-kompensacionnyj-pp-s-uplotnit-kolcami-dn-50x135x1-8/</t>
   </si>
   <si>
     <t>4403062</t>
   </si>
   <si>
     <t>Патрубок компенсационный ПП с уплотнит. кольцами, Дн 110х255х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4695/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/patrubok-kompensacionnyj-pp-s-uplotnit-kolcami-dn-110x255x2-7/</t>
   </si>
   <si>
     <t>Заглушки канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403063</t>
   </si>
   <si>
     <t>Заглушка полипропиленовая (ПП) Дн 32х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4696/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-32x1-8/</t>
   </si>
   <si>
     <t>4403064</t>
   </si>
   <si>
     <t>Заглушка полипропиленовая (ПП) Дн 40х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4697/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-40x1-8/</t>
   </si>
   <si>
     <t>4403065</t>
   </si>
   <si>
     <t>Заглушка полипропиленовая (ПП) Дн 50х1,8</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4698/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-50x1-8/</t>
   </si>
   <si>
     <t>4403066</t>
   </si>
   <si>
     <t>Заглушка полипропиленовая (ПП) Дн 110х2,7</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4699/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-110x2-7/</t>
   </si>
   <si>
     <t>Клапаны канализационные ПП серые: обратные и вакуумные (аэраторы)</t>
   </si>
   <si>
     <t>4403067</t>
   </si>
   <si>
     <t>Клапан обратный полипропиленовый ПП, с уплотнит. кольцами, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4700/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-obratnyj-polipropilenovyj-pp-s-uplotnit-kolcami-dn50/</t>
   </si>
   <si>
     <t>4403068</t>
   </si>
   <si>
     <t>Клапан вакуумный полипропиленовый ПП (аэратор), Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4701/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-vakuumnyj-polipropilenovyj-pp-aerator-dn50/</t>
   </si>
   <si>
     <t>4403069</t>
   </si>
   <si>
     <t>Клапан вакуумный полипропиленовый ПП (аэратор), Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4702/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-vakuumnyj-polipropilenovyj-pp-aerator-dn110/</t>
   </si>
   <si>
     <t>Зонты вентиляционные ПП на фановую трубу</t>
   </si>
   <si>
     <t>4403070</t>
   </si>
   <si>
     <t>Зонт вентиляционный ПП с уплотнит. кольцами, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zont/4703/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zonty-ventilyacionnye-pp-na-fanovuyu-trubu/zont-ventilyacionnyj-pp-s-uplotnit-kolcami-dn50/</t>
   </si>
   <si>
     <t>4403071</t>
   </si>
   <si>
     <t>Зонт вентиляционный ПП с уплотнит. кольцами, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zont/4704/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zonty-ventilyacionnye-pp-na-fanovuyu-trubu/zont-ventilyacionnyj-pp-s-uplotnit-kolcami-dn110/</t>
   </si>
   <si>
     <t>Переходы с чугунной канализации на ПП</t>
   </si>
   <si>
     <t>4403072</t>
   </si>
   <si>
     <t>Переход с ЧК на ПП без уплотнит. колец, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/perehody/4705/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/perehody-s-chugunnoj-kanalizacii-na-pp/perehod-s-chk-na-pp-bez-uplotnit-kolec-dn50/</t>
   </si>
   <si>
     <t>4403073</t>
   </si>
   <si>
     <t>Переход с ЧК на ПП без уплотнит. колец, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/perehody/4706/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/perehody-s-chugunnoj-kanalizacii-na-pp/perehod-s-chk-na-pp-bez-uplotnit-kolec-dn110/</t>
   </si>
   <si>
     <t>Трапы канализационные серые ПП для внутренней канализации</t>
   </si>
   <si>
     <t>4403074</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) горизонтальный, с пластиковой решеткой 150х150, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4707/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-plastikovoj-reshetkoj-150x150-dn50/</t>
   </si>
   <si>
     <t>4403075</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) горизонтальный, с пластиковой решеткой 150х150, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4708/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-plastikovoj-reshetkoj-150x150-dn110/</t>
   </si>
   <si>
     <t>4403076</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) вертикальный, с пластиковой решеткой 150х150, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4709/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-plastikovoj-reshetkoj-150x150-dn50/</t>
   </si>
   <si>
     <t>4403077</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) вертикальный, с пластиковой решеткой 150х150, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4710/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-plastikovoj-reshetkoj-150x150-dn110/</t>
   </si>
   <si>
     <t>4403078</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) горизонтальный, с нержавеющей решеткой 100х100, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4711/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-100x100-dn50/</t>
   </si>
   <si>
     <t>4403079</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) горизонтальный, с нержавеющей решеткой 150х150, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4712/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn110/</t>
   </si>
   <si>
     <t>4403080</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) горизонтальный, с нержавеющей решеткой 150х150, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4713/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn50/</t>
   </si>
   <si>
     <t>4403081</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) вертикальный, с нержавеющей решеткой 100х100, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4714/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-100x100-dn50/</t>
   </si>
   <si>
     <t>4403082</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) вертикальный, с нержавеющей решеткой 150х150, Дн 110</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4715/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn110/</t>
   </si>
   <si>
     <t>4403083</t>
   </si>
   <si>
     <t>Трап полипропиленовый (ПП) вертикальный, с нержавеющей решеткой 150х150, Дн 50</t>
   </si>
   <si>
-    <t>https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4716/</t>
+    <t>https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn50/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1515,51 +1515,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4606/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4607/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4608/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4609/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4610/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4611/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4612/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4613/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4614/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4615/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4616/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4617/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4618/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4619/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4620/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4621/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4622/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4623/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4624/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4625/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4626/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4627/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4628/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4629/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4630/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4631/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4632/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4633/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4634/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4635/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4636/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/truby-serye-pp-s-rastrubom-rezivovoye-koltso/4637/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4638/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4639/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4640/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4641/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4642/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4643/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4644/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/mufta/4645/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4646/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4647/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4648/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4649/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4650/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4651/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4652/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4653/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4654/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4655/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4656/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4659/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4660/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4661/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4662/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/otvody-s-koltsom-rezinovym/4663/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4664/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4665/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4666/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4667/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4668/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4669/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4670/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4671/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4672/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4673/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4674/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/troyniki/4675/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4676/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4677/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4678/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4679/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4680/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4681/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4682/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4683/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4684/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4685/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/krestoviny/4686/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/revizii/4687/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/revizii/4688/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4689/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4690/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4691/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4692/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4693/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4694/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/patrubki/4695/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4696/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4697/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4698/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zaglushki/4699/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4700/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4701/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/klapany/4702/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zont/4703/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/zont/4704/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/perehody/4705/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/perehody/4706/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4707/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4708/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4709/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4710/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4711/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4712/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4713/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4714/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4715/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/vnutrennyaya-kanalizatsiya/fitingy-serye-fasonnye-chasti/trapy/4716/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-15-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-25-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l0-75-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-95s-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l1-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l2-95s-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/truby-kanalizacionnye-serye-pp-rastrubnye/truba-polipropilenovaya-pp-seraya-rastrubnaya-s-uplotnit-kolcom-standart-l3-95s-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-dvuhrastrubnaya-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/mufty-kanalizacionnye-serye-pp-dlya-vnutrennej/mufta-polipropilenovaya-pp-remontnaya-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-15-s-uplotnit-kolcom-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-15-s-uplotnit-kolcom-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-30-s-uplotnit-kolcom-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-30-s-uplotnit-kolcom-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-45-s-uplotnit-kolcom-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-67-s-uplotnit-kolcom-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-67-s-uplotnit-kolcom-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-uplotnit-kolcom-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-pryam-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-front-dn-110x2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-levyj-dn-110x2-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/otvody-kanalizacionnye-serye-pp-dlya-vnutrennej/otvod-polipropilenovyj-pp-90-s-patrubkom-50-mm-pravyj-dn-110x2-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-32x32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-40x40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-50x40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-50x50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-45-s-uplotnit-kolcami-dn-110x110x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-32x32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-40x40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-50x40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-50x50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-90-s-uplotnit-kolcami-dn-110x110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-perehodnoj-pp-45-dn-110x50x2-7x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trojniki-kanalizacionnye-serye-pp-dlya-vnutrennej/trojnik-polipropilenovyj-pp-perehodnoj-pp-90-dn-110x50x2-7x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-50x50x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x50x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x110x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-90-dn-110x110x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-50x50x50/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-110x50x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-odnoploskostnaya-45-dn-110x110x110/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-pravaya-s-uplotnit-kolcami-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-levaya-s-uplotnit-kolcami-dn/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-pravaya-s-uplotnit-kolcami-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/krestoviny-kanalizacionnye-serye-pp-dlya-vnutrennej/krestovina-polipropilenovaya-pp-dvuhploskostnaya-levaya-s-uplotnit-kolcami-dn-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/revizii-kanalizacionnye-serye-pp-dlya-vnutrennej/reviziya-polipropilenovaya-pp-c-kryshkoj-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/revizii-kanalizacionnye-serye-pp-dlya-vnutrennej/reviziya-polipropilenovaya-pp-c-kryshkoj-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-32x40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-50x32x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-50x40x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-s-uplotnit-kolcami-dn-110x50x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/perehod-polipropilenovyj-pp-patrubok-perehodnoj-ukorochennyj-dn-110x50x2-7x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/patrubok-kompensacionnyj-pp-s-uplotnit-kolcami-dn-50x135x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/patrubki-i-perehody-kanalizacionnye-serye-pp/patrubok-kompensacionnyj-pp-s-uplotnit-kolcami-dn-110x255x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-32x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-40x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-50x1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushki-kanalizacionnye-serye-pp-dlya-vnutrennej/zaglushka-polipropilenovaya-pp-dn-110x2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-obratnyj-polipropilenovyj-pp-s-uplotnit-kolcami-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-vakuumnyj-polipropilenovyj-pp-aerator-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/klapany-kanalizacionnye-pp-serye-obratnye-i-vakuumnye/klapan-vakuumnyj-polipropilenovyj-pp-aerator-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zonty-ventilyacionnye-pp-na-fanovuyu-trubu/zont-ventilyacionnyj-pp-s-uplotnit-kolcami-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/zonty-ventilyacionnye-pp-na-fanovuyu-trubu/zont-ventilyacionnyj-pp-s-uplotnit-kolcami-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/perehody-s-chugunnoj-kanalizacii-na-pp/perehod-s-chk-na-pp-bez-uplotnit-kolec-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/perehody-s-chugunnoj-kanalizacii-na-pp/perehod-s-chk-na-pp-bez-uplotnit-kolec-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-plastikovoj-reshetkoj-150x150-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-plastikovoj-reshetkoj-150x150-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-plastikovoj-reshetkoj-150x150-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-plastikovoj-reshetkoj-150x150-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-100x100-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-gorizontalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-100x100-dn50/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn110/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normap.ru/truby-i-fitingi-dlya-vnutrennej-kanalizacii-pp-serye/fitingi-kanalizacionnye-serye-pp-dlya-vnutrennej/trapy-kanalizacionnye-serye-pp-dlya-vnutrennej/trap-polipropilenovyj-pp-vertikalnyj-s-nerzhaveyushhej-reshetkoj-150x150-dn50/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F140" sqref="F140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1606,671 +1606,671 @@
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7">
         <v>1000</v>
       </c>
       <c r="F7" s="15">
-        <v>39.13</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>1000</v>
       </c>
       <c r="F8" s="15">
-        <v>45.15</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="7">
         <v>1000</v>
       </c>
       <c r="F9" s="15">
-        <v>56.91</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>1000</v>
       </c>
       <c r="F10" s="15">
-        <v>77.86</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="7">
         <v>1000</v>
       </c>
       <c r="F11" s="15">
-        <v>79.29000000000001</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="7">
         <v>1000</v>
       </c>
       <c r="F12" s="15">
-        <v>115.7</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7">
         <v>1000</v>
       </c>
       <c r="F13" s="15">
-        <v>139.89</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="7">
         <v>1000</v>
       </c>
       <c r="F14" s="15">
-        <v>96.56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="7">
         <v>1000</v>
       </c>
       <c r="F15" s="15">
-        <v>37.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="7">
         <v>1000</v>
       </c>
       <c r="F16" s="15">
-        <v>43.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="7">
         <v>1000</v>
       </c>
       <c r="F17" s="15">
-        <v>56.84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="7">
         <v>1000</v>
       </c>
       <c r="F18" s="15">
-        <v>67.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>1000</v>
       </c>
       <c r="F19" s="15">
-        <v>77.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="7">
         <v>1000</v>
       </c>
       <c r="F20" s="15">
-        <v>98.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="7">
         <v>1000</v>
       </c>
       <c r="F21" s="15">
-        <v>140.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="7">
         <v>1000</v>
       </c>
       <c r="F22" s="15">
-        <v>114.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="7">
         <v>1000</v>
       </c>
       <c r="F23" s="15">
-        <v>47.34</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="7">
         <v>1000</v>
       </c>
       <c r="F24" s="15">
-        <v>54.5</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="7">
         <v>1000</v>
       </c>
       <c r="F25" s="15">
-        <v>70.40000000000001</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="7">
         <v>1000</v>
       </c>
       <c r="F26" s="15">
-        <v>88.19</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="7">
         <v>1000</v>
       </c>
       <c r="F27" s="15">
-        <v>110.88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="7">
         <v>1000</v>
       </c>
       <c r="F28" s="15">
-        <v>155.28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="7">
         <v>1000</v>
       </c>
       <c r="F29" s="15">
-        <v>189.95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="7">
         <v>1000</v>
       </c>
       <c r="F30" s="15">
-        <v>284.16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="7">
         <v>1000</v>
       </c>
       <c r="F31" s="15">
-        <v>112</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="7">
         <v>1000</v>
       </c>
       <c r="F32" s="15">
-        <v>145.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="7">
         <v>1000</v>
       </c>
       <c r="F33" s="15">
-        <v>197.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="7">
         <v>1000</v>
       </c>
       <c r="F34" s="15">
-        <v>292.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="7">
         <v>1000</v>
       </c>
       <c r="F35" s="15">
-        <v>303.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="7">
         <v>1000</v>
       </c>
       <c r="F36" s="15">
-        <v>473.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="7">
         <v>1000</v>
       </c>
       <c r="F37" s="15">
-        <v>499.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="7">
         <v>1000</v>
       </c>
       <c r="F38" s="15">
-        <v>798.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="15"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="15"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4" t="s">
         <v>3</v>
@@ -2286,1911 +2286,1911 @@
       </c>
       <c r="E41" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>1</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E42" s="7">
         <v>1000</v>
       </c>
       <c r="F42" s="15">
-        <v>47.11</v>
+        <v>356</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>2</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E43" s="7">
         <v>1000</v>
       </c>
       <c r="F43" s="15">
-        <v>37.85</v>
+        <v>470</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>3</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="7">
         <v>1000</v>
       </c>
       <c r="F44" s="15">
-        <v>44.63</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>4</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E45" s="7">
         <v>1000</v>
       </c>
       <c r="F45" s="15">
-        <v>85.18000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>5</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E46" s="7">
         <v>1000</v>
       </c>
       <c r="F46" s="15">
-        <v>47.11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>6</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="7">
         <v>1000</v>
       </c>
       <c r="F47" s="15">
-        <v>37.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>7</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E48" s="7">
         <v>1000</v>
       </c>
       <c r="F48" s="15">
-        <v>44.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>8</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="7">
         <v>1000</v>
       </c>
       <c r="F49" s="15">
-        <v>85.18000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="15"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F51" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>1</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>134</v>
       </c>
       <c r="E52" s="7">
         <v>1000</v>
       </c>
       <c r="F52" s="15">
-        <v>35.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>2</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E53" s="7">
         <v>1000</v>
       </c>
       <c r="F53" s="15">
-        <v>84.28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>3</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E54" s="7">
         <v>1000</v>
       </c>
       <c r="F54" s="15">
-        <v>29.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>4</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E55" s="7">
         <v>1000</v>
       </c>
       <c r="F55" s="15">
-        <v>76.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>5</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="7">
         <v>1000</v>
       </c>
       <c r="F56" s="15">
-        <v>27.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>6</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="15">
-        <v>26.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>7</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>152</v>
       </c>
       <c r="E58" s="7">
         <v>1000</v>
       </c>
       <c r="F58" s="15">
-        <v>25.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>8</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E59" s="7">
         <v>1000</v>
       </c>
       <c r="F59" s="15">
-        <v>76.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>9</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E60" s="7">
         <v>1000</v>
       </c>
       <c r="F60" s="15">
-        <v>31.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>10</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E61" s="7">
         <v>1000</v>
       </c>
       <c r="F61" s="15">
-        <v>87.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>11</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>164</v>
       </c>
       <c r="E62" s="7">
         <v>1000</v>
       </c>
       <c r="F62" s="15">
-        <v>27.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5">
         <v>12</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="7">
         <v>1000</v>
       </c>
       <c r="F63" s="15">
-        <v>26.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5">
         <v>13</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>170</v>
       </c>
       <c r="E64" s="7">
         <v>1000</v>
       </c>
       <c r="F64" s="15">
-        <v>25.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
         <v>14</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E65" s="7">
         <v>1000</v>
       </c>
       <c r="F65" s="15">
-        <v>87.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5">
         <v>15</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E66" s="7">
         <v>1000</v>
       </c>
       <c r="F66" s="15">
-        <v>104.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5">
         <v>16</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="7">
         <v>1000</v>
       </c>
       <c r="F67" s="15">
-        <v>107.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
         <v>17</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E68" s="7">
         <v>1000</v>
       </c>
       <c r="F68" s="15">
-        <v>107.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
         <v>18</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E69" s="7">
         <v>1000</v>
       </c>
       <c r="F69" s="15">
-        <v>107.29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="15"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
         <v>1</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E72" s="7">
         <v>1000</v>
       </c>
       <c r="F72" s="15">
-        <v>54.35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5">
         <v>2</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E73" s="7">
         <v>1000</v>
       </c>
       <c r="F73" s="15">
-        <v>48.99</v>
+        <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>3</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E74" s="7">
         <v>1000</v>
       </c>
       <c r="F74" s="15">
-        <v>55.25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
         <v>4</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E75" s="7">
         <v>1000</v>
       </c>
       <c r="F75" s="15">
-        <v>54.2</v>
+        <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5">
         <v>5</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E76" s="7">
         <v>1000</v>
       </c>
       <c r="F76" s="15">
-        <v>152.26</v>
+        <v>920</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5">
         <v>6</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E77" s="7">
         <v>1000</v>
       </c>
       <c r="F77" s="15">
-        <v>54.35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
         <v>7</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E78" s="7">
         <v>1000</v>
       </c>
       <c r="F78" s="15">
-        <v>48.99</v>
+        <v>52</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
         <v>8</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>208</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E79" s="7">
         <v>1000</v>
       </c>
       <c r="F79" s="15">
-        <v>55.25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
         <v>9</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E80" s="7">
         <v>1000</v>
       </c>
       <c r="F80" s="15">
-        <v>54.2</v>
+        <v>88</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
         <v>10</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>214</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E81" s="7">
         <v>1000</v>
       </c>
       <c r="F81" s="15">
-        <v>132.66</v>
+        <v>920</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>11</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>217</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E82" s="7">
         <v>1000</v>
       </c>
       <c r="F82" s="15">
-        <v>103.04</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
         <v>12</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E83" s="7">
         <v>1000</v>
       </c>
       <c r="F83" s="15">
-        <v>103.04</v>
+        <v>57</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="15"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F85" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
         <v>1</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E86" s="7">
         <v>1000</v>
       </c>
       <c r="F86" s="15">
-        <v>118.41</v>
+        <v>203</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
         <v>2</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E87" s="7">
         <v>1000</v>
       </c>
       <c r="F87" s="15">
-        <v>241.2</v>
+        <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
         <v>3</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E88" s="7">
         <v>1000</v>
       </c>
       <c r="F88" s="15">
-        <v>243.46</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>4</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>235</v>
       </c>
       <c r="E89" s="7">
         <v>1000</v>
       </c>
       <c r="F89" s="15">
-        <v>298.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
         <v>5</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E90" s="7">
         <v>1000</v>
       </c>
       <c r="F90" s="15">
-        <v>118.41</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
         <v>6</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E91" s="7">
         <v>1000</v>
       </c>
       <c r="F91" s="15">
-        <v>234.43</v>
+        <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
         <v>7</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E92" s="7">
         <v>1000</v>
       </c>
       <c r="F92" s="15">
-        <v>298.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
         <v>8</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>247</v>
       </c>
       <c r="E93" s="7">
         <v>1000</v>
       </c>
       <c r="F93" s="15">
-        <v>298.49</v>
+        <v>203</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
         <v>9</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>248</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E94" s="7">
         <v>1000</v>
       </c>
       <c r="F94" s="15">
-        <v>298.49</v>
+        <v>203</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
         <v>10</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>251</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>253</v>
       </c>
       <c r="E95" s="7">
         <v>1000</v>
       </c>
       <c r="F95" s="15">
-        <v>320.34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
         <v>11</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>254</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E96" s="7">
         <v>1000</v>
       </c>
       <c r="F96" s="15">
-        <v>320.34</v>
+        <v>203</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>257</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8"/>
       <c r="D97" s="7"/>
       <c r="E97" s="7"/>
       <c r="F97" s="15"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
         <v>1</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E99" s="7">
         <v>1000</v>
       </c>
       <c r="F99" s="15">
-        <v>78.01000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
         <v>2</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E100" s="7">
         <v>1000</v>
       </c>
       <c r="F100" s="15">
-        <v>158.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6" t="s">
         <v>264</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="15"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C102" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F102" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
         <v>1</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E103" s="7">
         <v>1000</v>
       </c>
       <c r="F103" s="15">
-        <v>24.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
         <v>2</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>268</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E104" s="7">
         <v>1000</v>
       </c>
       <c r="F104" s="15">
-        <v>30.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
         <v>3</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E105" s="7">
         <v>1000</v>
       </c>
       <c r="F105" s="15">
-        <v>27.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
         <v>4</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E106" s="7">
         <v>1000</v>
       </c>
       <c r="F106" s="15">
-        <v>58.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
         <v>5</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>279</v>
       </c>
       <c r="E107" s="7">
         <v>1000</v>
       </c>
       <c r="F107" s="15">
-        <v>61.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
         <v>6</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>280</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E108" s="7">
         <v>1000</v>
       </c>
       <c r="F108" s="15">
-        <v>67.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
         <v>7</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E109" s="7">
         <v>1000</v>
       </c>
       <c r="F109" s="15">
-        <v>120.38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="6" t="s">
         <v>286</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="15"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F111" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
         <v>1</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E112" s="7">
         <v>1000</v>
       </c>
       <c r="F112" s="15">
-        <v>3.72</v>
+        <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
         <v>2</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E113" s="7">
         <v>1000</v>
       </c>
       <c r="F113" s="15">
-        <v>4.45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
         <v>3</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>293</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E114" s="7">
         <v>1000</v>
       </c>
       <c r="F114" s="15">
-        <v>6.21</v>
+        <v>42</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
         <v>4</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>298</v>
       </c>
       <c r="E115" s="7">
         <v>1000</v>
       </c>
       <c r="F115" s="15">
-        <v>14.48</v>
+        <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8"/>
       <c r="D116" s="7"/>
       <c r="E116" s="7"/>
       <c r="F116" s="15"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F117" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
         <v>1</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E118" s="7">
         <v>1000</v>
       </c>
       <c r="F118" s="15">
-        <v>554.01</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
         <v>2</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E119" s="7">
         <v>1000</v>
       </c>
       <c r="F119" s="15">
-        <v>37.93</v>
+        <v>10897</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
         <v>3</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E120" s="7">
         <v>1000</v>
       </c>
       <c r="F120" s="15">
-        <v>84.43000000000001</v>
+        <v>14570</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8"/>
       <c r="D121" s="7"/>
       <c r="E121" s="7"/>
       <c r="F121" s="15"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D122" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F122" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
         <v>1</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E123" s="7">
         <v>1000</v>
       </c>
       <c r="F123" s="15">
-        <v>40.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
         <v>2</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E124" s="7">
         <v>1000</v>
       </c>
       <c r="F124" s="15">
-        <v>69.66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8"/>
       <c r="D125" s="7"/>
       <c r="E125" s="7"/>
       <c r="F125" s="15"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C126" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F126" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
         <v>1</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E127" s="7">
         <v>1000</v>
       </c>
       <c r="F127" s="15">
-        <v>22.63</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
         <v>2</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>320</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E128" s="7">
         <v>1000</v>
       </c>
       <c r="F128" s="15">
-        <v>43.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8"/>
       <c r="D129" s="7"/>
       <c r="E129" s="7"/>
       <c r="F129" s="15"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F130" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
         <v>1</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E131" s="7">
         <v>1000</v>
       </c>
       <c r="F131" s="15">
-        <v>201.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
         <v>2</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E132" s="7">
         <v>1000</v>
       </c>
       <c r="F132" s="15">
-        <v>385.18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
         <v>3</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E133" s="7">
         <v>1000</v>
       </c>
       <c r="F133" s="15">
-        <v>201.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
         <v>4</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E134" s="7">
         <v>1000</v>
       </c>
       <c r="F134" s="15">
-        <v>258.54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
         <v>5</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E135" s="7">
         <v>1000</v>
       </c>
       <c r="F135" s="15">
-        <v>286.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
         <v>6</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E136" s="7">
         <v>1000</v>
       </c>
       <c r="F136" s="15">
-        <v>485.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
         <v>7</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E137" s="7">
         <v>1000</v>
       </c>
       <c r="F137" s="15">
-        <v>332.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
         <v>8</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E138" s="7">
         <v>1000</v>
       </c>
       <c r="F138" s="15">
-        <v>260.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
         <v>9</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E139" s="7">
         <v>1000</v>
       </c>
       <c r="F139" s="15">
-        <v>310.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
         <v>10</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E140" s="7">
         <v>1000</v>
       </c>
       <c r="F140" s="15">
-        <v>310.55</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A70:F70"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A97:F97"/>
     <mergeCell ref="A101:F101"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A116:F116"/>
     <mergeCell ref="A121:F121"/>
     <mergeCell ref="A125:F125"/>
     <mergeCell ref="A129:F129"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>